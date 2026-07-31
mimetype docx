--- v0 (2026-07-11)
+++ v1 (2026-07-31)
@@ -1,16368 +1,33430 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="35680F46" w14:textId="189FBBF4" w:rsidR="00FB687B" w:rsidRDefault="00FB687B" w:rsidP="00151739">
+    <w:p w14:paraId="25C42C6B" w14:textId="012A43D1" w:rsidR="005B3423" w:rsidRDefault="6B01A172" w:rsidP="005B3423">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk214359656"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk57015325"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="144C6B66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PERSONAL PARTICULARS </w:t>
+      </w:r>
+      <w:r w:rsidR="0D5BAD4A" w:rsidRPr="144C6B66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>INFO</w:t>
+      </w:r>
+      <w:r w:rsidR="12C723EA" w:rsidRPr="144C6B66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="0D5BAD4A" w:rsidRPr="144C6B66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>MATION PAGE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6926162A" w14:textId="3CEC6441" w:rsidR="005B3423" w:rsidRPr="00061C81" w:rsidRDefault="00061C81" w:rsidP="19454DCF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19454DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Liquor Control Act 1988</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524F6CC4" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="001633A0" w:rsidRDefault="008B3A79" w:rsidP="008B3A79">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="585"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...18 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CF8561A" w14:textId="513303D0" w:rsidR="009735EC" w:rsidRPr="00FB687B" w:rsidRDefault="00151739" w:rsidP="00151739">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10795"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008B3A79" w:rsidRPr="00571261" w14:paraId="5CA55349" w14:textId="77777777" w:rsidTr="00061C81">
+        <w:trPr>
+          <w:trHeight w:val="1757"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07409403" w14:textId="3B238595" w:rsidR="008B3A79" w:rsidRPr="00810B73" w:rsidRDefault="001633A0" w:rsidP="008B3A79">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Hlk215751744"/>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>INSTRUCTIONS FOR COMPLETION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2756459F" w14:textId="1059B056" w:rsidR="001633A0" w:rsidRDefault="001633A0" w:rsidP="00DB70DF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001633A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The declaration on the final page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001633A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001633A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001633A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>signed and dated in the spaces provided.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3444770D" w14:textId="3C64D3DE" w:rsidR="00DB70DF" w:rsidRPr="00413C75" w:rsidRDefault="00DB70DF" w:rsidP="00DB70DF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00413C75">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Every question must be answered - if a question is not applicable, please indicate with “N/A”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CE61A33" w14:textId="77777777" w:rsidR="001633A0" w:rsidRPr="001633A0" w:rsidRDefault="001633A0" w:rsidP="00DB70DF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001633A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Any omission, or the provision of false or misleading information, may result in the refusal of the application and may constitute an offence under applicable legislation.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09DF7557" w14:textId="5F9CEAB9" w:rsidR="008B3A79" w:rsidRPr="001633A0" w:rsidRDefault="001633A0" w:rsidP="00DB70DF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001633A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>This form must be lodged together with the relevant application at the office of the Director of Liquor Licensing.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="2"/>
+    </w:tbl>
+    <w:p w14:paraId="7803E352" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00E33BBB" w:rsidRDefault="008B3A79" w:rsidP="008B3A79">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="585"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...54 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5587C99F" w14:textId="77777777" w:rsidR="00C95A6B" w:rsidRPr="00FB687B" w:rsidRDefault="00C95A6B" w:rsidP="00C95A6B">
-[...907 lines deleted...]
-    <w:p w14:paraId="29E617AC" w14:textId="77777777" w:rsidR="00C95A6B" w:rsidRPr="00FB687B" w:rsidRDefault="00C95A6B" w:rsidP="00C95A6B">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10795"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001633A0" w:rsidRPr="00571261" w14:paraId="01799173" w14:textId="77777777" w:rsidTr="00061C81">
+        <w:trPr>
+          <w:trHeight w:val="1928"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB8F944" w14:textId="77777777" w:rsidR="001633A0" w:rsidRPr="00810B73" w:rsidRDefault="001633A0" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PURPOSE OF FORM LLD/5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F3FA8FB" w14:textId="77777777" w:rsidR="001633A0" w:rsidRPr="00061C81" w:rsidRDefault="001633A0" w:rsidP="001633A0">
+            <w:pPr>
+              <w:ind w:left="172" w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Provides personal particulars about any person associated with a liquor licence application in a capacity as a licensee, director, shareholder or a trustee.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="184261A7" w14:textId="77777777" w:rsidR="001633A0" w:rsidRPr="00061C81" w:rsidRDefault="001633A0" w:rsidP="001633A0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="172" w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45A90D8C" w14:textId="77777777" w:rsidR="001633A0" w:rsidRPr="008B3A79" w:rsidRDefault="001633A0" w:rsidP="001633A0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="172" w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Completion of the form by the relevant individuals will amount to compliance with Regulation 13 and Schedule 2 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Liquor Control Regulations 1989</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, in most cases.  If further details are required, the applicant will be advised of those requirements.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="03B1FB20" w14:textId="77777777" w:rsidR="001633A0" w:rsidRPr="00E33BBB" w:rsidRDefault="001633A0" w:rsidP="008B3A79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-          <w:szCs w:val="8"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B26E165" w14:textId="77777777" w:rsidR="00C95A6B" w:rsidRPr="00FB687B" w:rsidRDefault="00C95A6B" w:rsidP="00C95A6B">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10795"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008B3A79" w:rsidRPr="00571261" w14:paraId="6F6A5919" w14:textId="77777777" w:rsidTr="00061C81">
+        <w:trPr>
+          <w:trHeight w:val="5556"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9D6012" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="005B3423" w:rsidRDefault="008B3A79" w:rsidP="008B3A79">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="172" w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B3423">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PERSONS TO PROVIDE PARTICULARS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="197B7F7D" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00061C81" w:rsidRDefault="008B3A79" w:rsidP="008B3A79">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="172" w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>This form is to be completed by the following persons in relation to the following applications:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31D69615" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00061C81" w:rsidRDefault="008B3A79" w:rsidP="008B3A79">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10487BE6" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00061C81" w:rsidRDefault="008B3A79" w:rsidP="001633A0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="739" w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Grant of Licence (except an Occasional Licence) or Transfer of Licence</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47C5D8FB" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00061C81" w:rsidRDefault="008B3A79" w:rsidP="001633A0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:ind w:left="1080" w:right="198" w:hanging="341"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Where the application is made by:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C21F864" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00061C81" w:rsidRDefault="008B3A79" w:rsidP="001633A0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:ind w:left="1800" w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>two or more individuals jointly - each such person</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E42DAB0" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00061C81" w:rsidRDefault="008B3A79" w:rsidP="001633A0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:ind w:left="1800" w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a club or association - in the case of an unincorporated association, the person nominated as trustee of the club</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35CC5AEB" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00061C81" w:rsidRDefault="008B3A79" w:rsidP="001633A0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:ind w:left="1800" w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a company - each director of the company and each shareholder of the company (except for public companies)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BC8C00F" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00061C81" w:rsidRDefault="008B3A79" w:rsidP="001633A0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:ind w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F7D05B8" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00061C81" w:rsidRDefault="008B3A79" w:rsidP="001633A0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="739" w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Approval of a Director or Shareholder</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A5150DD" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00061C81" w:rsidRDefault="008B3A79" w:rsidP="001633A0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:ind w:left="1080" w:right="198" w:hanging="341"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the director and shareholder</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C981323" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00061C81" w:rsidRDefault="008B3A79" w:rsidP="001633A0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:ind w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71231249" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00061C81" w:rsidRDefault="008B3A79" w:rsidP="001633A0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="739" w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Approval of Persons or Arrangement under Section 104</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69815C00" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00061C81" w:rsidRDefault="008B3A79" w:rsidP="001633A0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:ind w:left="1080" w:right="198" w:hanging="341"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Where the application is to approve an:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22B351FB" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00061C81" w:rsidRDefault="008B3A79" w:rsidP="001633A0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:ind w:left="1800" w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>unlicensed agent - the person to be approved</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="545CC5D3" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00061C81" w:rsidRDefault="008B3A79" w:rsidP="001633A0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:ind w:left="1800" w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>agreement or arrangement between the licensee and another person or persons, that other person or persons, or if the other is a company, each director and shareholder of that company</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="061E1FF9" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00061C81" w:rsidRDefault="008B3A79" w:rsidP="001633A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:ind w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CBD51A6" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00061C81" w:rsidRDefault="008B3A79" w:rsidP="00061C81">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="739" w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Any other Application</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5357EEA0" w14:textId="3E90E5B8" w:rsidR="008B3A79" w:rsidRPr="008B3A79" w:rsidRDefault="008B3A79" w:rsidP="001633A0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+              </w:tabs>
+              <w:ind w:left="1080" w:right="198" w:hanging="341"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>as specified by the Director of Liquor Licensing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="66A7D18F" w14:textId="77777777" w:rsidR="008B3A79" w:rsidRPr="00E33BBB" w:rsidRDefault="008B3A79" w:rsidP="008B3A79">
       <w:pPr>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="60" w:line="260" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...49 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="468D9610" w14:textId="77777777" w:rsidR="00C95A6B" w:rsidRPr="00FB687B" w:rsidRDefault="00C95A6B" w:rsidP="00C95A6B">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10795"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00084B05" w:rsidRPr="00571261" w14:paraId="3556BE78" w14:textId="77777777" w:rsidTr="00A03FCC">
+        <w:trPr>
+          <w:trHeight w:val="1984"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F8C264" w14:textId="77777777" w:rsidR="00084B05" w:rsidRPr="00061C81" w:rsidRDefault="00084B05" w:rsidP="00A03FCC">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>FALSE OR MISLEADING INFORMATION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="794618CB" w14:textId="77777777" w:rsidR="00084B05" w:rsidRDefault="00084B05" w:rsidP="00A03FCC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="19454DCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>It is a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="19454DCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> offence to knowingly provide false or misleading information. Penalties may apply under applicable legislation.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="113212DE" w14:textId="77777777" w:rsidR="00084B05" w:rsidRDefault="00084B05" w:rsidP="00A03FCC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Applicants must complete this form personally. Delegation or completion by another party is not permitted.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="490A9083" w14:textId="77777777" w:rsidR="00084B05" w:rsidRPr="00061C81" w:rsidRDefault="00084B05" w:rsidP="00A03FCC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:right="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>All information provided must be accurate and verified. Applicants are strongly advised to review and confirm the correctness of all details prior to signing the declaration.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2412D7BE" w14:textId="77777777" w:rsidR="00084B05" w:rsidRDefault="00084B05" w:rsidP="00EF20CB">
       <w:pPr>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00084B05" w:rsidSect="00E33BBB">
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1985" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="060FC466" w14:textId="710174FA" w:rsidR="00EF20CB" w:rsidRDefault="628970DB" w:rsidP="00EF20CB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB687B">
+      <w:r w:rsidRPr="144C6B66">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>PENALTY - FALSE OR MISLEADING INFORMATION</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>PERSONAL PARTICULARS</w:t>
+      </w:r>
+      <w:r w:rsidR="0D5BAD4A" w:rsidRPr="144C6B66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C2CCCA" w14:textId="77777777" w:rsidR="00C95A6B" w:rsidRPr="00FB687B" w:rsidRDefault="00C95A6B" w:rsidP="00C95A6B">
+    <w:p w14:paraId="2DBB5AD0" w14:textId="33FD98DD" w:rsidR="007410F1" w:rsidRPr="00D12962" w:rsidRDefault="00A87874" w:rsidP="00D6533E">
       <w:pPr>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:before="120" w:line="260" w:lineRule="exact"/>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="240" w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB687B">
+      <w:r w:rsidRPr="00D12962">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>It is a serious offence to give false information (fine up to $10,000)</w:t>
+        <w:t>Liquor Control Act 1988</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C372738" w14:textId="77777777" w:rsidR="00C95A6B" w:rsidRPr="00FB687B" w:rsidRDefault="00C95A6B" w:rsidP="00C95A6B">
+    <w:p w14:paraId="3054267A" w14:textId="58049AC0" w:rsidR="0039551D" w:rsidRPr="007410F1" w:rsidRDefault="007410F1" w:rsidP="00D6533E">
       <w:pPr>
-        <w:numPr>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:right="119"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB687B">
+      <w:r w:rsidRPr="00BB021B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please print neatly in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B3423">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Applicants are advised that this form must be completed personally </w:t>
+        <w:t>BLOCK LETTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE84DE9" w14:textId="77777777" w:rsidR="00C95A6B" w:rsidRPr="00FB687B" w:rsidRDefault="00C95A6B" w:rsidP="00C95A6B">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10774"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD3067" w:rsidRPr="00571261" w14:paraId="7EE15B05" w14:textId="77777777" w:rsidTr="00577AD7">
+        <w:trPr>
+          <w:trHeight w:val="794"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F0E6FA"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D60743" w14:textId="13B8EE7D" w:rsidR="00FD3067" w:rsidRPr="00061C81" w:rsidRDefault="001633A0" w:rsidP="00012E40">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>IMPORTANT:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00061C81" w:rsidRPr="00061C81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ALL QUESTIONS MUST BE ANSWERED IN FULL</w:t>
+            </w:r>
+            <w:r w:rsidR="00006306" w:rsidRPr="001633A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00006306" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>unless not applicable. Where a question does not apply, please indicate with “N/A”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A89214C" w14:textId="22DE2E41" w:rsidR="00006306" w:rsidRPr="00084B05" w:rsidRDefault="00006306" w:rsidP="007410F1">
       <w:pPr>
-        <w:numPr>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...68 lines deleted...]
-          <w:sz w:val="32"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D1E5EE7" w14:textId="77777777" w:rsidR="00C95A6B" w:rsidRDefault="00C95A6B" w:rsidP="00C95A6B">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10774"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C1417E" w:rsidRPr="0039551D" w14:paraId="132565E1" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4E4E79" w14:textId="2FD2EAFF" w:rsidR="00C1417E" w:rsidRPr="00810B73" w:rsidRDefault="00B221AD" w:rsidP="00B221AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="00141849" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC25E7" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00061C81" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>DETAILS OF LICENCE TO WHICH THIS APPLICATION RELATES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00061C81" w:rsidRPr="0039551D" w14:paraId="3C59387B" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE3F0F7" w14:textId="77777777" w:rsidR="00061C81" w:rsidRPr="00810B73" w:rsidRDefault="00061C81" w:rsidP="00061C81">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nature of application:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75D66121" w14:textId="46A019DC" w:rsidR="00061C81" w:rsidRPr="00810B73" w:rsidRDefault="00061C81" w:rsidP="0037194A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Example: transfer of licence, grant of licence, position of authority, etc)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00061C81" w:rsidRPr="0039551D" w14:paraId="6969B297" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-977997820"/>
+            <w:placeholder>
+              <w:docPart w:val="E4DD6BE87B024610A15D980269029237"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10774" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="245EF1A9" w14:textId="1A37B1A0" w:rsidR="00061C81" w:rsidRPr="00810B73" w:rsidRDefault="00061C81" w:rsidP="0037194A">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="6B01A172" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6B01A172" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6B01A172" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6B01A172" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6B01A172" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0037194A" w:rsidRPr="0039551D" w14:paraId="4FA91DDE" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7832CB2B" w14:textId="0AFA9F04" w:rsidR="0037194A" w:rsidRPr="00810B73" w:rsidRDefault="29D49F6C" w:rsidP="0037194A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of Premises / </w:t>
+            </w:r>
+            <w:r w:rsidR="6E249201" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proposed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Premises</w:t>
+            </w:r>
+            <w:r w:rsidR="6E249201" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0037194A" w:rsidRPr="0039551D" w14:paraId="7C9B0B10" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="171611720"/>
+            <w:placeholder>
+              <w:docPart w:val="31BECDD714A64AEFA0FDED55E3AB755F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10774" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="74585AA9" w14:textId="51C28DF6" w:rsidR="0037194A" w:rsidRPr="00810B73" w:rsidRDefault="0037194A" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="6E249201" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6E249201" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6E249201" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6E249201" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6E249201" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="00127BA3" w14:textId="77777777" w:rsidR="009A26AB" w:rsidRPr="00084B05" w:rsidRDefault="009A26AB" w:rsidP="009A26AB">
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="32"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1123"/>
+        <w:gridCol w:w="561"/>
+        <w:gridCol w:w="112"/>
+        <w:gridCol w:w="47"/>
+        <w:gridCol w:w="115"/>
+        <w:gridCol w:w="436"/>
+        <w:gridCol w:w="1009"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="515"/>
+        <w:gridCol w:w="459"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="107"/>
+        <w:gridCol w:w="1323"/>
+        <w:gridCol w:w="273"/>
+        <w:gridCol w:w="1144"/>
+        <w:gridCol w:w="1140"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00141849" w:rsidRPr="0039551D" w14:paraId="72E9A7F1" w14:textId="6887F159" w:rsidTr="45B985B7">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB2955C" w14:textId="2AFA4F31" w:rsidR="00141849" w:rsidRPr="00810B73" w:rsidRDefault="00141849" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>SECTION 2 – PERSONAL PARTICULARS OF PERSON TO BE APPROVED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00141849" w:rsidRPr="0039551D" w14:paraId="2FFD1BA5" w14:textId="5018A098" w:rsidTr="45B985B7">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="541A8E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="343C3886" w14:textId="4E5E0C46" w:rsidR="00141849" w:rsidRPr="00810B73" w:rsidRDefault="00141849" w:rsidP="00CF0D05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_Hlk216696813"/>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="009A26AB" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>.1 – General</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="3"/>
+      <w:tr w:rsidR="00413C75" w:rsidRPr="0039551D" w14:paraId="440EB62D" w14:textId="05514865" w:rsidTr="0083014B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B63A02" w14:textId="77777777" w:rsidR="00413C75" w:rsidRPr="00810B73" w:rsidRDefault="00413C75" w:rsidP="00141849">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="Choose a Title"/>
+            <w:tag w:val="Choose a Title"/>
+            <w:id w:val="1594975650"/>
+            <w:placeholder>
+              <w:docPart w:val="0F4377DABDA44B429711ECDF97E4887E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:displayText="Dr." w:value="Dr."/>
+              <w:listItem w:displayText="Prof." w:value="Prof."/>
+              <w:listItem w:displayText="Mr." w:value="Mr."/>
+              <w:listItem w:displayText="Mrs." w:value="Mrs."/>
+              <w:listItem w:displayText="Ms." w:value="Ms."/>
+              <w:listItem w:displayText="Miss." w:value="Miss."/>
+              <w:listItem w:displayText="Master." w:value="Master."/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2280" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="73DC2694" w14:textId="77777777" w:rsidR="00413C75" w:rsidRPr="00810B73" w:rsidRDefault="00413C75" w:rsidP="00141849">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text10"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC10362" w14:textId="034037C1" w:rsidR="00413C75" w:rsidRPr="00810B73" w:rsidRDefault="00413C75" w:rsidP="00141849">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Surname</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A18A34E" w14:textId="3083EE52" w:rsidR="00413C75" w:rsidRPr="00810B73" w:rsidRDefault="00413C75" w:rsidP="00D40F48">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32423D3B" w14:textId="0DEFD488" w:rsidR="00413C75" w:rsidRPr="00810B73" w:rsidRDefault="00413C75" w:rsidP="00D40F48">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3746B526" w14:textId="6818819E" w:rsidR="00413C75" w:rsidRPr="00810B73" w:rsidRDefault="00413C75" w:rsidP="00D40F48">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="180"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00413C75" w:rsidRPr="0039551D" w14:paraId="6A4236FF" w14:textId="77777777" w:rsidTr="00413C75">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB096C1" w14:textId="0F318835" w:rsidR="00413C75" w:rsidRPr="00810B73" w:rsidRDefault="00413C75" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Given Name(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8931" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7818CB75" w14:textId="7FE1CCE3" w:rsidR="00413C75" w:rsidRPr="00810B73" w:rsidRDefault="00000000" w:rsidP="00413C75">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="76879129"/>
+                <w:placeholder>
+                  <w:docPart w:val="19961A87FEE64264AAAC3DA687979624"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00413C75" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00413C75" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00413C75" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00413C75" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00413C75" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00413C75" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00413C75" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00413C75" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00413C75" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00413C75" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00413C75">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00141849" w:rsidRPr="0039551D" w14:paraId="605B5322" w14:textId="77777777" w:rsidTr="45B985B7">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72AAC8F9" w14:textId="77777777" w:rsidR="00141849" w:rsidRPr="00810B73" w:rsidRDefault="00141849" w:rsidP="00413C75">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Other Name(s):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5894D279" w14:textId="3488B897" w:rsidR="00141849" w:rsidRPr="00810B73" w:rsidRDefault="00141849" w:rsidP="00577AD7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Include any maiden name, aliases and other names (legal or otherwise) that you have used or by which you have been known)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00141849" w:rsidRPr="0039551D" w14:paraId="52CD6C8A" w14:textId="77777777" w:rsidTr="45B985B7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67DE3613" w14:textId="77777777" w:rsidR="00141849" w:rsidRPr="00810B73" w:rsidRDefault="00141849" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A26AB" w:rsidRPr="0039551D" w14:paraId="0C68903F" w14:textId="77777777" w:rsidTr="45B985B7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="731CFDB9" w14:textId="77777777" w:rsidR="009A26AB" w:rsidRPr="00810B73" w:rsidRDefault="009A26AB" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Residential Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2087834781"/>
+            <w:placeholder>
+              <w:docPart w:val="E48D4F945B2F4DA1ADF7554263E61D4D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8380" w:type="dxa"/>
+                <w:gridSpan w:val="10"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3A3E8B08" w14:textId="77777777" w:rsidR="009A26AB" w:rsidRPr="00810B73" w:rsidRDefault="009A26AB" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009A26AB" w:rsidRPr="0039551D" w14:paraId="2FD01C76" w14:textId="77777777" w:rsidTr="00413C75">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2272684D" w14:textId="77777777" w:rsidR="009A26AB" w:rsidRPr="00810B73" w:rsidRDefault="009A26AB" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-776414348"/>
+            <w:placeholder>
+              <w:docPart w:val="F93A47003113413BAF104ADB2595F81A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4093" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1A181A48" w14:textId="77777777" w:rsidR="009A26AB" w:rsidRPr="00810B73" w:rsidRDefault="009A26AB" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B4FA80" w14:textId="77777777" w:rsidR="009A26AB" w:rsidRPr="00810B73" w:rsidRDefault="009A26AB" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1504321463"/>
+            <w:placeholder>
+              <w:docPart w:val="86234E8E9C614000B633A800F7C60A20"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1430" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1EFAB8C6" w14:textId="77777777" w:rsidR="009A26AB" w:rsidRPr="00810B73" w:rsidRDefault="009A26AB" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="138F4738" w14:textId="77777777" w:rsidR="009A26AB" w:rsidRPr="00810B73" w:rsidRDefault="266388B1" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="117032948"/>
+            <w:placeholder>
+              <w:docPart w:val="AD935457B4AF41FE812555FE5CACC152"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1140" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7AABE729" w14:textId="77777777" w:rsidR="009A26AB" w:rsidRPr="00810B73" w:rsidRDefault="009A26AB" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00141849" w:rsidRPr="0039551D" w14:paraId="68332CEB" w14:textId="77777777" w:rsidTr="45B985B7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1958" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0944B945" w14:textId="44CF9E60" w:rsidR="00141849" w:rsidRPr="00810B73" w:rsidRDefault="009A26AB" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postal</w:t>
+            </w:r>
+            <w:r w:rsidR="00141849" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1960172757"/>
+            <w:placeholder>
+              <w:docPart w:val="3E08E8AAC23747EB9BF24D36A1D8DCD2"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8816" w:type="dxa"/>
+                <w:gridSpan w:val="11"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2C843D5F" w14:textId="77777777" w:rsidR="00141849" w:rsidRPr="00810B73" w:rsidRDefault="00141849" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00141849" w:rsidRPr="0039551D" w14:paraId="2CA0FAB5" w14:textId="77777777" w:rsidTr="00413C75">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4F112F" w14:textId="77777777" w:rsidR="00141849" w:rsidRPr="00810B73" w:rsidRDefault="00141849" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1709293027"/>
+            <w:placeholder>
+              <w:docPart w:val="399FB1234D7E43028382AA3E47103C94"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4093" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0A52FB70" w14:textId="77777777" w:rsidR="00141849" w:rsidRPr="00810B73" w:rsidRDefault="00141849" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C84B67B" w14:textId="77777777" w:rsidR="00141849" w:rsidRPr="00810B73" w:rsidRDefault="00141849" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="363101778"/>
+            <w:placeholder>
+              <w:docPart w:val="B2BEE10D93A14BD8A51FA189219F13FE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1430" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7A594866" w14:textId="77777777" w:rsidR="00141849" w:rsidRPr="00810B73" w:rsidRDefault="00141849" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3B6857" w14:textId="77777777" w:rsidR="00141849" w:rsidRPr="00810B73" w:rsidRDefault="29D49F6C" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1692642395"/>
+            <w:placeholder>
+              <w:docPart w:val="08693CC52ADD48FBACC442313F2A40AA"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1140" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="581EB209" w14:textId="77777777" w:rsidR="00141849" w:rsidRPr="00810B73" w:rsidRDefault="00141849" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00141849" w:rsidRPr="0039551D" w14:paraId="6B7A73F8" w14:textId="77777777" w:rsidTr="45B985B7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36BEB9C3" w14:textId="77777777" w:rsidR="00141849" w:rsidRPr="00810B73" w:rsidRDefault="00141849" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Place of Birth:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1828433045"/>
+            <w:placeholder>
+              <w:docPart w:val="061EB5C3D1E441D689C52B98BB55AF11"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5103" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4DE936AB" w14:textId="77777777" w:rsidR="00141849" w:rsidRPr="00810B73" w:rsidRDefault="00141849" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1703" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E32D3E" w14:textId="77777777" w:rsidR="00141849" w:rsidRPr="00810B73" w:rsidRDefault="00141849" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date of Birth:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="Select Date"/>
+            <w:id w:val="-2074888632"/>
+            <w:placeholder>
+              <w:docPart w:val="F5C48D23192843FA94AC2226E26DDBDE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:date>
+              <w:dateFormat w:val="d/MM/yyyy"/>
+              <w:lid w:val="en-AU"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2284" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="544B654F" w14:textId="77777777" w:rsidR="00141849" w:rsidRPr="00810B73" w:rsidRDefault="00141849" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text8"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="29D49F6C" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C1417E" w:rsidRPr="0039551D" w14:paraId="0372AFFC" w14:textId="77777777" w:rsidTr="45B985B7">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38165E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59AAAB18" w14:textId="740C0B8A" w:rsidR="00C1417E" w:rsidRPr="00B221AD" w:rsidRDefault="22D7EA73" w:rsidP="0092242D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="_Hlk216696831"/>
+            <w:r w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="266388B1" w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="266388B1" w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC25E7" w:rsidRPr="0039551D" w14:paraId="074A0AA9" w14:textId="77777777" w:rsidTr="45B985B7">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38165E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="100E150B" w14:textId="36CFA9FE" w:rsidR="00FC25E7" w:rsidRPr="00764AE3" w:rsidRDefault="00690239" w:rsidP="00CF0D05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="009A26AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Personal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C03F16" w:rsidRPr="0039551D" w14:paraId="6C4787B2" w14:textId="77777777" w:rsidTr="45B985B7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32659565" w14:textId="1033DA9F" w:rsidR="00764AE3" w:rsidRPr="00810B73" w:rsidRDefault="009A26AB" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone No:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="857474971"/>
+            <w:placeholder>
+              <w:docPart w:val="E4D42F98E1854573B4EE6DC9965FB653"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3681" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7E211AD4" w14:textId="77777777" w:rsidR="00764AE3" w:rsidRPr="00810B73" w:rsidRDefault="00764AE3" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="12875840" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12875840" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12875840" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12875840" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12875840" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="570F40BC" w14:textId="7262E9C9" w:rsidR="00764AE3" w:rsidRPr="00810B73" w:rsidRDefault="009A26AB" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mobile No:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-929811520"/>
+            <w:placeholder>
+              <w:docPart w:val="2A2BC9D2F4FE4D6CB73F61AC7A11205D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3880" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7F3340BD" w14:textId="54C84934" w:rsidR="00764AE3" w:rsidRPr="00810B73" w:rsidRDefault="00764AE3" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="12875840" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12875840" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12875840" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12875840" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12875840" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00800CAD" w:rsidRPr="0039551D" w14:paraId="4E4CA0E7" w14:textId="77777777" w:rsidTr="45B985B7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9BB0BE" w14:textId="6D140D69" w:rsidR="00800CAD" w:rsidRPr="00810B73" w:rsidRDefault="009A26AB" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Emai</w:t>
+            </w:r>
+            <w:r w:rsidR="00800CAD" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>l Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1623072972"/>
+            <w:placeholder>
+              <w:docPart w:val="53B5EF5A00EB423F92639B86204E913F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8978" w:type="dxa"/>
+                <w:gridSpan w:val="13"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2D8123F1" w14:textId="1F908FD7" w:rsidR="00800CAD" w:rsidRPr="00810B73" w:rsidRDefault="00014116" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00FC25E7" w:rsidRPr="00B221AD" w14:paraId="23753008" w14:textId="77777777" w:rsidTr="45B985B7">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65DB2707" w14:textId="0C56AD4A" w:rsidR="00FC25E7" w:rsidRPr="00810B73" w:rsidRDefault="00690239" w:rsidP="00CF0D05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="_Hlk216696845"/>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="009A26AB" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Work</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A26AB" w:rsidRPr="0039551D" w14:paraId="5197F2D7" w14:textId="77777777" w:rsidTr="45B985B7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4E1621" w14:textId="77777777" w:rsidR="009A26AB" w:rsidRPr="00810B73" w:rsidRDefault="009A26AB" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone No:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1707396448"/>
+            <w:placeholder>
+              <w:docPart w:val="E1F0DB77398C4D8F8C139F88E67DBED8"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3681" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5DB3D1FE" w14:textId="77777777" w:rsidR="009A26AB" w:rsidRPr="00810B73" w:rsidRDefault="009A26AB" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="568BED97" w14:textId="77777777" w:rsidR="009A26AB" w:rsidRPr="00810B73" w:rsidRDefault="009A26AB" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mobile No:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1670363218"/>
+            <w:placeholder>
+              <w:docPart w:val="A7361616482B48978BE93EFC30AAE849"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3880" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="51269E69" w14:textId="77777777" w:rsidR="009A26AB" w:rsidRPr="00810B73" w:rsidRDefault="009A26AB" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009A26AB" w:rsidRPr="0039551D" w14:paraId="1957CECA" w14:textId="77777777" w:rsidTr="45B985B7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38165E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4C13FF" w14:textId="77777777" w:rsidR="009A26AB" w:rsidRPr="00810B73" w:rsidRDefault="009A26AB" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2121955447"/>
+            <w:placeholder>
+              <w:docPart w:val="2B0F3668506A46CE95D70C0FB144C634"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8978" w:type="dxa"/>
+                <w:gridSpan w:val="13"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38165E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7AA7FB12" w14:textId="77777777" w:rsidR="009A26AB" w:rsidRPr="00810B73" w:rsidRDefault="009A26AB" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="266388B1" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="579B572F" w14:textId="77777777" w:rsidR="00084B05" w:rsidRDefault="00084B05">
+      <w:pPr>
+        <w:sectPr w:rsidR="00084B05" w:rsidSect="00084B05">
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="284" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17111535" w14:textId="77777777" w:rsidR="00577AD7" w:rsidRDefault="00577AD7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1120"/>
+        <w:gridCol w:w="116"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="703"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="7"/>
+        <w:gridCol w:w="366"/>
+        <w:gridCol w:w="345"/>
+        <w:gridCol w:w="508"/>
+        <w:gridCol w:w="761"/>
+        <w:gridCol w:w="432"/>
+        <w:gridCol w:w="141"/>
+        <w:gridCol w:w="102"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="12"/>
+        <w:gridCol w:w="345"/>
+        <w:gridCol w:w="356"/>
+        <w:gridCol w:w="92"/>
+        <w:gridCol w:w="475"/>
+        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="111"/>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="175"/>
+        <w:gridCol w:w="536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FC25E7" w:rsidRPr="00B221AD" w14:paraId="7022A464" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38165E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkEnd w:id="5"/>
+          <w:p w14:paraId="59BAD8F9" w14:textId="0AF1A9CE" w:rsidR="00FC25E7" w:rsidRPr="00810B73" w:rsidRDefault="22D7EA73" w:rsidP="0092242D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="06B6BE1F" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00066D44" w:rsidRPr="00B221AD" w14:paraId="30104688" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38165E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="055885C3" w14:textId="6647D156" w:rsidR="00066D44" w:rsidRPr="00810B73" w:rsidRDefault="00066D44" w:rsidP="00C03F16">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ALL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> addresses (include your current address) for the past </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>5 years</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at which you have been a permanent resident (for a period of 6 months or more)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC25E7" w:rsidRPr="00B221AD" w14:paraId="180CAF7A" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDDA4EA" w14:textId="779638AF" w:rsidR="00FC25E7" w:rsidRPr="00810B73" w:rsidRDefault="00690239" w:rsidP="0092242D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00066D44" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Current Residence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F46D41" w:rsidRPr="0039551D" w14:paraId="6B00CE54" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5517" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="656E89F2" w14:textId="3510ED43" w:rsidR="004938ED" w:rsidRPr="00810B73" w:rsidRDefault="004938ED" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please specify the commencement and termination dates of your residence at this address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-645197087"/>
+            <w:placeholder>
+              <w:docPart w:val="4D7E86923FA946D1BEACA89A76500871"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2412" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5CAEF974" w14:textId="77777777" w:rsidR="004938ED" w:rsidRPr="00810B73" w:rsidRDefault="004938ED" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="1780BDE4" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="1780BDE4" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="1780BDE4" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="1780BDE4" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="1780BDE4" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA4D09A" w14:textId="618B96B4" w:rsidR="004938ED" w:rsidRPr="00810B73" w:rsidRDefault="004938ED" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1020470524"/>
+            <w:placeholder>
+              <w:docPart w:val="6DFFE41F17114ED4BCF6763B065E452A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2215" w:type="dxa"/>
+                <w:gridSpan w:val="8"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5155FE12" w14:textId="44366017" w:rsidR="004938ED" w:rsidRPr="00810B73" w:rsidRDefault="004938ED" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="1780BDE4" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="1780BDE4" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="1780BDE4" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="1780BDE4" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="1780BDE4" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00FC25E7" w:rsidRPr="0039551D" w14:paraId="161EE7E0" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="316D34B3" w14:textId="0FE09938" w:rsidR="00FC25E7" w:rsidRPr="00810B73" w:rsidRDefault="00FC25E7" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="251941682"/>
+            <w:placeholder>
+              <w:docPart w:val="BC5AA8A9240E4B2BBD540797719C9376"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9538" w:type="dxa"/>
+                <w:gridSpan w:val="22"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="458B8FF8" w14:textId="044A7937" w:rsidR="00FC25E7" w:rsidRPr="00810B73" w:rsidRDefault="00014116" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="007410F1" w:rsidRPr="0039551D" w14:paraId="07DF6A79" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB23A7E" w14:textId="77777777" w:rsidR="00FC25E7" w:rsidRPr="00810B73" w:rsidRDefault="00FC25E7" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-950092116"/>
+            <w:placeholder>
+              <w:docPart w:val="902DDCEB22E64914A185E755FDC4FC4E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4763" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="627ABD80" w14:textId="199B258D" w:rsidR="00FC25E7" w:rsidRPr="00810B73" w:rsidRDefault="00014116" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="853" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C4CD84" w14:textId="77777777" w:rsidR="00FC25E7" w:rsidRPr="00810B73" w:rsidRDefault="00FC25E7" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-710803353"/>
+            <w:placeholder>
+              <w:docPart w:val="69495F2CF3D54DADB2499C13A4540B5C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1436" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2E0CF7A7" w14:textId="5BED4C93" w:rsidR="00FC25E7" w:rsidRPr="00810B73" w:rsidRDefault="00014116" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42858C12" w14:textId="77777777" w:rsidR="00FC25E7" w:rsidRPr="00810B73" w:rsidRDefault="22D7EA73" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1776241553"/>
+            <w:placeholder>
+              <w:docPart w:val="94D215B801634137BB553E5C3E4B8B1B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1167" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="185B768B" w14:textId="3B18E2D0" w:rsidR="00FC25E7" w:rsidRPr="00810B73" w:rsidRDefault="00014116" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C03F16" w:rsidRPr="00810B73" w14:paraId="2D3977D0" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8214" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F31461" w14:textId="51A9DBB1" w:rsidR="00141DB0" w:rsidRPr="00810B73" w:rsidRDefault="00141DB0" w:rsidP="00141DB0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Have you disclosed all permanent residential addresses at which you have resided for a continuous period of six months or longer over the last 5 years?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D444510" w14:textId="3025A193" w:rsidR="00C03F16" w:rsidRPr="00810B73" w:rsidRDefault="00C03F16" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidR="001C7F28" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please proceed to Section 2.4. If </w:t>
+            </w:r>
+            <w:r w:rsidR="001C7F28" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please continue below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40472052" w14:textId="77777777" w:rsidR="00C03F16" w:rsidRPr="00810B73" w:rsidRDefault="00C03F16" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="350918793"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="489" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="03AFD038" w14:textId="77777777" w:rsidR="00C03F16" w:rsidRPr="00810B73" w:rsidRDefault="49612A5F" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="742" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD3B370" w14:textId="77777777" w:rsidR="00C03F16" w:rsidRPr="00810B73" w:rsidRDefault="00C03F16" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="351531288"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="536" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="769780EA" w14:textId="77777777" w:rsidR="00C03F16" w:rsidRPr="00810B73" w:rsidRDefault="49612A5F" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="007864D7" w:rsidRPr="00FC25E7" w14:paraId="7007E22F" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D36F2A7" w14:textId="559D6700" w:rsidR="007864D7" w:rsidRPr="00810B73" w:rsidRDefault="00690239" w:rsidP="0092242D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00066D44" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Previous</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0060614A" w:rsidRPr="0039551D" w14:paraId="5417C21F" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5517" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1917315A" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00810B73" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please specify the commencement and termination dates of your residence at this address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2059277448"/>
+            <w:placeholder>
+              <w:docPart w:val="5FA85B8A8D934FD89ABCB7A0C772BACF"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2412" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="29CCFEE5" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00810B73" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="385B6FAF" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00810B73" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-448627547"/>
+            <w:placeholder>
+              <w:docPart w:val="85AEFD1878224E5CBD39E2188E42E6E2"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2215" w:type="dxa"/>
+                <w:gridSpan w:val="8"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="26D853E8" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00810B73" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00066D44" w:rsidRPr="0039551D" w14:paraId="4BA36B69" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF40F83" w14:textId="77777777" w:rsidR="00066D44" w:rsidRPr="00810B73" w:rsidRDefault="00066D44" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-416486481"/>
+            <w:placeholder>
+              <w:docPart w:val="E637A906453E4D08B3A50CA6A725D31A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9538" w:type="dxa"/>
+                <w:gridSpan w:val="22"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2003C4D9" w14:textId="77777777" w:rsidR="00066D44" w:rsidRPr="00810B73" w:rsidRDefault="00066D44" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="007410F1" w:rsidRPr="0039551D" w14:paraId="468E158D" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="575C65EC" w14:textId="77777777" w:rsidR="00066D44" w:rsidRPr="00810B73" w:rsidRDefault="00066D44" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="215170726"/>
+            <w:placeholder>
+              <w:docPart w:val="4FF700F40FA844DC929C5FD3DE0E9070"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4763" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0EBEF337" w14:textId="77777777" w:rsidR="00066D44" w:rsidRPr="00810B73" w:rsidRDefault="00066D44" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="853" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E854EB6" w14:textId="77777777" w:rsidR="00066D44" w:rsidRPr="00810B73" w:rsidRDefault="00066D44" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1017305248"/>
+            <w:placeholder>
+              <w:docPart w:val="F0486F34302240DD8F00E175E9DF0446"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1436" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6B296BC3" w14:textId="77777777" w:rsidR="00066D44" w:rsidRPr="00810B73" w:rsidRDefault="00066D44" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F181B44" w14:textId="77777777" w:rsidR="00066D44" w:rsidRPr="00810B73" w:rsidRDefault="2A5EB7A8" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-870067633"/>
+            <w:placeholder>
+              <w:docPart w:val="9CB35ACCAC51444DB395431216D7395A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1167" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4ADACA42" w14:textId="77777777" w:rsidR="00066D44" w:rsidRPr="00810B73" w:rsidRDefault="00066D44" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="007410F1" w:rsidRPr="0039551D" w14:paraId="79C6DE98" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1020"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8214" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A565E0B" w14:textId="77777777" w:rsidR="005B6C6B" w:rsidRPr="00810B73" w:rsidRDefault="005B6C6B" w:rsidP="005B6C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Have you disclosed all permanent residential addresses at which you have resided for a continuous period of six months or longer over the last 5 years?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59234603" w14:textId="0E62C430" w:rsidR="00C03F16" w:rsidRPr="00810B73" w:rsidRDefault="005B6C6B" w:rsidP="005B6C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please proceed to Section 2.4. If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please continue below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3941CAE4" w14:textId="77777777" w:rsidR="00C03F16" w:rsidRPr="00810B73" w:rsidRDefault="00C03F16" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1583252269"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="489" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2C115297" w14:textId="77777777" w:rsidR="00C03F16" w:rsidRPr="00810B73" w:rsidRDefault="49612A5F" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="742" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9A2274" w14:textId="77777777" w:rsidR="00C03F16" w:rsidRPr="00810B73" w:rsidRDefault="00C03F16" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1018074859"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="536" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="47288D70" w14:textId="77777777" w:rsidR="00C03F16" w:rsidRPr="00810B73" w:rsidRDefault="49612A5F" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00066D44" w:rsidRPr="00764AE3" w14:paraId="6D2A8D7B" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D42224B" w14:textId="0E2438ED" w:rsidR="00066D44" w:rsidRPr="00810B73" w:rsidRDefault="00066D44" w:rsidP="0092242D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3. Previous</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0060614A" w:rsidRPr="0039551D" w14:paraId="3FC608BE" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5517" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7E7CC8" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00810B73" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please specify the commencement and termination dates of your residence at this address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-700476306"/>
+            <w:placeholder>
+              <w:docPart w:val="64B2980BEE554E37BFB0EE019D533FF7"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2412" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0E85BFB4" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00810B73" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1814F6" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00810B73" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1325652093"/>
+            <w:placeholder>
+              <w:docPart w:val="D65DA022C4B84D94A50705492773E778"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2215" w:type="dxa"/>
+                <w:gridSpan w:val="8"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="02E90088" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00810B73" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00066D44" w:rsidRPr="0039551D" w14:paraId="2AB6533F" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCA7161" w14:textId="77777777" w:rsidR="00066D44" w:rsidRPr="00810B73" w:rsidRDefault="00066D44" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1955393531"/>
+            <w:placeholder>
+              <w:docPart w:val="94324325C3F541C7B729F862BBB729BC"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9538" w:type="dxa"/>
+                <w:gridSpan w:val="22"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="646C52EE" w14:textId="77777777" w:rsidR="00066D44" w:rsidRPr="00810B73" w:rsidRDefault="00066D44" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="007410F1" w:rsidRPr="0039551D" w14:paraId="7298F1A5" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA4691C" w14:textId="77777777" w:rsidR="00066D44" w:rsidRPr="00810B73" w:rsidRDefault="00066D44" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-366913389"/>
+            <w:placeholder>
+              <w:docPart w:val="725C39D033794227A7660A901FC027C8"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4763" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="51612D1D" w14:textId="77777777" w:rsidR="00066D44" w:rsidRPr="00810B73" w:rsidRDefault="00066D44" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="853" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="180C987D" w14:textId="77777777" w:rsidR="00066D44" w:rsidRPr="00810B73" w:rsidRDefault="00066D44" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1320995695"/>
+            <w:placeholder>
+              <w:docPart w:val="562D791041494BBBB215160F5E440638"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1436" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3642BCEA" w14:textId="77777777" w:rsidR="00066D44" w:rsidRPr="00810B73" w:rsidRDefault="00066D44" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39563E1E" w14:textId="77777777" w:rsidR="00066D44" w:rsidRPr="00810B73" w:rsidRDefault="2A5EB7A8" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1004430110"/>
+            <w:placeholder>
+              <w:docPart w:val="1DD9C48B13E543AF89AF371C9191AEE6"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1167" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3C99C7F6" w14:textId="77777777" w:rsidR="00066D44" w:rsidRPr="00810B73" w:rsidRDefault="00066D44" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2A5EB7A8" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00583A78" w:rsidRPr="0039551D" w14:paraId="39D92E87" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1020"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8202" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41073BB6" w14:textId="77777777" w:rsidR="005B6C6B" w:rsidRPr="00810B73" w:rsidRDefault="005B6C6B" w:rsidP="005B6C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Have you disclosed all permanent residential addresses at which you have resided for a continuous period of six months or longer over the last 5 years?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38768424" w14:textId="2445D1A4" w:rsidR="001A1F0D" w:rsidRPr="00810B73" w:rsidRDefault="005B6C6B" w:rsidP="005B6C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please provide additional / supplementary information by completing </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>PAGE 10</w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="713" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B829EE" w14:textId="77777777" w:rsidR="001A1F0D" w:rsidRPr="00810B73" w:rsidRDefault="001A1F0D" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1186329661"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="752D506C" w14:textId="77777777" w:rsidR="001A1F0D" w:rsidRPr="00810B73" w:rsidRDefault="18C3C1F7" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66732B94" w14:textId="39D1F9C3" w:rsidR="001A1F0D" w:rsidRPr="00810B73" w:rsidRDefault="3F88D95E" w:rsidP="144C6B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="18C3C1F7" w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="829721444"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="711" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6B5BBFC7" w14:textId="22AF3B08" w:rsidR="001A1F0D" w:rsidRPr="00810B73" w:rsidRDefault="77BC5D3B" w:rsidP="144C6B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="007864D7" w:rsidRPr="00B221AD" w14:paraId="4338B393" w14:textId="77777777" w:rsidTr="00810B73">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="541A8E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4521F820" w14:textId="4B0DDC91" w:rsidR="007864D7" w:rsidRPr="00B221AD" w:rsidRDefault="06B6BE1F" w:rsidP="0092242D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="6" w:name="_Hlk215559135"/>
+            <w:r w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="18C3C1F7" w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.4 – </w:t>
+            </w:r>
+            <w:r w:rsidR="18C3C1F7" w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citizenship </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="6"/>
+      <w:tr w:rsidR="001A1F0D" w:rsidRPr="0039551D" w14:paraId="6EBA2175" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8070" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28792B9C" w14:textId="4B78BA2F" w:rsidR="001A1F0D" w:rsidRPr="00810B73" w:rsidRDefault="001A1F0D" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Were you born outside of Australia?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04098C3D" w14:textId="4B8ACFB2" w:rsidR="00A02689" w:rsidRPr="00810B73" w:rsidRDefault="00A02689" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please proceed to section 2.5. If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please provide further details below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B74AA69" w14:textId="450FEC84" w:rsidR="001A1F0D" w:rsidRPr="00810B73" w:rsidRDefault="001A1F0D" w:rsidP="007864D7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1411891350"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="489" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="25BA74C2" w14:textId="774FAEDB" w:rsidR="001A1F0D" w:rsidRPr="00810B73" w:rsidRDefault="18C3C1F7" w:rsidP="007864D7">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="742" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1DFE8E" w14:textId="0EF15E8B" w:rsidR="001A1F0D" w:rsidRPr="00810B73" w:rsidRDefault="001A1F0D" w:rsidP="007864D7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1735924558"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="536" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="02BB83C0" w14:textId="7DDDB5D1" w:rsidR="001A1F0D" w:rsidRPr="00810B73" w:rsidRDefault="18C3C1F7" w:rsidP="007864D7">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00ED4669" w:rsidRPr="0039551D" w14:paraId="28FDEAB2" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2817" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B342C7F" w14:textId="76A56E0D" w:rsidR="00ED4669" w:rsidRPr="00810B73" w:rsidRDefault="001A1C7E" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Current Citizenship(s):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="879831496"/>
+            <w:placeholder>
+              <w:docPart w:val="3E3B28B914C044FC92EDF8E800607968"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7957" w:type="dxa"/>
+                <w:gridSpan w:val="20"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7B9BF473" w14:textId="77777777" w:rsidR="00ED4669" w:rsidRPr="00810B73" w:rsidRDefault="00ED4669" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="7B752A02" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="7B752A02" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="7B752A02" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="7B752A02" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="7B752A02" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A02689" w:rsidRPr="0039551D" w14:paraId="3303CF8E" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1077"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B24E8B" w14:textId="77777777" w:rsidR="00A02689" w:rsidRPr="00810B73" w:rsidRDefault="00A02689" w:rsidP="00A02689">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If an Australian citizen by naturalisation, please provide the certificate number on your official Citizenship Certificate. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DECDF75" w14:textId="537BE517" w:rsidR="00A02689" w:rsidRPr="00810B73" w:rsidRDefault="00A02689" w:rsidP="00A02689">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If this not applicable, please insert N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4546" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2345420E" w14:textId="77777777" w:rsidR="00A02689" w:rsidRPr="00810B73" w:rsidRDefault="00A02689" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00583A78" w:rsidRPr="0039551D" w14:paraId="7BE0D8C0" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47575190" w14:textId="614DB67F" w:rsidR="00583A78" w:rsidRPr="00810B73" w:rsidRDefault="00583A78" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If not an Australian citizen, please provide your passport/identity number and country issued.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00583A78" w:rsidRPr="0039551D" w14:paraId="780D1DB0" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="541A8E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B3A8D1" w14:textId="2F8A553F" w:rsidR="00583A78" w:rsidRPr="00810B73" w:rsidRDefault="00583A78" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Passport Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1993171804"/>
+            <w:placeholder>
+              <w:docPart w:val="1AC0C37AF4FF451583E42AF239DD5564"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3396" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="541A8E"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="38604B25" w14:textId="77777777" w:rsidR="00583A78" w:rsidRPr="00810B73" w:rsidRDefault="00583A78" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="2244A7E0" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2244A7E0" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2244A7E0" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2244A7E0" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2244A7E0" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="541A8E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="612F8F86" w14:textId="5538E4D2" w:rsidR="00583A78" w:rsidRPr="00810B73" w:rsidRDefault="00583A78" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00810B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Country Issued:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1298760695"/>
+            <w:placeholder>
+              <w:docPart w:val="7FFF7A47B06046DA8A99402E2E41A315"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3277" w:type="dxa"/>
+                <w:gridSpan w:val="14"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="541A8E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="78A1F3A6" w14:textId="77777777" w:rsidR="00583A78" w:rsidRPr="00810B73" w:rsidRDefault="00583A78" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="2244A7E0" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2244A7E0" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2244A7E0" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2244A7E0" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="2244A7E0" w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00810B73">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00583A78" w:rsidRPr="00B221AD" w14:paraId="599427D6" w14:textId="77777777" w:rsidTr="00810B73">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="541A8E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="541A8E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47CE8A15" w14:textId="16CDC13A" w:rsidR="00583A78" w:rsidRPr="00B221AD" w:rsidRDefault="2244A7E0" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Section 2.</w:t>
+            </w:r>
+            <w:r w:rsidR="36A3E02A" w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Authorised Person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00583A78" w:rsidRPr="00CB709D" w14:paraId="6705B59B" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1077"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8202" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="541A8E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="541A8E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="553AD191" w14:textId="77777777" w:rsidR="00583A78" w:rsidRPr="00CB709D" w:rsidRDefault="00583A78" w:rsidP="00583A78">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are you a Public Servant or a Sheriff’s Officer, Bailiff or other person employed or authorised to execute any legal process?     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A8EB086" w14:textId="1F38340C" w:rsidR="00583A78" w:rsidRPr="00CB709D" w:rsidRDefault="00583A78" w:rsidP="00804096">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please attach correspondence from your employer confirming there is no conflict of interest in your involvement with the licensed premises if approved.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="713" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="541A8E"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="541A8E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F16E6E9" w14:textId="77777777" w:rsidR="00583A78" w:rsidRPr="00CB709D" w:rsidRDefault="2244A7E0" w:rsidP="144C6B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1340616865"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="541A8E"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="541A8E"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0CA55782" w14:textId="77777777" w:rsidR="00583A78" w:rsidRPr="00CB709D" w:rsidRDefault="2244A7E0" w:rsidP="144C6B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="541A8E"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="541A8E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1AC80E" w14:textId="77777777" w:rsidR="00583A78" w:rsidRPr="00CB709D" w:rsidRDefault="2244A7E0" w:rsidP="144C6B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-988628208"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="711" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="541A8E"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="541A8E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="247992E9" w14:textId="77777777" w:rsidR="00583A78" w:rsidRPr="00CB709D" w:rsidRDefault="2244A7E0" w:rsidP="144C6B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="23E7D0D6" w14:textId="77777777" w:rsidR="00084B05" w:rsidRDefault="00084B05" w:rsidP="00AC0B66">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="32"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+        <w:sectPr w:rsidR="00084B05" w:rsidSect="00084B05">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="284" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="36851B2F" w14:textId="512B8D7F" w:rsidR="009735EC" w:rsidRPr="00FB687B" w:rsidRDefault="00C95A6B" w:rsidP="00C95A6B">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1978"/>
+        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="2834"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="144"/>
+        <w:gridCol w:w="793"/>
+        <w:gridCol w:w="489"/>
+        <w:gridCol w:w="742"/>
+        <w:gridCol w:w="536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A02689" w:rsidRPr="00B221AD" w14:paraId="2B701248" w14:textId="77777777" w:rsidTr="00CB709D">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="541A8E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55FECFA0" w14:textId="6ECB3261" w:rsidR="00A02689" w:rsidRPr="00B221AD" w:rsidRDefault="36A3E02A" w:rsidP="0092242D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Section 2.6 – Drivers Licence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A02689" w:rsidRPr="0039551D" w14:paraId="160009EC" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8214" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A465F0" w14:textId="77777777" w:rsidR="00A02689" w:rsidRPr="00CB709D" w:rsidRDefault="00A02689" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Do you hold a current motor vehicle driver's licence?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22FB70F7" w14:textId="04E78F4B" w:rsidR="00A02689" w:rsidRPr="00CB709D" w:rsidRDefault="00A02689" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please proceed to section 3. If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please provide further details below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF0F8B7" w14:textId="41D4D255" w:rsidR="144C6B66" w:rsidRPr="00CB709D" w:rsidRDefault="144C6B66" w:rsidP="144C6B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53EB2334" w14:textId="4E84C0FC" w:rsidR="00A02689" w:rsidRPr="00CB709D" w:rsidRDefault="36A3E02A" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23298029" w14:textId="6094C9E1" w:rsidR="00A02689" w:rsidRPr="00CB709D" w:rsidRDefault="00A02689" w:rsidP="144C6B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="929783592"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="489" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0A2662DD" w14:textId="00930CCC" w:rsidR="00A02689" w:rsidRPr="00CB709D" w:rsidRDefault="19E511BC" w:rsidP="144C6B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="742" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAB7413" w14:textId="04E3711C" w:rsidR="00A02689" w:rsidRPr="00CB709D" w:rsidRDefault="36A3E02A" w:rsidP="144C6B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-520467734"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="536" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3590FB28" w14:textId="77777777" w:rsidR="00A02689" w:rsidRPr="00CB709D" w:rsidRDefault="36A3E02A" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0060614A" w:rsidRPr="0039551D" w14:paraId="3AB59CF5" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3677" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20BD910D" w14:textId="23C1618F" w:rsidR="0060614A" w:rsidRPr="00CB709D" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State / Territory / Country Issued:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7097" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D72DDD8" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00CB709D" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0060614A" w:rsidRPr="0039551D" w14:paraId="6E5FBC10" w14:textId="77777777" w:rsidTr="00084B05">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCE6404" w14:textId="428FB715" w:rsidR="0060614A" w:rsidRPr="00CB709D" w:rsidRDefault="23393962" w:rsidP="0060614A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Licence Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-981070786"/>
+            <w:placeholder>
+              <w:docPart w:val="C0DC936505044F20A32EC20DDABA5BF4"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4533" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="41DFB708" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00CB709D" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7D95FB" w14:textId="5E07CC6B" w:rsidR="0060614A" w:rsidRPr="00CB709D" w:rsidRDefault="23393962" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Expiry Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-441840675"/>
+            <w:placeholder>
+              <w:docPart w:val="9538127B34E34013A9DEB33A9F463B27"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2704" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="72EFA37C" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00CB709D" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="343D50F7" w14:textId="77777777" w:rsidR="00D625DE" w:rsidRPr="00084B05" w:rsidRDefault="00D625DE" w:rsidP="006C154E">
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:right="119"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
-[...1 lines deleted...]
-          <w:szCs w:val="19"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2269"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="705"/>
+        <w:gridCol w:w="571"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006C154E" w:rsidRPr="00571261" w14:paraId="456CAAFE" w14:textId="77777777" w:rsidTr="00CB709D">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABB104A" w14:textId="0B0A434F" w:rsidR="006C154E" w:rsidRPr="00CB709D" w:rsidRDefault="006C154E" w:rsidP="00D625DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="0060614A" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="0060614A" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>MANDATORY KNOWLEDGE REQUIREMENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0060614A" w:rsidRPr="00CB709D" w14:paraId="22A1BCA0" w14:textId="77777777" w:rsidTr="00CB709D">
+        <w:trPr>
+          <w:trHeight w:val="850"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D5FD94" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00CB709D" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have you completed an accredited training course in liquor licensing requirements and/or responsible server practices?     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F04D7E5" w14:textId="63F564FD" w:rsidR="0060614A" w:rsidRPr="00CB709D" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please proceed to section 4. If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please provide further details below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A3E9FE" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00CB709D" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1876120303"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6C547C87" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00CB709D" w:rsidRDefault="23393962" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="003A3D49" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00CB709D" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-35739431"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="571" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="554DBEE8" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00CB709D" w:rsidRDefault="23393962" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0060614A" w14:paraId="6A7392BA" w14:textId="77777777" w:rsidTr="00CB709D">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7115EF38" w14:textId="36573DFE" w:rsidR="0060614A" w:rsidRPr="00CB709D" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name of training provider:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71873119" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00CB709D" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0060614A" w:rsidRPr="0039551D" w14:paraId="7A5983DF" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D7E5A2" w14:textId="289C6FB5" w:rsidR="0060614A" w:rsidRPr="00CB709D" w:rsidRDefault="23393962" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Certificate Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="792489547"/>
+            <w:placeholder>
+              <w:docPart w:val="931EE7EC4BFD4C0BA07EAE523AD58A99"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4252" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6091780D" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00CB709D" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B782C2" w14:textId="204ACCDD" w:rsidR="0060614A" w:rsidRPr="00CB709D" w:rsidRDefault="23393962" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Certificate Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1955858263"/>
+            <w:placeholder>
+              <w:docPart w:val="A5D277E32D414167B38A4020F8A635BA"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2268" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="662025DD" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00CB709D" w:rsidRDefault="0060614A" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="23393962" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="23FD534B" w14:textId="77777777" w:rsidR="0060614A" w:rsidRPr="00084B05" w:rsidRDefault="0060614A" w:rsidP="00577AD7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:right="119"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...63 lines deleted...]
-          <w:sz w:val="32"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB687B">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1270"/>
+        <w:gridCol w:w="1556"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="409"/>
+        <w:gridCol w:w="885"/>
+        <w:gridCol w:w="1126"/>
+        <w:gridCol w:w="271"/>
+        <w:gridCol w:w="345"/>
+        <w:gridCol w:w="369"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="136"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="532"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000F7E42" w:rsidRPr="00571261" w14:paraId="75940FFF" w14:textId="77777777" w:rsidTr="00CB709D">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4DB135" w14:textId="2F937F28" w:rsidR="00237893" w:rsidRPr="00CB709D" w:rsidRDefault="00237893" w:rsidP="00D625DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="00F46D41" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00F46D41" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>LICENSING EXPERIENCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00047472" w:rsidRPr="0039551D" w14:paraId="66EC17FC" w14:textId="77777777" w:rsidTr="00CB709D">
+        <w:trPr>
+          <w:trHeight w:val="1191"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8210" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E15BBC" w14:textId="77777777" w:rsidR="00F46D41" w:rsidRPr="00CB709D" w:rsidRDefault="00F46D41" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="7" w:name="_Hlk215570701"/>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have you at any time served as a director, shareholder, licensee, or held any other position of authority within a licensed company, whether in Western Australia or any other jurisdiction? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="183E061D" w14:textId="69E71183" w:rsidR="00047472" w:rsidRPr="00CB709D" w:rsidRDefault="00047472" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00F46D41" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please proceed to section 5. If </w:t>
+            </w:r>
+            <w:r w:rsidR="00F46D41" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidR="00F46D41" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please provide further details below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="714" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4560D42D" w14:textId="77777777" w:rsidR="00047472" w:rsidRPr="00CB709D" w:rsidRDefault="00047472" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1492988151"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2EB8960B" w14:textId="77777777" w:rsidR="00047472" w:rsidRPr="00CB709D" w:rsidRDefault="0852BFD0" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A60F9B6" w14:textId="77777777" w:rsidR="00047472" w:rsidRPr="00CB709D" w:rsidRDefault="00047472" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1037587045"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="532" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7558B386" w14:textId="77777777" w:rsidR="00047472" w:rsidRPr="00CB709D" w:rsidRDefault="0852BFD0" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002205A8" w:rsidRPr="00B221AD" w14:paraId="2BE51910" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="541A8E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38165E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="217F4E21" w14:textId="1EF8A925" w:rsidR="002205A8" w:rsidRPr="00B221AD" w:rsidRDefault="6C0741B4" w:rsidP="00CF0D05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Section 4.1 – Licensee for Other Liquor Licenses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F46D41" w:rsidRPr="00571261" w14:paraId="24D82FB2" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3969A47D" w14:textId="2F6A727E" w:rsidR="00F46D41" w:rsidRPr="00577AD7" w:rsidRDefault="639E3DCF" w:rsidP="00CB709D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00577AD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Give details of any liquor licence</w:t>
+            </w:r>
+            <w:r w:rsidR="081BC720" w:rsidRPr="00577AD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00577AD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> where you personally are or have been the licensee (in Western Australia or elsewhere)</w:t>
+            </w:r>
+            <w:r w:rsidR="1C90F956" w:rsidRPr="00577AD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002205A8" w:rsidRPr="00764AE3" w14:paraId="5D0CE094" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="303E31E5" w14:textId="1A76B6EE" w:rsidR="002205A8" w:rsidRPr="00764AE3" w:rsidRDefault="002205A8" w:rsidP="00CF0D05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="0014503A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Details for Other Liquor Licence </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="7"/>
+      <w:tr w:rsidR="00F46D41" w:rsidRPr="0039551D" w14:paraId="4D1B45C9" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2826" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0E07C0" w14:textId="00C2B0C2" w:rsidR="00F46D41" w:rsidRPr="00CB709D" w:rsidRDefault="00F46D41" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Licence/Premises Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-164161894"/>
+            <w:placeholder>
+              <w:docPart w:val="1D379729D9AF4F4BA0BD6D0735C7AA9D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7948" w:type="dxa"/>
+                <w:gridSpan w:val="11"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="144C45B7" w14:textId="32777F05" w:rsidR="00F46D41" w:rsidRPr="00CB709D" w:rsidRDefault="00F46D41" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00237893" w:rsidRPr="0039551D" w14:paraId="575ACEF1" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5DD10F" w14:textId="67973034" w:rsidR="00237893" w:rsidRPr="00CB709D" w:rsidRDefault="00237893" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="243692005"/>
+            <w:placeholder>
+              <w:docPart w:val="6E1E99932B6B48EF9E6FB3EE5F2BEDD1"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9504" w:type="dxa"/>
+                <w:gridSpan w:val="12"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7929E59E" w14:textId="59B17EE6" w:rsidR="00237893" w:rsidRPr="00CB709D" w:rsidRDefault="00014116" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00237893" w:rsidRPr="0039551D" w14:paraId="3473496C" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C1C6CC" w14:textId="77777777" w:rsidR="00237893" w:rsidRPr="00CB709D" w:rsidRDefault="00237893" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-967902054"/>
+            <w:placeholder>
+              <w:docPart w:val="BE52F46D104943A2AD2F9671BA6BC981"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4658" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="11F45262" w14:textId="0663EA2D" w:rsidR="00237893" w:rsidRPr="00CB709D" w:rsidRDefault="00014116" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65093E02" w14:textId="77777777" w:rsidR="00237893" w:rsidRPr="00CB709D" w:rsidRDefault="00237893" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1588926202"/>
+            <w:placeholder>
+              <w:docPart w:val="05FB65C87648479891EDA861BB91F9AE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1397" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2E9CCCB6" w14:textId="7EB46FE6" w:rsidR="00237893" w:rsidRPr="00CB709D" w:rsidRDefault="00014116" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="506630DE" w14:textId="77777777" w:rsidR="00237893" w:rsidRPr="00CB709D" w:rsidRDefault="1FBB8DFF" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="542718437"/>
+            <w:placeholder>
+              <w:docPart w:val="A08B8CD94833469E88F24C0ADA15748C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1147" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7B6D8AD0" w14:textId="31EC354F" w:rsidR="00237893" w:rsidRPr="00CB709D" w:rsidRDefault="00014116" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00683B77" w:rsidRPr="0039551D" w14:paraId="2177B2EB" w14:textId="77777777" w:rsidTr="00CB709D">
+        <w:trPr>
+          <w:trHeight w:val="907"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5519" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="119D2D8A" w14:textId="770612B1" w:rsidR="00237893" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="002205A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please specify the commencement and termination dates </w:t>
+            </w:r>
+            <w:r w:rsidR="0014503A" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of the liquor licence during which you were recorded as the licensee</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-425035452"/>
+            <w:placeholder>
+              <w:docPart w:val="3A68ECC3B6384421930DCAA2F3A4530D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2420" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="55E8C745" w14:textId="77777777" w:rsidR="00237893" w:rsidRPr="00CB709D" w:rsidRDefault="00237893" w:rsidP="00237893">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="1FBB8DFF" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="1FBB8DFF" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="1FBB8DFF" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="1FBB8DFF" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="1FBB8DFF" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E318E7C" w14:textId="4F881DF3" w:rsidR="00237893" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00237893">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2010051908"/>
+            <w:placeholder>
+              <w:docPart w:val="D8F66E6AD6F94AA7AAEF16622A16476A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2219" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2E3424E2" w14:textId="77777777" w:rsidR="00237893" w:rsidRPr="00CB709D" w:rsidRDefault="00237893" w:rsidP="00237893">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="1FBB8DFF" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="1FBB8DFF" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="1FBB8DFF" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="1FBB8DFF" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="1FBB8DFF" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00683B77" w:rsidRPr="0039551D" w14:paraId="2EB33237" w14:textId="77777777" w:rsidTr="00CB709D">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="907"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8210" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6498046C" w14:textId="32312C56" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Have you disclosed all liquor licence where you personally are or have been the licensee (in Western Australia or elsewhere)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36EE93A1" w14:textId="4855CDE0" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please proceed to Section 5. If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please continue below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="714" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A24CA5" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1490248476"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="626348E1" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="602CF5D8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15EFD228" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="742925862"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="532" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2C5E0A05" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="602CF5D8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002205A8" w:rsidRPr="00764AE3" w14:paraId="05DA2A50" w14:textId="77777777" w:rsidTr="00CB709D">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC0A72B" w14:textId="57547B56" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00CF0D05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="0014503A" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Details for Other Liquor Licence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002205A8" w14:paraId="3E731127" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2826" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDAC25D" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Licence/Premises Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1351019811"/>
+            <w:placeholder>
+              <w:docPart w:val="55F1829773054505A46F702AA1930C4F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7948" w:type="dxa"/>
+                <w:gridSpan w:val="11"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="765F3B4E" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002205A8" w:rsidRPr="0039551D" w14:paraId="6AD8EC41" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F65DBB5" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-169951255"/>
+            <w:placeholder>
+              <w:docPart w:val="FF740A5F70A748C4BA0D6A2A2283BEFE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9504" w:type="dxa"/>
+                <w:gridSpan w:val="12"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="61AAA716" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002205A8" w:rsidRPr="0039551D" w14:paraId="64ACE423" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEC5DB8" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1472440715"/>
+            <w:placeholder>
+              <w:docPart w:val="2E33DC84C9E64A2988C686D042C42FBD"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4658" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6CD42918" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="223961FA" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="270365685"/>
+            <w:placeholder>
+              <w:docPart w:val="ABBA4876D8324A2D83B3DE5B88E139AF"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1397" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0E7068CC" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09711DB3" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="6C0741B4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-535893675"/>
+            <w:placeholder>
+              <w:docPart w:val="5CC1B7853C604153897281D7436C61F7"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1147" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="538D095C" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00683B77" w:rsidRPr="0039551D" w14:paraId="5E3663CA" w14:textId="77777777" w:rsidTr="00CB709D">
+        <w:trPr>
+          <w:trHeight w:val="850"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5519" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF9A9AD" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please specify the commencement and termination dates of the liquor licence during which you were recorded as the licensee:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="101471551"/>
+            <w:placeholder>
+              <w:docPart w:val="CFE299233FD241AF9D281A10A726B47D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2420" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="50EF24F1" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01691C41" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1348871634"/>
+            <w:placeholder>
+              <w:docPart w:val="7729825BF79648E0955CEA86631F2501"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2219" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="386D8FE7" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00683B77" w:rsidRPr="0039551D" w14:paraId="34F74B0A" w14:textId="77777777" w:rsidTr="00CB709D">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8210" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23FBCC2E" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Have you disclosed all liquor licence where you personally are or have been the licensee (in Western Australia or elsewhere)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DD4BC95" w14:textId="331F7E41" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please provide additional / supplementary information by completing </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAGE </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="714" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="355358A0" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="177087223"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="597BCA50" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="602CF5D8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0D573E" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1357111974"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="532" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="03D8F338" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="602CF5D8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="559747E3" w14:textId="77777777" w:rsidR="00084B05" w:rsidRDefault="00084B05" w:rsidP="00AC0B66">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-          <w:sz w:val="32"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
-        <w:t>PERSONAL PARTICULARS</w:t>
-      </w:r>
+        <w:sectPr w:rsidR="00084B05" w:rsidSect="00084B05">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="284" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BECBE1E" w14:textId="77777777" w:rsidR="009735EC" w:rsidRPr="00FB687B" w:rsidRDefault="009735EC" w:rsidP="009735EC">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1270"/>
+        <w:gridCol w:w="1556"/>
+        <w:gridCol w:w="1556"/>
+        <w:gridCol w:w="1546"/>
+        <w:gridCol w:w="885"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="442"/>
+        <w:gridCol w:w="271"/>
+        <w:gridCol w:w="714"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="136"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="532"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002205A8" w:rsidRPr="00B221AD" w14:paraId="7FC7562E" w14:textId="77777777" w:rsidTr="00CB709D">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38165E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E67FF3" w14:textId="1C21EB52" w:rsidR="002205A8" w:rsidRPr="00B221AD" w:rsidRDefault="6C0741B4" w:rsidP="00CF0D05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Section 4.2 – Connection to Other Liquor Licences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002205A8" w:rsidRPr="00F46D41" w14:paraId="0BBE2E24" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4218CD" w14:textId="1656EE12" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="0014503A" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Give details of any liquor licence where you are or have been a director, shareholder or other person in a position of authority in a licensee company (in Western Australia or elsewhere).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002205A8" w:rsidRPr="00764AE3" w14:paraId="155E6ECD" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19FCE15D" w14:textId="0DD444B6" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00CF0D05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="0014503A" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Relationship to Other Liquor Licence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0014503A" w14:paraId="5C16E1B6" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3177CD97" w14:textId="1763E6A1" w:rsidR="0014503A" w:rsidRPr="00CB709D" w:rsidRDefault="00EF1071" w:rsidP="0014503A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How are you connected to this Liquor Licence? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(e.g. Director / shareholder / other person in a position of authority)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0014503A" w14:paraId="771EAE64" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14AE206D" w14:textId="77777777" w:rsidR="0014503A" w:rsidRPr="00CB709D" w:rsidRDefault="0014503A" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002205A8" w14:paraId="77473C3E" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2826" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CD62EC" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Licence/Premises Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-440080018"/>
+            <w:placeholder>
+              <w:docPart w:val="E6F6DA8CE8D2430A9DA301D771F28BDD"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7948" w:type="dxa"/>
+                <w:gridSpan w:val="11"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7C58D744" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002205A8" w:rsidRPr="0039551D" w14:paraId="79593068" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DF1023" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1917470276"/>
+            <w:placeholder>
+              <w:docPart w:val="D6F65A2D35DD40169FE11E9E9D84DCF6"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9504" w:type="dxa"/>
+                <w:gridSpan w:val="12"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="427ABAB3" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002205A8" w:rsidRPr="0039551D" w14:paraId="5F5AC03E" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA2EC48" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1208794587"/>
+            <w:placeholder>
+              <w:docPart w:val="B837BBA142924D89BEA84D2579A23A23"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4658" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E4F7294" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68EB6B4F" w14:textId="3173C2D7" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="6C0741B4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stat</w:t>
+            </w:r>
+            <w:r w:rsidR="490998B6" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-818647048"/>
+            <w:placeholder>
+              <w:docPart w:val="E65B5D56AC4146DA8F65DDE300E5B6EF"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1397" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2A80A3D8" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="241A6FC2" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="6C0741B4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-746183386"/>
+            <w:placeholder>
+              <w:docPart w:val="21668F57FFD94A36892CF6AB9680F580"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1147" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="253E3A99" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002205A8" w:rsidRPr="0039551D" w14:paraId="0952BD6E" w14:textId="77777777" w:rsidTr="00CB709D">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4382" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="378E015C" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please specify the commencement and termination dates of this liquor licence:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1702353887"/>
+            <w:placeholder>
+              <w:docPart w:val="DE079FCDE3AD4629B086FE37107056D9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3115" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5DD70368" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CAA9695" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="6C0741B4" w:rsidP="144C6B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1439092805"/>
+            <w:placeholder>
+              <w:docPart w:val="C1F9E5AC7A6A4F979EC0DBA79BE09C31"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2835" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="575F97E3" w14:textId="77777777" w:rsidR="002205A8" w:rsidRPr="00CB709D" w:rsidRDefault="002205A8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="6C0741B4" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00683B77" w:rsidRPr="0039551D" w14:paraId="34755132" w14:textId="77777777" w:rsidTr="00CB709D">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8210" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="352BC896" w14:textId="3E7B5027" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Have you disclosed all liquor licence where you are or have been a director, shareholder or other person in a position of authority in a licensee company (in Western Australia or elsewhere)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BBB0279" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please proceed to Section 5. If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please continue below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="714" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="005ACFF3" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-350424522"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="36E857A6" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="602CF5D8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7741E4" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="869885373"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="532" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1C278DBD" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="602CF5D8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00683B77" w:rsidRPr="00764AE3" w14:paraId="220D1EC7" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="465766BC" w14:textId="618E9151" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00CF0D05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2. Relationship to Other Liquor Licence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00683B77" w14:paraId="49577527" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A22EFD5" w14:textId="762A1332" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How are you connected to this Liquor Licence? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(e.g. Director / shareholder / other person in a position of authority)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00683B77" w14:paraId="280AD404" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B362A8A" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00683B77" w14:paraId="6A5AB0A2" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2826" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="427455CD" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Licence/Premises Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="213088574"/>
+            <w:placeholder>
+              <w:docPart w:val="A4670F4E4CED4293A8B33D92B7D3561B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7948" w:type="dxa"/>
+                <w:gridSpan w:val="11"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="040C63BB" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00683B77" w:rsidRPr="0039551D" w14:paraId="2034A643" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34371D6E" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1608344813"/>
+            <w:placeholder>
+              <w:docPart w:val="0A646040B8204D689476E8A0E40E2031"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9504" w:type="dxa"/>
+                <w:gridSpan w:val="12"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4170D1FD" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00683B77" w:rsidRPr="0039551D" w14:paraId="57B0B416" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDB1988" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1953858689"/>
+            <w:placeholder>
+              <w:docPart w:val="617D7D6CD4864FE395585FE726A59F70"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4658" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="566F2AEE" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CED2F8" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="300968527"/>
+            <w:placeholder>
+              <w:docPart w:val="082A7BCF47A74D82A2FCBA672C5EF949"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1397" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="768013C9" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A83FFDB" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="602CF5D8" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1237007402"/>
+            <w:placeholder>
+              <w:docPart w:val="31FBF567EA0B45C5BA0736DD41AA169D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1147" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="24FB4C74" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00683B77" w:rsidRPr="0039551D" w14:paraId="7AF5EC0F" w14:textId="77777777" w:rsidTr="00CB709D">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4382" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F9A7CE" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please specify the commencement and termination dates of this liquor licence:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1424307909"/>
+            <w:placeholder>
+              <w:docPart w:val="7DEA879CBA55479B8A9933B5B8A48ADE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3115" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="74A74E51" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51747A60" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2098049212"/>
+            <w:placeholder>
+              <w:docPart w:val="8DC5605E507140E3AD88905DAE98BA45"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2835" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7C87A5F0" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="602CF5D8" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00683B77" w:rsidRPr="0039551D" w14:paraId="777502DB" w14:textId="77777777" w:rsidTr="00CB709D">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1191"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8210" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C320E3D" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Have you disclosed all liquor licence where you are or have been a director, shareholder or other person in a position of authority in a licensee company (in Western Australia or elsewhere)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7758FF9E" w14:textId="7DAB402E" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please provide additional / supplementary information by completing </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>PAGE 10</w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="714" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5338DA" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1784147403"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0FB8BEC4" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="602CF5D8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7B2831" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="00683B77" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-441385156"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="532" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="38C1A21D" w14:textId="77777777" w:rsidR="00683B77" w:rsidRPr="00CB709D" w:rsidRDefault="602CF5D8" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68544494" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="00084B05" w:rsidRDefault="00307ED2" w:rsidP="00307ED2">
       <w:pPr>
-        <w:numPr>
-[...6 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB687B">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10795"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00302093" w:rsidRPr="00571261" w14:paraId="4A9B55BC" w14:textId="77777777" w:rsidTr="002D5AAF">
+        <w:trPr>
+          <w:trHeight w:val="1276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F0E6FA"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA3525C" w14:textId="4602D659" w:rsidR="00302093" w:rsidRPr="00FB1C43" w:rsidRDefault="00302093" w:rsidP="00307ED2">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>IMPORTANT NOTE:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This LLD/5 form will be provided to the Commissioner of Police to confirm the convictions listed are correct. Any undeclared convictions may be viewed as a lack of integrity and further submissions </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB70DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>may</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB70DF" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>be requested to support your application.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00307ED2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00307ED2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>FAILURE TO COMPLY MAY AFFECT THE OUTCOME OF APPLICATION.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="330D9A47" w14:textId="77777777" w:rsidR="00D6533E" w:rsidRPr="00084B05" w:rsidRDefault="00D6533E" w:rsidP="00302093">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB687B">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8210"/>
+        <w:gridCol w:w="714"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="690"/>
+        <w:gridCol w:w="593"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FB1C43" w:rsidRPr="00C1417E" w14:paraId="173A7CFC" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE1244D" w14:textId="452FA113" w:rsidR="00FB1C43" w:rsidRPr="00CB709D" w:rsidRDefault="00FB1C43" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>SECTION 5 – RECORD OF CONVICTIONS AND LIQUOR INFRINGEMENT NOTICES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00302093" w:rsidRPr="00B221AD" w14:paraId="2B805D70" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22517EF6" w14:textId="5E1DB422" w:rsidR="00302093" w:rsidRPr="00B221AD" w:rsidRDefault="630745BF" w:rsidP="00CF0D05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="359C8D82" w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1 – Personal </w:t>
+            </w:r>
+            <w:r w:rsidR="359C8D82" w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Convictions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB1C43" w:rsidRPr="0039551D" w14:paraId="3FEECD2A" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:trPr>
+          <w:trHeight w:val="1304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8210" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="660F4249" w14:textId="2288FFE4" w:rsidR="00FB1C43" w:rsidRPr="00CB709D" w:rsidRDefault="00FB1C43" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Have you ever been found guilty of an offence by a court? This does not include children’s court, spent convictions, or findings of guilt where a non-conviction was recorded.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A5BB9A4" w14:textId="181BD0B7" w:rsidR="00FB1C43" w:rsidRPr="00CB709D" w:rsidRDefault="00FB1C43" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please proceed to section </w:t>
+            </w:r>
+            <w:r w:rsidR="009C27F4" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00302093" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please provide further details below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="714" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BEDB0A7" w14:textId="77777777" w:rsidR="00FB1C43" w:rsidRPr="00CB709D" w:rsidRDefault="00FB1C43" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1353147333"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="489EDBF9" w14:textId="77777777" w:rsidR="00FB1C43" w:rsidRPr="00CB709D" w:rsidRDefault="0A08A503" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="690" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1169A91D" w14:textId="77777777" w:rsidR="00FB1C43" w:rsidRPr="00CB709D" w:rsidRDefault="00FB1C43" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-871295784"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="593" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1D898638" w14:textId="77777777" w:rsidR="00FB1C43" w:rsidRPr="00CB709D" w:rsidRDefault="0A08A503" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0367FC1D" w14:textId="77777777" w:rsidR="00CF0D05" w:rsidRDefault="00CF0D05" w:rsidP="00CF0D05">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="5E1D9F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ALL QUESTIONS </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FB687B">
+        <w:sectPr w:rsidR="00CF0D05" w:rsidSect="00084B05">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="284" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="709"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FB1C43" w:rsidRPr="00764AE3" w14:paraId="26EA88E4" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6490ED3F" w14:textId="2F6BA463" w:rsidR="00FB1C43" w:rsidRPr="00CB709D" w:rsidRDefault="00FB1C43" w:rsidP="00CF0D05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00307ED2" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Personal Conviction Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB1C43" w:rsidRPr="0039551D" w14:paraId="431DD748" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9DAF7B" w14:textId="469295A4" w:rsidR="00FB1C43" w:rsidRPr="0039551D" w:rsidRDefault="00302093" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Place of Conviction</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB1C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1368753129"/>
+            <w:placeholder>
+              <w:docPart w:val="7F6FAE18E0AA4C5DBAF83AC212B2C629"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4820" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E61E81D" w14:textId="77777777" w:rsidR="00FB1C43" w:rsidRPr="00CB709D" w:rsidRDefault="00FB1C43" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="0A08A503" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0A08A503" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0A08A503" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0A08A503" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0A08A503" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D125FA0" w14:textId="4DFC898D" w:rsidR="00FB1C43" w:rsidRPr="00CB709D" w:rsidRDefault="00302093" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date of offence:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-895346911"/>
+            <w:placeholder>
+              <w:docPart w:val="46914B698F87420DA1D13F6230336BA0"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1843" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="34EB54B8" w14:textId="77777777" w:rsidR="00FB1C43" w:rsidRPr="00CB709D" w:rsidRDefault="00FB1C43" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="0A08A503" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0A08A503" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0A08A503" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0A08A503" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0A08A503" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00FB1C43" w14:paraId="04D3E2CF" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E92681A" w14:textId="54146325" w:rsidR="00FB1C43" w:rsidRPr="0039551D" w:rsidRDefault="00302093" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nature of Offence</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB1C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-275948857"/>
+            <w:placeholder>
+              <w:docPart w:val="9AF6449689EF475992D480B72249A366"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8647" w:type="dxa"/>
+                <w:gridSpan w:val="7"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="21B055AF" w14:textId="77777777" w:rsidR="00FB1C43" w:rsidRPr="00CB709D" w:rsidRDefault="00FB1C43" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00FB1C43" w:rsidRPr="0039551D" w14:paraId="69943205" w14:textId="77777777" w:rsidTr="00CB709D">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB0D692" w14:textId="55A13C2E" w:rsidR="00FB1C43" w:rsidRPr="0039551D" w:rsidRDefault="00302093" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Sentence / Outcome</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB1C43" w:rsidRPr="0039551D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-675336152"/>
+            <w:placeholder>
+              <w:docPart w:val="AA2ED7E8050847F6A2D03F097A5D5A76"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8364" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4E2481CB" w14:textId="77777777" w:rsidR="00FB1C43" w:rsidRPr="00CB709D" w:rsidRDefault="00FB1C43" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="0A08A503" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0A08A503" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0A08A503" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0A08A503" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0A08A503" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00FB1C43" w:rsidRPr="0039551D" w14:paraId="001B0CCE" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1247"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA848DA" w14:textId="40D59F22" w:rsidR="00307ED2" w:rsidRPr="00CB709D" w:rsidRDefault="00307ED2" w:rsidP="00307ED2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have you disclosed all </w:t>
+            </w:r>
+            <w:r w:rsidR="009C27F4" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">personal </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>findings of guilt for any offence determined by a court, excluding matters heard in a Children’s Court, spent convictions, or findings where a non-conviction was recorded?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ACA704C" w14:textId="132422EC" w:rsidR="00FB1C43" w:rsidRPr="00CB709D" w:rsidRDefault="00FB1C43" w:rsidP="000D5722">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please proceed to Section </w:t>
+            </w:r>
+            <w:r w:rsidR="009C27F4" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00307ED2" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please continue below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4342FCE2" w14:textId="77777777" w:rsidR="00FB1C43" w:rsidRPr="00CB709D" w:rsidRDefault="00FB1C43" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1337108856"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7BEC4BE1" w14:textId="77777777" w:rsidR="00FB1C43" w:rsidRPr="00CB709D" w:rsidRDefault="0A08A503" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3327F884" w14:textId="77777777" w:rsidR="00FB1C43" w:rsidRPr="00CB709D" w:rsidRDefault="00FB1C43" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1250800475"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1F75AA82" w14:textId="77777777" w:rsidR="00FB1C43" w:rsidRPr="00CB709D" w:rsidRDefault="0A08A503" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00307ED2" w:rsidRPr="00764AE3" w14:paraId="4B226FDC" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D3F31D" w14:textId="03905EF1" w:rsidR="00307ED2" w:rsidRPr="00CB709D" w:rsidRDefault="00307ED2" w:rsidP="00CF0D05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2. Personal Conviction Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00307ED2" w:rsidRPr="0039551D" w14:paraId="355FE08D" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="032A19FA" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="0039551D" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Place of Conviction:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-898052274"/>
+            <w:placeholder>
+              <w:docPart w:val="E37C74DAE56841229C78C4EFFA68A074"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4820" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="01333124" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="00CB709D" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F0D0BA" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="00CB709D" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date of offence:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1109085557"/>
+            <w:placeholder>
+              <w:docPart w:val="CD625DC3247F4C4386F3F1DB6BF733FC"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1843" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="68844535" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="00CB709D" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00307ED2" w14:paraId="08272115" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A365EBC" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="0039551D" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nature of Offence:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-507364456"/>
+            <w:placeholder>
+              <w:docPart w:val="712094B1007344EE8BEAFC0BF8B425C1"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8647" w:type="dxa"/>
+                <w:gridSpan w:val="7"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="52DD2026" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="00CB709D" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00307ED2" w:rsidRPr="0039551D" w14:paraId="7D00D13B" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="602CDCD9" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="0039551D" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Sentence / Outcome</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039551D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1782636873"/>
+            <w:placeholder>
+              <w:docPart w:val="E66ED39DEDC74AD39E8428A7B53292D8"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8364" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="34214FD8" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="00CB709D" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00CB709D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00307ED2" w:rsidRPr="0039551D" w14:paraId="7E873879" w14:textId="77777777" w:rsidTr="00CF0D05">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1247"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B499FB" w14:textId="7ACA76DA" w:rsidR="00307ED2" w:rsidRPr="00CB709D" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Have you disclosed all personal findings of guilt for any offence determined by a court, excluding matters heard in a Children’s Court, spent convictions, or findings where a non-conviction was recorded?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0384031C" w14:textId="6F8076D3" w:rsidR="00307ED2" w:rsidRPr="00CB709D" w:rsidRDefault="00307ED2" w:rsidP="000D5722">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please </w:t>
+            </w:r>
+            <w:r w:rsidR="000F40F4" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>continue below</w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="00CB709D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A78033D" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1490908974"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="69213298" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="359C8D82" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="399EDFBD" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1915159890"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1EFA2C6E" w14:textId="2F669364" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="005D194B" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="000F40F4" w:rsidRPr="00764AE3" w14:paraId="6FFA28C9" w14:textId="77777777" w:rsidTr="00CF0D05">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D29063" w14:textId="177CA4C9" w:rsidR="000F40F4" w:rsidRPr="005D194B" w:rsidRDefault="000F40F4" w:rsidP="00CF0D05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3. Personal Conviction Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F40F4" w:rsidRPr="0039551D" w14:paraId="7D026D5E" w14:textId="77777777" w:rsidTr="00CF0D05">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFBACEA" w14:textId="77777777" w:rsidR="000F40F4" w:rsidRPr="0039551D" w:rsidRDefault="000F40F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Place of Conviction:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-404457049"/>
+            <w:placeholder>
+              <w:docPart w:val="0768A3A4C5CE49E8A0111A0E8D04C3A9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4820" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="54257DA0" w14:textId="77777777" w:rsidR="000F40F4" w:rsidRPr="005D194B" w:rsidRDefault="000F40F4" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D513D44" w14:textId="77777777" w:rsidR="000F40F4" w:rsidRPr="005D194B" w:rsidRDefault="000F40F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date of offence:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1364783356"/>
+            <w:placeholder>
+              <w:docPart w:val="12C578C38C1649DEA3783E264657CF9D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1843" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="70A820E2" w14:textId="77777777" w:rsidR="000F40F4" w:rsidRPr="005D194B" w:rsidRDefault="000F40F4" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="000F40F4" w14:paraId="011B1F10" w14:textId="77777777" w:rsidTr="00AC0B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="612AA54F" w14:textId="77777777" w:rsidR="000F40F4" w:rsidRPr="0039551D" w:rsidRDefault="000F40F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nature of Offence:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1766806998"/>
+            <w:placeholder>
+              <w:docPart w:val="8FD1F5FC6A0D4C13B33C375D9582EFCA"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8647" w:type="dxa"/>
+                <w:gridSpan w:val="7"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3C14B2C6" w14:textId="77777777" w:rsidR="000F40F4" w:rsidRPr="005D194B" w:rsidRDefault="000F40F4" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="000F40F4" w:rsidRPr="0039551D" w14:paraId="54EC40BB" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08836715" w14:textId="77777777" w:rsidR="000F40F4" w:rsidRPr="0039551D" w:rsidRDefault="000F40F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Sentence / Outcome</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039551D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1045256056"/>
+            <w:placeholder>
+              <w:docPart w:val="1722796CB3514DA8A21E6F717C171CB5"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8364" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="341641EF" w14:textId="77777777" w:rsidR="000F40F4" w:rsidRPr="005D194B" w:rsidRDefault="000F40F4" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="000F40F4" w:rsidRPr="0039551D" w14:paraId="47126783" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1247"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="067C3265" w14:textId="77777777" w:rsidR="000F40F4" w:rsidRPr="005D194B" w:rsidRDefault="000F40F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Have you disclosed all personal findings of guilt for any offence determined by a court, excluding matters heard in a Children’s Court, spent convictions, or findings where a non-conviction was recorded?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65A6106D" w14:textId="77777777" w:rsidR="000F40F4" w:rsidRPr="005D194B" w:rsidRDefault="000F40F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please provide additional / supplementary information by completing </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>PAGE 10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED1073B" w14:textId="77777777" w:rsidR="000F40F4" w:rsidRPr="005D194B" w:rsidRDefault="000F40F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-23640048"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="240F2FE9" w14:textId="77777777" w:rsidR="000F40F4" w:rsidRPr="005D194B" w:rsidRDefault="000F40F4" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75ADD070" w14:textId="77777777" w:rsidR="000F40F4" w:rsidRPr="005D194B" w:rsidRDefault="000F40F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-751884121"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="28224DE1" w14:textId="77777777" w:rsidR="000F40F4" w:rsidRPr="005D194B" w:rsidRDefault="000F40F4" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00307ED2" w:rsidRPr="00B221AD" w14:paraId="65AAB4F6" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="031C09A5" w14:textId="3E5BB231" w:rsidR="00307ED2" w:rsidRPr="00B221AD" w:rsidRDefault="359C8D82" w:rsidP="00CF0D05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Section 5.2 – Company Convictions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00307ED2" w:rsidRPr="0039551D" w14:paraId="0139E8B9" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1020"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FB7F26" w14:textId="1B4F1D97" w:rsidR="00307ED2" w:rsidRPr="000D5722" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5722">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have you ever been a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D5722">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>director or shareholder of a company</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D5722">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> which has been convicted of any offence under any legislation, in Western Australia or elsewhere? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C2C92D" w14:textId="1633BA58" w:rsidR="003A56E5" w:rsidRPr="00F46D41" w:rsidRDefault="00307ED2" w:rsidP="005D194B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00307ED2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00307ED2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00307ED2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please proceed to section </w:t>
+            </w:r>
+            <w:r w:rsidR="009C27F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00307ED2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00307ED2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00307ED2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00307ED2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please provide further details below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33AC6EE2" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1305918310"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="79269C08" w14:textId="2A2012C8" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="0617DF86" w:rsidP="144C6B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="593CC721" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="348910117"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0BB0304E" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="359C8D82" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00307ED2" w:rsidRPr="00764AE3" w14:paraId="4489D2AF" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A1A028" w14:textId="412D86C3" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00CF0D05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1. Company Conviction Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C27F4" w14:paraId="4993B7DE" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="444FEF14" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="005D194B" w:rsidRDefault="009C27F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How are you connected to this Liquor Licence? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(e.g. Director / shareholder / other person in a position of authority)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="144C6B66" w14:paraId="0B243696" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3456CDB1" w14:textId="226B043A" w:rsidR="144C6B66" w:rsidRPr="005D194B" w:rsidRDefault="144C6B66" w:rsidP="144C6B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00307ED2" w:rsidRPr="0039551D" w14:paraId="69C5690A" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="766452BC" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Place of Conviction:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-804471149"/>
+            <w:placeholder>
+              <w:docPart w:val="508BA3B36E0D42CF913EF0722878A006"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4820" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="01C6DFA6" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="457EA5C4" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date of offence:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1818528278"/>
+            <w:placeholder>
+              <w:docPart w:val="727E77CB75BB4FD0ADDFF2FA8D9AB54F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1843" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="26AA2E78" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00307ED2" w14:paraId="72A0DFB2" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="555B8E5B" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nature of Offence:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-744956043"/>
+            <w:placeholder>
+              <w:docPart w:val="1094C7825C21429A962EEFB14C649FE1"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8647" w:type="dxa"/>
+                <w:gridSpan w:val="7"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="34711E36" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00307ED2" w:rsidRPr="0039551D" w14:paraId="37DE4F31" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B2A6F4" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sentence / Outcome:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-266850217"/>
+            <w:placeholder>
+              <w:docPart w:val="96EAF9E7EF4E4F7586A9F649BFBBA641"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8364" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="00BB98B7" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4792F940" w14:textId="77777777" w:rsidR="00CF0D05" w:rsidRDefault="00CF0D05" w:rsidP="00CF0D05">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+          <w:color w:val="5E1D9F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>MUST</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FB687B">
+        <w:sectPr w:rsidR="00CF0D05" w:rsidSect="00084B05">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="284" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="12"/>
+        <w:gridCol w:w="702"/>
+        <w:gridCol w:w="7"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="547"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="709"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0066011B" w:rsidRPr="00764AE3" w14:paraId="57969B0A" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEA8FAD" w14:textId="707FD6E9" w:rsidR="0066011B" w:rsidRPr="005D194B" w:rsidRDefault="0066011B" w:rsidP="00CF0D05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2. Company Conviction Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066011B" w14:paraId="2E141AC8" w14:textId="77777777" w:rsidTr="00AC0B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C6BB81" w14:textId="77777777" w:rsidR="0066011B" w:rsidRPr="005D194B" w:rsidRDefault="0066011B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How are you connected to this Liquor Licence? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(e.g. Director / shareholder / other person in a position of authority)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066011B" w14:paraId="3E1FA177" w14:textId="77777777" w:rsidTr="00AC0B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5454391B" w14:textId="77777777" w:rsidR="0066011B" w:rsidRPr="005D194B" w:rsidRDefault="0066011B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066011B" w:rsidRPr="0039551D" w14:paraId="155DD12C" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E823835" w14:textId="77777777" w:rsidR="0066011B" w:rsidRPr="005D194B" w:rsidRDefault="0066011B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Place of Conviction:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2015725882"/>
+            <w:placeholder>
+              <w:docPart w:val="821ECDA2A03A4892806D819A0A743FD0"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4820" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="44B32B43" w14:textId="77777777" w:rsidR="0066011B" w:rsidRPr="005D194B" w:rsidRDefault="0066011B" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="288F734C" w14:textId="77777777" w:rsidR="0066011B" w:rsidRPr="005D194B" w:rsidRDefault="0066011B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date of offence:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-433512861"/>
+            <w:placeholder>
+              <w:docPart w:val="AE0A353FDCB7494A91BBB7BE08F2EF09"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1843" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2246E8CD" w14:textId="77777777" w:rsidR="0066011B" w:rsidRPr="005D194B" w:rsidRDefault="0066011B" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0066011B" w14:paraId="3122C66D" w14:textId="77777777" w:rsidTr="00AC0B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2E5083" w14:textId="77777777" w:rsidR="0066011B" w:rsidRPr="005D194B" w:rsidRDefault="0066011B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nature of Offence:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="199447272"/>
+            <w:placeholder>
+              <w:docPart w:val="DC821A24E94241B68A8F3E3431440101"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8647" w:type="dxa"/>
+                <w:gridSpan w:val="10"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4AD38F06" w14:textId="77777777" w:rsidR="0066011B" w:rsidRPr="005D194B" w:rsidRDefault="0066011B" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0066011B" w:rsidRPr="0039551D" w14:paraId="070AC738" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2316FF" w14:textId="77777777" w:rsidR="0066011B" w:rsidRPr="005D194B" w:rsidRDefault="0066011B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sentence / Outcome:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-513307088"/>
+            <w:placeholder>
+              <w:docPart w:val="C33AAFB7AFB644B38937C80D14FC1AA5"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8364" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4335EE7B" w14:textId="77777777" w:rsidR="0066011B" w:rsidRPr="005D194B" w:rsidRDefault="0066011B" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00307ED2" w:rsidRPr="0039551D" w14:paraId="3AC5F430" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1247"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8210" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFA4100" w14:textId="77777777" w:rsidR="00292676" w:rsidRPr="005D194B" w:rsidRDefault="00292676" w:rsidP="009C27F4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B5FD485" w14:textId="06516772" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="009C27F4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have </w:t>
+            </w:r>
+            <w:r w:rsidR="009C27F4" w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>you disclosed all company convictions or findings of guilt for offences under any legislation, regardless of whether they occurred in Western Australia or another jurisdiction?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BBABF80" w14:textId="70B41268" w:rsidR="00292676" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="000D5722">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please proceed to Section </w:t>
+            </w:r>
+            <w:r w:rsidR="009C27F4" w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please continue below.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CF4237E" w14:textId="264749CB" w:rsidR="00292676" w:rsidRPr="005D194B" w:rsidRDefault="00292676" w:rsidP="000D5722">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="714" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D027FE1" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="359C8D82" w:rsidP="144C6B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-588614087"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="574" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="03F08BD2" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="359C8D82" w:rsidP="144C6B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E30A9CB" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="359C8D82" w:rsidP="144C6B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-818190887"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="729" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6BEE948E" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="359C8D82" w:rsidP="144C6B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00307ED2" w:rsidRPr="00764AE3" w14:paraId="3F19A4EB" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57359ECB" w14:textId="3E2D1AC3" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00CF0D05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2. Company Conviction Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C27F4" w14:paraId="7F872CEC" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19698104" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="005D194B" w:rsidRDefault="009C27F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How are you connected to this Liquor Licence? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(e.g. Director / shareholder / other person in a position of authority)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C27F4" w14:paraId="6A7BBA84" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD35BF5" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="005D194B" w:rsidRDefault="009C27F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00307ED2" w:rsidRPr="0039551D" w14:paraId="2C8B9425" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D896AC" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Place of Conviction:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1770391850"/>
+            <w:placeholder>
+              <w:docPart w:val="B3FE95AC5FB14E68BF74E6B07C5FBC1C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4820" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="71193360" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED4E37B" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date of offence:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-764768645"/>
+            <w:placeholder>
+              <w:docPart w:val="827365C2840441909AF6AEAA13E1F65C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1843" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7827DE64" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00307ED2" w14:paraId="1703EB39" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01BF25FD" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nature of Offence:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1401946871"/>
+            <w:placeholder>
+              <w:docPart w:val="F3415B6AE4A94298A0ABC47ED2D37324"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8647" w:type="dxa"/>
+                <w:gridSpan w:val="10"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1D210685" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00307ED2" w:rsidRPr="0039551D" w14:paraId="01738937" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C639817" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sentence / Outcome:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="244928932"/>
+            <w:placeholder>
+              <w:docPart w:val="4D28B90C343041F09141CCC4BE68FDDD"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8364" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="63CE6E8A" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="00307ED2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="359C8D82" w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00307ED2" w:rsidRPr="0039551D" w14:paraId="6B1963C0" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1247"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8210" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09FDA66B" w14:textId="0939122C" w:rsidR="009C27F4" w:rsidRPr="005D194B" w:rsidRDefault="009C27F4" w:rsidP="009C27F4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Have you disclosed all company convictions or findings of guilt for offences under any legislation, regardless of whether they occurred in Western Australia or another jurisdiction?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="348C55FB" w14:textId="723B46C5" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="000D5722" w:rsidP="000D5722">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please provide additional / supplementary information by completing </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAGE </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC4F51" w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="714" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CB4359" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="359C8D82" w:rsidP="144C6B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1160589555"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="574" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3EE3538C" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="359C8D82" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3208EDC3" w14:textId="5BEBB532" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="359C8D82" w:rsidP="144C6B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="56CB1B76" w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+            </w:rPr>
+            <w:id w:val="902257656"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="729" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1B962BC2" w14:textId="77777777" w:rsidR="00307ED2" w:rsidRPr="005D194B" w:rsidRDefault="359C8D82" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D194B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009C27F4" w:rsidRPr="00B221AD" w14:paraId="447A166C" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38165E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9FE752" w14:textId="0F205E45" w:rsidR="009C27F4" w:rsidRPr="00B221AD" w:rsidRDefault="2F7067C2" w:rsidP="00CF0D05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="144C6B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section 5.3 – Disqualification </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C27F4" w:rsidRPr="0039551D" w14:paraId="289BB982" w14:textId="77777777" w:rsidTr="005D194B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2E1F65" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="005D194B" w:rsidRDefault="009C27F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have you ever been disqualified from holding, or being involved in, a liquor licence? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1230EAEB" w14:textId="39694645" w:rsidR="009C27F4" w:rsidRPr="005D194B" w:rsidRDefault="009C27F4" w:rsidP="000D5722">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please proceed to section 6. If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D194B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please provide further details below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B0E1D4" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="190962570"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="11D48585" w14:textId="5C10DB07" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="00292676" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2112EA67" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="00BE52B2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1542983146"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6DB735E6" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="2F7067C2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009C27F4" w14:paraId="53CAD583" w14:textId="77777777" w:rsidTr="00F707A6">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7E9FF2" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRDefault="009C27F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C27F4" w14:paraId="3ECE6CA8" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB28613" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRDefault="009C27F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084635E" w14:paraId="55B1E1B8" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9087AE" w14:textId="77777777" w:rsidR="0084635E" w:rsidRDefault="0084635E" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C27F4" w14:paraId="7CC95F8C" w14:textId="77777777" w:rsidTr="00413C75">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C88CAB" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRDefault="009C27F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="73DB31FB" w14:textId="77777777" w:rsidR="00B47F36" w:rsidRPr="00CF0D05" w:rsidRDefault="00B47F36" w:rsidP="0066560B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB687B">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8222"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="418"/>
+        <w:gridCol w:w="7"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009C27F4" w:rsidRPr="00C1417E" w14:paraId="3F0FEC17" w14:textId="77777777" w:rsidTr="002D5AAF">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A9B84B" w14:textId="20A90D07" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>SECTION 6 – FINANCIAL BACKGROUND</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C27F4" w:rsidRPr="0039551D" w14:paraId="578DCFCE" w14:textId="77777777" w:rsidTr="002D5AAF">
+        <w:trPr>
+          <w:trHeight w:val="1191"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AD7033" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Are you or have you ever been bankrupt, the subject of a sequestration order or creditor’s petition or had your estate assigned for the benefit of creditors?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A26B2E5" w14:textId="166CF10A" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="001B5484">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">complete </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAGE </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC4F51" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>detail</w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the circumstances of the bankruptcy and provide evidence that this matter has been discharged.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AA001D" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="00BE52B2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1386682758"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="49D33B5E" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="2F7067C2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47994F07" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2092737753"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5F799D20" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="2F7067C2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009C27F4" w:rsidRPr="0039551D" w14:paraId="25782E53" w14:textId="77777777" w:rsidTr="00413C75">
+        <w:trPr>
+          <w:trHeight w:val="1247"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="756A5AD6" w14:textId="2656D56C" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are you or have you ever been a director of a company or shareholder of a Pty Ltd company when it was placed under receivership </w:t>
+            </w:r>
+            <w:r w:rsidR="000D5722" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> official management </w:t>
+            </w:r>
+            <w:r w:rsidR="000D5722" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>liquidation?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BAE987" w14:textId="304BB19A" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="001B5484">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please complete </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>PAGE</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC4F51" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9</w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>detailing the circumstances surrounding the receivership and advise if you are currently liable for any debts as a result of the receivership / liquidation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="479DAD85" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="00BE52B2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="881127416"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="418" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="07169A1E" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="2F7067C2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="716" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0923195D" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2019432636"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2290BB8F" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="2F7067C2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00CF0D05" w:rsidRPr="0039551D" w14:paraId="0B65E31B" w14:textId="77777777" w:rsidTr="00413C75">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DD85E1" w14:textId="35F6E1D3" w:rsidR="00CF0D05" w:rsidRPr="00CF0D05" w:rsidRDefault="00CF0D05" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>SECTION 6 – FINANCIAL BACKGROUND CONTINUED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C27F4" w:rsidRPr="0039551D" w14:paraId="6925F7B1" w14:textId="77777777" w:rsidTr="002D5AAF">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBD340A" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Do you know of any proceedings of the type referred to in (a) &amp; (b) above which are pending against you or a company of which you are a director or shareholder?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BDDB085" w14:textId="743E0412" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="001B5484">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please complete </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAGE </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC4F51" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>detailing the circumstances.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C9ADAB" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="00BE52B2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="489377431"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="418" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2E183A4F" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="2F7067C2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="716" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7281C396" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1346743689"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="773937FE" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="2F7067C2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009C27F4" w:rsidRPr="0039551D" w14:paraId="4E6032D3" w14:textId="77777777" w:rsidTr="002D5AAF">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDCA499" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Are you or have you ever been declared bankrupt either as an individual or as a company director or shareholder of a Pty Ltd company?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69D801B1" w14:textId="2F6569AE" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="001B5484">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please complete </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAGE </w:t>
+            </w:r>
+            <w:r w:rsidR="0084635E" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="001B5484" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>detailing the circumstances, including place and time.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC5DF9C" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="00BE52B2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-516462288"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="28202443" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="2F7067C2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="741BE7D7" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="009C27F4" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1542971029"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6D9A2A93" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRPr="002D5AAF" w:rsidRDefault="2F7067C2" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+    </w:tbl>
+    <w:p w14:paraId="1E744F7B" w14:textId="77777777" w:rsidR="00071B40" w:rsidRPr="002D5AAF" w:rsidRDefault="00071B40" w:rsidP="00804096">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...32 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10490" w:type="dxa"/>
-        <w:tblInd w:w="-199" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10797" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10490"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="9096"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009735EC" w:rsidRPr="00FB687B" w14:paraId="75C90190" w14:textId="77777777">
+      <w:tr w:rsidR="001636F6" w:rsidRPr="00571261" w14:paraId="6F2C064C" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC1117E" w14:textId="77777777" w:rsidR="009735EC" w:rsidRPr="00FB687B" w:rsidRDefault="009735EC" w:rsidP="00CC0987">
+          <w:p w14:paraId="0FEF6CC2" w14:textId="28E4CB55" w:rsidR="001636F6" w:rsidRPr="002D5AAF" w:rsidRDefault="001636F6" w:rsidP="00AC0B66">
             <w:pPr>
-              <w:numPr>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB687B">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:bookmarkStart w:id="8" w:name="_Hlk215566987"/>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="0066560B" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="003A3A8E" w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>DECLARATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009735EC" w:rsidRPr="00FB687B" w14:paraId="5B707FCF" w14:textId="77777777">
-[...252 lines deleted...]
-      <w:tr w:rsidR="009735EC" w:rsidRPr="00FB687B" w14:paraId="4E74BD66" w14:textId="77777777" w:rsidTr="00FB687B">
+      <w:tr w:rsidR="001636F6" w:rsidRPr="00571261" w14:paraId="51D3371C" w14:textId="77777777" w:rsidTr="144C6B66">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="9766"/>
+          <w:trHeight w:val="1361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0847FAB5" w14:textId="77777777" w:rsidR="009735EC" w:rsidRPr="00FB687B" w:rsidRDefault="009735EC" w:rsidP="009735EC">
+          <w:p w14:paraId="16B25C7D" w14:textId="77777777" w:rsidR="0084635E" w:rsidRPr="002D5AAF" w:rsidRDefault="0084635E" w:rsidP="00764AE3">
             <w:pPr>
-              <w:ind w:right="113"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C1438B0" w14:textId="77777777" w:rsidR="009735EC" w:rsidRPr="00FB687B" w:rsidRDefault="009735EC" w:rsidP="009735EC">
+          <w:p w14:paraId="4EA51714" w14:textId="020F0EAB" w:rsidR="001636F6" w:rsidRPr="002D5AAF" w:rsidRDefault="001636F6" w:rsidP="00764AE3">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="441"/>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
               </w:tabs>
-              <w:ind w:right="113"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB687B">
-[...48 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I hereby declare and certify that:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ECF63FE" w14:textId="77777777" w:rsidR="00AD2536" w:rsidRPr="00FB687B" w:rsidRDefault="009735EC" w:rsidP="00517678">
-[...3796 lines deleted...]
-          <w:p w14:paraId="4DAE0C3C" w14:textId="6274A753" w:rsidR="009735EC" w:rsidRPr="008B486B" w:rsidRDefault="009735EC" w:rsidP="008B486B">
+          <w:p w14:paraId="2E73335C" w14:textId="77777777" w:rsidR="001636F6" w:rsidRPr="002D5AAF" w:rsidRDefault="001636F6" w:rsidP="00764AE3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="426"/>
-                <w:tab w:val="right" w:pos="10206"/>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
               </w:tabs>
-              <w:ind w:right="170"/>
-[...3 lines deleted...]
-                <w:b/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB687B">
-[...4 lines deleted...]
-              <w:t>PERSONAL PARTICULARS OF PERSON TO BE APPROVED (continued…)</w:t>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The information provided in this form, together with all accompanying attachments, is true, complete, and correct to the best of my knowledge and belief.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06FA77D1" w14:textId="0B82A65C" w:rsidR="0084635E" w:rsidRPr="002D5AAF" w:rsidRDefault="001636F6" w:rsidP="002D5AAF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Where this application is submitted on behalf of an entity, I confirm that I am duly authorised to execute and submit this application on its behalf.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009735EC" w:rsidRPr="00FB687B" w14:paraId="4CEC7894" w14:textId="77777777" w:rsidTr="0023218D">
+      <w:tr w:rsidR="001636F6" w:rsidRPr="0039551D" w14:paraId="1C75B3CA" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="1321"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="20C3E2EA" w14:textId="77777777" w:rsidR="009735EC" w:rsidRPr="00FB687B" w:rsidRDefault="009735EC" w:rsidP="009735EC">
-[...223 lines deleted...]
-          </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblW w:w="9823" w:type="dxa"/>
-              <w:jc w:val="center"/>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
               <w:tblBorders>
-                <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
-              <w:tblCellMar>
-[...3 lines deleted...]
-              <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="1903"/>
-[...2 lines deleted...]
-              <w:gridCol w:w="1984"/>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FC04C5" w:rsidRPr="00FB687B" w14:paraId="1398B234" w14:textId="77777777" w:rsidTr="00FC04C5">
+            <w:tr w:rsidR="001636F6" w:rsidRPr="002D5AAF" w14:paraId="4CD4E578" w14:textId="77777777" w:rsidTr="144C6B66">
               <w:trPr>
-                <w:jc w:val="center"/>
+                <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1903" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="10306543" w14:textId="77777777" w:rsidR="00FC04C5" w:rsidRPr="00FB687B" w:rsidRDefault="00FC04C5" w:rsidP="00A40EAB">
+                <w:p w14:paraId="2EB4CB28" w14:textId="77777777" w:rsidR="001636F6" w:rsidRPr="002D5AAF" w:rsidRDefault="001636F6" w:rsidP="00AC0B66">
                   <w:pPr>
-                    <w:spacing w:before="40"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...234 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1984" w:type="dxa"/>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4FC3B34C" w14:textId="77777777" w:rsidR="00FC04C5" w:rsidRPr="00FB687B" w:rsidRDefault="00FC04C5" w:rsidP="00A40EAB">
+                <w:p w14:paraId="68E28011" w14:textId="77777777" w:rsidR="001636F6" w:rsidRPr="002D5AAF" w:rsidRDefault="001636F6" w:rsidP="00AC0B66">
                   <w:pPr>
-                    <w:spacing w:before="40" w:after="40"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...131 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1984" w:type="dxa"/>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="15E66DD9" w14:textId="77777777" w:rsidR="00FC04C5" w:rsidRPr="00FB687B" w:rsidRDefault="00FC04C5" w:rsidP="00A40EAB">
+                <w:p w14:paraId="5457F167" w14:textId="77777777" w:rsidR="001636F6" w:rsidRPr="002D5AAF" w:rsidRDefault="001636F6" w:rsidP="00AC0B66">
                   <w:pPr>
-                    <w:spacing w:before="40" w:after="40"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FC04C5" w:rsidRPr="00FB687B" w14:paraId="0DF74377" w14:textId="77777777" w:rsidTr="00FC04C5">
+            <w:tr w:rsidR="001636F6" w:rsidRPr="002D5AAF" w14:paraId="5716907C" w14:textId="77777777" w:rsidTr="144C6B66">
               <w:trPr>
-                <w:jc w:val="center"/>
+                <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1903" w:type="dxa"/>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5E693237" w14:textId="77777777" w:rsidR="00FC04C5" w:rsidRPr="00FB687B" w:rsidRDefault="00FC04C5" w:rsidP="00FC04C5">
+                <w:p w14:paraId="1E73F966" w14:textId="5CBE24BC" w:rsidR="001636F6" w:rsidRPr="002D5AAF" w:rsidRDefault="60C1BC10" w:rsidP="00AC0B66">
                   <w:pPr>
-                    <w:spacing w:before="40" w:after="40"/>
-                    <w:ind w:left="134"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...3 lines deleted...]
-                    <w:ind w:left="134"/>
+                  <w:r w:rsidRPr="002D5AAF">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
-                  </w:pPr>
-[...25 lines deleted...]
-                    <w:t>month                 year</w:t>
+                    <w:t xml:space="preserve">Signature </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1902" w:type="dxa"/>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5BAC104A" w14:textId="77777777" w:rsidR="00FC04C5" w:rsidRPr="00FB687B" w:rsidRDefault="00FC04C5" w:rsidP="00FC04C5">
+                <w:p w14:paraId="6233787F" w14:textId="77777777" w:rsidR="001636F6" w:rsidRPr="002D5AAF" w:rsidRDefault="001636F6" w:rsidP="00AC0B66">
                   <w:pPr>
-                    <w:spacing w:before="40" w:after="40"/>
-                    <w:ind w:left="73"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...56 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1984" w:type="dxa"/>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="36D91779" w14:textId="77777777" w:rsidR="00FC04C5" w:rsidRPr="00FB687B" w:rsidRDefault="00FC04C5" w:rsidP="00A40EAB">
+                <w:p w14:paraId="6BA2940C" w14:textId="77777777" w:rsidR="001636F6" w:rsidRPr="002D5AAF" w:rsidRDefault="60C1BC10" w:rsidP="00AC0B66">
                   <w:pPr>
-                    <w:spacing w:before="40" w:after="40"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r w:rsidRPr="002D5AAF">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FC04C5" w:rsidRPr="00FB687B" w14:paraId="5D938FBF" w14:textId="77777777" w:rsidTr="00FC04C5">
+          </w:tbl>
+          <w:p w14:paraId="17B1D644" w14:textId="77777777" w:rsidR="001636F6" w:rsidRPr="002D5AAF" w:rsidRDefault="001636F6" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001636F6" w:rsidRPr="0039551D" w14:paraId="3FEEE962" w14:textId="77777777" w:rsidTr="0084635E">
+        <w:trPr>
+          <w:trHeight w:val="755"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C6DB5F" w14:textId="20D00773" w:rsidR="001636F6" w:rsidRPr="002D5AAF" w:rsidRDefault="001636F6" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-77440292"/>
+            <w:placeholder>
+              <w:docPart w:val="60371BE119C448D2A51D4DB4BDAFFF0A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6BDAB216" w14:textId="7FB1582E" w:rsidR="001636F6" w:rsidRPr="002D5AAF" w:rsidRDefault="00014116" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="001636F6" w:rsidRPr="0039551D" w14:paraId="2624F627" w14:textId="77777777" w:rsidTr="0084635E">
+        <w:trPr>
+          <w:trHeight w:val="1006"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7F11FD" w14:textId="77777777" w:rsidR="001636F6" w:rsidRPr="002D5AAF" w:rsidRDefault="001636F6" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Position Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-340851624"/>
+            <w:placeholder>
+              <w:docPart w:val="A0C97F93A69D4FEBAF677007A6F11AF7"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="27E20D4C" w14:textId="7DD9C1D2" w:rsidR="001636F6" w:rsidRPr="002D5AAF" w:rsidRDefault="00014116" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="12143F2E" w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="002D5AAF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="3CBE7A00" w14:textId="77777777" w:rsidR="007A4594" w:rsidRPr="002D5AAF" w:rsidRDefault="007A4594" w:rsidP="007A4594">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="195"/>
+          <w:tab w:val="left" w:pos="1064"/>
+        </w:tabs>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10774"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D6669B" w:rsidRPr="00571261" w14:paraId="145813D2" w14:textId="77777777" w:rsidTr="00B56BAC">
+        <w:trPr>
+          <w:trHeight w:val="548"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F0E6FA"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DA3CB8" w14:textId="231085EF" w:rsidR="00D6669B" w:rsidRPr="00310936" w:rsidRDefault="00D6669B" w:rsidP="00B56BAC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="737"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>IMPORTANT NOTE:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>It is an offence under</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>Liquor Control Act 1988</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to make a statement that is false or misleading. </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="20AFDAE9" w14:textId="1B7042C7" w:rsidR="003A56E5" w:rsidRDefault="007A4594" w:rsidP="007A4594">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="195"/>
+          <w:tab w:val="left" w:pos="1064"/>
+        </w:tabs>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3137C28A" w14:textId="77777777" w:rsidR="003A56E5" w:rsidRDefault="003A56E5" w:rsidP="001B5484">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1064"/>
+        </w:tabs>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1504471C" w14:textId="33F3CA77" w:rsidR="00D6669B" w:rsidRDefault="00D6669B" w:rsidP="00D6669B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6332EEF6" w14:textId="77777777" w:rsidR="00CF0D05" w:rsidRDefault="00CF0D05" w:rsidP="00B47F36">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00CF0D05" w:rsidSect="00084B05">
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="284" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CB5A35E" w14:textId="2790DC4C" w:rsidR="0066560B" w:rsidRPr="0066560B" w:rsidRDefault="002E6EB7" w:rsidP="001B5484">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1064"/>
+        </w:tabs>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B5484">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PAGE _______</w:t>
+      </w:r>
+      <w:r w:rsidR="00804096" w:rsidRPr="001B5484">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B5484">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OF ________</w:t>
+      </w:r>
+      <w:r w:rsidR="00804096" w:rsidRPr="001B5484">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10797" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="9096"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="00C1417E" w14:paraId="0612F685" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F493215" w14:textId="20B230D8" w:rsidR="0066560B" w:rsidRPr="00C1417E" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATTACHMENT – ADDITIONAL </w:t>
+            </w:r>
+            <w:r w:rsidR="00804096">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ SUPPLIMENTARY </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>INFORMATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="1DFC6E72" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20880A36" w14:textId="51D0BD92" w:rsidR="002E6EB7" w:rsidRPr="00EF411B" w:rsidRDefault="002E6EB7" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF411B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E6EB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nsure that you specify the relevant section for which </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF411B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the below </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E6EB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supplementary information is being submitted</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF411B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E6EB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and number all pages sequentially </w:t>
+            </w:r>
+            <w:r w:rsidR="00804096" w:rsidRPr="00EF411B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in the spaces above</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E6EB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="5B6C5EC0" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7825C10F" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="0066560B" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="11A00BCF" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="677BC0CB" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="0066560B" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="2A570293" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43F1B26E" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="0066560B" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="1A1E0BCA" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="670A885B" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="0066560B" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="3FA5C0B7" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB6FA1C" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="0066560B" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="09A958FC" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54DEFD54" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="0066560B" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="3D48D2DF" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C76A61" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="0066560B" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="6645AA25" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCE815D" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="0066560B" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="3ED5F15C" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="199D33B9" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="0066560B" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="00C341AB" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30993642" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="0066560B" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="69F19521" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBAFFBB" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="0066560B" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="4CD58BC3" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F30361" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="0066560B" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="666AA8A4" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="375F847E" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="0066560B" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B5484" w:rsidRPr="0039551D" w14:paraId="13AA8037" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44AF49AE" w14:textId="77777777" w:rsidR="001B5484" w:rsidRPr="0066560B" w:rsidRDefault="001B5484" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B5484" w:rsidRPr="0039551D" w14:paraId="2C1AD09D" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62FD57B6" w14:textId="77777777" w:rsidR="001B5484" w:rsidRPr="0066560B" w:rsidRDefault="001B5484" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B5484" w:rsidRPr="0039551D" w14:paraId="61D7D4FC" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7620C2A3" w14:textId="77777777" w:rsidR="001B5484" w:rsidRPr="0066560B" w:rsidRDefault="001B5484" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="0ACDE051" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D497BC" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="0066560B" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="3BC79B8F" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17232ED0" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="0066560B" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF0D05" w:rsidRPr="0039551D" w14:paraId="5D4C3485" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7122C0D2" w14:textId="77777777" w:rsidR="00CF0D05" w:rsidRPr="0066560B" w:rsidRDefault="00CF0D05" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF0D05" w:rsidRPr="0039551D" w14:paraId="23D5C157" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F87B273" w14:textId="77777777" w:rsidR="00CF0D05" w:rsidRPr="0066560B" w:rsidRDefault="00CF0D05" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF0D05" w:rsidRPr="0039551D" w14:paraId="2A229E5A" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C55296A" w14:textId="77777777" w:rsidR="00CF0D05" w:rsidRPr="0066560B" w:rsidRDefault="00CF0D05" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF0D05" w:rsidRPr="0039551D" w14:paraId="5F8A6520" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D21AA2E" w14:textId="77777777" w:rsidR="00CF0D05" w:rsidRPr="0066560B" w:rsidRDefault="00CF0D05" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B5484" w:rsidRPr="0039551D" w14:paraId="7052B0B3" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56615DA7" w14:textId="77777777" w:rsidR="001B5484" w:rsidRPr="0066560B" w:rsidRDefault="001B5484" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E6EB7" w:rsidRPr="0039551D" w14:paraId="516217B1" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6A9EFC" w14:textId="77777777" w:rsidR="002E6EB7" w:rsidRPr="0066560B" w:rsidRDefault="002E6EB7" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="00571261" w14:paraId="4016CAE7" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="1304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53EE6D8D" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="001636F6" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001636F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I hereby declare and certify that:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CED91BC" w14:textId="245E3701" w:rsidR="0066560B" w:rsidRPr="001636F6" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001636F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The information provided in this </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF411B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>attachment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001636F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, together with all accompanying </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF411B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>form</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001636F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, is true, complete, and correct to the best of my knowledge and belief.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40FCDF7E" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="001636F6" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001636F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Where this application is submitted on behalf of an entity, I confirm that I am duly authorised to execute and submit this application on its behalf.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="0A69C826" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="1321"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0066560B" w:rsidRPr="00571261" w14:paraId="32C11064" w14:textId="77777777" w:rsidTr="144C6B66">
               <w:trPr>
-                <w:jc w:val="center"/>
+                <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1903" w:type="dxa"/>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="61E3EE77" w14:textId="77777777" w:rsidR="00FC04C5" w:rsidRPr="00FB687B" w:rsidRDefault="00FC04C5" w:rsidP="00FC04C5">
+                <w:p w14:paraId="4572C97F" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="00571261" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
                   <w:pPr>
-                    <w:spacing w:before="40" w:after="40"/>
-                    <w:ind w:left="134"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...110 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1984" w:type="dxa"/>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="47769B09" w14:textId="77777777" w:rsidR="00FC04C5" w:rsidRPr="00FB687B" w:rsidRDefault="00FC04C5" w:rsidP="00A40EAB">
+                <w:p w14:paraId="5FA8F536" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="00571261" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
                   <w:pPr>
-                    <w:spacing w:before="40" w:after="40"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...131 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1984" w:type="dxa"/>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3D1743A0" w14:textId="77777777" w:rsidR="00FC04C5" w:rsidRPr="00FB687B" w:rsidRDefault="00FC04C5" w:rsidP="00A40EAB">
+                <w:p w14:paraId="6FD3FDEB" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="00571261" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
                   <w:pPr>
-                    <w:spacing w:before="40" w:after="40"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-          </w:tbl>
-[...1707 lines deleted...]
-            <w:tr w:rsidR="009735EC" w:rsidRPr="00FB687B" w14:paraId="4D765CC1" w14:textId="77777777" w:rsidTr="00A40EAB">
+            <w:tr w:rsidR="0066560B" w:rsidRPr="00571261" w14:paraId="5391A435" w14:textId="77777777" w:rsidTr="144C6B66">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="340"/>
-                <w:jc w:val="center"/>
+                <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2686" w:type="dxa"/>
+                  <w:tcW w:w="5140" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0D2E6E02" w14:textId="77777777" w:rsidR="009735EC" w:rsidRPr="00FB687B" w:rsidRDefault="009735EC" w:rsidP="00A40EAB">
+                <w:p w14:paraId="339E9516" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="008A0C8E" w:rsidRDefault="624B70FE" w:rsidP="00AC0B66">
                   <w:pPr>
-                    <w:tabs>
-[...9 lines deleted...]
-                    <w:jc w:val="both"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...2 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00FB687B">
+                  <w:r w:rsidRPr="144C6B66">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...3 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>Licence Number</w:t>
+                    <w:t xml:space="preserve">Signature </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4252" w:type="dxa"/>
+                  <w:tcW w:w="980" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="493F01D1" w14:textId="77777777" w:rsidR="009735EC" w:rsidRPr="00FB687B" w:rsidRDefault="009735EC" w:rsidP="00A40EAB">
+                <w:p w14:paraId="65CA2EC7" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="008A0C8E" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
                   <w:pPr>
-                    <w:tabs>
-[...8 lines deleted...]
-                    <w:ind w:right="170"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...109 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4252" w:type="dxa"/>
+                  <w:tcW w:w="4086" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...275 lines deleted...]
-                    <w:left w:val="nil"/>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="75A59D9B" w14:textId="77777777" w:rsidR="009735EC" w:rsidRPr="00FB687B" w:rsidRDefault="009735EC" w:rsidP="00A40EAB">
+                <w:p w14:paraId="18717491" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="008A0C8E" w:rsidRDefault="624B70FE" w:rsidP="00AC0B66">
                   <w:pPr>
-                    <w:tabs>
-[...7 lines deleted...]
-                    <w:ind w:right="170"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...2 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...21 lines deleted...]
-                    <w:ind w:right="170"/>
+                  <w:r w:rsidRPr="144C6B66">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...2 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
-                  </w:pPr>
-[...123 lines deleted...]
-                    <w:t>year</w:t>
+                    <w:t>Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="37F1A8FB" w14:textId="77777777" w:rsidR="009735EC" w:rsidRPr="00FB687B" w:rsidRDefault="009735EC" w:rsidP="009735EC">
+          <w:p w14:paraId="155574AD" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="0039551D" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
             <w:pPr>
-              <w:numPr>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="083BE391" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17300F3B" w14:textId="77777777" w:rsidR="0066560B" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="578645289"/>
+            <w:placeholder>
+              <w:docPart w:val="1FFCEE31B7CE4385BEC09A4198D632D0"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="29C51178" w14:textId="77777777" w:rsidR="0066560B" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="624B70FE" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="624B70FE" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="624B70FE" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="624B70FE" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="624B70FE" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0066560B" w:rsidRPr="0039551D" w14:paraId="47EBEC4E" w14:textId="77777777" w:rsidTr="144C6B66">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C95E346" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="0039551D" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Position Title</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039551D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="402183039"/>
+            <w:placeholder>
+              <w:docPart w:val="ED4AF4A57C32401BADDC3F0A53FD495D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1D3CFE13" w14:textId="77777777" w:rsidR="0066560B" w:rsidRPr="0039551D" w:rsidRDefault="0066560B" w:rsidP="00AC0B66">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="624B70FE" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="624B70FE" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="624B70FE" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="624B70FE" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="624B70FE" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="434A57ED" w14:textId="77777777" w:rsidR="008B486B" w:rsidRDefault="008B486B" w:rsidP="008B486B">
+    <w:p w14:paraId="42494DEA" w14:textId="1CED55DE" w:rsidR="0066560B" w:rsidRPr="00012E40" w:rsidRDefault="0066560B" w:rsidP="001B5484">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="480"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="789"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55D31DA3" w14:textId="381E7E32" w:rsidR="00FB687B" w:rsidRDefault="00C95A6B" w:rsidP="008B486B">
-[...6120 lines deleted...]
-      <w:docGrid w:linePitch="326"/>
+    <w:sectPr w:rsidR="0066560B" w:rsidRPr="00012E40" w:rsidSect="00084B05">
+      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="284" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A4D9800" w14:textId="77777777" w:rsidR="00456687" w:rsidRDefault="00456687">
+    <w:p w14:paraId="77EF6BC9" w14:textId="77777777" w:rsidR="009A6B39" w:rsidRDefault="009A6B39" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DED6564" w14:textId="77777777" w:rsidR="00456687" w:rsidRDefault="00456687">
+    <w:p w14:paraId="227620E7" w14:textId="77777777" w:rsidR="009A6B39" w:rsidRDefault="009A6B39" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Trebuchet MS">
-    <w:panose1 w:val="020B0603020202020204"/>
+  <w:font w:name="Arial Nova">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...19 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D2CA40E" w14:textId="77777777" w:rsidR="005F5713" w:rsidRPr="00CB79F6" w:rsidRDefault="005F5713" w:rsidP="00DD3EE4">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="716246668"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="26B27D91" w14:textId="782EC059" w:rsidR="00CF0D05" w:rsidRDefault="00CF0D05">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5C5E0D3C" w14:textId="3A0E205E" w:rsidR="00B15B70" w:rsidRDefault="00B15B70">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="right"/>
-[...6 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00CB79F6">
-[...120 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5FE9620A" w14:textId="77777777" w:rsidR="000B7586" w:rsidRDefault="000B7586" w:rsidP="00DD3EE4">
-[...2 lines deleted...]
-      <w:jc w:val="right"/>
+  <w:sdt>
+    <w:sdtPr>
       <w:rPr>
-        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-[...46 lines deleted...]
-        <w:color w:val="333333"/>
+        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...102 lines deleted...]
-    </w:r>
+      <w:id w:val="-1933810894"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-2115199041"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="6A50056F" w14:textId="6EECCE06" w:rsidR="0092242D" w:rsidRPr="0092242D" w:rsidRDefault="0092242D">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092242D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0092242D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="0092242D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0092242D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0092242D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0092242D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0092242D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0092242D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="70DBC3E1" w14:textId="77777777" w:rsidR="0092242D" w:rsidRDefault="0092242D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C7E6FD2" w14:textId="77777777" w:rsidR="000B7586" w:rsidRDefault="000B7586" w:rsidP="000B7586">
-[...133 lines deleted...]
-  <w:p w14:paraId="3343AD91" w14:textId="797E577A" w:rsidR="000B7586" w:rsidRDefault="000B7586" w:rsidP="000B7586">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="614637775"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-2097776468"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="2C1324AC" w14:textId="77777777" w:rsidR="0092242D" w:rsidRDefault="0092242D" w:rsidP="0092242D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">                                    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level 2, Gordon Stephenson House, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7572B512" w14:textId="77777777" w:rsidR="0092242D" w:rsidRPr="00924958" w:rsidRDefault="0092242D" w:rsidP="0092242D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>140 William Street, Perth Western Australia, 6000 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C996488" w14:textId="77777777" w:rsidR="0092242D" w:rsidRPr="00924958" w:rsidRDefault="0092242D" w:rsidP="0092242D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Postal Address:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> Locked Bag 14, Cloisters Square, Perth, WA, 6850 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33B28BF3" w14:textId="77777777" w:rsidR="0092242D" w:rsidRPr="00924958" w:rsidRDefault="0092242D" w:rsidP="0092242D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tel:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">+61 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8 655 14888</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> Country Callers: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1800 634 541</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="309749A0" w14:textId="63AFBB3F" w:rsidR="0092242D" w:rsidRDefault="0092242D" w:rsidP="0092242D">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Email: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00924958">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>rgl@lgirs.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Website:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId2" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00924958">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>www.lgirs.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="5D807E9D" w14:textId="49A28308" w:rsidR="0092242D" w:rsidRDefault="0092242D">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF0D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="25862A53" w14:textId="77777777" w:rsidR="0092242D" w:rsidRDefault="0092242D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
-[...47 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
   </w:p>
-  <w:p w14:paraId="7EDFA6F5" w14:textId="77777777" w:rsidR="000B7586" w:rsidRDefault="000B7586" w:rsidP="00DD3EE4">
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EFFDF07" w14:textId="77777777" w:rsidR="0092242D" w:rsidRDefault="0092242D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="right"/>
-[...6 lines deleted...]
-      </w:rPr>
     </w:pPr>
-  </w:p>
-[...133 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0805BB46" w14:textId="77777777" w:rsidR="00456687" w:rsidRDefault="00456687">
+    <w:p w14:paraId="460D9F24" w14:textId="77777777" w:rsidR="009A6B39" w:rsidRDefault="009A6B39" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71E30696" w14:textId="77777777" w:rsidR="00456687" w:rsidRDefault="00456687">
+    <w:p w14:paraId="56E85CBB" w14:textId="77777777" w:rsidR="009A6B39" w:rsidRDefault="009A6B39" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71715706" w14:textId="7708EE28" w:rsidR="000B7586" w:rsidRDefault="000B7586">
+  <w:p w14:paraId="41793562" w14:textId="270003B4" w:rsidR="00A16AA6" w:rsidRDefault="00141DB0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00141DB0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="38115E"/>
+        <w:sz w:val="44"/>
+        <w:szCs w:val="44"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="469AE715" wp14:editId="59E092F9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>56960</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2042556" cy="451262"/>
+              <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1764566654" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2042556" cy="451262"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="10900B65" w14:textId="77777777" w:rsidR="00141DB0" w:rsidRPr="00810B73" w:rsidRDefault="00141DB0" w:rsidP="00141DB0">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00810B73">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>LLD/5</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="469AE715" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:109.65pt;margin-top:4.5pt;width:160.85pt;height:35.55pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtws9d+AEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N74oTnetOKvtbreq&#10;tL1I234AxjhGBYYCiZ1+fQfszUbtW1U/IMYDZ+acOWxvJq3IUTgvwTS0WOWUCMOhk2bf0O/fHt5c&#10;UeIDMx1TYERDT8LTm93rV9vR1qKEAVQnHEEQ4+vRNnQIwdZZ5vkgNPMrsMJgsgenWcDQ7bPOsRHR&#10;tcrKPN9kI7jOOuDCe/x7PyfpLuH3veDhS997EYhqKPYW0urS2sY1221ZvXfMDpIvbbB/6EIzabDo&#10;GeqeBUYOTv4FpSV34KEPKw46g76XXCQOyKbI/2DzNDArEhcUx9uzTP7/wfLPxyf71ZEwvYMJB5hI&#10;ePsI/IcnBu4GZvbi1jkYB8E6LFxEybLR+nq5GqX2tY8g7fgJOhwyOwRIQFPvdFQFeRJExwGczqKL&#10;KRCOP8t8XVbVhhKOuXVVlJsylWD1823rfPggQJO4aajDoSZ0dnz0IXbD6ucjsZiBB6lUGqwyZGzo&#10;dVVW6cJFRsuAvlNSN/Qqj9/shEjyvenS5cCkmvdYQJmFdSQ6Uw5TO+HByL6F7oT8Hcz+wveAmwHc&#10;L0pG9FZD/c8Dc4IS9dGghtfFeh3NmIJ19bbEwF1m2ssMMxyhGhoombd3IRl45nqLWvcyyfDSydIr&#10;eiaps/g7mvIyTqdeXuHuNwAAAP//AwBQSwMEFAAGAAgAAAAhABqe2KLbAAAABQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyonfLTNmRTIRBXUAtF4ubG2yQiXkex24S3ZznBaTWa&#10;0cy3xXrynTrRENvACNnMgCKugmu5Rnh/e75agorJsrNdYEL4pgjr8vyssLkLI2/otE21khKOuUVo&#10;UupzrWPVkLdxFnpi8Q5h8DaJHGrtBjtKue/03Jg77W3LstDYnh4bqr62R4+wezl8ftyY1/rJ3/Zj&#10;mIxmv9KIlxfTwz2oRFP6C8MvvqBDKUz7cGQXVYcgjySElRwxr+fZAtQeYWky0GWh/9OXPwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDtws9d+AEAAM0DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAantii2wAAAAUBAAAPAAAAAAAAAAAAAAAAAFIE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="10900B65" w14:textId="77777777" w:rsidR="00141DB0" w:rsidRPr="00810B73" w:rsidRDefault="00141DB0" w:rsidP="00141DB0">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00810B73">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>LLD/5</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00220B42">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CA55F3B" wp14:editId="3268C00D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5533F24F" wp14:editId="4A2FDF07">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>1442</wp:posOffset>
+            <wp:posOffset>-90805</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>156210</wp:posOffset>
+            <wp:posOffset>-114300</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3133333" cy="733333"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="3237230" cy="774065"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="6985"/>
           <wp:wrapNone/>
-          <wp:docPr id="1497903675" name="Picture 1" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:docPr id="1957579847" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1497903675" name="Picture 1" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="981728313" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3133333" cy="733333"/>
+                    <a:ext cx="3237230" cy="774065"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00220B42">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68EC997B" wp14:editId="748F3F61">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-449580</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="8039100" cy="1247775"/>
+              <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+              <wp:wrapNone/>
+              <wp:docPr id="485569631" name="Rectangle: Top Corners Rounded 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="8039100" cy="1247775"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="round2SameRect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="38115E"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="38115E"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict>
+            <v:shape id="Rectangle: Top Corners Rounded 2" style="position:absolute;margin-left:0;margin-top:-35.4pt;width:633pt;height:98.25pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="8039100,1247775" o:spid="_x0000_s1026" fillcolor="#38115e" strokecolor="#38115e" strokeweight="1pt" path="m207967,l7831133,v114857,,207967,93110,207967,207967l8039100,1247775r,l,1247775r,l,207967c,93110,93110,,207967,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdypyIhQIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTZGmDOkXQrsOA&#10;oi2aDj0rshQLkEVNUuJkXz9KdpyuLXYodpFFkXwkn0leXO4aTbbCeQWmpMVJTokwHCpl1iX9+XTz&#10;5YwSH5ipmAYjSroXnl7OP3+6aO1MjKAGXQlHEMT4WWtLWodgZ1nmeS0a5k/ACoNKCa5hAUW3zirH&#10;WkRvdDbK869ZC66yDrjwHl+vOyWdJ3wpBQ/3UnoRiC4p5hbS6dK5imc2v2CztWO2VrxPg30gi4Yp&#10;g0EHqGsWGNk49QaqUdyBBxlOODQZSKm4SDVgNUX+qpplzaxItSA53g40+f8Hy++2S/vgkIbW+pnH&#10;a6xiJ10Tv5gf2SWy9gNZYhcIx8ez/PS8yJFTjrpiNJ5Op5NIZ3Z0t86H7wIaEi8ldbAx1WjJGvGI&#10;/yXRxba3PnROB+MY14NW1Y3SOgluvbrSjmwZ/sPTs6KYfOvj/GWmzcc8Md/omh3rT7ew1yICavMo&#10;JFEVVjxKKafWFENCjHNhQtGpalaJLs9ikiM3XWWDRyInAUZkifUN2D1AbPu32B1Mbx9dRerswTn/&#10;V2Kd8+CRIoMJg3OjDLj3ADRW1Ufu7A8kddREllZQ7R8ccdDNlbf8RuGvvmU+PDCHg4Ttgcsh3OMh&#10;NbQlhf5GSQ3u93vv0R77G7WUtDiYJfW/NswJSvQPg51/XozHcZKTMJ5MRyi4l5rVS43ZNFeAfVPg&#10;GrI8XaN90IerdNA84w5ZxKioYoZj7JLy4A7CVegWBm4hLhaLZIbTa1m4NUvLI3hkNTbw0+6ZOdv3&#10;e8BRuYPDELPZq2bvbKOngcUmgFRpEo689nzj5KfG6bdUXC0v5WR13KXzPwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAQGDiTcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFyq1qZS&#10;UwhxKqhA3JAoXLi5sbEj7HVkO234ezYnuO3ujGbfNLspeHYyKfcRJdysBDCDXdQ9Wgkf78/LW2C5&#10;KNTKRzQSfkyGXXt50ahaxzO+mdOhWEYhmGslwZUy1Jznzpmg8ioOBkn7iimoQmuyXCd1pvDg+VqI&#10;igfVI31wajB7Z7rvwxgkCP+4WSxe+u4J7eed3btXm8Qo5fXV9HAPrJip/Jlhxid0aInpGEfUmXnK&#10;IJ+E5VZQgVleVxWdjvO02QJvG/6/QfsLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXcqc&#10;iIUCAACTBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;BAYOJNwAAAAJAQAADwAAAAAAAAAAAAAAAADfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" w14:anchorId="2B0514F7">
+              <v:stroke joinstyle="miter"/>
+              <v:path arrowok="t" o:connecttype="custom" o:connectlocs="207967,0;7831133,0;8039100,207967;8039100,1247775;8039100,1247775;0,1247775;0,1247775;0,207967;207967,0" o:connectangles="0,0,0,0,0,0,0,0,0"/>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="477A5200" w14:textId="77777777" w:rsidR="00084B05" w:rsidRDefault="00084B05">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17C05714" w14:textId="1B50E5AC" w:rsidR="00084B05" w:rsidRDefault="00084B05">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00141DB0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="38115E"/>
+        <w:sz w:val="44"/>
+        <w:szCs w:val="44"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662340" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48D963FF" wp14:editId="0987C437">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>56960</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2042556" cy="451262"/>
+              <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+              <wp:wrapNone/>
+              <wp:docPr id="564720622" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2042556" cy="451262"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="44CD5ADE" w14:textId="77777777" w:rsidR="00084B05" w:rsidRPr="00810B73" w:rsidRDefault="00084B05" w:rsidP="00141DB0">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00810B73">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>LLD/5</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="48D963FF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:109.65pt;margin-top:4.5pt;width:160.85pt;height:35.55pt;z-index:251662340;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxQmMx+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N74oTnetOKvtbreq&#10;tL1I234AxjhGBYYCiZ1+fQfszUbtW1U/IIYxZ+acOWxvJq3IUTgvwTS0WOWUCMOhk2bf0O/fHt5c&#10;UeIDMx1TYERDT8LTm93rV9vR1qKEAVQnHEEQ4+vRNnQIwdZZ5vkgNPMrsMJgsgenWcDQ7bPOsRHR&#10;tcrKPN9kI7jOOuDCezy9n5N0l/D7XvDwpe+9CEQ1FHsLaXVpbeOa7bas3jtmB8mXNtg/dKGZNFj0&#10;DHXPAiMHJ/+C0pI78NCHFQedQd9LLhIHZFPkf7B5GpgViQuK4+1ZJv//YPnn45P96kiY3sGEA0wk&#10;vH0E/sMTA3cDM3tx6xyMg2AdFi6iZNlofb1cjVL72keQdvwEHQ6ZHQIkoKl3OqqCPAmi4wBOZ9HF&#10;FAjHwzJfl1W1oYRjbl0V5aZMJVj9fNs6Hz4I0CRuGupwqAmdHR99iN2w+vmXWMzAg1QqDVYZMjb0&#10;uiqrdOEio2VA3ympG3qVx292QiT53nTpcmBSzXssoMzCOhKdKYepnYjsFkmiCC10J5TBwWwzfBa4&#10;GcD9omREizXU/zwwJyhRHw1KeV2s19GTKVhXb0sM3GWmvcwwwxGqoYGSeXsXko9nyrcoeS+TGi+d&#10;LC2jdZJIi82jNy/j9NfLY9z9BgAA//8DAFBLAwQUAAYACAAAACEAGp7YotsAAAAFAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3Kid8tM2ZFMhEFdQC0Xi5sbbJCJeR7HbhLdnOcFp&#10;NZrRzLfFevKdOtEQ28AI2cyAIq6Ca7lGeH97vlqCismys11gQvimCOvy/KywuQsjb+i0TbWSEo65&#10;RWhS6nOtY9WQt3EWemLxDmHwNokcau0GO0q57/TcmDvtbcuy0NieHhuqvrZHj7B7OXx+3JjX+snf&#10;9mOYjGa/0oiXF9PDPahEU/oLwy++oEMpTPtwZBdVhyCPJISVHDGv59kC1B5haTLQZaH/05c/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADFCYzH6AQAA1AMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABqe2KLbAAAABQEAAA8AAAAAAAAAAAAAAAAA&#10;VAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="44CD5ADE" w14:textId="77777777" w:rsidR="00084B05" w:rsidRPr="00810B73" w:rsidRDefault="00084B05" w:rsidP="00141DB0">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00810B73">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>LLD/5</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661316" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D4AB695" wp14:editId="0CBDF70E">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-90805</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-114300</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3237230" cy="774065"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="6985"/>
+          <wp:wrapNone/>
+          <wp:docPr id="574357135" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="981728313" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3237230" cy="774065"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="215B5EE3" w14:textId="77777777" w:rsidR="00084B05" w:rsidRDefault="00084B05">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="004F7A5E"/>
+    <w:nsid w:val="0A5D4887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="907C7998"/>
-    <w:lvl w:ilvl="0" w:tplc="9E721ED6">
+    <w:tmpl w:val="A2228C86"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A3404CE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="68842E9E"/>
+    <w:lvl w:ilvl="0" w:tplc="A8BC9E16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1216" w:hanging="496"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="043920F3"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C261672"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5E8235FC"/>
-[...1 lines deleted...]
-      <w:start w:val="3"/>
+    <w:tmpl w:val="192611BE"/>
+    <w:lvl w:ilvl="0" w:tplc="2B909728">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="480" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F500ABF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2088" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2592" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3096" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BC845A2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D926C31"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B42EDF2C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E535E30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2228C86"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32314084"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2228C86"/>
+    <w:lvl w:ilvl="0" w:tplc="870A2DEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DE4223E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7A83C6E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EDF403F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="919CB71E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -16397,1763 +33459,176 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06726B8E"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56FD60D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5B788036"/>
-    <w:lvl w:ilvl="0" w:tplc="EEA6D608">
+    <w:tmpl w:val="A052F012"/>
+    <w:lvl w:ilvl="0" w:tplc="6CBE2AE0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="567" w:hanging="447"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...3 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...592 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...24 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...3 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
-    </w:lvl>
-[...61 lines deleted...]
-      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25F97A43"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C4B7993"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6068CA9A"/>
+    <w:tmpl w:val="DBE6949E"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...913 lines deleted...]
-        <w:ind w:left="780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -18188,2741 +33663,868 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...7 lines deleted...]
-      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="425"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="604B5ECF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="699018D2"/>
+    <w:lvl w:ilvl="0" w:tplc="3F58792E">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="425" w:hanging="425"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A6C4692"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="632A1C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4984D070"/>
-    <w:lvl w:ilvl="0" w:tplc="0442AF02">
+    <w:tmpl w:val="B4CC7ABE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="736B17A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E35269BC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...1622 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="1" w16cid:durableId="1606116650">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="689991707">
+  <w:num w:numId="2" w16cid:durableId="398593981">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1576285157">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="579828105">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="786042848">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="739719147">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1712877181">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1945183464">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="41173497">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="14503208">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="37711065">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="689991707">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="227"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="227" w:hanging="227"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="205218943">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="13" w16cid:durableId="894513065">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="936714368">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="14" w16cid:durableId="1521042764">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1245912522">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2084638396">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1253903118">
+    <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
-        <w:start w:val="2"/>
-[...2 lines deleted...]
-        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="425"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val=""/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="227"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
-          <w:ind w:left="425" w:hanging="425"/>
+          <w:ind w:left="227" w:hanging="227"/>
         </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-  </w:num>
-[...145 lines deleted...]
-    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:embedSystemFonts/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotHyphenateCaps/>
-[...3 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002E084C"/>
-[...618 lines deleted...]
-    <w:rsid w:val="00FF3A1B"/>
+    <w:rsidRoot w:val="0092438E"/>
+    <w:rsid w:val="00006306"/>
+    <w:rsid w:val="00006AEE"/>
+    <w:rsid w:val="00012E40"/>
+    <w:rsid w:val="00014116"/>
+    <w:rsid w:val="00024DC9"/>
+    <w:rsid w:val="000449C2"/>
+    <w:rsid w:val="000453FB"/>
+    <w:rsid w:val="00047472"/>
+    <w:rsid w:val="000537A0"/>
+    <w:rsid w:val="00056FFA"/>
+    <w:rsid w:val="00057436"/>
+    <w:rsid w:val="00061C81"/>
+    <w:rsid w:val="00066D44"/>
+    <w:rsid w:val="00071B40"/>
+    <w:rsid w:val="00084B05"/>
+    <w:rsid w:val="000D5722"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rsid w:val="000E6067"/>
+    <w:rsid w:val="000F40F4"/>
+    <w:rsid w:val="000F7E42"/>
+    <w:rsid w:val="001131BC"/>
+    <w:rsid w:val="00121F6C"/>
+    <w:rsid w:val="00122D69"/>
+    <w:rsid w:val="00131B8E"/>
+    <w:rsid w:val="00141849"/>
+    <w:rsid w:val="00141DB0"/>
+    <w:rsid w:val="0014503A"/>
+    <w:rsid w:val="001633A0"/>
+    <w:rsid w:val="001636F6"/>
+    <w:rsid w:val="001A1C7E"/>
+    <w:rsid w:val="001A1F0D"/>
+    <w:rsid w:val="001A60C8"/>
+    <w:rsid w:val="001B5484"/>
+    <w:rsid w:val="001C7F28"/>
+    <w:rsid w:val="001D35D9"/>
+    <w:rsid w:val="002205A8"/>
+    <w:rsid w:val="00220B42"/>
+    <w:rsid w:val="00237893"/>
+    <w:rsid w:val="002453C7"/>
+    <w:rsid w:val="00260124"/>
+    <w:rsid w:val="00275DE9"/>
+    <w:rsid w:val="00284E97"/>
+    <w:rsid w:val="00292676"/>
+    <w:rsid w:val="002A7834"/>
+    <w:rsid w:val="002B1A83"/>
+    <w:rsid w:val="002D5AAF"/>
+    <w:rsid w:val="002E6EB7"/>
+    <w:rsid w:val="00302093"/>
+    <w:rsid w:val="00307ED2"/>
+    <w:rsid w:val="0032752A"/>
+    <w:rsid w:val="00365AAA"/>
+    <w:rsid w:val="003679BA"/>
+    <w:rsid w:val="0037116F"/>
+    <w:rsid w:val="0037194A"/>
+    <w:rsid w:val="00375E87"/>
+    <w:rsid w:val="00390386"/>
+    <w:rsid w:val="0039551D"/>
+    <w:rsid w:val="003A3A8E"/>
+    <w:rsid w:val="003A56E5"/>
+    <w:rsid w:val="003C328A"/>
+    <w:rsid w:val="003D4612"/>
+    <w:rsid w:val="003E4ACD"/>
+    <w:rsid w:val="00400A84"/>
+    <w:rsid w:val="00401E26"/>
+    <w:rsid w:val="00413C75"/>
+    <w:rsid w:val="00413CF9"/>
+    <w:rsid w:val="00430916"/>
+    <w:rsid w:val="004333A8"/>
+    <w:rsid w:val="00473A80"/>
+    <w:rsid w:val="0047471B"/>
+    <w:rsid w:val="00480284"/>
+    <w:rsid w:val="00492F02"/>
+    <w:rsid w:val="004938ED"/>
+    <w:rsid w:val="00494C75"/>
+    <w:rsid w:val="004A7EAD"/>
+    <w:rsid w:val="004C2044"/>
+    <w:rsid w:val="004C766B"/>
+    <w:rsid w:val="004D00B6"/>
+    <w:rsid w:val="00511C2B"/>
+    <w:rsid w:val="0052075D"/>
+    <w:rsid w:val="0054263C"/>
+    <w:rsid w:val="005430CB"/>
+    <w:rsid w:val="005713FD"/>
+    <w:rsid w:val="00577AD7"/>
+    <w:rsid w:val="00583A78"/>
+    <w:rsid w:val="005A5A84"/>
+    <w:rsid w:val="005B3423"/>
+    <w:rsid w:val="005B6C6B"/>
+    <w:rsid w:val="005D194B"/>
+    <w:rsid w:val="005D4C86"/>
+    <w:rsid w:val="005D5216"/>
+    <w:rsid w:val="005D579A"/>
+    <w:rsid w:val="005E72B5"/>
+    <w:rsid w:val="0060086F"/>
+    <w:rsid w:val="0060614A"/>
+    <w:rsid w:val="00633027"/>
+    <w:rsid w:val="0065288D"/>
+    <w:rsid w:val="0066011B"/>
+    <w:rsid w:val="0066560B"/>
+    <w:rsid w:val="006720BD"/>
+    <w:rsid w:val="00683B77"/>
+    <w:rsid w:val="00690239"/>
+    <w:rsid w:val="006B26BC"/>
+    <w:rsid w:val="006C154E"/>
+    <w:rsid w:val="006C274B"/>
+    <w:rsid w:val="006C2F89"/>
+    <w:rsid w:val="006D4642"/>
+    <w:rsid w:val="006D4DC1"/>
+    <w:rsid w:val="006D50CB"/>
+    <w:rsid w:val="006E45C1"/>
+    <w:rsid w:val="0072228C"/>
+    <w:rsid w:val="007410F1"/>
+    <w:rsid w:val="00754238"/>
+    <w:rsid w:val="00756093"/>
+    <w:rsid w:val="00757010"/>
+    <w:rsid w:val="00764AE3"/>
+    <w:rsid w:val="00774157"/>
+    <w:rsid w:val="007864D7"/>
+    <w:rsid w:val="007A2AB6"/>
+    <w:rsid w:val="007A4594"/>
+    <w:rsid w:val="007F302B"/>
+    <w:rsid w:val="00800CAD"/>
+    <w:rsid w:val="00804096"/>
+    <w:rsid w:val="008047E4"/>
+    <w:rsid w:val="00810B73"/>
+    <w:rsid w:val="0084606E"/>
+    <w:rsid w:val="0084635E"/>
+    <w:rsid w:val="008925B4"/>
+    <w:rsid w:val="008A0C8E"/>
+    <w:rsid w:val="008B3A79"/>
+    <w:rsid w:val="008C1FF4"/>
+    <w:rsid w:val="008D18AA"/>
+    <w:rsid w:val="008D195E"/>
+    <w:rsid w:val="008F5059"/>
+    <w:rsid w:val="0090040C"/>
+    <w:rsid w:val="009057A6"/>
+    <w:rsid w:val="00905EC9"/>
+    <w:rsid w:val="009136EF"/>
+    <w:rsid w:val="0092242D"/>
+    <w:rsid w:val="0092438E"/>
+    <w:rsid w:val="00936BA2"/>
+    <w:rsid w:val="00966DD5"/>
+    <w:rsid w:val="00973FD4"/>
+    <w:rsid w:val="00975CB6"/>
+    <w:rsid w:val="009818CE"/>
+    <w:rsid w:val="009949EA"/>
+    <w:rsid w:val="009A26AB"/>
+    <w:rsid w:val="009A6B39"/>
+    <w:rsid w:val="009C073A"/>
+    <w:rsid w:val="009C2718"/>
+    <w:rsid w:val="009C27F4"/>
+    <w:rsid w:val="009E78E5"/>
+    <w:rsid w:val="009F7BD4"/>
+    <w:rsid w:val="00A02689"/>
+    <w:rsid w:val="00A072E8"/>
+    <w:rsid w:val="00A16AA6"/>
+    <w:rsid w:val="00A304BF"/>
+    <w:rsid w:val="00A311ED"/>
+    <w:rsid w:val="00A52FC5"/>
+    <w:rsid w:val="00A77072"/>
+    <w:rsid w:val="00A87874"/>
+    <w:rsid w:val="00AB53F4"/>
+    <w:rsid w:val="00AC0B66"/>
+    <w:rsid w:val="00AE3AC2"/>
+    <w:rsid w:val="00AF2348"/>
+    <w:rsid w:val="00AF3D88"/>
+    <w:rsid w:val="00AF437E"/>
+    <w:rsid w:val="00AF6889"/>
+    <w:rsid w:val="00B15B70"/>
+    <w:rsid w:val="00B2110B"/>
+    <w:rsid w:val="00B221AD"/>
+    <w:rsid w:val="00B43F0E"/>
+    <w:rsid w:val="00B47F36"/>
+    <w:rsid w:val="00B504FF"/>
+    <w:rsid w:val="00B57912"/>
+    <w:rsid w:val="00B57E77"/>
+    <w:rsid w:val="00B8387E"/>
+    <w:rsid w:val="00B87B6E"/>
+    <w:rsid w:val="00BB021B"/>
+    <w:rsid w:val="00BC580F"/>
+    <w:rsid w:val="00BD6D4F"/>
+    <w:rsid w:val="00BE52B2"/>
+    <w:rsid w:val="00C03F16"/>
+    <w:rsid w:val="00C1417E"/>
+    <w:rsid w:val="00C1652A"/>
+    <w:rsid w:val="00C2524D"/>
+    <w:rsid w:val="00C31457"/>
+    <w:rsid w:val="00C44FF3"/>
+    <w:rsid w:val="00C666F3"/>
+    <w:rsid w:val="00C708F5"/>
+    <w:rsid w:val="00C755A9"/>
+    <w:rsid w:val="00C96AF0"/>
+    <w:rsid w:val="00C971A6"/>
+    <w:rsid w:val="00CB422C"/>
+    <w:rsid w:val="00CB709D"/>
+    <w:rsid w:val="00CB7B19"/>
+    <w:rsid w:val="00CC4446"/>
+    <w:rsid w:val="00CC755C"/>
+    <w:rsid w:val="00CC794D"/>
+    <w:rsid w:val="00CF0D05"/>
+    <w:rsid w:val="00CF5A24"/>
+    <w:rsid w:val="00D10EB5"/>
+    <w:rsid w:val="00D12962"/>
+    <w:rsid w:val="00D129EE"/>
+    <w:rsid w:val="00D23B34"/>
+    <w:rsid w:val="00D27FD4"/>
+    <w:rsid w:val="00D4066C"/>
+    <w:rsid w:val="00D40F48"/>
+    <w:rsid w:val="00D625DE"/>
+    <w:rsid w:val="00D62B66"/>
+    <w:rsid w:val="00D6533E"/>
+    <w:rsid w:val="00D6669B"/>
+    <w:rsid w:val="00D77A61"/>
+    <w:rsid w:val="00D91AB4"/>
+    <w:rsid w:val="00D959A0"/>
+    <w:rsid w:val="00DA1764"/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:rsid w:val="00DB70DF"/>
+    <w:rsid w:val="00DC4F51"/>
+    <w:rsid w:val="00DD1638"/>
+    <w:rsid w:val="00DD279D"/>
+    <w:rsid w:val="00DE3FFA"/>
+    <w:rsid w:val="00DE45CD"/>
+    <w:rsid w:val="00E33BBB"/>
+    <w:rsid w:val="00E4004C"/>
+    <w:rsid w:val="00E42620"/>
+    <w:rsid w:val="00E44CCC"/>
+    <w:rsid w:val="00E46A80"/>
+    <w:rsid w:val="00E501B5"/>
+    <w:rsid w:val="00E83AB3"/>
+    <w:rsid w:val="00ED4669"/>
+    <w:rsid w:val="00EE0C49"/>
+    <w:rsid w:val="00EE5342"/>
+    <w:rsid w:val="00EF1071"/>
+    <w:rsid w:val="00EF20CB"/>
+    <w:rsid w:val="00EF411B"/>
+    <w:rsid w:val="00F24C85"/>
+    <w:rsid w:val="00F46D41"/>
+    <w:rsid w:val="00F51475"/>
+    <w:rsid w:val="00F62CFB"/>
+    <w:rsid w:val="00F707A6"/>
+    <w:rsid w:val="00F77BEF"/>
+    <w:rsid w:val="00FA0125"/>
+    <w:rsid w:val="00FB1C43"/>
+    <w:rsid w:val="00FC25E7"/>
+    <w:rsid w:val="00FC7C91"/>
+    <w:rsid w:val="00FD3067"/>
+    <w:rsid w:val="00FD3441"/>
+    <w:rsid w:val="03B73197"/>
+    <w:rsid w:val="05F11B8E"/>
+    <w:rsid w:val="0617DF86"/>
+    <w:rsid w:val="06B6BE1F"/>
+    <w:rsid w:val="0728F424"/>
+    <w:rsid w:val="081BC720"/>
+    <w:rsid w:val="0852BFD0"/>
+    <w:rsid w:val="0A08A503"/>
+    <w:rsid w:val="0D06240A"/>
+    <w:rsid w:val="0D5BAD4A"/>
+    <w:rsid w:val="12143F2E"/>
+    <w:rsid w:val="12875840"/>
+    <w:rsid w:val="12C723EA"/>
+    <w:rsid w:val="12E4852D"/>
+    <w:rsid w:val="144C6B66"/>
+    <w:rsid w:val="1452F4ED"/>
+    <w:rsid w:val="1780BDE4"/>
+    <w:rsid w:val="18C3C1F7"/>
+    <w:rsid w:val="19454DCF"/>
+    <w:rsid w:val="19E511BC"/>
+    <w:rsid w:val="1C90F956"/>
+    <w:rsid w:val="1FBB8DFF"/>
+    <w:rsid w:val="21F430F1"/>
+    <w:rsid w:val="2244A7E0"/>
+    <w:rsid w:val="22D7EA73"/>
+    <w:rsid w:val="2329378C"/>
+    <w:rsid w:val="23393962"/>
+    <w:rsid w:val="266388B1"/>
+    <w:rsid w:val="29D49F6C"/>
+    <w:rsid w:val="2A5EB7A8"/>
+    <w:rsid w:val="2CF89DEE"/>
+    <w:rsid w:val="2E3E7C06"/>
+    <w:rsid w:val="2EE5ECA4"/>
+    <w:rsid w:val="2F7067C2"/>
+    <w:rsid w:val="30553CB7"/>
+    <w:rsid w:val="3285D150"/>
+    <w:rsid w:val="359C8D82"/>
+    <w:rsid w:val="360B73D4"/>
+    <w:rsid w:val="36A3E02A"/>
+    <w:rsid w:val="36FF204D"/>
+    <w:rsid w:val="3D7E2432"/>
+    <w:rsid w:val="3F0C69A0"/>
+    <w:rsid w:val="3F6E8D34"/>
+    <w:rsid w:val="3F88D95E"/>
+    <w:rsid w:val="4264C0AF"/>
+    <w:rsid w:val="45B985B7"/>
+    <w:rsid w:val="483604C7"/>
+    <w:rsid w:val="490998B6"/>
+    <w:rsid w:val="49612A5F"/>
+    <w:rsid w:val="4CF98E99"/>
+    <w:rsid w:val="56CB1B76"/>
+    <w:rsid w:val="574B1E3E"/>
+    <w:rsid w:val="57B5016E"/>
+    <w:rsid w:val="59337E16"/>
+    <w:rsid w:val="602CF5D8"/>
+    <w:rsid w:val="60C1BC10"/>
+    <w:rsid w:val="624B70FE"/>
+    <w:rsid w:val="628970DB"/>
+    <w:rsid w:val="630745BF"/>
+    <w:rsid w:val="639E3DCF"/>
+    <w:rsid w:val="6627CB3C"/>
+    <w:rsid w:val="6B01A172"/>
+    <w:rsid w:val="6C0741B4"/>
+    <w:rsid w:val="6E249201"/>
+    <w:rsid w:val="6FF20112"/>
+    <w:rsid w:val="718FBD5A"/>
+    <w:rsid w:val="71FF88E1"/>
+    <w:rsid w:val="77BC5D3B"/>
+    <w:rsid w:val="7B6F8654"/>
+    <w:rsid w:val="7B752A02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-[...2 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2B4F872A"/>
+  <w14:docId w14:val="0E07E822"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{7A848B34-A812-4979-A5FC-C3A3DDD36DCC}"/>
+  <w15:docId w15:val="{4FF2A97E-99AC-4663-B0E9-016D3B600BBB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20991,51 +34593,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -21217,329 +34819,13652 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C95A6B"/>
+    <w:rsid w:val="00B87B6E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2A27"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D27FD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="055780"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D27FD4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="055780"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C2718"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009C2718"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C2718"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009C2718"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0092438E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00D5376F"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0092438E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...13 lines deleted...]
-    <w:link w:val="FooterChar"/>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DD3EE4"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16AA6"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00DD3EE4"/>
+    <w:rsid w:val="00B15B70"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="14"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="003E4ACD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E2181"/>
+    <w:rsid w:val="006720BD"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="055780" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00151739"/>
+    <w:rsid w:val="006720BD"/>
     <w:rPr>
-      <w:color w:val="808080"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB70DF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DB0D10"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB70DF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...3 lines deleted...]
-    <w:rsid w:val="00DB0D10"/>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB70DF"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DB70DF"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB70DF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB70DF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1111902649">
+    <w:div w:id="858816100">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1203054121">
-[...38 lines deleted...]
-    <w:div w:id="1653676895">
+    <w:div w:id="1154444457">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgl@lgirs.wa.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\sharon.maxwell\Downloads\DLGSC%20generic%20Word%20template.dotm" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="31BECDD714A64AEFA0FDED55E3AB755F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DA18A17F-BFD4-40EE-AB08-E5F66A154923}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:bookmarkStart w:id="0" w:name="Text2"/>
+        <w:bookmarkStart w:id="1" w:name="Text7"/>
+        <w:bookmarkStart w:id="2" w:name="Text4"/>
+        <w:bookmarkStart w:id="3" w:name="Text5"/>
+        <w:bookmarkStart w:id="4" w:name="Text6"/>
+        <w:bookmarkStart w:id="5" w:name="Text8"/>
+        <w:bookmarkStart w:id="6" w:name="Text9"/>
+        <w:bookmarkStart w:id="7" w:name="Text10"/>
+        <w:bookmarkStart w:id="8" w:name="Text11"/>
+        <w:bookmarkStart w:id="9" w:name="Text1"/>
+        <w:bookmarkEnd w:id="0"/>
+        <w:bookmarkEnd w:id="1"/>
+        <w:bookmarkEnd w:id="2"/>
+        <w:bookmarkEnd w:id="3"/>
+        <w:bookmarkEnd w:id="4"/>
+        <w:bookmarkEnd w:id="5"/>
+        <w:bookmarkEnd w:id="6"/>
+        <w:bookmarkEnd w:id="7"/>
+        <w:bookmarkEnd w:id="8"/>
+        <w:bookmarkEnd w:id="9"/>
+        <w:p w:rsidR="00F62CFB" w:rsidRDefault="0047471B" w:rsidP="0047471B">
+          <w:pPr>
+            <w:pStyle w:val="31BECDD714A64AEFA0FDED55E3AB755F3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="10" w:name="Text8"/>
+        <w:bookmarkStart w:id="11" w:name="Text9"/>
+        <w:bookmarkStart w:id="12" w:name="Text8"/>
+        <w:bookmarkStart w:id="13" w:name="Text10"/>
+        <w:bookmarkEnd w:id="10"/>
+        <w:bookmarkEnd w:id="11"/>
+        <w:bookmarkEnd w:id="12"/>
+        <w:bookmarkEnd w:id="13"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3E3B28B914C044FC92EDF8E800607968"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6D7AE75C-885E-4101-9FC4-0995EEA7821D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F62CFB" w:rsidRDefault="0047471B" w:rsidP="0047471B">
+          <w:pPr>
+            <w:pStyle w:val="3E3B28B914C044FC92EDF8E800607968"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="14" w:name="Text10"/>
+        <w:bookmarkStart w:id="15" w:name="Text10"/>
+        <w:bookmarkStart w:id="16" w:name="Text10"/>
+        <w:bookmarkStart w:id="17" w:name="Text10"/>
+        <w:bookmarkStart w:id="18" w:name="Text10"/>
+        <w:bookmarkStart w:id="19" w:name="Text10"/>
+        <w:bookmarkStart w:id="20" w:name="Text10"/>
+        <w:bookmarkStart w:id="21" w:name="Text10"/>
+        <w:bookmarkStart w:id="22" w:name="Text10"/>
+        <w:bookmarkStart w:id="23" w:name="Text1"/>
+        <w:bookmarkStart w:id="24" w:name="Text2"/>
+        <w:bookmarkStart w:id="25" w:name="Text7"/>
+        <w:bookmarkStart w:id="26" w:name="Text4"/>
+        <w:bookmarkStart w:id="27" w:name="Text5"/>
+        <w:bookmarkStart w:id="28" w:name="Text6"/>
+        <w:bookmarkStart w:id="29" w:name="Text1"/>
+        <w:bookmarkStart w:id="30" w:name="Text2"/>
+        <w:bookmarkStart w:id="31" w:name="Text7"/>
+        <w:bookmarkStart w:id="32" w:name="Text4"/>
+        <w:bookmarkStart w:id="33" w:name="Text5"/>
+        <w:bookmarkStart w:id="34" w:name="Text6"/>
+        <w:bookmarkStart w:id="35" w:name="Text2"/>
+        <w:bookmarkStart w:id="36" w:name="Text2"/>
+        <w:bookmarkStart w:id="37" w:name="Text2"/>
+        <w:bookmarkStart w:id="38" w:name="Text10"/>
+        <w:bookmarkStart w:id="39" w:name="Text9"/>
+        <w:bookmarkStart w:id="40" w:name="Text9"/>
+        <w:bookmarkEnd w:id="14"/>
+        <w:bookmarkEnd w:id="15"/>
+        <w:bookmarkEnd w:id="16"/>
+        <w:bookmarkEnd w:id="17"/>
+        <w:bookmarkEnd w:id="18"/>
+        <w:bookmarkEnd w:id="19"/>
+        <w:bookmarkEnd w:id="20"/>
+        <w:bookmarkEnd w:id="21"/>
+        <w:bookmarkEnd w:id="22"/>
+        <w:bookmarkEnd w:id="23"/>
+        <w:bookmarkEnd w:id="24"/>
+        <w:bookmarkEnd w:id="25"/>
+        <w:bookmarkEnd w:id="26"/>
+        <w:bookmarkEnd w:id="27"/>
+        <w:bookmarkEnd w:id="28"/>
+        <w:bookmarkEnd w:id="29"/>
+        <w:bookmarkEnd w:id="30"/>
+        <w:bookmarkEnd w:id="31"/>
+        <w:bookmarkEnd w:id="32"/>
+        <w:bookmarkEnd w:id="33"/>
+        <w:bookmarkEnd w:id="34"/>
+        <w:bookmarkEnd w:id="35"/>
+        <w:bookmarkEnd w:id="36"/>
+        <w:bookmarkEnd w:id="37"/>
+        <w:bookmarkEnd w:id="38"/>
+        <w:bookmarkEnd w:id="39"/>
+        <w:bookmarkEnd w:id="40"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3A68ECC3B6384421930DCAA2F3A4530D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{820BEA3B-E29D-4BA8-BDEF-553A18FD60B2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F62CFB" w:rsidRDefault="0047471B" w:rsidP="0047471B">
+          <w:pPr>
+            <w:pStyle w:val="3A68ECC3B6384421930DCAA2F3A4530D"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D8F66E6AD6F94AA7AAEF16622A16476A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9F70B742-0F06-4D55-A789-811D865F12D8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F62CFB" w:rsidRDefault="0047471B" w:rsidP="0047471B">
+          <w:pPr>
+            <w:pStyle w:val="D8F66E6AD6F94AA7AAEF16622A16476A"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="41" w:name="Text9"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="41"/>
+        </w:p>
+        <w:bookmarkStart w:id="42" w:name="Text10"/>
+        <w:bookmarkStart w:id="43" w:name="Text10"/>
+        <w:bookmarkStart w:id="44" w:name="Text2"/>
+        <w:bookmarkStart w:id="45" w:name="Text10"/>
+        <w:bookmarkStart w:id="46" w:name="Text9"/>
+        <w:bookmarkStart w:id="47" w:name="Text10"/>
+        <w:bookmarkStart w:id="48" w:name="Text10"/>
+        <w:bookmarkStart w:id="49" w:name="Text10"/>
+        <w:bookmarkStart w:id="50" w:name="Text10"/>
+        <w:bookmarkStart w:id="51" w:name="Text10"/>
+        <w:bookmarkStart w:id="52" w:name="Text10"/>
+        <w:bookmarkStart w:id="53" w:name="Text10"/>
+        <w:bookmarkStart w:id="54" w:name="Text10"/>
+        <w:bookmarkStart w:id="55" w:name="Text10"/>
+        <w:bookmarkStart w:id="56" w:name="Text10"/>
+        <w:bookmarkStart w:id="57" w:name="Text10"/>
+        <w:bookmarkStart w:id="58" w:name="Text10"/>
+        <w:bookmarkStart w:id="59" w:name="Text8"/>
+        <w:bookmarkStart w:id="60" w:name="Text10"/>
+        <w:bookmarkStart w:id="61" w:name="Text7"/>
+        <w:bookmarkStart w:id="62" w:name="Text4"/>
+        <w:bookmarkStart w:id="63" w:name="Text5"/>
+        <w:bookmarkStart w:id="64" w:name="Text6"/>
+        <w:bookmarkEnd w:id="42"/>
+        <w:bookmarkEnd w:id="43"/>
+        <w:bookmarkEnd w:id="44"/>
+        <w:bookmarkEnd w:id="45"/>
+        <w:bookmarkEnd w:id="46"/>
+        <w:bookmarkEnd w:id="47"/>
+        <w:bookmarkEnd w:id="48"/>
+        <w:bookmarkEnd w:id="49"/>
+        <w:bookmarkEnd w:id="50"/>
+        <w:bookmarkEnd w:id="51"/>
+        <w:bookmarkEnd w:id="52"/>
+        <w:bookmarkEnd w:id="53"/>
+        <w:bookmarkEnd w:id="54"/>
+        <w:bookmarkEnd w:id="55"/>
+        <w:bookmarkEnd w:id="56"/>
+        <w:bookmarkEnd w:id="57"/>
+        <w:bookmarkEnd w:id="58"/>
+        <w:bookmarkEnd w:id="59"/>
+        <w:bookmarkEnd w:id="60"/>
+        <w:bookmarkEnd w:id="61"/>
+        <w:bookmarkEnd w:id="62"/>
+        <w:bookmarkEnd w:id="63"/>
+        <w:bookmarkEnd w:id="64"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E4D42F98E1854573B4EE6DC9965FB653"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9070E42D-16B0-4EB3-AFCF-2489D03E90B7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F62CFB" w:rsidRDefault="00F62CFB" w:rsidP="00F62CFB">
+          <w:pPr>
+            <w:pStyle w:val="E4D42F98E1854573B4EE6DC9965FB653"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2A2BC9D2F4FE4D6CB73F61AC7A11205D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{111F63FD-5A61-4C9D-BBB5-3C92AD5C225F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F62CFB" w:rsidRDefault="00F62CFB" w:rsidP="00F62CFB">
+          <w:pPr>
+            <w:pStyle w:val="2A2BC9D2F4FE4D6CB73F61AC7A11205D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="65" w:name="Text10"/>
+        <w:bookmarkStart w:id="66" w:name="Text10"/>
+        <w:bookmarkStart w:id="67" w:name="Text10"/>
+        <w:bookmarkEnd w:id="65"/>
+        <w:bookmarkEnd w:id="66"/>
+        <w:bookmarkEnd w:id="67"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="53B5EF5A00EB423F92639B86204E913F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{88755137-BB4A-4247-B94A-48ABCCB6B2A4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B298B" w:rsidRDefault="00B2110B" w:rsidP="00B2110B">
+          <w:pPr>
+            <w:pStyle w:val="53B5EF5A00EB423F92639B86204E913F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BC5AA8A9240E4B2BBD540797719C9376"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{51CC3F79-CB1F-43DB-BE2B-D2BF7501F07E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B298B" w:rsidRDefault="00B2110B" w:rsidP="00B2110B">
+          <w:pPr>
+            <w:pStyle w:val="BC5AA8A9240E4B2BBD540797719C9376"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="902DDCEB22E64914A185E755FDC4FC4E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AB445F0D-30D6-4CAA-A070-286A10E92E4A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B298B" w:rsidRDefault="00B2110B" w:rsidP="00B2110B">
+          <w:pPr>
+            <w:pStyle w:val="902DDCEB22E64914A185E755FDC4FC4E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="69495F2CF3D54DADB2499C13A4540B5C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D5E4CD67-4CAE-4288-9E73-4C3C52115A05}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B298B" w:rsidRDefault="00B2110B" w:rsidP="00B2110B">
+          <w:pPr>
+            <w:pStyle w:val="69495F2CF3D54DADB2499C13A4540B5C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="94D215B801634137BB553E5C3E4B8B1B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5874EFF6-C3A2-4FE4-9FB5-10985942AF7E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B298B" w:rsidRDefault="00B2110B" w:rsidP="00B2110B">
+          <w:pPr>
+            <w:pStyle w:val="94D215B801634137BB553E5C3E4B8B1B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6E1E99932B6B48EF9E6FB3EE5F2BEDD1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4AE986CF-C416-49B4-BF95-6FEBB001549F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B298B" w:rsidRDefault="00B2110B" w:rsidP="00B2110B">
+          <w:pPr>
+            <w:pStyle w:val="6E1E99932B6B48EF9E6FB3EE5F2BEDD1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BE52F46D104943A2AD2F9671BA6BC981"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{58194AB5-4A93-4990-8FA4-66D940B57D2C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B298B" w:rsidRDefault="00B2110B" w:rsidP="00B2110B">
+          <w:pPr>
+            <w:pStyle w:val="BE52F46D104943A2AD2F9671BA6BC981"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="05FB65C87648479891EDA861BB91F9AE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1B454383-187B-4422-B7C5-28E1B6B3DBCF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B298B" w:rsidRDefault="00B2110B" w:rsidP="00B2110B">
+          <w:pPr>
+            <w:pStyle w:val="05FB65C87648479891EDA861BB91F9AE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A08B8CD94833469E88F24C0ADA15748C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{86E38A90-B218-439A-8ED3-890ADA3B7215}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B298B" w:rsidRDefault="00B2110B" w:rsidP="00B2110B">
+          <w:pPr>
+            <w:pStyle w:val="A08B8CD94833469E88F24C0ADA15748C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="60371BE119C448D2A51D4DB4BDAFFF0A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4EC245AC-0B38-410B-B87A-D9107A7FA451}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B298B" w:rsidRDefault="00B2110B" w:rsidP="00B2110B">
+          <w:pPr>
+            <w:pStyle w:val="60371BE119C448D2A51D4DB4BDAFFF0A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A0C97F93A69D4FEBAF677007A6F11AF7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1B61762A-FED6-470D-8990-CFF6856324E7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B298B" w:rsidRDefault="00B2110B" w:rsidP="00B2110B">
+          <w:pPr>
+            <w:pStyle w:val="A0C97F93A69D4FEBAF677007A6F11AF7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="68" w:name="Text2"/>
+        <w:bookmarkStart w:id="69" w:name="Text10"/>
+        <w:bookmarkStart w:id="70" w:name="Text9"/>
+        <w:bookmarkStart w:id="71" w:name="Text8"/>
+        <w:bookmarkStart w:id="72" w:name="Text9"/>
+        <w:bookmarkStart w:id="73" w:name="Text10"/>
+        <w:bookmarkStart w:id="74" w:name="Text11"/>
+        <w:bookmarkStart w:id="75" w:name="Text1"/>
+        <w:bookmarkStart w:id="76" w:name="Text2"/>
+        <w:bookmarkStart w:id="77" w:name="Text7"/>
+        <w:bookmarkStart w:id="78" w:name="Text4"/>
+        <w:bookmarkStart w:id="79" w:name="Text5"/>
+        <w:bookmarkStart w:id="80" w:name="Text6"/>
+        <w:bookmarkStart w:id="81" w:name="Text7"/>
+        <w:bookmarkStart w:id="82" w:name="Text7"/>
+        <w:bookmarkStart w:id="83" w:name="Text7"/>
+        <w:bookmarkEnd w:id="68"/>
+        <w:bookmarkEnd w:id="69"/>
+        <w:bookmarkEnd w:id="70"/>
+        <w:bookmarkEnd w:id="71"/>
+        <w:bookmarkEnd w:id="72"/>
+        <w:bookmarkEnd w:id="73"/>
+        <w:bookmarkEnd w:id="74"/>
+        <w:bookmarkEnd w:id="75"/>
+        <w:bookmarkEnd w:id="76"/>
+        <w:bookmarkEnd w:id="77"/>
+        <w:bookmarkEnd w:id="78"/>
+        <w:bookmarkEnd w:id="79"/>
+        <w:bookmarkEnd w:id="80"/>
+        <w:bookmarkEnd w:id="81"/>
+        <w:bookmarkEnd w:id="82"/>
+        <w:bookmarkEnd w:id="83"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E4DD6BE87B024610A15D980269029237"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{019C99B6-E681-4F61-9976-8611615DCF4B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="E4DD6BE87B024610A15D980269029237"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="84" w:name="Text10"/>
+        <w:bookmarkEnd w:id="84"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3E08E8AAC23747EB9BF24D36A1D8DCD2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C31BBF4E-9B16-4330-9D90-BF150ADF0CC9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="3E08E8AAC23747EB9BF24D36A1D8DCD2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="399FB1234D7E43028382AA3E47103C94"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4C7D69B8-7390-4003-8E8D-C5052288D010}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="399FB1234D7E43028382AA3E47103C94"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B2BEE10D93A14BD8A51FA189219F13FE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{62CD64A9-2F3E-47DE-AF56-D1DE22CF87E0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="B2BEE10D93A14BD8A51FA189219F13FE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="08693CC52ADD48FBACC442313F2A40AA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C578F6EE-510C-43CD-BE89-260B4313C164}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="08693CC52ADD48FBACC442313F2A40AA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="85" w:name="Text10"/>
+        <w:bookmarkEnd w:id="85"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="061EB5C3D1E441D689C52B98BB55AF11"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2E79AA19-292A-440F-A558-C73CF4ED5122}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="061EB5C3D1E441D689C52B98BB55AF11"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F5C48D23192843FA94AC2226E26DDBDE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ECFB9A2A-3FBF-43CD-B196-E94A2E8CF8BA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="F5C48D23192843FA94AC2226E26DDBDE"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text8"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="86" w:name="Text10"/>
+        <w:bookmarkStart w:id="87" w:name="Text10"/>
+        <w:bookmarkStart w:id="88" w:name="Text10"/>
+        <w:bookmarkStart w:id="89" w:name="Text10"/>
+        <w:bookmarkStart w:id="90" w:name="Text10"/>
+        <w:bookmarkStart w:id="91" w:name="Text10"/>
+        <w:bookmarkStart w:id="92" w:name="Text10"/>
+        <w:bookmarkEnd w:id="86"/>
+        <w:bookmarkEnd w:id="87"/>
+        <w:bookmarkEnd w:id="88"/>
+        <w:bookmarkEnd w:id="89"/>
+        <w:bookmarkEnd w:id="90"/>
+        <w:bookmarkEnd w:id="91"/>
+        <w:bookmarkEnd w:id="92"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E48D4F945B2F4DA1ADF7554263E61D4D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{030A05B9-B37D-45AE-AAA3-DDA94C24FA98}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="E48D4F945B2F4DA1ADF7554263E61D4D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F93A47003113413BAF104ADB2595F81A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B09E46D1-A146-47C9-9D6A-E4EF225876D0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="F93A47003113413BAF104ADB2595F81A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="86234E8E9C614000B633A800F7C60A20"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E53FD718-C317-43BF-BD3A-A9E3C43A28FA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="86234E8E9C614000B633A800F7C60A20"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AD935457B4AF41FE812555FE5CACC152"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2822CDD6-741B-4389-9C94-2F06F1587B69}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="AD935457B4AF41FE812555FE5CACC152"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="93" w:name="Text10"/>
+        <w:bookmarkEnd w:id="93"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E1F0DB77398C4D8F8C139F88E67DBED8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EFBA566D-180F-4BBE-80DC-5BB741B5F484}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="E1F0DB77398C4D8F8C139F88E67DBED8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A7361616482B48978BE93EFC30AAE849"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0BC30943-9A3C-4755-9536-5F5F14EDB343}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="A7361616482B48978BE93EFC30AAE849"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2B0F3668506A46CE95D70C0FB144C634"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{161D62BE-2EF1-4403-81CC-E7A6094C6453}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="2B0F3668506A46CE95D70C0FB144C634"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E637A906453E4D08B3A50CA6A725D31A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1AA04970-1333-4A8E-ABDA-7097949C1213}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="E637A906453E4D08B3A50CA6A725D31A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4FF700F40FA844DC929C5FD3DE0E9070"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DF0D7A84-6DA5-4C62-9622-258FA562A42A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="4FF700F40FA844DC929C5FD3DE0E9070"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F0486F34302240DD8F00E175E9DF0446"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{408494ED-27F1-4538-80D3-CB9D59609C6C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="F0486F34302240DD8F00E175E9DF0446"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9CB35ACCAC51444DB395431216D7395A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{31259329-65D1-4078-8DB7-9BCDB6684119}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="9CB35ACCAC51444DB395431216D7395A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="94324325C3F541C7B729F862BBB729BC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B2D99824-247F-4324-A0D7-090A3243EDD9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="94324325C3F541C7B729F862BBB729BC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="725C39D033794227A7660A901FC027C8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{878467C0-AD8F-4074-AD7E-373383AEDE7C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="725C39D033794227A7660A901FC027C8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="562D791041494BBBB215160F5E440638"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9747939A-28F9-448B-87EC-AB89E3E4FCEF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="562D791041494BBBB215160F5E440638"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1DD9C48B13E543AF89AF371C9191AEE6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FD3EC0F3-798B-4EC0-89B9-9E55CBD39D53}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002B1A83" w:rsidRDefault="002453C7" w:rsidP="002453C7">
+          <w:pPr>
+            <w:pStyle w:val="1DD9C48B13E543AF89AF371C9191AEE6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4D7E86923FA946D1BEACA89A76500871"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{65FED6B9-0204-4B42-9F80-6B11D828AFBF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="4D7E86923FA946D1BEACA89A76500871"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="94" w:name="Text10"/>
+        <w:bookmarkStart w:id="95" w:name="Text10"/>
+        <w:bookmarkStart w:id="96" w:name="Text10"/>
+        <w:bookmarkStart w:id="97" w:name="Text10"/>
+        <w:bookmarkStart w:id="98" w:name="Text10"/>
+        <w:bookmarkStart w:id="99" w:name="Text2"/>
+        <w:bookmarkStart w:id="100" w:name="Text9"/>
+        <w:bookmarkStart w:id="101" w:name="Text8"/>
+        <w:bookmarkStart w:id="102" w:name="Text7"/>
+        <w:bookmarkStart w:id="103" w:name="Text4"/>
+        <w:bookmarkStart w:id="104" w:name="Text5"/>
+        <w:bookmarkStart w:id="105" w:name="Text6"/>
+        <w:bookmarkStart w:id="106" w:name="Text10"/>
+        <w:bookmarkStart w:id="107" w:name="Text10"/>
+        <w:bookmarkStart w:id="108" w:name="Text10"/>
+        <w:bookmarkStart w:id="109" w:name="Text10"/>
+        <w:bookmarkStart w:id="110" w:name="Text10"/>
+        <w:bookmarkStart w:id="111" w:name="Text10"/>
+        <w:bookmarkStart w:id="112" w:name="Text2"/>
+        <w:bookmarkStart w:id="113" w:name="Text9"/>
+        <w:bookmarkStart w:id="114" w:name="Text8"/>
+        <w:bookmarkStart w:id="115" w:name="Text7"/>
+        <w:bookmarkStart w:id="116" w:name="Text4"/>
+        <w:bookmarkStart w:id="117" w:name="Text5"/>
+        <w:bookmarkStart w:id="118" w:name="Text6"/>
+        <w:bookmarkStart w:id="119" w:name="Text10"/>
+        <w:bookmarkEnd w:id="94"/>
+        <w:bookmarkEnd w:id="95"/>
+        <w:bookmarkEnd w:id="96"/>
+        <w:bookmarkEnd w:id="97"/>
+        <w:bookmarkEnd w:id="98"/>
+        <w:bookmarkEnd w:id="99"/>
+        <w:bookmarkEnd w:id="100"/>
+        <w:bookmarkEnd w:id="101"/>
+        <w:bookmarkEnd w:id="102"/>
+        <w:bookmarkEnd w:id="103"/>
+        <w:bookmarkEnd w:id="104"/>
+        <w:bookmarkEnd w:id="105"/>
+        <w:bookmarkEnd w:id="106"/>
+        <w:bookmarkEnd w:id="107"/>
+        <w:bookmarkEnd w:id="108"/>
+        <w:bookmarkEnd w:id="109"/>
+        <w:bookmarkEnd w:id="110"/>
+        <w:bookmarkEnd w:id="111"/>
+        <w:bookmarkEnd w:id="112"/>
+        <w:bookmarkEnd w:id="113"/>
+        <w:bookmarkEnd w:id="114"/>
+        <w:bookmarkEnd w:id="115"/>
+        <w:bookmarkEnd w:id="116"/>
+        <w:bookmarkEnd w:id="117"/>
+        <w:bookmarkEnd w:id="118"/>
+        <w:bookmarkEnd w:id="119"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6DFFE41F17114ED4BCF6763B065E452A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E023EAEB-B821-44C7-873D-37086AC30608}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="6DFFE41F17114ED4BCF6763B065E452A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="120" w:name="Text2"/>
+        <w:bookmarkStart w:id="121" w:name="Text10"/>
+        <w:bookmarkStart w:id="122" w:name="Text9"/>
+        <w:bookmarkEnd w:id="120"/>
+        <w:bookmarkEnd w:id="121"/>
+        <w:bookmarkEnd w:id="122"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1AC0C37AF4FF451583E42AF239DD5564"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ABB0B715-4960-43A9-8DDF-322250B5F64A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="1AC0C37AF4FF451583E42AF239DD5564"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7FFF7A47B06046DA8A99402E2E41A315"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{99D0A5C3-27F7-462C-BCA6-C659B56F63A9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="7FFF7A47B06046DA8A99402E2E41A315"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="123" w:name="Text9"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="123"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C0DC936505044F20A32EC20DDABA5BF4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{973F9CE4-D19B-4440-9785-C9C7DA49268E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="C0DC936505044F20A32EC20DDABA5BF4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9538127B34E34013A9DEB33A9F463B27"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{80E9A7B8-B37A-4BF4-9395-2627C7D96C0E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="9538127B34E34013A9DEB33A9F463B27"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="931EE7EC4BFD4C0BA07EAE523AD58A99"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{46433D9C-1E59-44AF-AA0D-23D664782B88}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="931EE7EC4BFD4C0BA07EAE523AD58A99"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A5D277E32D414167B38A4020F8A635BA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{93854800-0DD0-48C6-9B5C-D087B076154F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="A5D277E32D414167B38A4020F8A635BA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5FA85B8A8D934FD89ABCB7A0C772BACF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A1A731A3-AB44-4255-9CFE-04051CD038AC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="5FA85B8A8D934FD89ABCB7A0C772BACF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="85AEFD1878224E5CBD39E2188E42E6E2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{13B54475-0331-4E34-AF3D-E49BC37ACFB1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="85AEFD1878224E5CBD39E2188E42E6E2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="64B2980BEE554E37BFB0EE019D533FF7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{54971C58-3AE8-4BE1-801E-2B7F05DC4840}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="64B2980BEE554E37BFB0EE019D533FF7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D65DA022C4B84D94A50705492773E778"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{25D87FE2-B118-4C0B-8097-41BC1E8AECAE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="D65DA022C4B84D94A50705492773E778"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1D379729D9AF4F4BA0BD6D0735C7AA9D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1226A78B-BBCF-4626-B0BD-AF70942FE5C7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="1D379729D9AF4F4BA0BD6D0735C7AA9D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="55F1829773054505A46F702AA1930C4F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3863EEC8-70F3-495A-A4F8-B3C01F210C1B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="55F1829773054505A46F702AA1930C4F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FF740A5F70A748C4BA0D6A2A2283BEFE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7FB0F5DC-E94D-41A8-9D65-D13462FF947B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="FF740A5F70A748C4BA0D6A2A2283BEFE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2E33DC84C9E64A2988C686D042C42FBD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DDA68F99-8C17-476A-8A48-C32816C50EBC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="2E33DC84C9E64A2988C686D042C42FBD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ABBA4876D8324A2D83B3DE5B88E139AF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AA33C020-DE83-46F0-9349-4F822EB745B3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="ABBA4876D8324A2D83B3DE5B88E139AF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5CC1B7853C604153897281D7436C61F7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E4A25516-C38C-4F3A-BC20-9B53CFFC4F41}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="5CC1B7853C604153897281D7436C61F7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="124" w:name="Text2"/>
+        <w:bookmarkStart w:id="125" w:name="Text10"/>
+        <w:bookmarkStart w:id="126" w:name="Text9"/>
+        <w:bookmarkStart w:id="127" w:name="Text9"/>
+        <w:bookmarkStart w:id="128" w:name="Text2"/>
+        <w:bookmarkStart w:id="129" w:name="Text10"/>
+        <w:bookmarkStart w:id="130" w:name="Text9"/>
+        <w:bookmarkStart w:id="131" w:name="Text9"/>
+        <w:bookmarkEnd w:id="124"/>
+        <w:bookmarkEnd w:id="125"/>
+        <w:bookmarkEnd w:id="126"/>
+        <w:bookmarkEnd w:id="127"/>
+        <w:bookmarkEnd w:id="128"/>
+        <w:bookmarkEnd w:id="129"/>
+        <w:bookmarkEnd w:id="130"/>
+        <w:bookmarkEnd w:id="131"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E6F6DA8CE8D2430A9DA301D771F28BDD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E7C60E4D-EEBE-4DD1-B243-59E054AD7E20}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="E6F6DA8CE8D2430A9DA301D771F28BDD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D6F65A2D35DD40169FE11E9E9D84DCF6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{07564BE2-E68D-4726-AEBB-129B4C11DABD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="D6F65A2D35DD40169FE11E9E9D84DCF6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B837BBA142924D89BEA84D2579A23A23"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2E2FAFB5-587B-497A-9F93-0CFD65892604}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="B837BBA142924D89BEA84D2579A23A23"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E65B5D56AC4146DA8F65DDE300E5B6EF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8D9AFFA4-61FE-4221-AADD-669305C96F61}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="E65B5D56AC4146DA8F65DDE300E5B6EF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="21668F57FFD94A36892CF6AB9680F580"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{794B9E4A-6C12-40C7-AFAA-C7637B91A032}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="21668F57FFD94A36892CF6AB9680F580"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="132" w:name="Text2"/>
+        <w:bookmarkStart w:id="133" w:name="Text10"/>
+        <w:bookmarkStart w:id="134" w:name="Text9"/>
+        <w:bookmarkEnd w:id="132"/>
+        <w:bookmarkEnd w:id="133"/>
+        <w:bookmarkEnd w:id="134"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DE079FCDE3AD4629B086FE37107056D9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C6F9ECF5-3003-47F5-9BD9-76049BC1B52B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="DE079FCDE3AD4629B086FE37107056D9"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C1F9E5AC7A6A4F979EC0DBA79BE09C31"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{74F8677D-CA3D-4FD9-AB4B-B6D1ED49D17D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="C1F9E5AC7A6A4F979EC0DBA79BE09C31"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="135" w:name="Text9"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="135"/>
+        </w:p>
+        <w:bookmarkStart w:id="136" w:name="Text2"/>
+        <w:bookmarkStart w:id="137" w:name="Text10"/>
+        <w:bookmarkStart w:id="138" w:name="Text9"/>
+        <w:bookmarkStart w:id="139" w:name="Text9"/>
+        <w:bookmarkStart w:id="140" w:name="Text2"/>
+        <w:bookmarkStart w:id="141" w:name="Text10"/>
+        <w:bookmarkStart w:id="142" w:name="Text9"/>
+        <w:bookmarkStart w:id="143" w:name="Text9"/>
+        <w:bookmarkEnd w:id="136"/>
+        <w:bookmarkEnd w:id="137"/>
+        <w:bookmarkEnd w:id="138"/>
+        <w:bookmarkEnd w:id="139"/>
+        <w:bookmarkEnd w:id="140"/>
+        <w:bookmarkEnd w:id="141"/>
+        <w:bookmarkEnd w:id="142"/>
+        <w:bookmarkEnd w:id="143"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A4670F4E4CED4293A8B33D92B7D3561B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{67F45B0A-A649-4037-ACF5-B23B48B4D473}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="A4670F4E4CED4293A8B33D92B7D3561B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0A646040B8204D689476E8A0E40E2031"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{47A28B18-B85D-44D8-B44F-A61C0B2B25F1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="0A646040B8204D689476E8A0E40E2031"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="617D7D6CD4864FE395585FE726A59F70"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{700F40CC-C518-41CE-9BDD-DA0E842A1141}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="617D7D6CD4864FE395585FE726A59F70"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="082A7BCF47A74D82A2FCBA672C5EF949"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2FB909D4-BFDC-409F-9273-32173F0A3ABC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="082A7BCF47A74D82A2FCBA672C5EF949"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="31FBF567EA0B45C5BA0736DD41AA169D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0A5E33F8-537E-488D-8AF0-29ECB1EDB87E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="31FBF567EA0B45C5BA0736DD41AA169D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="144" w:name="Text2"/>
+        <w:bookmarkStart w:id="145" w:name="Text10"/>
+        <w:bookmarkStart w:id="146" w:name="Text9"/>
+        <w:bookmarkEnd w:id="144"/>
+        <w:bookmarkEnd w:id="145"/>
+        <w:bookmarkEnd w:id="146"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7DEA879CBA55479B8A9933B5B8A48ADE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A85231F9-28B4-454C-BF40-636EDB686186}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="7DEA879CBA55479B8A9933B5B8A48ADE"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8DC5605E507140E3AD88905DAE98BA45"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D0A40FFC-BCB8-4F10-AD16-EB272BB9C79D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="8DC5605E507140E3AD88905DAE98BA45"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="147" w:name="Text9"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="147"/>
+        </w:p>
+        <w:bookmarkStart w:id="148" w:name="Text2"/>
+        <w:bookmarkStart w:id="149" w:name="Text10"/>
+        <w:bookmarkStart w:id="150" w:name="Text9"/>
+        <w:bookmarkStart w:id="151" w:name="Text9"/>
+        <w:bookmarkStart w:id="152" w:name="Text2"/>
+        <w:bookmarkStart w:id="153" w:name="Text10"/>
+        <w:bookmarkStart w:id="154" w:name="Text9"/>
+        <w:bookmarkEnd w:id="148"/>
+        <w:bookmarkEnd w:id="149"/>
+        <w:bookmarkEnd w:id="150"/>
+        <w:bookmarkEnd w:id="151"/>
+        <w:bookmarkEnd w:id="152"/>
+        <w:bookmarkEnd w:id="153"/>
+        <w:bookmarkEnd w:id="154"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CFE299233FD241AF9D281A10A726B47D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{09E40056-4841-476F-9F94-31C8C56A36DA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="CFE299233FD241AF9D281A10A726B47D"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7729825BF79648E0955CEA86631F2501"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C8887CC6-30FE-4364-AC6E-462DF76CBB6F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="7729825BF79648E0955CEA86631F2501"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="155" w:name="Text9"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="155"/>
+        </w:p>
+        <w:bookmarkStart w:id="156" w:name="Text2"/>
+        <w:bookmarkStart w:id="157" w:name="Text10"/>
+        <w:bookmarkStart w:id="158" w:name="Text9"/>
+        <w:bookmarkStart w:id="159" w:name="Text9"/>
+        <w:bookmarkEnd w:id="156"/>
+        <w:bookmarkEnd w:id="157"/>
+        <w:bookmarkEnd w:id="158"/>
+        <w:bookmarkEnd w:id="159"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9AF6449689EF475992D480B72249A366"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{894D2216-1A51-4F03-A304-E05F5C188E0D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="9AF6449689EF475992D480B72249A366"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AA2ED7E8050847F6A2D03F097A5D5A76"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0E96833F-185B-45E7-8F26-2B5BCE3AB0D5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="AA2ED7E8050847F6A2D03F097A5D5A76"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="160" w:name="Text2"/>
+        <w:bookmarkStart w:id="161" w:name="Text10"/>
+        <w:bookmarkStart w:id="162" w:name="Text9"/>
+        <w:bookmarkStart w:id="163" w:name="Text9"/>
+        <w:bookmarkEnd w:id="160"/>
+        <w:bookmarkEnd w:id="161"/>
+        <w:bookmarkEnd w:id="162"/>
+        <w:bookmarkEnd w:id="163"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7F6FAE18E0AA4C5DBAF83AC212B2C629"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{31819822-769B-4A51-9A8E-7FA5369E3B58}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="7F6FAE18E0AA4C5DBAF83AC212B2C629"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="46914B698F87420DA1D13F6230336BA0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3D50D4F6-8493-441C-B134-B8CBF64B1A2E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="46914B698F87420DA1D13F6230336BA0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E37C74DAE56841229C78C4EFFA68A074"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{50180196-9917-4A6C-BB26-91E2EE9CBDBB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="E37C74DAE56841229C78C4EFFA68A074"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CD625DC3247F4C4386F3F1DB6BF733FC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5450F0BA-5B4B-4A80-B4BB-EA4B4803373C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="CD625DC3247F4C4386F3F1DB6BF733FC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="712094B1007344EE8BEAFC0BF8B425C1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6E52F49B-EB43-4F7C-A4D5-1968504BE929}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="712094B1007344EE8BEAFC0BF8B425C1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E66ED39DEDC74AD39E8428A7B53292D8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5AD3283A-0A4B-4A12-B73D-ACAA40C277BE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="E66ED39DEDC74AD39E8428A7B53292D8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="508BA3B36E0D42CF913EF0722878A006"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BC44B41C-14F6-4D5C-B11C-B0D9E6BA7DCE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="508BA3B36E0D42CF913EF0722878A006"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="727E77CB75BB4FD0ADDFF2FA8D9AB54F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{62A97485-CC82-4263-92EA-1D1D14312F84}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="727E77CB75BB4FD0ADDFF2FA8D9AB54F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1094C7825C21429A962EEFB14C649FE1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3002343F-7B51-41C4-969F-723D61BE0AAA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="1094C7825C21429A962EEFB14C649FE1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="96EAF9E7EF4E4F7586A9F649BFBBA641"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C8EDE23D-ED51-483A-98C9-C06BA4AC3E00}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="96EAF9E7EF4E4F7586A9F649BFBBA641"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B3FE95AC5FB14E68BF74E6B07C5FBC1C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{723CACEB-6521-4619-B00F-C09F29DA0955}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="B3FE95AC5FB14E68BF74E6B07C5FBC1C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="827365C2840441909AF6AEAA13E1F65C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DA60E1D7-3243-4F98-8585-89231DF8F526}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="827365C2840441909AF6AEAA13E1F65C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F3415B6AE4A94298A0ABC47ED2D37324"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2C093222-218E-4AB8-9396-878AFFBD2853}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="F3415B6AE4A94298A0ABC47ED2D37324"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4D28B90C343041F09141CCC4BE68FDDD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A5E48047-973B-4FD2-849F-98FFEE23079C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="4D28B90C343041F09141CCC4BE68FDDD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1FFCEE31B7CE4385BEC09A4198D632D0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{834E11DD-5084-4A12-B96E-1D3F58A2A2D1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="1FFCEE31B7CE4385BEC09A4198D632D0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ED4AF4A57C32401BADDC3F0A53FD495D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8397078B-68AE-4B62-9AC8-CE839601C234}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C73011" w:rsidRDefault="002B1A83" w:rsidP="002B1A83">
+          <w:pPr>
+            <w:pStyle w:val="ED4AF4A57C32401BADDC3F0A53FD495D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="821ECDA2A03A4892806D819A0A743FD0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{39351671-B89D-40C1-9E05-AA99175E842B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AF6889" w:rsidRDefault="00AF6889" w:rsidP="00AF6889">
+          <w:pPr>
+            <w:pStyle w:val="821ECDA2A03A4892806D819A0A743FD0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AE0A353FDCB7494A91BBB7BE08F2EF09"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{260939A2-C68E-46A6-92D3-AF7F2A2866F9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AF6889" w:rsidRDefault="00AF6889" w:rsidP="00AF6889">
+          <w:pPr>
+            <w:pStyle w:val="AE0A353FDCB7494A91BBB7BE08F2EF09"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DC821A24E94241B68A8F3E3431440101"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A8738F1F-54C9-4A78-802C-7FCB8DEF0B70}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AF6889" w:rsidRDefault="00AF6889" w:rsidP="00AF6889">
+          <w:pPr>
+            <w:pStyle w:val="DC821A24E94241B68A8F3E3431440101"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C33AAFB7AFB644B38937C80D14FC1AA5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FA958E47-4717-4F88-A2C3-ED4448FC40FF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AF6889" w:rsidRDefault="00AF6889" w:rsidP="00AF6889">
+          <w:pPr>
+            <w:pStyle w:val="C33AAFB7AFB644B38937C80D14FC1AA5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0768A3A4C5CE49E8A0111A0E8D04C3A9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{01029CAD-32E7-413F-A3E7-45FE59850FDC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AF6889" w:rsidRDefault="00AF6889" w:rsidP="00AF6889">
+          <w:pPr>
+            <w:pStyle w:val="0768A3A4C5CE49E8A0111A0E8D04C3A9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="12C578C38C1649DEA3783E264657CF9D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EAADA02E-CFA8-4098-8035-6D8CD7535B56}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AF6889" w:rsidRDefault="00AF6889" w:rsidP="00AF6889">
+          <w:pPr>
+            <w:pStyle w:val="12C578C38C1649DEA3783E264657CF9D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8FD1F5FC6A0D4C13B33C375D9582EFCA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1B3C173E-672F-4BAC-86D3-E8A492B65C6B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AF6889" w:rsidRDefault="00AF6889" w:rsidP="00AF6889">
+          <w:pPr>
+            <w:pStyle w:val="8FD1F5FC6A0D4C13B33C375D9582EFCA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1722796CB3514DA8A21E6F717C171CB5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{94D88372-224D-40BE-8AD9-9D42FABB2796}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AF6889" w:rsidRDefault="00AF6889" w:rsidP="00AF6889">
+          <w:pPr>
+            <w:pStyle w:val="1722796CB3514DA8A21E6F717C171CB5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="164" w:name="Text10"/>
+        <w:bookmarkStart w:id="165" w:name="Text10"/>
+        <w:bookmarkEnd w:id="164"/>
+        <w:bookmarkEnd w:id="165"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0F4377DABDA44B429711ECDF97E4887E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{00E386D6-CE8B-44F0-BAE9-070CBF00C88E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004378A0" w:rsidRDefault="00D92D44" w:rsidP="00D92D44">
+          <w:pPr>
+            <w:pStyle w:val="0F4377DABDA44B429711ECDF97E4887E"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text10"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="166" w:name="Text10"/>
+        <w:bookmarkEnd w:id="166"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="19961A87FEE64264AAAC3DA687979624"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{32DA4190-C39A-4343-BF5E-DB48A751685C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004378A0" w:rsidRDefault="00D92D44" w:rsidP="00D92D44">
+          <w:pPr>
+            <w:pStyle w:val="19961A87FEE64264AAAC3DA687979624"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Nova">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00F176BE"/>
+    <w:rsid w:val="0004771E"/>
+    <w:rsid w:val="000633AE"/>
+    <w:rsid w:val="00075966"/>
+    <w:rsid w:val="00096075"/>
+    <w:rsid w:val="000B6EEB"/>
+    <w:rsid w:val="00100CD5"/>
+    <w:rsid w:val="00122D69"/>
+    <w:rsid w:val="00160F9D"/>
+    <w:rsid w:val="001E1E07"/>
+    <w:rsid w:val="002453C7"/>
+    <w:rsid w:val="002B1A83"/>
+    <w:rsid w:val="002F3323"/>
+    <w:rsid w:val="003623BE"/>
+    <w:rsid w:val="00365AAA"/>
+    <w:rsid w:val="003C2191"/>
+    <w:rsid w:val="003D4612"/>
+    <w:rsid w:val="003E692C"/>
+    <w:rsid w:val="00413CF9"/>
+    <w:rsid w:val="004333A8"/>
+    <w:rsid w:val="004378A0"/>
+    <w:rsid w:val="00473879"/>
+    <w:rsid w:val="0047471B"/>
+    <w:rsid w:val="00492F02"/>
+    <w:rsid w:val="004A32F8"/>
+    <w:rsid w:val="004C766B"/>
+    <w:rsid w:val="004D00B6"/>
+    <w:rsid w:val="005041B1"/>
+    <w:rsid w:val="0053163F"/>
+    <w:rsid w:val="005350F3"/>
+    <w:rsid w:val="005430CB"/>
+    <w:rsid w:val="005A4420"/>
+    <w:rsid w:val="005B298B"/>
+    <w:rsid w:val="00637B5E"/>
+    <w:rsid w:val="00640EED"/>
+    <w:rsid w:val="0065288D"/>
+    <w:rsid w:val="006819EE"/>
+    <w:rsid w:val="006D50CB"/>
+    <w:rsid w:val="00722411"/>
+    <w:rsid w:val="007245A3"/>
+    <w:rsid w:val="00727AED"/>
+    <w:rsid w:val="00754238"/>
+    <w:rsid w:val="00756093"/>
+    <w:rsid w:val="00806878"/>
+    <w:rsid w:val="00843E4F"/>
+    <w:rsid w:val="008925B4"/>
+    <w:rsid w:val="008A3EC9"/>
+    <w:rsid w:val="008D195E"/>
+    <w:rsid w:val="009057A6"/>
+    <w:rsid w:val="00905EC9"/>
+    <w:rsid w:val="00973FD4"/>
+    <w:rsid w:val="009C6F22"/>
+    <w:rsid w:val="009F315B"/>
+    <w:rsid w:val="00A91117"/>
+    <w:rsid w:val="00AF3D88"/>
+    <w:rsid w:val="00AF437E"/>
+    <w:rsid w:val="00AF6889"/>
+    <w:rsid w:val="00B104E9"/>
+    <w:rsid w:val="00B2110B"/>
+    <w:rsid w:val="00B30615"/>
+    <w:rsid w:val="00B57E77"/>
+    <w:rsid w:val="00B8387E"/>
+    <w:rsid w:val="00BC24B4"/>
+    <w:rsid w:val="00BC790D"/>
+    <w:rsid w:val="00C22004"/>
+    <w:rsid w:val="00C37EEA"/>
+    <w:rsid w:val="00C666F3"/>
+    <w:rsid w:val="00C73011"/>
+    <w:rsid w:val="00C96AF0"/>
+    <w:rsid w:val="00CB7B19"/>
+    <w:rsid w:val="00CE3DAD"/>
+    <w:rsid w:val="00D92D44"/>
+    <w:rsid w:val="00DC3BFF"/>
+    <w:rsid w:val="00DE45CD"/>
+    <w:rsid w:val="00F02273"/>
+    <w:rsid w:val="00F176BE"/>
+    <w:rsid w:val="00F506C0"/>
+    <w:rsid w:val="00F62CFB"/>
+    <w:rsid w:val="00F705D6"/>
+    <w:rsid w:val="00F86841"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B1A83"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D7E86923FA946D1BEACA89A76500871">
+    <w:name w:val="4D7E86923FA946D1BEACA89A76500871"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4D42F98E1854573B4EE6DC9965FB653">
+    <w:name w:val="E4D42F98E1854573B4EE6DC9965FB653"/>
+    <w:rsid w:val="00F62CFB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A2BC9D2F4FE4D6CB73F61AC7A11205D">
+    <w:name w:val="2A2BC9D2F4FE4D6CB73F61AC7A11205D"/>
+    <w:rsid w:val="00F62CFB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31BECDD714A64AEFA0FDED55E3AB755F3">
+    <w:name w:val="31BECDD714A64AEFA0FDED55E3AB755F3"/>
+    <w:rsid w:val="0047471B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E3B28B914C044FC92EDF8E800607968">
+    <w:name w:val="3E3B28B914C044FC92EDF8E800607968"/>
+    <w:rsid w:val="0047471B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A68ECC3B6384421930DCAA2F3A4530D">
+    <w:name w:val="3A68ECC3B6384421930DCAA2F3A4530D"/>
+    <w:rsid w:val="0047471B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D8F66E6AD6F94AA7AAEF16622A16476A">
+    <w:name w:val="D8F66E6AD6F94AA7AAEF16622A16476A"/>
+    <w:rsid w:val="0047471B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="53B5EF5A00EB423F92639B86204E913F">
+    <w:name w:val="53B5EF5A00EB423F92639B86204E913F"/>
+    <w:rsid w:val="00B2110B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BC5AA8A9240E4B2BBD540797719C9376">
+    <w:name w:val="BC5AA8A9240E4B2BBD540797719C9376"/>
+    <w:rsid w:val="00B2110B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="902DDCEB22E64914A185E755FDC4FC4E">
+    <w:name w:val="902DDCEB22E64914A185E755FDC4FC4E"/>
+    <w:rsid w:val="00B2110B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="69495F2CF3D54DADB2499C13A4540B5C">
+    <w:name w:val="69495F2CF3D54DADB2499C13A4540B5C"/>
+    <w:rsid w:val="00B2110B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="94D215B801634137BB553E5C3E4B8B1B">
+    <w:name w:val="94D215B801634137BB553E5C3E4B8B1B"/>
+    <w:rsid w:val="00B2110B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E1E99932B6B48EF9E6FB3EE5F2BEDD1">
+    <w:name w:val="6E1E99932B6B48EF9E6FB3EE5F2BEDD1"/>
+    <w:rsid w:val="00B2110B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BE52F46D104943A2AD2F9671BA6BC981">
+    <w:name w:val="BE52F46D104943A2AD2F9671BA6BC981"/>
+    <w:rsid w:val="00B2110B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05FB65C87648479891EDA861BB91F9AE">
+    <w:name w:val="05FB65C87648479891EDA861BB91F9AE"/>
+    <w:rsid w:val="00B2110B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A08B8CD94833469E88F24C0ADA15748C">
+    <w:name w:val="A08B8CD94833469E88F24C0ADA15748C"/>
+    <w:rsid w:val="00B2110B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60371BE119C448D2A51D4DB4BDAFFF0A">
+    <w:name w:val="60371BE119C448D2A51D4DB4BDAFFF0A"/>
+    <w:rsid w:val="00B2110B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0C97F93A69D4FEBAF677007A6F11AF7">
+    <w:name w:val="A0C97F93A69D4FEBAF677007A6F11AF7"/>
+    <w:rsid w:val="00B2110B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4DD6BE87B024610A15D980269029237">
+    <w:name w:val="E4DD6BE87B024610A15D980269029237"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14CCA2A3FD1349669C2A18EE41882D85">
+    <w:name w:val="14CCA2A3FD1349669C2A18EE41882D85"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E4133A6D80E476B80E6FF83DBC0F97A">
+    <w:name w:val="6E4133A6D80E476B80E6FF83DBC0F97A"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E08E8AAC23747EB9BF24D36A1D8DCD2">
+    <w:name w:val="3E08E8AAC23747EB9BF24D36A1D8DCD2"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="399FB1234D7E43028382AA3E47103C94">
+    <w:name w:val="399FB1234D7E43028382AA3E47103C94"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2BEE10D93A14BD8A51FA189219F13FE">
+    <w:name w:val="B2BEE10D93A14BD8A51FA189219F13FE"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08693CC52ADD48FBACC442313F2A40AA">
+    <w:name w:val="08693CC52ADD48FBACC442313F2A40AA"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="061EB5C3D1E441D689C52B98BB55AF11">
+    <w:name w:val="061EB5C3D1E441D689C52B98BB55AF11"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5C48D23192843FA94AC2226E26DDBDE">
+    <w:name w:val="F5C48D23192843FA94AC2226E26DDBDE"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="046AF4CBE942443382FA38A6CB09DC7B">
+    <w:name w:val="046AF4CBE942443382FA38A6CB09DC7B"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E48D4F945B2F4DA1ADF7554263E61D4D">
+    <w:name w:val="E48D4F945B2F4DA1ADF7554263E61D4D"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F93A47003113413BAF104ADB2595F81A">
+    <w:name w:val="F93A47003113413BAF104ADB2595F81A"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86234E8E9C614000B633A800F7C60A20">
+    <w:name w:val="86234E8E9C614000B633A800F7C60A20"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD935457B4AF41FE812555FE5CACC152">
+    <w:name w:val="AD935457B4AF41FE812555FE5CACC152"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1F0DB77398C4D8F8C139F88E67DBED8">
+    <w:name w:val="E1F0DB77398C4D8F8C139F88E67DBED8"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7361616482B48978BE93EFC30AAE849">
+    <w:name w:val="A7361616482B48978BE93EFC30AAE849"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B0F3668506A46CE95D70C0FB144C634">
+    <w:name w:val="2B0F3668506A46CE95D70C0FB144C634"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E637A906453E4D08B3A50CA6A725D31A">
+    <w:name w:val="E637A906453E4D08B3A50CA6A725D31A"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4FF700F40FA844DC929C5FD3DE0E9070">
+    <w:name w:val="4FF700F40FA844DC929C5FD3DE0E9070"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F0486F34302240DD8F00E175E9DF0446">
+    <w:name w:val="F0486F34302240DD8F00E175E9DF0446"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9CB35ACCAC51444DB395431216D7395A">
+    <w:name w:val="9CB35ACCAC51444DB395431216D7395A"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="94324325C3F541C7B729F862BBB729BC">
+    <w:name w:val="94324325C3F541C7B729F862BBB729BC"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="725C39D033794227A7660A901FC027C8">
+    <w:name w:val="725C39D033794227A7660A901FC027C8"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="562D791041494BBBB215160F5E440638">
+    <w:name w:val="562D791041494BBBB215160F5E440638"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1DD9C48B13E543AF89AF371C9191AEE6">
+    <w:name w:val="1DD9C48B13E543AF89AF371C9191AEE6"/>
+    <w:rsid w:val="002453C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6DFFE41F17114ED4BCF6763B065E452A">
+    <w:name w:val="6DFFE41F17114ED4BCF6763B065E452A"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AC0C37AF4FF451583E42AF239DD5564">
+    <w:name w:val="1AC0C37AF4FF451583E42AF239DD5564"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FFF7A47B06046DA8A99402E2E41A315">
+    <w:name w:val="7FFF7A47B06046DA8A99402E2E41A315"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C0DC936505044F20A32EC20DDABA5BF4">
+    <w:name w:val="C0DC936505044F20A32EC20DDABA5BF4"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9538127B34E34013A9DEB33A9F463B27">
+    <w:name w:val="9538127B34E34013A9DEB33A9F463B27"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="931EE7EC4BFD4C0BA07EAE523AD58A99">
+    <w:name w:val="931EE7EC4BFD4C0BA07EAE523AD58A99"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A5D277E32D414167B38A4020F8A635BA">
+    <w:name w:val="A5D277E32D414167B38A4020F8A635BA"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5FA85B8A8D934FD89ABCB7A0C772BACF">
+    <w:name w:val="5FA85B8A8D934FD89ABCB7A0C772BACF"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="85AEFD1878224E5CBD39E2188E42E6E2">
+    <w:name w:val="85AEFD1878224E5CBD39E2188E42E6E2"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64B2980BEE554E37BFB0EE019D533FF7">
+    <w:name w:val="64B2980BEE554E37BFB0EE019D533FF7"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D65DA022C4B84D94A50705492773E778">
+    <w:name w:val="D65DA022C4B84D94A50705492773E778"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D379729D9AF4F4BA0BD6D0735C7AA9D">
+    <w:name w:val="1D379729D9AF4F4BA0BD6D0735C7AA9D"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="55F1829773054505A46F702AA1930C4F">
+    <w:name w:val="55F1829773054505A46F702AA1930C4F"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF740A5F70A748C4BA0D6A2A2283BEFE">
+    <w:name w:val="FF740A5F70A748C4BA0D6A2A2283BEFE"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E33DC84C9E64A2988C686D042C42FBD">
+    <w:name w:val="2E33DC84C9E64A2988C686D042C42FBD"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ABBA4876D8324A2D83B3DE5B88E139AF">
+    <w:name w:val="ABBA4876D8324A2D83B3DE5B88E139AF"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5CC1B7853C604153897281D7436C61F7">
+    <w:name w:val="5CC1B7853C604153897281D7436C61F7"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6F6DA8CE8D2430A9DA301D771F28BDD">
+    <w:name w:val="E6F6DA8CE8D2430A9DA301D771F28BDD"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6F65A2D35DD40169FE11E9E9D84DCF6">
+    <w:name w:val="D6F65A2D35DD40169FE11E9E9D84DCF6"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B837BBA142924D89BEA84D2579A23A23">
+    <w:name w:val="B837BBA142924D89BEA84D2579A23A23"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E65B5D56AC4146DA8F65DDE300E5B6EF">
+    <w:name w:val="E65B5D56AC4146DA8F65DDE300E5B6EF"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21668F57FFD94A36892CF6AB9680F580">
+    <w:name w:val="21668F57FFD94A36892CF6AB9680F580"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE079FCDE3AD4629B086FE37107056D9">
+    <w:name w:val="DE079FCDE3AD4629B086FE37107056D9"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C1F9E5AC7A6A4F979EC0DBA79BE09C31">
+    <w:name w:val="C1F9E5AC7A6A4F979EC0DBA79BE09C31"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A4670F4E4CED4293A8B33D92B7D3561B">
+    <w:name w:val="A4670F4E4CED4293A8B33D92B7D3561B"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A646040B8204D689476E8A0E40E2031">
+    <w:name w:val="0A646040B8204D689476E8A0E40E2031"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="617D7D6CD4864FE395585FE726A59F70">
+    <w:name w:val="617D7D6CD4864FE395585FE726A59F70"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="082A7BCF47A74D82A2FCBA672C5EF949">
+    <w:name w:val="082A7BCF47A74D82A2FCBA672C5EF949"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31FBF567EA0B45C5BA0736DD41AA169D">
+    <w:name w:val="31FBF567EA0B45C5BA0736DD41AA169D"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DEA879CBA55479B8A9933B5B8A48ADE">
+    <w:name w:val="7DEA879CBA55479B8A9933B5B8A48ADE"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8DC5605E507140E3AD88905DAE98BA45">
+    <w:name w:val="8DC5605E507140E3AD88905DAE98BA45"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CFE299233FD241AF9D281A10A726B47D">
+    <w:name w:val="CFE299233FD241AF9D281A10A726B47D"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7729825BF79648E0955CEA86631F2501">
+    <w:name w:val="7729825BF79648E0955CEA86631F2501"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9AF6449689EF475992D480B72249A366">
+    <w:name w:val="9AF6449689EF475992D480B72249A366"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA2ED7E8050847F6A2D03F097A5D5A76">
+    <w:name w:val="AA2ED7E8050847F6A2D03F097A5D5A76"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F6FAE18E0AA4C5DBAF83AC212B2C629">
+    <w:name w:val="7F6FAE18E0AA4C5DBAF83AC212B2C629"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="46914B698F87420DA1D13F6230336BA0">
+    <w:name w:val="46914B698F87420DA1D13F6230336BA0"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E37C74DAE56841229C78C4EFFA68A074">
+    <w:name w:val="E37C74DAE56841229C78C4EFFA68A074"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD625DC3247F4C4386F3F1DB6BF733FC">
+    <w:name w:val="CD625DC3247F4C4386F3F1DB6BF733FC"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="712094B1007344EE8BEAFC0BF8B425C1">
+    <w:name w:val="712094B1007344EE8BEAFC0BF8B425C1"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E66ED39DEDC74AD39E8428A7B53292D8">
+    <w:name w:val="E66ED39DEDC74AD39E8428A7B53292D8"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="508BA3B36E0D42CF913EF0722878A006">
+    <w:name w:val="508BA3B36E0D42CF913EF0722878A006"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="727E77CB75BB4FD0ADDFF2FA8D9AB54F">
+    <w:name w:val="727E77CB75BB4FD0ADDFF2FA8D9AB54F"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1094C7825C21429A962EEFB14C649FE1">
+    <w:name w:val="1094C7825C21429A962EEFB14C649FE1"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="96EAF9E7EF4E4F7586A9F649BFBBA641">
+    <w:name w:val="96EAF9E7EF4E4F7586A9F649BFBBA641"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B3FE95AC5FB14E68BF74E6B07C5FBC1C">
+    <w:name w:val="B3FE95AC5FB14E68BF74E6B07C5FBC1C"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="827365C2840441909AF6AEAA13E1F65C">
+    <w:name w:val="827365C2840441909AF6AEAA13E1F65C"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F3415B6AE4A94298A0ABC47ED2D37324">
+    <w:name w:val="F3415B6AE4A94298A0ABC47ED2D37324"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D28B90C343041F09141CCC4BE68FDDD">
+    <w:name w:val="4D28B90C343041F09141CCC4BE68FDDD"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1FFCEE31B7CE4385BEC09A4198D632D0">
+    <w:name w:val="1FFCEE31B7CE4385BEC09A4198D632D0"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED4AF4A57C32401BADDC3F0A53FD495D">
+    <w:name w:val="ED4AF4A57C32401BADDC3F0A53FD495D"/>
+    <w:rsid w:val="002B1A83"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="821ECDA2A03A4892806D819A0A743FD0">
+    <w:name w:val="821ECDA2A03A4892806D819A0A743FD0"/>
+    <w:rsid w:val="00AF6889"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AE0A353FDCB7494A91BBB7BE08F2EF09">
+    <w:name w:val="AE0A353FDCB7494A91BBB7BE08F2EF09"/>
+    <w:rsid w:val="00AF6889"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DC821A24E94241B68A8F3E3431440101">
+    <w:name w:val="DC821A24E94241B68A8F3E3431440101"/>
+    <w:rsid w:val="00AF6889"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C33AAFB7AFB644B38937C80D14FC1AA5">
+    <w:name w:val="C33AAFB7AFB644B38937C80D14FC1AA5"/>
+    <w:rsid w:val="00AF6889"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0768A3A4C5CE49E8A0111A0E8D04C3A9">
+    <w:name w:val="0768A3A4C5CE49E8A0111A0E8D04C3A9"/>
+    <w:rsid w:val="00AF6889"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12C578C38C1649DEA3783E264657CF9D">
+    <w:name w:val="12C578C38C1649DEA3783E264657CF9D"/>
+    <w:rsid w:val="00AF6889"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8FD1F5FC6A0D4C13B33C375D9582EFCA">
+    <w:name w:val="8FD1F5FC6A0D4C13B33C375D9582EFCA"/>
+    <w:rsid w:val="00AF6889"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1722796CB3514DA8A21E6F717C171CB5">
+    <w:name w:val="1722796CB3514DA8A21E6F717C171CB5"/>
+    <w:rsid w:val="00AF6889"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7891184CA974F4EB29A54B04CBC2695">
+    <w:name w:val="D7891184CA974F4EB29A54B04CBC2695"/>
+    <w:rsid w:val="00D92D44"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0F4377DABDA44B429711ECDF97E4887E">
+    <w:name w:val="0F4377DABDA44B429711ECDF97E4887E"/>
+    <w:rsid w:val="00D92D44"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19961A87FEE64264AAAC3DA687979624">
+    <w:name w:val="19961A87FEE64264AAAC3DA687979624"/>
+    <w:rsid w:val="00D92D44"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB8C7C92DA7A413CA72D2E3AFE67110E">
+    <w:name w:val="DB8C7C92DA7A413CA72D2E3AFE67110E"/>
+    <w:rsid w:val="00D92D44"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DLGSC">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="055780"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="F37000"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="457D36"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0C91D6"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="941FA8"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="B0D41C"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="055780"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="360F3B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -21547,51 +48472,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -21741,256 +48666,246 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100935F44C37126774194BF68DDEF217EC8" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="30ac595b869acbc6672570490b275012">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" xmlns:ns3="e034f996-1bf1-4b04-93ae-942c37f3cb8b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e93c76b2119270c0797a2030608dbef3" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028880C331BD2F14AB0E535D5F2E14299" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="15236985950a63a57460836658ab728a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="26c2d043-4ba9-4610-9890-11bb85824366" xmlns:ns3="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" xmlns:ns4="b7f6f22d-f96c-477e-ade2-8adec83e6e15" xmlns:ns5="9499994c-0892-4763-8f56-1f918ce3b804" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="36e2a397c22fd41419abf7076fb0e036" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
-    <xsd:import namespace="1d670c5a-f01d-4a6c-9693-3d34e4ccc787"/>
-    <xsd:import namespace="e034f996-1bf1-4b04-93ae-942c37f3cb8b"/>
+    <xsd:import namespace="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <xsd:import namespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <xsd:import namespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <xsd:import namespace="9499994c-0892-4763-8f56-1f918ce3b804"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
-                <xsd:element ref="ns2:Preview" minOccurs="0"/>
-                <xsd:element ref="ns2:Dateandtime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns5:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26c2d043-4ba9-4610-9890-11bb85824366" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...21 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="29" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e034f996-1bf1-4b04-93ae-942c37f3cb8b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{20c151e0-48c1-4874-a583-26b6accd2ade}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e034f996-1bf1-4b04-93ae-942c37f3cb8b">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="336f0cfc-611e-4d38-a264-05700cd7d938" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9499994c-0892-4763-8f56-1f918ce3b804" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{35746f1a-cc28-4c55-9edc-0365a1d8bbbe}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9499994c-0892-4763-8f56-1f918ce3b804">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -22067,160 +48982,400 @@
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A111064335</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">FORM LLD 5 - Personal Particulars</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0">Initial upload of draft forms downloaded from Sharepoint.</value>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2026-05-27T02:05:30Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2026-06-16T05:51:58Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2026-06-16T05:51:58Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">GRIGGS, Jessica</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0">Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA121125018</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">8.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">8</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0"/>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">DMS03230/2026</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0">OFFICIAL</value>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="Divisional Document Type Catalogue" type="type" ori="id:cA39">
+      <field name="Objective-Divisional Document Types">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Warning">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Author">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Date of Document">
+        <value order="0"/>
+      </field>
+      <field name="Objective-External Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Internal Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Archive Box">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Migrated Id">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Foreign Barcode">
+        <value order="0"/>
+      </field>
+      <field name="Objective-PCI DSS Checked">
+        <value order="0"/>
+      </field>
+      <field name="Objective-End User">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Additional File Numbers">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Record Number">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Graphic Content">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <Dateandtime xmlns="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1d670c5a-f01d-4a6c-9693-3d34e4ccc787">
+    <SharedWithUsers xmlns="b58a0bb8-a0d6-470f-bc11-554a2dd5170f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b7f6f22d-f96c-477e-ade2-8adec83e6e15">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <Preview xmlns="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" xsi:nil="true"/>
-    <TaxCatchAll xmlns="e034f996-1bf1-4b04-93ae-942c37f3cb8b" xsi:nil="true"/>
+    <TaxCatchAll xmlns="9499994c-0892-4763-8f56-1f918ce3b804" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7096BA5D-53D2-4E56-BBD9-553A4B064E1B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6DF7F0E-549F-4C8A-B9DD-F8EBBEAB4BDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D5F0BCE-F0D3-4650-B334-77DDDA5A3F84}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34AEC9BD-94FC-4253-ACC6-7CF54CBA6991}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EE464A9-D3B4-49A0-8460-CDEB7D0A7170}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F70F60A5-0E2F-404F-A9BB-2544A57ED55C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6994A928-5D2D-4527-B682-5BE7E148A47E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{950BCB66-9AB6-4F9A-9C09-CEEDCE295E67}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>DLGSC generic Word template</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>7619</Characters>
+  <Pages>9</Pages>
+  <Words>2572</Words>
+  <Characters>14664</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>122</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr> </vt:lpstr>
+      <vt:lpstr>DLGSC generic Word template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Office of Racing, Gaming and Liquor</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8826</CharactersWithSpaces>
+  <CharactersWithSpaces>17202</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title> </dc:title>
+  <dc:title>DLGSC generic Word template</dc:title>
   <dc:subject/>
-  <dc:creator>Donna Kennedy</dc:creator>
+  <dc:creator>Jonathon Miller</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100935F44C37126774194BF68DDEF217EC8</vt:lpwstr>
+    <vt:lpwstr>0x01010028880C331BD2F14AB0E535D5F2E14299</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DLGC_SecurityClassification">
+    <vt:lpwstr>94;#Unclassified|0d6df6fb-ad0d-4e97-af01-e8bd82d2da2f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DLGC_DocumentType">
+    <vt:lpwstr>327;#Templates|62f77d3c-636a-4492-b6ff-ab1349535b73</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Publication Approval Workflow">
+    <vt:lpwstr>, </vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DLGC_Category">
+    <vt:lpwstr>48;#Corporate Styles|6ca8a7b6-8147-4aea-b997-2abcc7049b27</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="dlgsc_DocumentSearchCategory">
+    <vt:lpwstr>292;#Other|2d2b80da-f0ee-486e-afd5-f2e908aaa014</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TaxCatchAll">
+    <vt:lpwstr>48;#Corporate Styles|6ca8a7b6-8147-4aea-b997-2abcc7049b27;#94;#Unclassified|0d6df6fb-ad0d-4e97-af01-e8bd82d2da2f;#327;#Templates|62f77d3c-636a-4492-b6ff-ab1349535b73;#292;#Other|2d2b80da-f0ee-486e-afd5-f2e908aaa014;#70;#DLGSC|f3fdcf4b-32be-462d-87a8-17c1ee8c10d7;#86;#Office of the Director General|6a281792-1cb0-4ff5-96bb-ab1314c10601</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DLGC_ActioningArea">
+    <vt:lpwstr>86;#Office of the Director General|6a281792-1cb0-4ff5-96bb-ab1314c10601</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DLGsC_Department">
+    <vt:lpwstr>70;#DLGSC|f3fdcf4b-32be-462d-87a8-17c1ee8c10d7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Id">
+    <vt:lpwstr>A111064335</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Title">
+    <vt:lpwstr>FORM LLD 5 - Personal Particulars</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Description">
+    <vt:lpwstr>Initial upload of draft forms downloaded from Sharepoint.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-CreationStamp">
+    <vt:filetime>2026-05-27T02:05:30Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-IsApproved">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-IsPublished">
+    <vt:bool>true</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-DatePublished">
+    <vt:filetime>2026-06-16T05:51:58Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-ModificationStamp">
+    <vt:filetime>2026-06-16T05:51:58Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Owner">
+    <vt:lpwstr>GRIGGS, Jessica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Path">
+    <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Parent">
+    <vt:lpwstr>Updated Licensing Forms</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-State">
+    <vt:lpwstr>Published</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-VersionId">
+    <vt:lpwstr>vA121125018</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Version">
+    <vt:lpwstr>8.0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-VersionNumber">
+    <vt:r8>8</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-VersionComment">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-FileNumber">
+    <vt:lpwstr>DMS03230/2026</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Classification">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Caveats">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Divisional Document Types">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Warning">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Author">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-Date of Document">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Objective-External Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Objective-Internal Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Objective-Archive Box">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Objective-Migrated Id">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Objective-Foreign Barcode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Objective-PCI DSS Checked">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Objective-End User">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="Objective-Additional File Numbers">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="Objective-Record Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="Objective-Graphic Content">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>