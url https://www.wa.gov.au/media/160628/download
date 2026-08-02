--- v0 (2026-07-13)
+++ v1 (2026-08-02)
@@ -1,8458 +1,13328 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="060FC466" w14:textId="7ECF0385" w:rsidR="00EF20CB" w:rsidRDefault="00A87874" w:rsidP="00EC5E77">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk57015325"/>
+      <w:r w:rsidRPr="00EF20CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTICE OF APPLICATION FOR </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB021B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>LICENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E9CB21" w14:textId="6536871E" w:rsidR="006D024F" w:rsidRPr="00362B63" w:rsidRDefault="006D024F" w:rsidP="00362B63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="-142" w:right="-166"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00362B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>CONVERSION</w:t>
+      </w:r>
+      <w:r w:rsidR="00362B63" w:rsidRPr="00362B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00362B63" w:rsidRPr="00362B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> REPLACEMENT OF SPECIAL FACILITY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E51708" w14:textId="69F2A140" w:rsidR="00BB021B" w:rsidRPr="00C53650" w:rsidRDefault="00A87874" w:rsidP="00BB021B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00522D77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Liquor Control Act 1988</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Section 46</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86243">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00630B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614DFBE0" w14:textId="32F789AC" w:rsidR="00BB021B" w:rsidRDefault="00BB021B" w:rsidP="00047472">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:ind w:right="119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk215569013"/>
+      <w:r w:rsidRPr="00BB021B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please print neatly in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB021B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>BLOCK LETTERS</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="-1063"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10807" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1384"/>
+        <w:gridCol w:w="1106"/>
+        <w:gridCol w:w="172"/>
+        <w:gridCol w:w="707"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="345"/>
+        <w:gridCol w:w="505"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="780"/>
+        <w:gridCol w:w="1510"/>
+        <w:gridCol w:w="12"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D90AFA" w:rsidRPr="009455B5" w14:paraId="3ACF8294" w14:textId="77777777" w:rsidTr="00D90AFA">
+      <w:tr w:rsidR="005A5A84" w:rsidRPr="00571261" w14:paraId="2F68F2DA" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A03EE11" w14:textId="77777777" w:rsidR="00930B38" w:rsidRPr="009455B5" w:rsidRDefault="00930B38" w:rsidP="00D90AFA">
+          <w:bookmarkEnd w:id="1"/>
+          <w:p w14:paraId="61770E35" w14:textId="1EAF1059" w:rsidR="005A5A84" w:rsidRPr="004772AA" w:rsidRDefault="005A5A84" w:rsidP="00FD3067">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...21 lines deleted...]
-              <w:t>Form 4</w:t>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>SECTION 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4004C" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0039551D" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DETAILS OF </w:t>
+            </w:r>
+            <w:r w:rsidR="00F77FEB" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>APPLICANT(S)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="003129FB" w:rsidRPr="00B221AD" w14:paraId="2BF2FFE0" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10807" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D22D285" w14:textId="58FF43CC" w:rsidR="003129FB" w:rsidRPr="00B221AD" w:rsidRDefault="003129FB" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="001A4DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F7E42" w:rsidRPr="00571261" w14:paraId="63C0C8EB" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="683968BD" w14:textId="76F85B98" w:rsidR="005A5A84" w:rsidRPr="004772AA" w:rsidRDefault="00F77FEB" w:rsidP="00800CAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current </w:t>
+            </w:r>
+            <w:r w:rsidR="005A5A84" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Licence Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1437874024"/>
+            <w:placeholder>
+              <w:docPart w:val="E81EBACAB89B428AAA8D70DE0DD879F8"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7818" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="196C1DD2" w14:textId="3E21EE48" w:rsidR="005A5A84" w:rsidRPr="004772AA" w:rsidRDefault="0037194A" w:rsidP="00A6245E">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:bookmarkStart w:id="2" w:name="Text1"/>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:bookmarkEnd w:id="2" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0037194A" w:rsidRPr="00571261" w14:paraId="3BF7D1AA" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B694A9" w14:textId="467E920F" w:rsidR="0037194A" w:rsidRPr="004772AA" w:rsidRDefault="0037194A" w:rsidP="00800CAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name of Licensee:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1573079236"/>
+            <w:placeholder>
+              <w:docPart w:val="4BAC53BA5CC84600889547D3AF54E5F4"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8668" w:type="dxa"/>
+                <w:gridSpan w:val="10"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="12720A0A" w14:textId="6ADB020A" w:rsidR="0037194A" w:rsidRPr="004772AA" w:rsidRDefault="0037194A" w:rsidP="00A6245E">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0039551D" w:rsidRPr="00571261" w14:paraId="4CBF4004" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEACCCA" w14:textId="1F4E722C" w:rsidR="0039551D" w:rsidRPr="004772AA" w:rsidRDefault="0039551D" w:rsidP="00A6245E">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name of Licensed Premises:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0039551D" w:rsidRPr="00571261" w14:paraId="30DD476A" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1238707913"/>
+            <w:placeholder>
+              <w:docPart w:val="E103EE6B115A4EE4906F51F004564B85"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10795" w:type="dxa"/>
+                <w:gridSpan w:val="14"/>
+                <w:tcBorders>
+                  <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="05A1F269" w14:textId="158F865A" w:rsidR="0039551D" w:rsidRPr="004772AA" w:rsidRDefault="0037194A" w:rsidP="00A6245E">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text2"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:bookmarkStart w:id="3" w:name="Text2"/>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:bookmarkEnd w:id="3" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0039551D" w:rsidRPr="00571261" w14:paraId="79836294" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D77A81" w14:textId="30CDD4E0" w:rsidR="0039551D" w:rsidRPr="004772AA" w:rsidRDefault="009363F9" w:rsidP="00A6245E">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postal Address </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(after application determined)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0039551D" w:rsidRPr="00571261" w14:paraId="0BB2E166" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="988828085"/>
+            <w:placeholder>
+              <w:docPart w:val="84973758E2F9422798FBAAA0F39980FF"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10795" w:type="dxa"/>
+                <w:gridSpan w:val="14"/>
+                <w:tcBorders>
+                  <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E3C55C3" w14:textId="535240DF" w:rsidR="0039551D" w:rsidRPr="004772AA" w:rsidRDefault="0037194A" w:rsidP="00A6245E">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:bookmarkStart w:id="4" w:name="Text7"/>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:bookmarkEnd w:id="4" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00D87A06" w:rsidRPr="00571261" w14:paraId="3EF78340" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="332B99C7" w14:textId="77777777" w:rsidR="00D87A06" w:rsidRPr="004772AA" w:rsidRDefault="00D87A06" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1950700983"/>
+            <w:placeholder>
+              <w:docPart w:val="D4C9B7FA502145A88ACECAD9F5048A61"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4139" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2AB723B0" w14:textId="77777777" w:rsidR="00D87A06" w:rsidRPr="004772AA" w:rsidRDefault="00D87A06" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text4"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE0D9D9" w14:textId="77777777" w:rsidR="00D87A06" w:rsidRPr="004772AA" w:rsidRDefault="00D87A06" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="Select from List"/>
+            <w:tag w:val="Select from List"/>
+            <w:id w:val="297187913"/>
+            <w:placeholder>
+              <w:docPart w:val="4374E350513841D4977E369229418FDD"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:displayText="WA" w:value="WA"/>
+              <w:listItem w:displayText="SA" w:value="SA"/>
+              <w:listItem w:displayText="NT" w:value="NT"/>
+              <w:listItem w:displayText="ACT" w:value="ACT"/>
+              <w:listItem w:displayText="QLD" w:value="QLD"/>
+              <w:listItem w:displayText="TAS" w:value="TAS"/>
+              <w:listItem w:displayText="VIC" w:value="VIC"/>
+              <w:listItem w:displayText="NSW" w:value="NSW"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1498" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="23123B8A" w14:textId="77777777" w:rsidR="00D87A06" w:rsidRPr="004772AA" w:rsidRDefault="00D87A06" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text5"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D82F195" w14:textId="77777777" w:rsidR="00D87A06" w:rsidRPr="004772AA" w:rsidRDefault="00D87A06" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-577748720"/>
+            <w:placeholder>
+              <w:docPart w:val="BD2E4FA43DE74371826FC8AA66CFCAC6"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1510" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="737A8970" w14:textId="77777777" w:rsidR="00D87A06" w:rsidRPr="004772AA" w:rsidRDefault="00D87A06" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text6"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="000A11D6" w:rsidRPr="00B221AD" w14:paraId="1A048E38" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10807" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD35F86" w14:textId="07086709" w:rsidR="000A11D6" w:rsidRPr="00B221AD" w:rsidRDefault="000A11D6" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Contact Person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E429F1" w:rsidRPr="0039551D" w14:paraId="7C77E27B" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21CD7BA4" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="Choose a Title"/>
+            <w:tag w:val="Choose a Title"/>
+            <w:id w:val="-155075086"/>
+            <w:placeholder>
+              <w:docPart w:val="59C8AAEE25D74D269510A879A71BCDE3"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:displayText="Dr." w:value="Dr."/>
+              <w:listItem w:displayText="Prof." w:value="Prof."/>
+              <w:listItem w:displayText="Mr." w:value="Mr."/>
+              <w:listItem w:displayText="Mrs." w:value="Mrs."/>
+              <w:listItem w:displayText="Ms." w:value="Ms."/>
+              <w:listItem w:displayText="Miss." w:value="Miss."/>
+              <w:listItem w:displayText="Master." w:value="Master."/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5526" w:type="dxa"/>
+                <w:gridSpan w:val="7"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="630D16CC" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text10"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0830703F" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date of Birth:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="Select Date"/>
+            <w:id w:val="1125885806"/>
+            <w:placeholder>
+              <w:docPart w:val="BD77A8039B8A499BA608C64B158BB280"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:date>
+              <w:dateFormat w:val="d/MM/yyyy"/>
+              <w:lid w:val="en-AU"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2290" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="454ED616" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text8"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E429F1" w:rsidRPr="0039551D" w14:paraId="77B4731C" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E387662" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Surname:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2076586177"/>
+            <w:placeholder>
+              <w:docPart w:val="77F3CF6D068D424B82A4F41F63570006"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9517" w:type="dxa"/>
+                <w:gridSpan w:val="12"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="77223E14" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E429F1" w:rsidRPr="0039551D" w14:paraId="0B6888EC" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B0DE19" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Given Name(s):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-37205316"/>
+            <w:placeholder>
+              <w:docPart w:val="711B6397598644068ECB7080D8F60FC7"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8810" w:type="dxa"/>
+                <w:gridSpan w:val="11"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7C4558B1" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E429F1" w:rsidRPr="0039551D" w14:paraId="295BDC16" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44597AB5" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8810" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C55BB4" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E429F1" w:rsidRPr="0039551D" w14:paraId="2FE84B4D" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44170DB6" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone No:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1879350594"/>
+            <w:placeholder>
+              <w:docPart w:val="AE28A312FA7A476CB773D615904FF669"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3969" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4375D12A" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E60E21" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mobile No:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1506007276"/>
+            <w:placeholder>
+              <w:docPart w:val="C70443BABD7F4677AC8E78CF2F8AE1DF"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3424" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="29B8C19C" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E429F1" w:rsidRPr="00571261" w14:paraId="1EC48D8E" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9D8357" w14:textId="32D18A3F" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postal Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E429F1" w:rsidRPr="00571261" w14:paraId="79B6143D" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1211075897"/>
+            <w:placeholder>
+              <w:docPart w:val="F2DBBC86F8AE4E91832242C5C381407F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10795" w:type="dxa"/>
+                <w:gridSpan w:val="14"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="75773841" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E429F1" w:rsidRPr="00571261" w14:paraId="7E620A61" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59336776" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="348460011"/>
+            <w:placeholder>
+              <w:docPart w:val="76DAAD83631A4661875E4630D8497676"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4139" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="24150B16" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text4"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56571013" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="Select from List"/>
+            <w:tag w:val="Select from List"/>
+            <w:id w:val="1896624443"/>
+            <w:placeholder>
+              <w:docPart w:val="2A86EE6BED464792A1FB7915BBF50031"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:displayText="WA" w:value="WA"/>
+              <w:listItem w:displayText="SA" w:value="SA"/>
+              <w:listItem w:displayText="NT" w:value="NT"/>
+              <w:listItem w:displayText="ACT" w:value="ACT"/>
+              <w:listItem w:displayText="QLD" w:value="QLD"/>
+              <w:listItem w:displayText="TAS" w:value="TAS"/>
+              <w:listItem w:displayText="VIC" w:value="VIC"/>
+              <w:listItem w:displayText="NSW" w:value="NSW"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1498" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="651094DF" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text5"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="482C2566" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-113364081"/>
+            <w:placeholder>
+              <w:docPart w:val="3D6B39F8D78B4F3E9B7B3BF82D866C07"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1510" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="60A39398" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="004772AA" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text6"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45D144C0" w14:textId="77777777" w:rsidR="00704307" w:rsidRPr="009455B5" w:rsidRDefault="00704307" w:rsidP="00704307">
+    <w:p w14:paraId="3054267A" w14:textId="77777777" w:rsidR="0039551D" w:rsidRDefault="0039551D" w:rsidP="00C1417E">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:vanish/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="888"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10797" w:type="dxa"/>
+        <w:tblInd w:w="-145" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1957"/>
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="8471"/>
+        <w:gridCol w:w="872"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="568"/>
+        <w:gridCol w:w="461"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00167A43" w:rsidRPr="009455B5" w14:paraId="35C2DDFB" w14:textId="77777777" w:rsidTr="003637D0">
+      <w:tr w:rsidR="001A4DD9" w:rsidRPr="00571261" w14:paraId="2B09933A" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B579AB" w14:textId="60F0EEBE" w:rsidR="001A4DD9" w:rsidRPr="004772AA" w:rsidRDefault="001A4DD9" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>SECTION 2 – LICENSEE DETAILS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A28F4" w:rsidRPr="0039551D" w14:paraId="10ABE0AD" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8471" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FCB2AF" w14:textId="77777777" w:rsidR="008A28F4" w:rsidRPr="004772AA" w:rsidRDefault="008A28F4" w:rsidP="008A28F4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>In the case of a partnership or a body corporate, have any circumstances changed in respect of the partners, directors or shareholders of the licensee entity?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2961E686" w14:textId="51E8C0BA" w:rsidR="00B66779" w:rsidRPr="00EE059A" w:rsidRDefault="00B66779" w:rsidP="00EC5E77">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5E77">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE059A" w:rsidRPr="00EE059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>provide details</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE059A" w:rsidRPr="00EE059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC5E77" w:rsidRPr="00EE059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">occurred </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE059A" w:rsidRPr="00EE059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">change below. If </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE059A" w:rsidRPr="00EC5E77">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE059A" w:rsidRPr="00EE059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, progress to Section 3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="872" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="335CA26F" w14:textId="77777777" w:rsidR="008A28F4" w:rsidRPr="004772AA" w:rsidRDefault="008A28F4" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="843433988"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="03D05E56" w14:textId="476FFB62" w:rsidR="008A28F4" w:rsidRPr="004772AA" w:rsidRDefault="00C44B04" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBFACD5" w14:textId="77777777" w:rsidR="008A28F4" w:rsidRPr="004772AA" w:rsidRDefault="008A28F4" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1747412981"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="461" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="33564BEF" w14:textId="77777777" w:rsidR="008A28F4" w:rsidRPr="004772AA" w:rsidRDefault="008A28F4" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="001A4DD9" w:rsidRPr="00571261" w14:paraId="4F25E278" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1030678443"/>
+            <w:placeholder>
+              <w:docPart w:val="52A4AEFDF6CE40C590B2A8A1611C17B5"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10797" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2CD6FFF3" w14:textId="35FCEF86" w:rsidR="001A4DD9" w:rsidRPr="00571261" w:rsidRDefault="00C53650" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text2"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00EC5E77" w:rsidRPr="00571261" w14:paraId="7F953BB8" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDC0413" w14:textId="77777777" w:rsidR="00EC5E77" w:rsidRPr="00571261" w:rsidRDefault="00EC5E77" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC5E77" w:rsidRPr="00571261" w14:paraId="75EE09D4" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC97DDB" w14:textId="77777777" w:rsidR="00EC5E77" w:rsidRPr="00571261" w:rsidRDefault="00EC5E77" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC5E77" w:rsidRPr="00571261" w14:paraId="4C72E5D4" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A500F96" w14:textId="77777777" w:rsidR="00EC5E77" w:rsidRPr="00571261" w:rsidRDefault="00EC5E77" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC5E77" w:rsidRPr="00571261" w14:paraId="05880ACA" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7A291D" w14:textId="77777777" w:rsidR="00EC5E77" w:rsidRPr="00571261" w:rsidRDefault="00EC5E77" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="63297B02" w14:textId="77777777" w:rsidR="00C53650" w:rsidRDefault="00C53650" w:rsidP="00042D30">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C53650" w:rsidSect="00C53650">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="2127" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12"/>
+        <w:gridCol w:w="2112"/>
+        <w:gridCol w:w="572"/>
+        <w:gridCol w:w="987"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="1287"/>
+        <w:gridCol w:w="131"/>
+        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="725"/>
+        <w:gridCol w:w="390"/>
+        <w:gridCol w:w="444"/>
+        <w:gridCol w:w="428"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="568"/>
+        <w:gridCol w:w="426"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C1417E" w:rsidRPr="0039551D" w14:paraId="132565E1" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4E4E79" w14:textId="2A54950D" w:rsidR="00C1417E" w:rsidRPr="004772AA" w:rsidRDefault="001A4DD9" w:rsidP="00B221AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:br w:type="column"/>
+            </w:r>
+            <w:r w:rsidR="00B221AD" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="0019286B" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B221AD" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC25E7" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00B221AD" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0019286B" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>APPLICATION DETAILS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0019286B" w:rsidRPr="00FC25E7" w14:paraId="0F177773" w14:textId="77777777" w:rsidTr="00C53650">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4225" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0847638D" w14:textId="77777777" w:rsidR="00167A43" w:rsidRPr="009455B5" w:rsidRDefault="00167A43" w:rsidP="003637D0">
+          <w:p w14:paraId="6BBB64D0" w14:textId="4F0AE43B" w:rsidR="0019286B" w:rsidRPr="00FC25E7" w:rsidRDefault="0019286B" w:rsidP="00042D30">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009455B5">
-[...6 lines deleted...]
-              <w:t>Office Use Only</w:t>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section 3.1 – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Type of Licence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167A43" w:rsidRPr="009455B5" w14:paraId="7F647F91" w14:textId="77777777" w:rsidTr="003637D0">
+      <w:tr w:rsidR="00C44B04" w:rsidRPr="00571261" w14:paraId="135AEBD1" w14:textId="78FD99D2" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2696" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE8358C" w14:textId="17C757F4" w:rsidR="00C44B04" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1007285616"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00FD1B14" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD1934" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Casino</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0165E773" w14:textId="64164EC4" w:rsidR="00C44B04" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="429476026"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C44B04" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD1934" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hotel (Restricted)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D4B1C7" w14:textId="22E5E983" w:rsidR="00C44B04" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-715650746"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C44B04" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD1934" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Liquor Store</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2681" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4C4D94" w14:textId="5C5EE703" w:rsidR="00C44B04" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-2090926394"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C44B04" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FD1B14" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Special Facility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C44B04" w:rsidRPr="00571261" w14:paraId="17A13BEF" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2696" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B219E7" w14:textId="238DE866" w:rsidR="00C44B04" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1441294716"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C44B04" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD1934" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Club</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D6977F" w14:textId="0D0012B3" w:rsidR="00C44B04" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="736360415"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C44B04" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD1934" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hotel (Tavern)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8A9D5B" w14:textId="05430B22" w:rsidR="00C44B04" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1557695254"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C44B04" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD1934" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nightclub</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2681" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F768312" w14:textId="61D586A5" w:rsidR="00C44B04" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="378663913"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C44B04" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FD1B14" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Wholesaler’s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C44B04" w:rsidRPr="00571261" w14:paraId="4A12072C" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2696" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC28BFA" w14:textId="49C7677D" w:rsidR="00C44B04" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-8829214"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C44B04" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD1934" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Club Restricted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C0312B" w14:textId="2637D7D2" w:rsidR="00C44B04" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-585462054"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C44B04" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD1934" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hotel (Tavern Restricted)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39ACD3A3" w14:textId="7683456D" w:rsidR="00C44B04" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-280496357"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C44B04" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD1934" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Producer</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1B14" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>’s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2681" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8C65E1" w14:textId="45AEF913" w:rsidR="00C44B04" w:rsidRPr="004772AA" w:rsidRDefault="00C44B04" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C44B04" w:rsidRPr="00571261" w14:paraId="6335F50A" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2696" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="159C05B0" w14:textId="433E1425" w:rsidR="00C44B04" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="44729626"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C44B04" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD1934" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hotel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E5BA12" w14:textId="09E847FD" w:rsidR="00C44B04" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="560603434"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C44B04" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD1934" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hotel (Small Bar)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="477B4346" w14:textId="10A03896" w:rsidR="00C44B04" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-279732800"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C44B04" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FD1B14" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Restaurant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2681" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DA03FA" w14:textId="12A44ABB" w:rsidR="00C44B04" w:rsidRPr="004772AA" w:rsidRDefault="00C44B04" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD1B14" w:rsidRPr="0039551D" w14:paraId="7882C184" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57371DE5" w14:textId="77777777" w:rsidR="00FD1B14" w:rsidRPr="004772AA" w:rsidRDefault="00FD1B14" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proposed Trading Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD1B14" w:rsidRPr="0039551D" w14:paraId="59011EEB" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1257668501"/>
+            <w:placeholder>
+              <w:docPart w:val="1B3B72469A444A24B16A44B2A1F02043"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10774" w:type="dxa"/>
+                <w:gridSpan w:val="15"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="52DBE586" w14:textId="729A61B2" w:rsidR="00FD1B14" w:rsidRPr="0037194A" w:rsidRDefault="00FD1B14" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F95602" w:rsidRPr="00FC25E7" w14:paraId="15628C16" w14:textId="77777777" w:rsidTr="00C53650">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1957" w:type="dxa"/>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FCAC426" w14:textId="77777777" w:rsidR="00167A43" w:rsidRPr="009455B5" w:rsidRDefault="00167A43" w:rsidP="003637D0">
+          <w:p w14:paraId="77410B7C" w14:textId="53660E94" w:rsidR="00F95602" w:rsidRPr="00FC25E7" w:rsidRDefault="00F95602" w:rsidP="00042D30">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009455B5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Section 3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Trading Hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE572F" w:rsidRPr="00571261" w14:paraId="73839009" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="1474"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10762" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E5DFC8" w14:textId="77777777" w:rsidR="00BE572F" w:rsidRPr="004772AA" w:rsidRDefault="00007E1C" w:rsidP="00911EB6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-[...2 lines deleted...]
-              <w:t>Paid Date</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSTRUCTIONS:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1871B564" w14:textId="77777777" w:rsidR="00F0306D" w:rsidRPr="004772AA" w:rsidRDefault="00F0306D" w:rsidP="00A41CE9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:left="578" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tick the box next to each day or special date for which trading hours apply.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D486C9B" w14:textId="77777777" w:rsidR="00F0306D" w:rsidRPr="004772AA" w:rsidRDefault="00F0306D" w:rsidP="00A41CE9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:left="578" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Write the opening and closing times in the spaces provided.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F480ABE" w14:textId="4D0296B3" w:rsidR="00F0306D" w:rsidRPr="004772AA" w:rsidRDefault="00F0306D" w:rsidP="00A41CE9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:left="578" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For each time entered, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A7246E" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ensure you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">circle </w:t>
+            </w:r>
+            <w:r w:rsidR="00A7246E" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">either </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM or PM.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="360EDEBC" w14:textId="29D0D445" w:rsidR="00007E1C" w:rsidRPr="004772AA" w:rsidRDefault="00F0306D" w:rsidP="00D90F56">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Example: If opening at 9:00 AM and closing at 5:00 PM, write 9:00 and 5:00, then circle AM for opening and PM for closing.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F2C7D" w:rsidRPr="0039551D" w14:paraId="296A1B9E" w14:textId="26B6852C" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0CD5F5" w14:textId="17B3A6A5" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00130AFE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1487511817"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Monday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70D390BC" w14:textId="77777777" w:rsidR="00167A43" w:rsidRPr="009455B5" w:rsidRDefault="00167A43" w:rsidP="003637D0">
+          <w:p w14:paraId="4D792000" w14:textId="02790ED4" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00130AFE">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACD6D8D" w14:textId="2F0CCFF9" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00130AFE">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F093FC" w14:textId="55AA52C2" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00130AFE">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0347642C" w14:textId="152A508B" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00871ABA">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2091182246"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tuesday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B86F032" w14:textId="55BC57A5" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00130AFE">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="428" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="640C169D" w14:textId="357B3766" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00F26888">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="431FB915" w14:textId="53091174" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00130AFE">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167A43" w:rsidRPr="009455B5" w14:paraId="79236248" w14:textId="77777777" w:rsidTr="003637D0">
+      <w:tr w:rsidR="00C15A35" w14:paraId="7B5BE82C" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA62358" w14:textId="6080D2EF" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-704705562"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Wednesday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A6B7AB" w14:textId="77777777" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE0E6A5" w14:textId="77777777" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFD4BBD" w14:textId="77777777" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="794F7EFA" w14:textId="6557827E" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00871ABA">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-892279686"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Thursday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C73D9E" w14:textId="77777777" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="428" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B93DFE4" w14:textId="77777777" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00F26888">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="230113A8" w14:textId="77777777" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C15A35" w14:paraId="706A003E" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12ECE005" w14:textId="016740C2" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1452510675"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Friday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="245ADDA2" w14:textId="77777777" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF56412" w14:textId="77777777" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0CE6AB" w14:textId="77777777" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72FA300B" w14:textId="458BD04B" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00871ABA">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="414440233"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Saturday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03121501" w14:textId="77777777" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="428" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67BC7657" w14:textId="77777777" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00F26888">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4414E38A" w14:textId="77777777" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C15A35" w14:paraId="11DD62D9" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="043FFC18" w14:textId="25B107D8" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1065686937"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sunday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B6CEC1" w14:textId="77777777" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71269821" w14:textId="77777777" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A717E8" w14:textId="77777777" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="554D0B1A" w14:textId="212125FC" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00871ABA">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1772704273"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00130AFE" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="008F2C7D" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ANZAC Day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07AFCCF9" w14:textId="77777777" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="428" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E572ED7" w14:textId="77777777" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00F26888">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71ACEBC2" w14:textId="77777777" w:rsidR="00130AFE" w:rsidRPr="004772AA" w:rsidRDefault="00130AFE" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A41CE9" w14:paraId="5CFCE75B" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E9A305" w14:textId="11A45110" w:rsidR="008F2C7D" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="674774549"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008F2C7D" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008F2C7D" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="008F2C7D" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Christmas</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16559" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1FBBE7" w14:textId="77777777" w:rsidR="008F2C7D" w:rsidRPr="004772AA" w:rsidRDefault="008F2C7D" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F785287" w14:textId="77777777" w:rsidR="008F2C7D" w:rsidRPr="004772AA" w:rsidRDefault="008F2C7D" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0602D512" w14:textId="77777777" w:rsidR="008F2C7D" w:rsidRPr="004772AA" w:rsidRDefault="008F2C7D" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B4C6B7" w14:textId="068701E4" w:rsidR="008F2C7D" w:rsidRPr="004772AA" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-183521855"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008F2C7D" w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008F2C7D" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00A16559" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Good Friday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="733836A4" w14:textId="77777777" w:rsidR="008F2C7D" w:rsidRPr="004772AA" w:rsidRDefault="008F2C7D" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="428" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E951B74" w14:textId="77777777" w:rsidR="008F2C7D" w:rsidRPr="004772AA" w:rsidRDefault="008F2C7D" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="494AFDF1" w14:textId="77777777" w:rsidR="008F2C7D" w:rsidRPr="004772AA" w:rsidRDefault="008F2C7D" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AM / PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D0D2A" w:rsidRPr="00FC25E7" w14:paraId="1675D050" w14:textId="77777777" w:rsidTr="00C53650">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1957" w:type="dxa"/>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7EE6DE" w14:textId="77777777" w:rsidR="00167A43" w:rsidRPr="009455B5" w:rsidRDefault="00167A43" w:rsidP="003637D0">
+          <w:p w14:paraId="02C33931" w14:textId="6B79B51C" w:rsidR="001D0D2A" w:rsidRPr="004772AA" w:rsidRDefault="001D0D2A" w:rsidP="00042D30">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009455B5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Section 3.3 – Special Conditions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D0D2A" w:rsidRPr="0039551D" w14:paraId="284341FE" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8483" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1683E262" w14:textId="77777777" w:rsidR="00C61645" w:rsidRPr="004772AA" w:rsidRDefault="00C61645" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">  Receipt No.</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Any special trading conditions being sought?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CCE8A5A" w14:textId="1AFCD139" w:rsidR="001D0D2A" w:rsidRPr="004772AA" w:rsidRDefault="001D0D2A" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please </w:t>
+            </w:r>
+            <w:r w:rsidR="00C54C28" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">provide </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">details of </w:t>
+            </w:r>
+            <w:r w:rsidR="00C61645" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trading conditions sought </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">below. If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, progress to Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00315753" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1778" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="186BC2F8" w14:textId="77777777" w:rsidR="00167A43" w:rsidRPr="009455B5" w:rsidRDefault="00167A43" w:rsidP="003637D0">
+          <w:p w14:paraId="5A9E6042" w14:textId="77777777" w:rsidR="001D0D2A" w:rsidRPr="004772AA" w:rsidRDefault="001D0D2A" w:rsidP="00042D30">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="940414251"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="08DF9B59" w14:textId="77777777" w:rsidR="001D0D2A" w:rsidRPr="004772AA" w:rsidRDefault="001D0D2A" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="055750DF" w14:textId="77777777" w:rsidR="001D0D2A" w:rsidRPr="004772AA" w:rsidRDefault="001D0D2A" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="84734285"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="426" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="01C61C95" w14:textId="77777777" w:rsidR="001D0D2A" w:rsidRPr="004772AA" w:rsidRDefault="001D0D2A" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="001D0D2A" w:rsidRPr="00571261" w14:paraId="4C260295" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37477A27" w14:textId="77777777" w:rsidR="001D0D2A" w:rsidRPr="00571261" w:rsidRDefault="001D0D2A" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167A43" w:rsidRPr="009455B5" w14:paraId="2D41AE52" w14:textId="77777777" w:rsidTr="003637D0">
+      <w:tr w:rsidR="001D0D2A" w:rsidRPr="00571261" w14:paraId="08E75086" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="693DF4DA" w14:textId="77777777" w:rsidR="001D0D2A" w:rsidRPr="00571261" w:rsidRDefault="001D0D2A" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D0D2A" w:rsidRPr="00571261" w14:paraId="094AC983" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23442BA3" w14:textId="77777777" w:rsidR="001D0D2A" w:rsidRPr="00571261" w:rsidRDefault="001D0D2A" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D0D2A" w:rsidRPr="00571261" w14:paraId="3921EB86" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15214A09" w14:textId="77777777" w:rsidR="001D0D2A" w:rsidRPr="00571261" w:rsidRDefault="001D0D2A" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00631735" w:rsidRPr="00FC25E7" w14:paraId="71E4CF8C" w14:textId="77777777" w:rsidTr="00C53650">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1957" w:type="dxa"/>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7E5B37" w14:textId="77777777" w:rsidR="00167A43" w:rsidRPr="009455B5" w:rsidRDefault="00167A43" w:rsidP="003637D0">
+          <w:p w14:paraId="21C3DC3D" w14:textId="571BB9CA" w:rsidR="00631735" w:rsidRPr="00FC25E7" w:rsidRDefault="00631735" w:rsidP="00042D30">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009455B5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Section 3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="007906BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Liquor Store Licence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00631735" w:rsidRPr="004772AA" w14:paraId="245707D4" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8483" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCA7AE0" w14:textId="77777777" w:rsidR="00315753" w:rsidRPr="004772AA" w:rsidRDefault="00315753" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-[...2 lines deleted...]
-              <w:t>Amount Paid</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is approval sought for a sampling area? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A3A438B" w14:textId="5F95B2B1" w:rsidR="00631735" w:rsidRPr="004772AA" w:rsidRDefault="00631735" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please provide </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6B5B" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the area of the premises that will be used</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, progress to Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6B5B" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1778" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="537E3EF2" w14:textId="77777777" w:rsidR="00167A43" w:rsidRPr="009455B5" w:rsidRDefault="00167A43" w:rsidP="003637D0">
+          <w:p w14:paraId="383E15F8" w14:textId="77777777" w:rsidR="00631735" w:rsidRPr="004772AA" w:rsidRDefault="00631735" w:rsidP="00042D30">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="550968070"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="40DDA934" w14:textId="77777777" w:rsidR="00631735" w:rsidRPr="004772AA" w:rsidRDefault="00631735" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B10F21" w14:textId="77777777" w:rsidR="00631735" w:rsidRPr="004772AA" w:rsidRDefault="00631735" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-42981433"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="426" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2D9E134C" w14:textId="77777777" w:rsidR="00631735" w:rsidRPr="004772AA" w:rsidRDefault="00631735" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00BB6B5B" w:rsidRPr="00571261" w14:paraId="6CC16697" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0932610A" w14:textId="77777777" w:rsidR="00BB6B5B" w:rsidRPr="00571261" w:rsidRDefault="00BB6B5B" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00242B9B" w:rsidRPr="00FC25E7" w14:paraId="7AEE7A1D" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23367335" w14:textId="3244B9B7" w:rsidR="00242B9B" w:rsidRPr="00FC25E7" w:rsidRDefault="00242B9B" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Section 3.</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1778">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00F51E3E" w:rsidRPr="00F51E3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Wholesaler’s or Producer’s Licence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00242B9B" w:rsidRPr="0039551D" w14:paraId="01481C4F" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8483" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29CFB4C8" w14:textId="77777777" w:rsidR="00242B9B" w:rsidRPr="004772AA" w:rsidRDefault="00242B9B" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is approval sought for a sampling area? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20571514" w14:textId="2A19BEF8" w:rsidR="00242B9B" w:rsidRPr="004772AA" w:rsidRDefault="00242B9B" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please provide the area of the premises that will be used. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="872" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D0717D" w14:textId="77777777" w:rsidR="00242B9B" w:rsidRPr="004772AA" w:rsidRDefault="00242B9B" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1523694324"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="229E9E5B" w14:textId="77777777" w:rsidR="00242B9B" w:rsidRPr="004772AA" w:rsidRDefault="00242B9B" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2DC9A6" w14:textId="77777777" w:rsidR="00242B9B" w:rsidRPr="004772AA" w:rsidRDefault="00242B9B" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="640091780"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="426" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="099DAED0" w14:textId="77777777" w:rsidR="00242B9B" w:rsidRPr="004772AA" w:rsidRDefault="00242B9B" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00EA6EB8" w:rsidRPr="00571261" w14:paraId="48E2574C" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3029A66C" w14:textId="77777777" w:rsidR="00EA6EB8" w:rsidRPr="00571261" w:rsidRDefault="00EA6EB8" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00495F4D" w:rsidRPr="0039551D" w14:paraId="46CE9BE2" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8483" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4497F34C" w14:textId="77777777" w:rsidR="005E5681" w:rsidRDefault="005E5681" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E5681">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is approval sought to store liquor off the licensed premises? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E5681">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04AE18D0" w14:textId="60568CD8" w:rsidR="00495F4D" w:rsidRPr="00EE059A" w:rsidRDefault="00495F4D" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5E77">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">provide </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB6B5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00740912">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>address of the storage</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5E77">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, progress to Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00202201">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="872" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25FA99E3" w14:textId="77777777" w:rsidR="00495F4D" w:rsidRPr="004772AA" w:rsidRDefault="00495F4D" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1042712371"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="19EE6765" w14:textId="77777777" w:rsidR="00495F4D" w:rsidRPr="004772AA" w:rsidRDefault="00495F4D" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A013D91" w14:textId="77777777" w:rsidR="00495F4D" w:rsidRPr="004772AA" w:rsidRDefault="00495F4D" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="198443343"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="426" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4CA3E680" w14:textId="77777777" w:rsidR="00495F4D" w:rsidRPr="004772AA" w:rsidRDefault="00495F4D" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4BC9428D" w14:textId="21186EE7" w:rsidR="00D90AFA" w:rsidRPr="009455B5" w:rsidRDefault="00D90AFA" w:rsidP="00B12A7C">
+    <w:p w14:paraId="5E445864" w14:textId="77777777" w:rsidR="00C53650" w:rsidRDefault="00C53650" w:rsidP="00042D30">
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
+        <w:sectPr w:rsidR="00C53650" w:rsidSect="00C53650">
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="284" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
-    </w:p>
-[...262 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="360" w:type="dxa"/>
+        <w:tblW w:w="10797" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10120"/>
+        <w:gridCol w:w="1106"/>
+        <w:gridCol w:w="4139"/>
+        <w:gridCol w:w="1054"/>
+        <w:gridCol w:w="1214"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="1488"/>
+        <w:gridCol w:w="1512"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003637D0" w14:paraId="3D76C5DD" w14:textId="77777777" w:rsidTr="003637D0">
+      <w:tr w:rsidR="00E249FD" w:rsidRPr="00C1417E" w14:paraId="1E7CF637" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10480" w:type="dxa"/>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="155D5589" w14:textId="77777777" w:rsidR="003637D0" w:rsidRDefault="003637D0" w:rsidP="003637D0">
+          <w:p w14:paraId="1966F976" w14:textId="5E60AF85" w:rsidR="00E249FD" w:rsidRPr="004772AA" w:rsidRDefault="00E249FD" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">SECTION 4 – </w:t>
+            </w:r>
+            <w:r w:rsidR="007542C8" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>PUBLIC INTEREST ASSESSMENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B2814" w14:paraId="5DCB884E" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1077"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="135C058D" w14:textId="364705B7" w:rsidR="001B2814" w:rsidRPr="004772AA" w:rsidRDefault="001B2814" w:rsidP="00A975CE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>In accordance with section 6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E86243">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5D </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of the Act, the Public Interest Assessment required to be submitted</w:t>
+            </w:r>
+            <w:r w:rsidR="00E86243">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pursuant to section 38 of the Act, forms part of this Notice of Application and is provided at Attachment:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-21788189"/>
+            <w:placeholder>
+              <w:docPart w:val="58F012AFC1A74D459016BA291F4178F7"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3284" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4C4DBFFF" w14:textId="77777777" w:rsidR="001B2814" w:rsidRPr="004772AA" w:rsidRDefault="001B2814" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A975CE" w:rsidRPr="00571261" w14:paraId="32CBB90A" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="737"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3573B3F6" w14:textId="7A5D6885" w:rsidR="00A975CE" w:rsidRPr="004772AA" w:rsidRDefault="00EF2A16" w:rsidP="0046621F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Address where the application and Public Interest Assessment submission can be viewed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(if required to be advertised)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A975CE" w:rsidRPr="00571261" w14:paraId="5CCA7B08" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1075904628"/>
+            <w:placeholder>
+              <w:docPart w:val="691B88FB85A54387A0003693425C30E7"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10797" w:type="dxa"/>
+                <w:gridSpan w:val="7"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4C8671D9" w14:textId="77777777" w:rsidR="00A975CE" w:rsidRPr="004772AA" w:rsidRDefault="00A975CE" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A975CE" w:rsidRPr="00571261" w14:paraId="6B528FC0" w14:textId="77777777" w:rsidTr="00C53650">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDEBCA5" w14:textId="77777777" w:rsidR="00A975CE" w:rsidRPr="004772AA" w:rsidRDefault="00A975CE" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="371277940"/>
+            <w:placeholder>
+              <w:docPart w:val="507BC3EC16EE459B8F7B1ED221EA9DB9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4139" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="21F7DE82" w14:textId="77777777" w:rsidR="00A975CE" w:rsidRPr="004772AA" w:rsidRDefault="00A975CE" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text4"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1FEF87" w14:textId="77777777" w:rsidR="00A975CE" w:rsidRPr="004772AA" w:rsidRDefault="00A975CE" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="Select from List"/>
+            <w:tag w:val="Select from List"/>
+            <w:id w:val="-406073021"/>
+            <w:placeholder>
+              <w:docPart w:val="64598C57904A4815BFAECC718147D877"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:displayText="WA" w:value="WA"/>
+              <w:listItem w:displayText="SA" w:value="SA"/>
+              <w:listItem w:displayText="NT" w:value="NT"/>
+              <w:listItem w:displayText="ACT" w:value="ACT"/>
+              <w:listItem w:displayText="QLD" w:value="QLD"/>
+              <w:listItem w:displayText="TAS" w:value="TAS"/>
+              <w:listItem w:displayText="VIC" w:value="VIC"/>
+              <w:listItem w:displayText="NSW" w:value="NSW"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1498" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0D34E0C4" w14:textId="77777777" w:rsidR="00A975CE" w:rsidRPr="004772AA" w:rsidRDefault="00A975CE" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text5"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="409F870F" w14:textId="77777777" w:rsidR="00A975CE" w:rsidRPr="004772AA" w:rsidRDefault="00A975CE" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1541316367"/>
+            <w:placeholder>
+              <w:docPart w:val="4BA95F76407844D9959FC6AC18D895DF"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1512" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="430D2BB5" w14:textId="77777777" w:rsidR="00A975CE" w:rsidRPr="004772AA" w:rsidRDefault="00A975CE" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text6"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="637F1D01" w14:textId="77777777" w:rsidR="00260124" w:rsidRPr="00787671" w:rsidRDefault="00260124" w:rsidP="000F7E42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10795"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00260124" w:rsidRPr="00571261" w14:paraId="2E3B9364" w14:textId="77777777" w:rsidTr="0046621F">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F0E6FA"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="591FA64C" w14:textId="51705A48" w:rsidR="00260124" w:rsidRPr="004772AA" w:rsidRDefault="0046621F" w:rsidP="00260124">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="_Hlk215498409"/>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GENERAL </w:t>
+            </w:r>
+            <w:r w:rsidR="00260124" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOTE: </w:t>
+            </w:r>
+            <w:r w:rsidR="00787671" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Th</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53650">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00787671" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> address </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">required </w:t>
+            </w:r>
+            <w:r w:rsidR="00787671" w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>in section 4 must be within the same locality as the proposed premises.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="5"/>
+    </w:tbl>
+    <w:p w14:paraId="1E88A72D" w14:textId="77777777" w:rsidR="00260124" w:rsidRPr="00047472" w:rsidRDefault="00260124" w:rsidP="000F7E42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10797" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="9096"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00224B44" w:rsidRPr="00C1417E" w14:paraId="02E68FD0" w14:textId="77777777" w:rsidTr="00042D30">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB17BC9" w14:textId="76684FB6" w:rsidR="00224B44" w:rsidRPr="004772AA" w:rsidRDefault="00224B44" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>SECTION 5 – DECLARATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00224B44" w:rsidRPr="001636F6" w14:paraId="09714829" w14:textId="77777777" w:rsidTr="00042D30">
+        <w:trPr>
+          <w:trHeight w:val="1361"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6227BE1B" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="004772AA" w:rsidRDefault="00224B44" w:rsidP="00042D30">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I hereby declare and certify that:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29B4FDB6" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="004772AA" w:rsidRDefault="00224B44" w:rsidP="00042D30">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="center" w:pos="5387"/>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="120" w:after="120"/>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>Current Licence Number: ________________________________________________________________</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The information provided in this form, together with all accompanying attachments, is true, complete, and correct to the best of my knowledge and belief.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="591D2992" w14:textId="3502DC15" w:rsidR="003637D0" w:rsidRDefault="003637D0" w:rsidP="003637D0">
+          <w:p w14:paraId="1F75E8D0" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="004772AA" w:rsidRDefault="00224B44" w:rsidP="00042D30">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="center" w:pos="5387"/>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="120" w:after="120"/>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
-[...166 lines deleted...]
-              <w:t>Email: _________________________________________________________________________________</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Where this application is submitted on behalf of an entity, I confirm that I am duly authorised to execute and submit this application on its behalf.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...54 lines deleted...]
-      <w:tr w:rsidR="003637D0" w14:paraId="6C6A84EA" w14:textId="77777777" w:rsidTr="003637D0">
+      <w:tr w:rsidR="00224B44" w:rsidRPr="0039551D" w14:paraId="6BD07556" w14:textId="77777777" w:rsidTr="00042D30">
+        <w:trPr>
+          <w:trHeight w:val="1321"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10480" w:type="dxa"/>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="32B10A13" w14:textId="37843E8C" w:rsidR="003637D0" w:rsidRDefault="003637D0" w:rsidP="003637D0">
-[...264 lines deleted...]
-          </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblW w:w="10862" w:type="dxa"/>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="2366"/>
-[...2 lines deleted...]
-              <w:gridCol w:w="3216"/>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0010136B" w:rsidRPr="0010136B" w14:paraId="27E4CC49" w14:textId="77777777" w:rsidTr="0010136B">
+            <w:tr w:rsidR="00224B44" w:rsidRPr="004772AA" w14:paraId="245E0CF6" w14:textId="77777777" w:rsidTr="00042D30">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2366" w:type="dxa"/>
-[...968 lines deleted...]
-                  <w:tcW w:w="1331" w:type="dxa"/>
+                  <w:tcW w:w="5140" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
-                    <w:bottom w:val="nil"/>
-                    <w:right w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="76463F9D" w14:textId="77777777" w:rsidR="0010136B" w:rsidRPr="0010136B" w:rsidRDefault="0010136B" w:rsidP="0010136B">
+                <w:p w14:paraId="59EA0324" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="004772AA" w:rsidRDefault="00224B44" w:rsidP="00042D30">
                   <w:pPr>
-                    <w:tabs>
-[...5 lines deleted...]
-                    <w:suppressAutoHyphens/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...38 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1527" w:type="dxa"/>
+                  <w:tcW w:w="980" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
-                    <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
-                    <w:right w:val="nil"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1D90FD9A" w14:textId="00864F63" w:rsidR="0010136B" w:rsidRPr="0010136B" w:rsidRDefault="0010136B" w:rsidP="0010136B">
+                <w:p w14:paraId="01876967" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="004772AA" w:rsidRDefault="00224B44" w:rsidP="00042D30">
                   <w:pPr>
-                    <w:tabs>
-[...5 lines deleted...]
-                    <w:suppressAutoHyphens/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...75 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1540" w:type="dxa"/>
+                  <w:tcW w:w="4086" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
-                    <w:left w:val="nil"/>
-                    <w:bottom w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4AADA596" w14:textId="77777777" w:rsidR="0010136B" w:rsidRPr="0010136B" w:rsidRDefault="0010136B" w:rsidP="0010136B">
+                <w:p w14:paraId="42E3486B" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="004772AA" w:rsidRDefault="00224B44" w:rsidP="00042D30">
                   <w:pPr>
-                    <w:tabs>
-[...5 lines deleted...]
-                    <w:suppressAutoHyphens/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...2 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0010136B">
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0010136B" w:rsidRPr="0010136B" w14:paraId="41E8338C" w14:textId="77777777" w:rsidTr="0010136B">
+            <w:tr w:rsidR="00224B44" w:rsidRPr="004772AA" w14:paraId="289F7361" w14:textId="77777777" w:rsidTr="00042D30">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1331" w:type="dxa"/>
+                  <w:tcW w:w="5140" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="nil"/>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
-                    <w:right w:val="nil"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="23CB53DB" w14:textId="77777777" w:rsidR="0010136B" w:rsidRPr="0010136B" w:rsidRDefault="0010136B" w:rsidP="0010136B">
+                <w:p w14:paraId="47240160" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="004772AA" w:rsidRDefault="00224B44" w:rsidP="00042D30">
                   <w:pPr>
-                    <w:tabs>
-[...5 lines deleted...]
-                    <w:suppressAutoHyphens/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...2 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0010136B">
+                  <w:r w:rsidRPr="004772AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...2 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>Tuesday</w:t>
+                    <w:t xml:space="preserve">Signature </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2268" w:type="dxa"/>
+                  <w:tcW w:w="980" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:left w:val="nil"/>
-                    <w:right w:val="nil"/>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4A5CCCC8" w14:textId="77777777" w:rsidR="0010136B" w:rsidRPr="0010136B" w:rsidRDefault="0010136B" w:rsidP="0010136B">
+                <w:p w14:paraId="4B5588B4" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="004772AA" w:rsidRDefault="00224B44" w:rsidP="00042D30">
                   <w:pPr>
-                    <w:tabs>
-[...5 lines deleted...]
-                    <w:suppressAutoHyphens/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...2 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1527" w:type="dxa"/>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="2B6A5083" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="004772AA" w:rsidRDefault="00224B44" w:rsidP="00042D30">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="004772AA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="081A1626" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="004772AA" w:rsidRDefault="00224B44" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00224B44" w14:paraId="0E01CCBF" w14:textId="77777777" w:rsidTr="00042D30">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="373253A9" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="004772AA" w:rsidRDefault="00224B44" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="573398662"/>
+            <w:placeholder>
+              <w:docPart w:val="A281F4A863B042CF9A0BA8A0404DD32C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="20C05822" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="004772AA" w:rsidRDefault="00224B44" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A41CE9" w:rsidRPr="0039551D" w14:paraId="7AA89230" w14:textId="77777777" w:rsidTr="00042D30">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="479DACD0" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="004772AA" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Position Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1621416075"/>
+            <w:placeholder>
+              <w:docPart w:val="59446F2F9CF9478599B36CE87E1B12DE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="06FB884C" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="004772AA" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A41CE9" w:rsidRPr="0039551D" w14:paraId="385A1E22" w14:textId="77777777" w:rsidTr="00042D30">
+        <w:trPr>
+          <w:trHeight w:val="1461"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00A41CE9" w:rsidRPr="004772AA" w14:paraId="1542DAA5" w14:textId="77777777" w:rsidTr="00042D30">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
-                    <w:bottom w:val="nil"/>
-                    <w:right w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6528E56D" w14:textId="0E2D7B03" w:rsidR="0010136B" w:rsidRPr="0010136B" w:rsidRDefault="0010136B" w:rsidP="0010136B">
+                <w:p w14:paraId="2FFD3FB0" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="004772AA" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
                   <w:pPr>
-                    <w:tabs>
-[...5 lines deleted...]
-                    <w:suppressAutoHyphens/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...74 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1540" w:type="dxa"/>
+                  <w:tcW w:w="980" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
-                    <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
-                    <w:right w:val="nil"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="478484D1" w14:textId="77777777" w:rsidR="0010136B" w:rsidRPr="0010136B" w:rsidRDefault="0010136B" w:rsidP="0010136B">
+                <w:p w14:paraId="21810D58" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="004772AA" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
                   <w:pPr>
-                    <w:tabs>
-[...5 lines deleted...]
-                    <w:suppressAutoHyphens/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...76 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1527" w:type="dxa"/>
+                  <w:tcW w:w="4086" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6EE9AA9A" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="004772AA" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00A41CE9" w:rsidRPr="004772AA" w14:paraId="58CD3810" w14:textId="77777777" w:rsidTr="00042D30">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
-                    <w:right w:val="nil"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3DC5AFF6" w14:textId="2D25992F" w:rsidR="0010136B" w:rsidRPr="0010136B" w:rsidRDefault="0010136B" w:rsidP="0010136B">
+                <w:p w14:paraId="40CAB9CB" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="004772AA" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
                   <w:pPr>
-                    <w:tabs>
-[...5 lines deleted...]
-                    <w:suppressAutoHyphens/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...2 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0010136B">
+                  <w:r w:rsidRPr="004772AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...2 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>am/pm</w:t>
+                    <w:t>Signature</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="741" w:type="dxa"/>
+                  <w:tcW w:w="980" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
-                    <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
-                    <w:right w:val="nil"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6BAB457A" w14:textId="0425B370" w:rsidR="0010136B" w:rsidRPr="0010136B" w:rsidRDefault="0010136B" w:rsidP="0010136B">
+                <w:p w14:paraId="3C467005" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="004772AA" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
                   <w:pPr>
-                    <w:tabs>
-[...5 lines deleted...]
-                    <w:suppressAutoHyphens/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...37 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1540" w:type="dxa"/>
+                  <w:tcW w:w="4086" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="nil"/>
-                    <w:left w:val="nil"/>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5D424CC2" w14:textId="77777777" w:rsidR="0010136B" w:rsidRPr="0010136B" w:rsidRDefault="0010136B" w:rsidP="0010136B">
+                <w:p w14:paraId="75445065" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="004772AA" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
                   <w:pPr>
-                    <w:tabs>
-[...5 lines deleted...]
-                    <w:suppressAutoHyphens/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...2 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0010136B">
+                  <w:r w:rsidRPr="004772AA">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...2 lines deleted...]
-                      <w:szCs w:val="22"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>am/pm</w:t>
-[...807 lines deleted...]
-                    <w:t>am/pm</w:t>
+                    <w:t>Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="116AE21D" w14:textId="5DCB3880" w:rsidR="0010136B" w:rsidRDefault="0010136B" w:rsidP="005C716B">
+          <w:p w14:paraId="53ECA3F0" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="004772AA" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010136B">
-[...495 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...17 lines deleted...]
-      <w:tr w:rsidR="0010136B" w14:paraId="6B6F502C" w14:textId="77777777" w:rsidTr="0010136B">
+      <w:tr w:rsidR="00A41CE9" w14:paraId="04EA478F" w14:textId="77777777" w:rsidTr="00A41CE9">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10120" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0611F234" w14:textId="5BA9AC51" w:rsidR="0010136B" w:rsidRPr="0010136B" w:rsidRDefault="0010136B" w:rsidP="0010136B">
+          <w:p w14:paraId="7442C010" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="004772AA" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
             <w:pPr>
-              <w:tabs>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0010136B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-[...225 lines deleted...]
-              <w:t>____________________________</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1268080189"/>
+            <w:placeholder>
+              <w:docPart w:val="54F33004E6EE4A25B8057658C84D5F3F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3FCF0B1E" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="004772AA" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="005C716B" w14:paraId="73EA5479" w14:textId="77777777" w:rsidTr="0010136B">
+      <w:tr w:rsidR="00A41CE9" w:rsidRPr="0039551D" w14:paraId="67AFEE7E" w14:textId="77777777" w:rsidTr="00A41CE9">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10120" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6687BA50" w14:textId="77777777" w:rsidR="005C716B" w:rsidRPr="005C716B" w:rsidRDefault="005C716B" w:rsidP="005C716B">
+          <w:p w14:paraId="2AC7DB45" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="004772AA" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
             <w:pPr>
-              <w:tabs>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C716B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="-3"/>
-[...704 lines deleted...]
-              <w:t>, address of storage premises: ______________________________________________________</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Position Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="266199299"/>
+            <w:placeholder>
+              <w:docPart w:val="046260FFE68F46F58A248227A9EDB95C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5033A0E2" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="004772AA" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="004772AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="62F95C97" w14:textId="77777777" w:rsidR="009455B5" w:rsidRDefault="009455B5" w:rsidP="00D90AFA">
+    <w:p w14:paraId="7C706DDC" w14:textId="77777777" w:rsidR="00764AE3" w:rsidRPr="004772AA" w:rsidRDefault="00764AE3" w:rsidP="00D625DE">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...26 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk215571838"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="360" w:type="dxa"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10120"/>
+        <w:gridCol w:w="10795"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C716B" w14:paraId="49E5E79C" w14:textId="77777777" w:rsidTr="005C716B">
+      <w:tr w:rsidR="001636F6" w:rsidRPr="00571261" w14:paraId="488E2BC8" w14:textId="77777777" w:rsidTr="004772AA">
+        <w:trPr>
+          <w:trHeight w:val="681"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10480" w:type="dxa"/>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F0E6FA"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00726687" w14:textId="682DE156" w:rsidR="00AA6572" w:rsidRDefault="005C716B" w:rsidP="00AA6572">
-[...395 lines deleted...]
-          <w:p w14:paraId="7197561F" w14:textId="77777777" w:rsidR="00AA6572" w:rsidRPr="009455B5" w:rsidRDefault="00AA6572" w:rsidP="00AA6572">
+          <w:p w14:paraId="17523A2A" w14:textId="7FE51AF6" w:rsidR="001636F6" w:rsidRPr="004772AA" w:rsidRDefault="001636F6" w:rsidP="00047472">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="737"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>IMPORTANT NOTE:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">It is an offence under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
-[...80 lines deleted...]
-                <w:noProof/>
+              </w:rPr>
+              <w:t>Liquor Control Act 1988</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004772AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
-[...609 lines deleted...]
-              <w:t>Penalty: $10,000.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> to make a statement that is false or misleading. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="6"/>
     </w:tbl>
-    <w:p w14:paraId="62147A50" w14:textId="77777777" w:rsidR="00C85E1B" w:rsidRPr="009455B5" w:rsidRDefault="00C85E1B" w:rsidP="00AA6572">
+    <w:p w14:paraId="0FF41DD3" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="004772AA" w:rsidRDefault="00A41CE9" w:rsidP="004772AA">
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C85E1B" w:rsidRPr="009455B5" w:rsidSect="003637D0">
-[...7 lines deleted...]
-      <w:pgMar w:top="425" w:right="707" w:bottom="425" w:left="709" w:header="709" w:footer="0" w:gutter="0"/>
+    <w:p w14:paraId="716C9698" w14:textId="77777777" w:rsidR="00B04B26" w:rsidRPr="004772AA" w:rsidRDefault="00B04B26" w:rsidP="00B04B26">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C093774" w14:textId="7C0D3AF0" w:rsidR="009E3ED5" w:rsidRPr="00071B40" w:rsidRDefault="00071B40" w:rsidP="009E3ED5">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772AA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004772AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4F57E166" wp14:editId="0C846102">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>19632930</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>92075</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6545580" cy="1764030"/>
+                <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                <wp:wrapNone/>
+                <wp:docPr id="192302804" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6545580" cy="1764030"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="0">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:effectLst/>
+                            </a14:hiddenEffects>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="796ED5B3" w14:textId="77777777" w:rsidR="00071B40" w:rsidRDefault="00071B40" w:rsidP="00071B40">
+                            <w:pPr>
+                              <w:pBdr>
+                                <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                              </w:pBdr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="-720"/>
+                              </w:tabs>
+                              <w:suppressAutoHyphens/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                                <w:spacing w:val="-3"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4F57E166" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:1545.9pt;margin-top:7.25pt;width:515.4pt;height:138.9pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAM0CWi5QEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v0zAQ/o7Ef7D8nSYZa5miptO0aQhp&#10;sEmDH+A6dmLh+MzZbVJ+PWe36WB8Q3yxzvfy+O65x+vrabBsrzAYcA2vFiVnyklojesa/u3r/bsr&#10;zkIUrhUWnGr4QQV+vXn7Zj36Wl1AD7ZVyAjEhXr0De9j9HVRBNmrQYQFeOUoqAEHEemKXdGiGAl9&#10;sMVFWa6KEbD1CFKFQN67Y5BvMr7WSsZHrYOKzDaceov5xHxu01ls1qLuUPjeyFMb4h+6GIRx9OgZ&#10;6k5EwXZo/oIajEQIoONCwlCA1kaqPANNU5WvpnnuhVd5FiIn+DNN4f/Byi/7Z/+EqfXgH0B+D8zB&#10;bS9cp24QYeyVaOm5KhFVjD7U54J0CVTKtuNnaGm1YhchczBpHBIgTcemTPXhTLWaIpPkXC0vl8sr&#10;2oikWPVhdVm+z8soRD2Xewzxo4KBJaPhSLvM8GL/EGJqR9RzSnrNwb2xNu/Tuj8clHj0qCyIU/Xc&#10;f5JKqOO0nag2mVtoDzQWwlEsJO74SIe2MDZcWuM56wF/vvalPNoLRTgbSVANDz92AhVn9pMjCpP6&#10;ZgNnYzsbwkkqbXjk7GjexqNKdx5N1xNylYd3cEM0a5MJeOn2tBwSSeblJOikwt/vOevl221+AQAA&#10;//8DAFBLAwQUAAYACAAAACEAbX6IPOAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+EMBSE&#10;7yb+h+aZeHML3ZUIUjZmCYnedPXirUufQKSvQLuA/956co+Tmcx8k+9X07MZJ9dZkhBvImBItdUd&#10;NRI+3qu7B2DOK9Kqt4QSftDBvri+ylWm7UJvOB99w0IJuUxJaL0fMs5d3aJRbmMHpOB92ckoH+TU&#10;cD2pJZSbnosoSrhRHYWFVg14aLH+Pp6NhHJKdOUOz2WVfi6lf3kd55GPUt7erE+PwDyu/j8Mf/gB&#10;HYrAdLJn0o71ErZRGgd2H5zdPbCQ2MVCJMBOEkQqtsCLnF+eKH4BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEADNAlouUBAAC+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAbX6IPOAAAAAMAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight="0">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="796ED5B3" w14:textId="77777777" w:rsidR="00071B40" w:rsidRDefault="00071B40" w:rsidP="00071B40">
+                      <w:pPr>
+                        <w:pBdr>
+                          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                        </w:pBdr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="-720"/>
+                        </w:tabs>
+                        <w:suppressAutoHyphens/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                          <w:spacing w:val="-3"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4E75B7" w14:textId="050A3C6A" w:rsidR="00071B40" w:rsidRPr="00071B40" w:rsidRDefault="00071B40" w:rsidP="00071B40">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7980"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00071B40" w:rsidRPr="00071B40" w:rsidSect="00C53650">
+      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="284" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12E39E14" w14:textId="77777777" w:rsidR="00704307" w:rsidRDefault="00704307" w:rsidP="00BF7BE4">
+    <w:p w14:paraId="640CFBBA" w14:textId="77777777" w:rsidR="00327482" w:rsidRDefault="00327482" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07E7F437" w14:textId="77777777" w:rsidR="00704307" w:rsidRDefault="00704307" w:rsidP="00BF7BE4">
+    <w:p w14:paraId="71C5FD4C" w14:textId="77777777" w:rsidR="00327482" w:rsidRDefault="00327482" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Nova">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...28 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="16FAC532" w14:textId="77777777" w:rsidR="0079511D" w:rsidRDefault="0079511D">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1537534243"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1547027884"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="57471931" w14:textId="71FA63C3" w:rsidR="00630B80" w:rsidRPr="00630B80" w:rsidRDefault="00630B80">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5C5E0D3C" w14:textId="3A0E205E" w:rsidR="00B15B70" w:rsidRDefault="00B15B70">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="74852648" w14:textId="77777777" w:rsidR="00AA6572" w:rsidRPr="009455B5" w:rsidRDefault="00AA6572" w:rsidP="00AA6572">
-[...6 lines deleted...]
-      <w:jc w:val="right"/>
+  <w:sdt>
+    <w:sdtPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-    </w:pPr>
-[...307 lines deleted...]
-  <w:p w14:paraId="7EEF2D24" w14:textId="77777777" w:rsidR="00E674F2" w:rsidRDefault="00E674F2">
+      <w:id w:val="240847762"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="3A244CC1" w14:textId="386148AD" w:rsidR="00630B80" w:rsidRPr="00630B80" w:rsidRDefault="00630B80">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="37E7D121" w14:textId="77777777" w:rsidR="00630B80" w:rsidRDefault="00630B80">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E107179" w14:textId="77777777" w:rsidR="0079511D" w:rsidRDefault="0079511D">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:id w:val="-1374771097"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-713733869"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="543E11AD" w14:textId="77777777" w:rsidR="00630B80" w:rsidRPr="00630B80" w:rsidRDefault="00630B80">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="6C38EC0B" w14:textId="77777777" w:rsidR="00630B80" w:rsidRDefault="00630B80">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:id w:val="-1252203102"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-627934828"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="5A6EB069" w14:textId="77777777" w:rsidR="00630B80" w:rsidRDefault="00630B80" w:rsidP="00630B80">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                             </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level 2, Gordon Stephenson House, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63728070" w14:textId="77777777" w:rsidR="00630B80" w:rsidRPr="00924958" w:rsidRDefault="00630B80" w:rsidP="00630B80">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>140 William Street, Perth Western Australia, 6000 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AB62FCA" w14:textId="77777777" w:rsidR="00630B80" w:rsidRPr="00924958" w:rsidRDefault="00630B80" w:rsidP="00630B80">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Postal Address:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> Locked Bag 14, Cloisters Square, Perth, WA, 6850 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A542FD2" w14:textId="77777777" w:rsidR="00630B80" w:rsidRPr="00924958" w:rsidRDefault="00630B80" w:rsidP="00630B80">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tel:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">+61 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8 655 14888</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> Country Callers: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1800 634 541</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ABB8A85" w14:textId="77777777" w:rsidR="00630B80" w:rsidRDefault="00630B80" w:rsidP="00630B80">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Email: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00924958">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>rgl@lgirs.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Website:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId2" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00924958">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>www.lgirs.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="3F3698EB" w14:textId="14337BF2" w:rsidR="00630B80" w:rsidRPr="00630B80" w:rsidRDefault="00630B80">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="2C9538F4" w14:textId="77777777" w:rsidR="00630B80" w:rsidRDefault="00630B80">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78CA8F46" w14:textId="77777777" w:rsidR="00704307" w:rsidRDefault="00704307" w:rsidP="00BF7BE4">
+    <w:p w14:paraId="703E6C0A" w14:textId="77777777" w:rsidR="00327482" w:rsidRDefault="00327482" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="007D23C3" w14:textId="77777777" w:rsidR="00704307" w:rsidRDefault="00704307" w:rsidP="00BF7BE4">
+    <w:p w14:paraId="5D387E75" w14:textId="77777777" w:rsidR="00327482" w:rsidRDefault="00327482" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="79D80BB1" w14:textId="77777777" w:rsidR="0079511D" w:rsidRDefault="0079511D">
+  <w:p w14:paraId="41793562" w14:textId="05495A03" w:rsidR="00A16AA6" w:rsidRPr="00907766" w:rsidRDefault="00C53650" w:rsidP="00907766">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-    </w:pPr>
-[...18 lines deleted...]
-      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="7260"/>
+      </w:tabs>
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68EC997B" wp14:editId="08FC24D5">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-449580</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="8039100" cy="1419225"/>
+              <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+              <wp:wrapNone/>
+              <wp:docPr id="485569631" name="Rectangle: Top Corners Rounded 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="8039100" cy="1419225"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="round2SameRect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="38115E"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="38115E"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="0D7D8E80" id="Rectangle: Top Corners Rounded 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-35.4pt;width:633pt;height:111.75pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="8039100,1419225" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4U8JjhQIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/3RZGuDOkXQrsOA&#10;Yi2aDj0rshQbkERNUuJkv36U7DhdW+xQ7CKLIvlIPpO8uNxpRbbC+RZMRYuTnBJhONStWVf05+PN&#10;pzNKfGCmZgqMqOheeHo5//jhorMzUUIDqhaOIIjxs85WtAnBzrLM80Zo5k/ACoNKCU6zgKJbZ7Vj&#10;HaJrlZV5/jnrwNXWARfe4+t1r6TzhC+l4OFOSi8CURXF3EI6XTpX8czmF2y2dsw2LR/SYO/IQrPW&#10;YNAR6poFRjaufQWlW+7AgwwnHHQGUrZcpBqwmiJ/Uc2yYVakWpAcb0ea/P+D5T+2S3vvkIbO+pnH&#10;a6xiJ52OX8yP7BJZ+5EssQuE4+NZfnpe5MgpR10xKc7LchrpzI7u1vnwTYAm8VJRBxtTl0umxQP+&#10;l0QX29760DsdjGNcD6qtb1qlkuDWqyvlyJbhPzw9K4rp1yHOX2bKvM8T842u2bH+dAt7JSKgMg9C&#10;krbGisuUcmpNMSbEOBcmFL2qYbXo8yymOXLTVzZ6JHISYESWWN+IPQDEtn+N3cMM9tFVpM4enfN/&#10;JdY7jx4pMpgwOuvWgHsLQGFVQ+Te/kBST01kaQX1/t4RB/1cectvWvzVt8yHe+ZwkLA9cDmEOzyk&#10;gq6iMNwoacD9fus92mN/o5aSDgezov7XhjlBifpusPPPi8kkTnISJtMvJQruuWb1XGM2+gqwbwpc&#10;Q5ana7QP6nCVDvQT7pBFjIoqZjjGrigP7iBchX5h4BbiYrFIZji9loVbs7Q8gkdWYwM/7p6Ys0O/&#10;BxyVH3AYYjZ70ey9bfQ0sNgEkG2ahCOvA984+alxhi0VV8tzOVkdd+n8DwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAN4oNs7fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISLttKZXW&#10;odJ0mpCYhHYYDDhwSxuvrdY4pUnX7t/PO8HN9nt6fl+2nmwrztj7xpGCx0UEAql0pqFKwdfn6/wJ&#10;hA+ajG4doYILeljn93eZTo0b6QPPh1AJDiGfagV1CF0qpS9rtNovXIfE2tH1Vgde+0qaXo8cblsZ&#10;R1EirW6IP9S6w5cay9NhsJxy+gnH3Xb7Zn71fofj8L78LjZKzR6mzTOIgFP4M8OtPleHnDsVbiDj&#10;RauAQYKC+SpigJscJwmfCp6W8Qpknsn/BPkVAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;+FPCY4UCAACTBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA3ig2zt8AAAAJAQAADwAAAAAAAAAAAAAAAADfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" path="m236542,l7802558,v130639,,236542,105903,236542,236542l8039100,1419225r,l,1419225r,l,236542c,105903,105903,,236542,xe" fillcolor="#38115e" strokecolor="#38115e" strokeweight="1pt">
+              <v:stroke joinstyle="miter"/>
+              <v:path arrowok="t" o:connecttype="custom" o:connectlocs="236542,0;7802558,0;8039100,236542;8039100,1419225;8039100,1419225;0,1419225;0,1419225;0,236542;236542,0" o:connectangles="0,0,0,0,0,0,0,0,0"/>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00220B42">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="717D52B3" wp14:editId="40A2699A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5533F24F" wp14:editId="6175DC78">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-3810</wp:posOffset>
+            <wp:posOffset>-90805</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-14871</wp:posOffset>
+            <wp:posOffset>-114300</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3133333" cy="733333"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="3237230" cy="774065"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="6985"/>
           <wp:wrapNone/>
-          <wp:docPr id="103085789" name="Picture 1"/>
+          <wp:docPr id="2096074703" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="103085789" name=""/>
+                  <pic:cNvPr id="981728313" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3133333" cy="733333"/>
+                    <a:ext cx="3237230" cy="774065"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="18807CF0">
+      <w:t xml:space="preserve">Form 4 </w:t>
+    </w:r>
+    <w:r w:rsidR="00907766">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00B70778">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00B70778">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00B70778">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00907766">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Form </w:t>
+    </w:r>
+    <w:r w:rsidR="00B70778">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5736E4CB" w14:textId="77777777" w:rsidR="00C53650" w:rsidRDefault="00C53650">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="778F82BD" w14:textId="6968AA61" w:rsidR="00C53650" w:rsidRPr="00907766" w:rsidRDefault="00C53650" w:rsidP="00907766">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="7260"/>
+      </w:tabs>
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57977243" wp14:editId="79B9F464">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-90805</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-114300</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3237230" cy="774065"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="6985"/>
+          <wp:wrapNone/>
+          <wp:docPr id="946899089" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="981728313" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3237230" cy="774065"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:t>Form 4</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17B9AAEF" w14:textId="77777777" w:rsidR="00C53650" w:rsidRDefault="00C53650">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06B15474"/>
+    <w:nsid w:val="0A5D4887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="90208D60"/>
-    <w:lvl w:ilvl="0" w:tplc="8F2E58C8">
+    <w:tmpl w:val="A2228C86"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D94ECA"/>
+    <w:nsid w:val="0AE23523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="22883300"/>
-[...1512 lines deleted...]
-    <w:tmpl w:val="262CB308"/>
+    <w:tmpl w:val="8EFE481E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -8518,61 +13388,451 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B485EAB"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C261672"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="220C8F4E"/>
-    <w:lvl w:ilvl="0" w:tplc="8F2E58C8">
+    <w:tmpl w:val="B4CC7ABE"/>
+    <w:lvl w:ilvl="0" w:tplc="304E6770">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E535E30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2228C86"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32314084"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2228C86"/>
+    <w:lvl w:ilvl="0" w:tplc="870A2DEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DE4223E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7A83C6E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EDF403F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="919CB71E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -8607,65 +13867,385 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DB44524"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56FD60D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="18420F90"/>
-    <w:lvl w:ilvl="0" w:tplc="70E0CD8C">
+    <w:tmpl w:val="A052F012"/>
+    <w:lvl w:ilvl="0" w:tplc="6CBE2AE0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperRoman"/>
-      <w:lvlText w:val="(%1)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="604B5ECF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="699018D2"/>
+    <w:lvl w:ilvl="0" w:tplc="3F58792E">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="632A1C0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4CC7ABE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="736B17A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E35269BC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8696,460 +14276,605 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EF01A20"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F721EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2A1E180E"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="(%1)"/>
+    <w:tmpl w:val="1DFEEEE0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1098939699">
+  <w:num w:numId="1" w16cid:durableId="1606116650">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="398593981">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1576285157">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="579828105">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="786042848">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="739719147">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1712877181">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1945183464">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="41173497">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="14503208">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2098016392">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="744256628">
-[...59 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="629677482">
+  <w:num w:numId="12" w16cid:durableId="1977567220">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B12A7C"/>
-[...113 lines deleted...]
-    <w:rsid w:val="00FC1312"/>
+    <w:rsidRoot w:val="0092438E"/>
+    <w:rsid w:val="00006AEE"/>
+    <w:rsid w:val="00007E1C"/>
+    <w:rsid w:val="00014116"/>
+    <w:rsid w:val="00020384"/>
+    <w:rsid w:val="00024DC9"/>
+    <w:rsid w:val="000449C2"/>
+    <w:rsid w:val="000453FB"/>
+    <w:rsid w:val="00047472"/>
+    <w:rsid w:val="000537A0"/>
+    <w:rsid w:val="000715AD"/>
+    <w:rsid w:val="00071B40"/>
+    <w:rsid w:val="000A11D6"/>
+    <w:rsid w:val="000A4473"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rsid w:val="000E25AB"/>
+    <w:rsid w:val="000E6067"/>
+    <w:rsid w:val="000F7E42"/>
+    <w:rsid w:val="001131BC"/>
+    <w:rsid w:val="00122D69"/>
+    <w:rsid w:val="00130AFE"/>
+    <w:rsid w:val="001636F6"/>
+    <w:rsid w:val="001669EB"/>
+    <w:rsid w:val="00170CDA"/>
+    <w:rsid w:val="0019286B"/>
+    <w:rsid w:val="001A4DD9"/>
+    <w:rsid w:val="001A60C8"/>
+    <w:rsid w:val="001B2814"/>
+    <w:rsid w:val="001D0D2A"/>
+    <w:rsid w:val="001D35D9"/>
+    <w:rsid w:val="00202201"/>
+    <w:rsid w:val="00220B42"/>
+    <w:rsid w:val="00224B44"/>
+    <w:rsid w:val="00237893"/>
+    <w:rsid w:val="00242B9B"/>
+    <w:rsid w:val="00260124"/>
+    <w:rsid w:val="00275DE9"/>
+    <w:rsid w:val="00284773"/>
+    <w:rsid w:val="00284E97"/>
+    <w:rsid w:val="00294537"/>
+    <w:rsid w:val="002B7A63"/>
+    <w:rsid w:val="002E54FA"/>
+    <w:rsid w:val="003129FB"/>
+    <w:rsid w:val="00315753"/>
+    <w:rsid w:val="00327482"/>
+    <w:rsid w:val="00362B63"/>
+    <w:rsid w:val="00365AAA"/>
+    <w:rsid w:val="003679BA"/>
+    <w:rsid w:val="0037116F"/>
+    <w:rsid w:val="0037194A"/>
+    <w:rsid w:val="00375E87"/>
+    <w:rsid w:val="00381468"/>
+    <w:rsid w:val="00390386"/>
+    <w:rsid w:val="0039551D"/>
+    <w:rsid w:val="003A3A8E"/>
+    <w:rsid w:val="003C328A"/>
+    <w:rsid w:val="003E4ACD"/>
+    <w:rsid w:val="00400A84"/>
+    <w:rsid w:val="00401E26"/>
+    <w:rsid w:val="00413CF9"/>
+    <w:rsid w:val="00430916"/>
+    <w:rsid w:val="004333A8"/>
+    <w:rsid w:val="00436E32"/>
+    <w:rsid w:val="00453673"/>
+    <w:rsid w:val="0046621F"/>
+    <w:rsid w:val="0047471B"/>
+    <w:rsid w:val="004772AA"/>
+    <w:rsid w:val="00494C75"/>
+    <w:rsid w:val="00495F4D"/>
+    <w:rsid w:val="004A7EAD"/>
+    <w:rsid w:val="004C2044"/>
+    <w:rsid w:val="004C766B"/>
+    <w:rsid w:val="004D00B6"/>
+    <w:rsid w:val="004F40F2"/>
+    <w:rsid w:val="00511C2B"/>
+    <w:rsid w:val="00522D77"/>
+    <w:rsid w:val="00526528"/>
+    <w:rsid w:val="005430CB"/>
+    <w:rsid w:val="005672A0"/>
+    <w:rsid w:val="00595ED2"/>
+    <w:rsid w:val="005A5A84"/>
+    <w:rsid w:val="005D4C86"/>
+    <w:rsid w:val="005D5216"/>
+    <w:rsid w:val="005D579A"/>
+    <w:rsid w:val="005E5681"/>
+    <w:rsid w:val="005E72B5"/>
+    <w:rsid w:val="00630838"/>
+    <w:rsid w:val="00630B80"/>
+    <w:rsid w:val="00631735"/>
+    <w:rsid w:val="00633027"/>
+    <w:rsid w:val="0063709D"/>
+    <w:rsid w:val="0065288D"/>
+    <w:rsid w:val="006720BD"/>
+    <w:rsid w:val="0068609E"/>
+    <w:rsid w:val="00690239"/>
+    <w:rsid w:val="00697A0F"/>
+    <w:rsid w:val="006B26BC"/>
+    <w:rsid w:val="006C154E"/>
+    <w:rsid w:val="006C2F89"/>
+    <w:rsid w:val="006D024F"/>
+    <w:rsid w:val="006D4642"/>
+    <w:rsid w:val="006D4DC1"/>
+    <w:rsid w:val="006D50CB"/>
+    <w:rsid w:val="006E03F0"/>
+    <w:rsid w:val="00740912"/>
+    <w:rsid w:val="00754238"/>
+    <w:rsid w:val="007542C8"/>
+    <w:rsid w:val="00756093"/>
+    <w:rsid w:val="00757010"/>
+    <w:rsid w:val="00757BDD"/>
+    <w:rsid w:val="00764AE3"/>
+    <w:rsid w:val="00774157"/>
+    <w:rsid w:val="00783234"/>
+    <w:rsid w:val="00785BC0"/>
+    <w:rsid w:val="007864D7"/>
+    <w:rsid w:val="00787671"/>
+    <w:rsid w:val="007906BB"/>
+    <w:rsid w:val="007B312C"/>
+    <w:rsid w:val="007B52B5"/>
+    <w:rsid w:val="00800CAD"/>
+    <w:rsid w:val="00831612"/>
+    <w:rsid w:val="0084465E"/>
+    <w:rsid w:val="00846D61"/>
+    <w:rsid w:val="008535B8"/>
+    <w:rsid w:val="00871ABA"/>
+    <w:rsid w:val="00886AEF"/>
+    <w:rsid w:val="008925B4"/>
+    <w:rsid w:val="00892732"/>
+    <w:rsid w:val="008A0C8E"/>
+    <w:rsid w:val="008A28F4"/>
+    <w:rsid w:val="008A3EC9"/>
+    <w:rsid w:val="008C1FF4"/>
+    <w:rsid w:val="008E1778"/>
+    <w:rsid w:val="008F2C7D"/>
+    <w:rsid w:val="0090040C"/>
+    <w:rsid w:val="009057A6"/>
+    <w:rsid w:val="00905EC9"/>
+    <w:rsid w:val="00907766"/>
+    <w:rsid w:val="00911EB6"/>
+    <w:rsid w:val="009136EF"/>
+    <w:rsid w:val="0092438E"/>
+    <w:rsid w:val="009363F9"/>
+    <w:rsid w:val="00936BA2"/>
+    <w:rsid w:val="00966DD5"/>
+    <w:rsid w:val="00975CB6"/>
+    <w:rsid w:val="009949EA"/>
+    <w:rsid w:val="009C2718"/>
+    <w:rsid w:val="009E02B1"/>
+    <w:rsid w:val="009E3ED5"/>
+    <w:rsid w:val="009E78E5"/>
+    <w:rsid w:val="009F7BD4"/>
+    <w:rsid w:val="00A072E8"/>
+    <w:rsid w:val="00A16559"/>
+    <w:rsid w:val="00A16AA6"/>
+    <w:rsid w:val="00A304BF"/>
+    <w:rsid w:val="00A311ED"/>
+    <w:rsid w:val="00A41CE9"/>
+    <w:rsid w:val="00A52FC5"/>
+    <w:rsid w:val="00A57089"/>
+    <w:rsid w:val="00A7246E"/>
+    <w:rsid w:val="00A77072"/>
+    <w:rsid w:val="00A87874"/>
+    <w:rsid w:val="00A975CE"/>
+    <w:rsid w:val="00AA4135"/>
+    <w:rsid w:val="00AD1934"/>
+    <w:rsid w:val="00AE3AC2"/>
+    <w:rsid w:val="00AF3D88"/>
+    <w:rsid w:val="00AF437E"/>
+    <w:rsid w:val="00B04B26"/>
+    <w:rsid w:val="00B05D22"/>
+    <w:rsid w:val="00B15B70"/>
+    <w:rsid w:val="00B2110B"/>
+    <w:rsid w:val="00B221AD"/>
+    <w:rsid w:val="00B43F0E"/>
+    <w:rsid w:val="00B504FF"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:rsid w:val="00B57912"/>
+    <w:rsid w:val="00B57E77"/>
+    <w:rsid w:val="00B66779"/>
+    <w:rsid w:val="00B70778"/>
+    <w:rsid w:val="00B955DE"/>
+    <w:rsid w:val="00BB021B"/>
+    <w:rsid w:val="00BB6B5B"/>
+    <w:rsid w:val="00BC580F"/>
+    <w:rsid w:val="00BE572F"/>
+    <w:rsid w:val="00C02F57"/>
+    <w:rsid w:val="00C1417E"/>
+    <w:rsid w:val="00C15A35"/>
+    <w:rsid w:val="00C31457"/>
+    <w:rsid w:val="00C423B1"/>
+    <w:rsid w:val="00C44B04"/>
+    <w:rsid w:val="00C53650"/>
+    <w:rsid w:val="00C54C28"/>
+    <w:rsid w:val="00C61645"/>
+    <w:rsid w:val="00C666F3"/>
+    <w:rsid w:val="00C96AF0"/>
+    <w:rsid w:val="00C971A6"/>
+    <w:rsid w:val="00CB7B19"/>
+    <w:rsid w:val="00CC755C"/>
+    <w:rsid w:val="00CC794D"/>
+    <w:rsid w:val="00CD17FA"/>
+    <w:rsid w:val="00CE4088"/>
+    <w:rsid w:val="00CF690B"/>
+    <w:rsid w:val="00D03379"/>
+    <w:rsid w:val="00D129EE"/>
+    <w:rsid w:val="00D21A57"/>
+    <w:rsid w:val="00D23B34"/>
+    <w:rsid w:val="00D27FD4"/>
+    <w:rsid w:val="00D4066C"/>
+    <w:rsid w:val="00D625DE"/>
+    <w:rsid w:val="00D62B66"/>
+    <w:rsid w:val="00D64975"/>
+    <w:rsid w:val="00D77A61"/>
+    <w:rsid w:val="00D87A06"/>
+    <w:rsid w:val="00D90F56"/>
+    <w:rsid w:val="00D91AB4"/>
+    <w:rsid w:val="00D959A0"/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:rsid w:val="00DB72F7"/>
+    <w:rsid w:val="00DD279D"/>
+    <w:rsid w:val="00DE3FFA"/>
+    <w:rsid w:val="00DE45CD"/>
+    <w:rsid w:val="00E249FD"/>
+    <w:rsid w:val="00E4004C"/>
+    <w:rsid w:val="00E429F1"/>
+    <w:rsid w:val="00E44CCC"/>
+    <w:rsid w:val="00E46A80"/>
+    <w:rsid w:val="00E501B5"/>
+    <w:rsid w:val="00E83AB3"/>
+    <w:rsid w:val="00E86243"/>
+    <w:rsid w:val="00EA6951"/>
+    <w:rsid w:val="00EA6EB8"/>
+    <w:rsid w:val="00EC5E77"/>
+    <w:rsid w:val="00ED4669"/>
+    <w:rsid w:val="00EE059A"/>
+    <w:rsid w:val="00EE0C49"/>
+    <w:rsid w:val="00EE5342"/>
+    <w:rsid w:val="00EF20CB"/>
+    <w:rsid w:val="00EF2A16"/>
+    <w:rsid w:val="00F0306D"/>
+    <w:rsid w:val="00F248B3"/>
+    <w:rsid w:val="00F26888"/>
+    <w:rsid w:val="00F51E3E"/>
+    <w:rsid w:val="00F62CFB"/>
+    <w:rsid w:val="00F77BEF"/>
+    <w:rsid w:val="00F77FEB"/>
+    <w:rsid w:val="00F86A27"/>
+    <w:rsid w:val="00F95602"/>
+    <w:rsid w:val="00FA0125"/>
+    <w:rsid w:val="00FC25E7"/>
+    <w:rsid w:val="00FC7C91"/>
+    <w:rsid w:val="00FD1B14"/>
+    <w:rsid w:val="00FD3067"/>
+    <w:rsid w:val="00FF4DDA"/>
+    <w:rsid w:val="0642D331"/>
+    <w:rsid w:val="18807CF0"/>
+    <w:rsid w:val="39880FE8"/>
+    <w:rsid w:val="664B6C41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="05EE0135"/>
+  <w14:docId w14:val="0E07E822"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{029B64A7-89F1-41D0-8269-A3CF41C7BDB1}"/>
+  <w15:docId w15:val="{3EB7A32C-5DAF-4374-8E10-0662D4C5A00A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9193,51 +14918,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -9419,388 +15144,4929 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AA6572"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001636F6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B12A7C"/>
+    <w:rsid w:val="00DB2A27"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...2 lines deleted...]
-      <w:spacing w:val="-3"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D27FD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="055780"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D27FD4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="055780"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
-    <w:rsid w:val="00B12A7C"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2A27"/>
     <w:pPr>
-      <w:tabs>
-[...9 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-      <w:spacing w:val="-3"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00B12A7C"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DB2A27"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-AU"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:rsid w:val="00B12A7C"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000D7000"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-AU"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B12A7C"/>
+    <w:rsid w:val="000D7000"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF7BE4"/>
+    <w:rsid w:val="009C2718"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BF7BE4"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009C2718"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF7BE4"/>
+    <w:rsid w:val="009C2718"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BF7BE4"/>
+    <w:rsid w:val="009C2718"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0092438E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-AU"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0092438E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00B612A1"/>
+    <w:rsid w:val="00A16AA6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00B612A1"/>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B15B70"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="14"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="003E4ACD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C85E1B"/>
+    <w:rsid w:val="006720BD"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="055780" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0030316D"/>
+    <w:rsid w:val="006720BD"/>
     <w:rPr>
-      <w:color w:val="808080"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E86243"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="801462807">
+    <w:div w:id="858816100">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="959991800">
+    <w:div w:id="1154444457">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgl@lgirs.wa.gov.au" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\sharon.maxwell\Downloads\DLGSC%20generic%20Word%20template.dotm" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E103EE6B115A4EE4906F51F004564B85"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{46596667-9A2A-4B17-9F07-BF63AD7A3D74}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F62CFB" w:rsidRDefault="0047471B" w:rsidP="0047471B">
+          <w:pPr>
+            <w:pStyle w:val="E103EE6B115A4EE4906F51F004564B857"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text2"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="0" w:name="Text2"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="0"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="84973758E2F9422798FBAAA0F39980FF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6BCB91B0-7E3B-4EB6-80DD-0553724660E9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F62CFB" w:rsidRDefault="0047471B" w:rsidP="0047471B">
+          <w:pPr>
+            <w:pStyle w:val="84973758E2F9422798FBAAA0F39980FF7"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="1" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="1"/>
+        </w:p>
+        <w:bookmarkStart w:id="2" w:name="Text4"/>
+        <w:bookmarkStart w:id="3" w:name="Text5"/>
+        <w:bookmarkStart w:id="4" w:name="Text6"/>
+        <w:bookmarkStart w:id="5" w:name="Text8"/>
+        <w:bookmarkStart w:id="6" w:name="Text9"/>
+        <w:bookmarkStart w:id="7" w:name="Text10"/>
+        <w:bookmarkStart w:id="8" w:name="Text11"/>
+        <w:bookmarkEnd w:id="2"/>
+        <w:bookmarkEnd w:id="3"/>
+        <w:bookmarkEnd w:id="4"/>
+        <w:bookmarkEnd w:id="5"/>
+        <w:bookmarkEnd w:id="6"/>
+        <w:bookmarkEnd w:id="7"/>
+        <w:bookmarkEnd w:id="8"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E81EBACAB89B428AAA8D70DE0DD879F8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{015D5252-57E3-4EB7-874E-F21A2E51C602}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F62CFB" w:rsidRDefault="0047471B" w:rsidP="0047471B">
+          <w:pPr>
+            <w:pStyle w:val="E81EBACAB89B428AAA8D70DE0DD879F85"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="9" w:name="Text1"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="9"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4BAC53BA5CC84600889547D3AF54E5F4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1778D5C0-75E7-4115-9E1B-5D8C8E8C561A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F62CFB" w:rsidRDefault="0047471B" w:rsidP="0047471B">
+          <w:pPr>
+            <w:pStyle w:val="4BAC53BA5CC84600889547D3AF54E5F43"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="10" w:name="Text8"/>
+        <w:bookmarkStart w:id="11" w:name="Text9"/>
+        <w:bookmarkStart w:id="12" w:name="Text8"/>
+        <w:bookmarkStart w:id="13" w:name="Text10"/>
+        <w:bookmarkStart w:id="14" w:name="Text10"/>
+        <w:bookmarkStart w:id="15" w:name="Text10"/>
+        <w:bookmarkStart w:id="16" w:name="Text10"/>
+        <w:bookmarkStart w:id="17" w:name="Text10"/>
+        <w:bookmarkStart w:id="18" w:name="Text10"/>
+        <w:bookmarkStart w:id="19" w:name="Text10"/>
+        <w:bookmarkStart w:id="20" w:name="Text10"/>
+        <w:bookmarkStart w:id="21" w:name="Text10"/>
+        <w:bookmarkStart w:id="22" w:name="Text10"/>
+        <w:bookmarkStart w:id="23" w:name="Text1"/>
+        <w:bookmarkStart w:id="24" w:name="Text2"/>
+        <w:bookmarkStart w:id="25" w:name="Text7"/>
+        <w:bookmarkStart w:id="26" w:name="Text4"/>
+        <w:bookmarkStart w:id="27" w:name="Text5"/>
+        <w:bookmarkStart w:id="28" w:name="Text6"/>
+        <w:bookmarkStart w:id="29" w:name="Text1"/>
+        <w:bookmarkStart w:id="30" w:name="Text2"/>
+        <w:bookmarkStart w:id="31" w:name="Text7"/>
+        <w:bookmarkStart w:id="32" w:name="Text4"/>
+        <w:bookmarkStart w:id="33" w:name="Text5"/>
+        <w:bookmarkStart w:id="34" w:name="Text6"/>
+        <w:bookmarkStart w:id="35" w:name="Text2"/>
+        <w:bookmarkStart w:id="36" w:name="Text2"/>
+        <w:bookmarkStart w:id="37" w:name="Text2"/>
+        <w:bookmarkStart w:id="38" w:name="Text10"/>
+        <w:bookmarkStart w:id="39" w:name="Text9"/>
+        <w:bookmarkStart w:id="40" w:name="Text9"/>
+        <w:bookmarkStart w:id="41" w:name="Text9"/>
+        <w:bookmarkStart w:id="42" w:name="Text10"/>
+        <w:bookmarkStart w:id="43" w:name="Text10"/>
+        <w:bookmarkStart w:id="44" w:name="Text2"/>
+        <w:bookmarkStart w:id="45" w:name="Text10"/>
+        <w:bookmarkStart w:id="46" w:name="Text9"/>
+        <w:bookmarkStart w:id="47" w:name="Text10"/>
+        <w:bookmarkStart w:id="48" w:name="Text10"/>
+        <w:bookmarkStart w:id="49" w:name="Text10"/>
+        <w:bookmarkStart w:id="50" w:name="Text10"/>
+        <w:bookmarkStart w:id="51" w:name="Text10"/>
+        <w:bookmarkStart w:id="52" w:name="Text10"/>
+        <w:bookmarkStart w:id="53" w:name="Text10"/>
+        <w:bookmarkStart w:id="54" w:name="Text10"/>
+        <w:bookmarkStart w:id="55" w:name="Text10"/>
+        <w:bookmarkStart w:id="56" w:name="Text10"/>
+        <w:bookmarkStart w:id="57" w:name="Text10"/>
+        <w:bookmarkStart w:id="58" w:name="Text10"/>
+        <w:bookmarkStart w:id="59" w:name="Text8"/>
+        <w:bookmarkStart w:id="60" w:name="Text10"/>
+        <w:bookmarkStart w:id="61" w:name="Text7"/>
+        <w:bookmarkStart w:id="62" w:name="Text4"/>
+        <w:bookmarkStart w:id="63" w:name="Text5"/>
+        <w:bookmarkStart w:id="64" w:name="Text6"/>
+        <w:bookmarkStart w:id="65" w:name="Text10"/>
+        <w:bookmarkStart w:id="66" w:name="Text10"/>
+        <w:bookmarkStart w:id="67" w:name="Text10"/>
+        <w:bookmarkStart w:id="68" w:name="Text2"/>
+        <w:bookmarkStart w:id="69" w:name="Text10"/>
+        <w:bookmarkStart w:id="70" w:name="Text9"/>
+        <w:bookmarkEnd w:id="10"/>
+        <w:bookmarkEnd w:id="11"/>
+        <w:bookmarkEnd w:id="12"/>
+        <w:bookmarkEnd w:id="13"/>
+        <w:bookmarkEnd w:id="14"/>
+        <w:bookmarkEnd w:id="15"/>
+        <w:bookmarkEnd w:id="16"/>
+        <w:bookmarkEnd w:id="17"/>
+        <w:bookmarkEnd w:id="18"/>
+        <w:bookmarkEnd w:id="19"/>
+        <w:bookmarkEnd w:id="20"/>
+        <w:bookmarkEnd w:id="21"/>
+        <w:bookmarkEnd w:id="22"/>
+        <w:bookmarkEnd w:id="23"/>
+        <w:bookmarkEnd w:id="24"/>
+        <w:bookmarkEnd w:id="25"/>
+        <w:bookmarkEnd w:id="26"/>
+        <w:bookmarkEnd w:id="27"/>
+        <w:bookmarkEnd w:id="28"/>
+        <w:bookmarkEnd w:id="29"/>
+        <w:bookmarkEnd w:id="30"/>
+        <w:bookmarkEnd w:id="31"/>
+        <w:bookmarkEnd w:id="32"/>
+        <w:bookmarkEnd w:id="33"/>
+        <w:bookmarkEnd w:id="34"/>
+        <w:bookmarkEnd w:id="35"/>
+        <w:bookmarkEnd w:id="36"/>
+        <w:bookmarkEnd w:id="37"/>
+        <w:bookmarkEnd w:id="38"/>
+        <w:bookmarkEnd w:id="39"/>
+        <w:bookmarkEnd w:id="40"/>
+        <w:bookmarkEnd w:id="41"/>
+        <w:bookmarkEnd w:id="42"/>
+        <w:bookmarkEnd w:id="43"/>
+        <w:bookmarkEnd w:id="44"/>
+        <w:bookmarkEnd w:id="45"/>
+        <w:bookmarkEnd w:id="46"/>
+        <w:bookmarkEnd w:id="47"/>
+        <w:bookmarkEnd w:id="48"/>
+        <w:bookmarkEnd w:id="49"/>
+        <w:bookmarkEnd w:id="50"/>
+        <w:bookmarkEnd w:id="51"/>
+        <w:bookmarkEnd w:id="52"/>
+        <w:bookmarkEnd w:id="53"/>
+        <w:bookmarkEnd w:id="54"/>
+        <w:bookmarkEnd w:id="55"/>
+        <w:bookmarkEnd w:id="56"/>
+        <w:bookmarkEnd w:id="57"/>
+        <w:bookmarkEnd w:id="58"/>
+        <w:bookmarkEnd w:id="59"/>
+        <w:bookmarkEnd w:id="60"/>
+        <w:bookmarkEnd w:id="61"/>
+        <w:bookmarkEnd w:id="62"/>
+        <w:bookmarkEnd w:id="63"/>
+        <w:bookmarkEnd w:id="64"/>
+        <w:bookmarkEnd w:id="65"/>
+        <w:bookmarkEnd w:id="66"/>
+        <w:bookmarkEnd w:id="67"/>
+        <w:bookmarkEnd w:id="68"/>
+        <w:bookmarkEnd w:id="69"/>
+        <w:bookmarkEnd w:id="70"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D4C9B7FA502145A88ACECAD9F5048A61"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{03FB062B-5139-4453-8B22-E68736ADA277}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="D4C9B7FA502145A88ACECAD9F5048A61"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text4"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="71" w:name="Text4"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="71"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4374E350513841D4977E369229418FDD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E4641788-58FD-47F7-BD76-6CAEDBB6D765}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="4374E350513841D4977E369229418FDD"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text5"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="72" w:name="Text5"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="72"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BD2E4FA43DE74371826FC8AA66CFCAC6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EF613386-E78F-442D-AE22-D561451EA5A4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="BD2E4FA43DE74371826FC8AA66CFCAC6"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text6"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="73" w:name="Text6"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="73"/>
+        </w:p>
+        <w:bookmarkStart w:id="74" w:name="Text10"/>
+        <w:bookmarkStart w:id="75" w:name="Text10"/>
+        <w:bookmarkStart w:id="76" w:name="Text2"/>
+        <w:bookmarkStart w:id="77" w:name="Text9"/>
+        <w:bookmarkStart w:id="78" w:name="Text8"/>
+        <w:bookmarkStart w:id="79" w:name="Text8"/>
+        <w:bookmarkStart w:id="80" w:name="Text9"/>
+        <w:bookmarkStart w:id="81" w:name="Text7"/>
+        <w:bookmarkStart w:id="82" w:name="Text4"/>
+        <w:bookmarkStart w:id="83" w:name="Text5"/>
+        <w:bookmarkEnd w:id="74"/>
+        <w:bookmarkEnd w:id="75"/>
+        <w:bookmarkEnd w:id="76"/>
+        <w:bookmarkEnd w:id="77"/>
+        <w:bookmarkEnd w:id="78"/>
+        <w:bookmarkEnd w:id="79"/>
+        <w:bookmarkEnd w:id="80"/>
+        <w:bookmarkEnd w:id="81"/>
+        <w:bookmarkEnd w:id="82"/>
+        <w:bookmarkEnd w:id="83"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="59C8AAEE25D74D269510A879A71BCDE3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B202346E-CF54-4385-A66F-F9E3370494EF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="59C8AAEE25D74D269510A879A71BCDE3"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text10"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="84" w:name="Text10"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="84"/>
+        </w:p>
+        <w:bookmarkStart w:id="85" w:name="Text10"/>
+        <w:bookmarkStart w:id="86" w:name="Text2"/>
+        <w:bookmarkStart w:id="87" w:name="Text9"/>
+        <w:bookmarkEnd w:id="85"/>
+        <w:bookmarkEnd w:id="86"/>
+        <w:bookmarkEnd w:id="87"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BD77A8039B8A499BA608C64B158BB280"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5229B906-8A7E-4EF4-B78B-CC37E4E65A8D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="BD77A8039B8A499BA608C64B158BB280"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text8"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="88" w:name="Text8"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="88"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="77F3CF6D068D424B82A4F41F63570006"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ECCA6F7D-1B90-466A-8035-2EC4E9CF7202}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="77F3CF6D068D424B82A4F41F63570006"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="711B6397598644068ECB7080D8F60FC7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9E4BA796-338E-46C9-8FBA-FB58E067029D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="711B6397598644068ECB7080D8F60FC7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AE28A312FA7A476CB773D615904FF669"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5FFEEE7E-DDCF-4CC0-98A6-D2BAE5EDB8CF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="AE28A312FA7A476CB773D615904FF669"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="89" w:name="Text8"/>
+        <w:bookmarkEnd w:id="89"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C70443BABD7F4677AC8E78CF2F8AE1DF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E593DA21-3CDE-4253-8DDC-EB01104D3C3E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="C70443BABD7F4677AC8E78CF2F8AE1DF"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="90" w:name="Text9"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="90"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F2DBBC86F8AE4E91832242C5C381407F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FF8F42CD-3221-45B8-96E8-61B1CF10503D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="F2DBBC86F8AE4E91832242C5C381407F"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="91" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="91"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="76DAAD83631A4661875E4630D8497676"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5ACF41F4-D3B2-4EDF-9466-0DAB68E3097A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="76DAAD83631A4661875E4630D8497676"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text4"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="92" w:name="Text4"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="92"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2A86EE6BED464792A1FB7915BBF50031"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CD746A37-6212-4F63-B10B-E75B6CC0F6F6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="2A86EE6BED464792A1FB7915BBF50031"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text5"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="93" w:name="Text5"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="93"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3D6B39F8D78B4F3E9B7B3BF82D866C07"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9F9C38A4-2474-4F61-B492-D475FDD4D178}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="3D6B39F8D78B4F3E9B7B3BF82D866C07"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text6"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="94" w:name="Text6"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="94"/>
+        </w:p>
+        <w:bookmarkStart w:id="95" w:name="Text1"/>
+        <w:bookmarkStart w:id="96" w:name="Text2"/>
+        <w:bookmarkStart w:id="97" w:name="Text7"/>
+        <w:bookmarkStart w:id="98" w:name="Text4"/>
+        <w:bookmarkStart w:id="99" w:name="Text5"/>
+        <w:bookmarkStart w:id="100" w:name="Text6"/>
+        <w:bookmarkStart w:id="101" w:name="Text7"/>
+        <w:bookmarkStart w:id="102" w:name="Text7"/>
+        <w:bookmarkStart w:id="103" w:name="Text7"/>
+        <w:bookmarkStart w:id="104" w:name="Text7"/>
+        <w:bookmarkEnd w:id="95"/>
+        <w:bookmarkEnd w:id="96"/>
+        <w:bookmarkEnd w:id="97"/>
+        <w:bookmarkEnd w:id="98"/>
+        <w:bookmarkEnd w:id="99"/>
+        <w:bookmarkEnd w:id="100"/>
+        <w:bookmarkEnd w:id="101"/>
+        <w:bookmarkEnd w:id="102"/>
+        <w:bookmarkEnd w:id="103"/>
+        <w:bookmarkEnd w:id="104"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1B3B72469A444A24B16A44B2A1F02043"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9CDA8D6C-419D-489C-861E-2B5B19569CFC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="1B3B72469A444A24B16A44B2A1F02043"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="105" w:name="Text1"/>
+        <w:bookmarkStart w:id="106" w:name="Text2"/>
+        <w:bookmarkStart w:id="107" w:name="Text7"/>
+        <w:bookmarkStart w:id="108" w:name="Text4"/>
+        <w:bookmarkStart w:id="109" w:name="Text5"/>
+        <w:bookmarkStart w:id="110" w:name="Text6"/>
+        <w:bookmarkEnd w:id="105"/>
+        <w:bookmarkEnd w:id="106"/>
+        <w:bookmarkEnd w:id="107"/>
+        <w:bookmarkEnd w:id="108"/>
+        <w:bookmarkEnd w:id="109"/>
+        <w:bookmarkEnd w:id="110"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="58F012AFC1A74D459016BA291F4178F7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3D68AA66-3912-4BA5-8C6C-0C2D292AB9EB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="58F012AFC1A74D459016BA291F4178F7"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="691B88FB85A54387A0003693425C30E7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1C0591E8-0A76-4EED-BCCF-7078F252A1C4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="691B88FB85A54387A0003693425C30E7"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="111" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="111"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="507BC3EC16EE459B8F7B1ED221EA9DB9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{815DE9AB-848F-427B-883C-FFC546F50347}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="507BC3EC16EE459B8F7B1ED221EA9DB9"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text4"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="112" w:name="Text4"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="112"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="64598C57904A4815BFAECC718147D877"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{091DA672-C5FC-4AED-8CDD-DC8A8D05F64C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="64598C57904A4815BFAECC718147D877"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text5"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="113" w:name="Text5"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="113"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4BA95F76407844D9959FC6AC18D895DF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A2123439-0171-4538-AB7B-51BCE6EFD1BC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="4BA95F76407844D9959FC6AC18D895DF"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text6"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="114" w:name="Text6"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="114"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A281F4A863B042CF9A0BA8A0404DD32C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{08EC8229-A9A6-4149-995D-080A2D1C00C1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="A281F4A863B042CF9A0BA8A0404DD32C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="59446F2F9CF9478599B36CE87E1B12DE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6415D5D6-94E1-4F23-A6A5-B9AF60459A76}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="59446F2F9CF9478599B36CE87E1B12DE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="54F33004E6EE4A25B8057658C84D5F3F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{499E4A5B-5A23-430F-9C56-247CBC5D7334}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="54F33004E6EE4A25B8057658C84D5F3F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="046260FFE68F46F58A248227A9EDB95C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0E280837-AA4D-4445-8B39-39B17FF32713}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="046260FFE68F46F58A248227A9EDB95C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="115" w:name="Text1"/>
+        <w:bookmarkStart w:id="116" w:name="Text2"/>
+        <w:bookmarkStart w:id="117" w:name="Text7"/>
+        <w:bookmarkStart w:id="118" w:name="Text4"/>
+        <w:bookmarkStart w:id="119" w:name="Text5"/>
+        <w:bookmarkStart w:id="120" w:name="Text6"/>
+        <w:bookmarkEnd w:id="115"/>
+        <w:bookmarkEnd w:id="116"/>
+        <w:bookmarkEnd w:id="117"/>
+        <w:bookmarkEnd w:id="118"/>
+        <w:bookmarkEnd w:id="119"/>
+        <w:bookmarkEnd w:id="120"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="52A4AEFDF6CE40C590B2A8A1611C17B5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{68A8107C-885B-44F7-8B3C-5C01AA5E99E6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008B6E22" w:rsidRDefault="005D3E34" w:rsidP="005D3E34">
+          <w:pPr>
+            <w:pStyle w:val="52A4AEFDF6CE40C590B2A8A1611C17B5"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text2"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Nova">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00F176BE"/>
+    <w:rsid w:val="0004771E"/>
+    <w:rsid w:val="000609B5"/>
+    <w:rsid w:val="000633AE"/>
+    <w:rsid w:val="00075966"/>
+    <w:rsid w:val="000B6EEB"/>
+    <w:rsid w:val="00100CD5"/>
+    <w:rsid w:val="001013DE"/>
+    <w:rsid w:val="00122D69"/>
+    <w:rsid w:val="00160F9D"/>
+    <w:rsid w:val="002A3540"/>
+    <w:rsid w:val="002F3323"/>
+    <w:rsid w:val="00327B0B"/>
+    <w:rsid w:val="00365AAA"/>
+    <w:rsid w:val="00381468"/>
+    <w:rsid w:val="00413CF9"/>
+    <w:rsid w:val="004333A8"/>
+    <w:rsid w:val="00473879"/>
+    <w:rsid w:val="0047471B"/>
+    <w:rsid w:val="004760C5"/>
+    <w:rsid w:val="004A32F8"/>
+    <w:rsid w:val="004A3AEA"/>
+    <w:rsid w:val="004C766B"/>
+    <w:rsid w:val="004D00B6"/>
+    <w:rsid w:val="005041B1"/>
+    <w:rsid w:val="005350F3"/>
+    <w:rsid w:val="005430CB"/>
+    <w:rsid w:val="0054406C"/>
+    <w:rsid w:val="005A4420"/>
+    <w:rsid w:val="005A48E0"/>
+    <w:rsid w:val="005B298B"/>
+    <w:rsid w:val="005D3E34"/>
+    <w:rsid w:val="006133F3"/>
+    <w:rsid w:val="00640EED"/>
+    <w:rsid w:val="0065288D"/>
+    <w:rsid w:val="006D50CB"/>
+    <w:rsid w:val="00727AED"/>
+    <w:rsid w:val="00754238"/>
+    <w:rsid w:val="00756093"/>
+    <w:rsid w:val="00757BDD"/>
+    <w:rsid w:val="00783234"/>
+    <w:rsid w:val="007C384E"/>
+    <w:rsid w:val="00823611"/>
+    <w:rsid w:val="008925B4"/>
+    <w:rsid w:val="008A3EC9"/>
+    <w:rsid w:val="008B6E22"/>
+    <w:rsid w:val="009057A6"/>
+    <w:rsid w:val="00905EC9"/>
+    <w:rsid w:val="009E1997"/>
+    <w:rsid w:val="009F315B"/>
+    <w:rsid w:val="00A91117"/>
+    <w:rsid w:val="00AF3D88"/>
+    <w:rsid w:val="00AF437E"/>
+    <w:rsid w:val="00B104E9"/>
+    <w:rsid w:val="00B2110B"/>
+    <w:rsid w:val="00B57E77"/>
+    <w:rsid w:val="00B821F4"/>
+    <w:rsid w:val="00C22004"/>
+    <w:rsid w:val="00C37EEA"/>
+    <w:rsid w:val="00C666F3"/>
+    <w:rsid w:val="00C96AF0"/>
+    <w:rsid w:val="00CB7B19"/>
+    <w:rsid w:val="00CE3DAD"/>
+    <w:rsid w:val="00DE45CD"/>
+    <w:rsid w:val="00F008D3"/>
+    <w:rsid w:val="00F02273"/>
+    <w:rsid w:val="00F176BE"/>
+    <w:rsid w:val="00F248B3"/>
+    <w:rsid w:val="00F62CFB"/>
+    <w:rsid w:val="00F705D6"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D3E34"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E81EBACAB89B428AAA8D70DE0DD879F85">
+    <w:name w:val="E81EBACAB89B428AAA8D70DE0DD879F85"/>
+    <w:rsid w:val="0047471B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4BAC53BA5CC84600889547D3AF54E5F43">
+    <w:name w:val="4BAC53BA5CC84600889547D3AF54E5F43"/>
+    <w:rsid w:val="0047471B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E103EE6B115A4EE4906F51F004564B857">
+    <w:name w:val="E103EE6B115A4EE4906F51F004564B857"/>
+    <w:rsid w:val="0047471B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="84973758E2F9422798FBAAA0F39980FF7">
+    <w:name w:val="84973758E2F9422798FBAAA0F39980FF7"/>
+    <w:rsid w:val="0047471B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4C9B7FA502145A88ACECAD9F5048A61">
+    <w:name w:val="D4C9B7FA502145A88ACECAD9F5048A61"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4374E350513841D4977E369229418FDD">
+    <w:name w:val="4374E350513841D4977E369229418FDD"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD2E4FA43DE74371826FC8AA66CFCAC6">
+    <w:name w:val="BD2E4FA43DE74371826FC8AA66CFCAC6"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59C8AAEE25D74D269510A879A71BCDE3">
+    <w:name w:val="59C8AAEE25D74D269510A879A71BCDE3"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD77A8039B8A499BA608C64B158BB280">
+    <w:name w:val="BD77A8039B8A499BA608C64B158BB280"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="77F3CF6D068D424B82A4F41F63570006">
+    <w:name w:val="77F3CF6D068D424B82A4F41F63570006"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="711B6397598644068ECB7080D8F60FC7">
+    <w:name w:val="711B6397598644068ECB7080D8F60FC7"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AE28A312FA7A476CB773D615904FF669">
+    <w:name w:val="AE28A312FA7A476CB773D615904FF669"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C70443BABD7F4677AC8E78CF2F8AE1DF">
+    <w:name w:val="C70443BABD7F4677AC8E78CF2F8AE1DF"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F2DBBC86F8AE4E91832242C5C381407F">
+    <w:name w:val="F2DBBC86F8AE4E91832242C5C381407F"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="76DAAD83631A4661875E4630D8497676">
+    <w:name w:val="76DAAD83631A4661875E4630D8497676"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A86EE6BED464792A1FB7915BBF50031">
+    <w:name w:val="2A86EE6BED464792A1FB7915BBF50031"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D6B39F8D78B4F3E9B7B3BF82D866C07">
+    <w:name w:val="3D6B39F8D78B4F3E9B7B3BF82D866C07"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1B3B72469A444A24B16A44B2A1F02043">
+    <w:name w:val="1B3B72469A444A24B16A44B2A1F02043"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="58F012AFC1A74D459016BA291F4178F7">
+    <w:name w:val="58F012AFC1A74D459016BA291F4178F7"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="691B88FB85A54387A0003693425C30E7">
+    <w:name w:val="691B88FB85A54387A0003693425C30E7"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="507BC3EC16EE459B8F7B1ED221EA9DB9">
+    <w:name w:val="507BC3EC16EE459B8F7B1ED221EA9DB9"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64598C57904A4815BFAECC718147D877">
+    <w:name w:val="64598C57904A4815BFAECC718147D877"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4BA95F76407844D9959FC6AC18D895DF">
+    <w:name w:val="4BA95F76407844D9959FC6AC18D895DF"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A281F4A863B042CF9A0BA8A0404DD32C">
+    <w:name w:val="A281F4A863B042CF9A0BA8A0404DD32C"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59446F2F9CF9478599B36CE87E1B12DE">
+    <w:name w:val="59446F2F9CF9478599B36CE87E1B12DE"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="54F33004E6EE4A25B8057658C84D5F3F">
+    <w:name w:val="54F33004E6EE4A25B8057658C84D5F3F"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="046260FFE68F46F58A248227A9EDB95C">
+    <w:name w:val="046260FFE68F46F58A248227A9EDB95C"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="52A4AEFDF6CE40C590B2A8A1611C17B5">
+    <w:name w:val="52A4AEFDF6CE40C590B2A8A1611C17B5"/>
+    <w:rsid w:val="005D3E34"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DLGSC">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="055780"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="F37000"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="457D36"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0C91D6"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="941FA8"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="B0D41C"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="055780"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="360F3B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -9808,51 +20074,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10002,256 +20268,377 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A111064339</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">FORM 4 - Notice of Application for Licence - Conversion or Replacement of Special Facility</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0">Initial upload of draft forms downloaded from Sharepoint.</value>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2026-05-27T02:05:30Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2026-06-16T05:39:17Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2026-06-16T05:39:17Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">GRIGGS, Jessica</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0">Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA121123467</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">6.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">6</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0">reviewing and updating from GM licenings feedback</value>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">DMS03230/2026</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0">OFFICIAL</value>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="Divisional Document Type Catalogue" type="type" ori="id:cA39">
+      <field name="Objective-Divisional Document Types">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Warning">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Author">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Date of Document">
+        <value order="0"/>
+      </field>
+      <field name="Objective-External Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Internal Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Archive Box">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Migrated Id">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Foreign Barcode">
+        <value order="0"/>
+      </field>
+      <field name="Objective-PCI DSS Checked">
+        <value order="0"/>
+      </field>
+      <field name="Objective-End User">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Additional File Numbers">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Record Number">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Graphic Content">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100935F44C37126774194BF68DDEF217EC8" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="30ac595b869acbc6672570490b275012">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" xmlns:ns3="e034f996-1bf1-4b04-93ae-942c37f3cb8b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e93c76b2119270c0797a2030608dbef3" ns1:_="" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <SharedWithUsers xmlns="b58a0bb8-a0d6-470f-bc11-554a2dd5170f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b7f6f22d-f96c-477e-ade2-8adec83e6e15">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9499994c-0892-4763-8f56-1f918ce3b804" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028880C331BD2F14AB0E535D5F2E14299" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="15236985950a63a57460836658ab728a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="26c2d043-4ba9-4610-9890-11bb85824366" xmlns:ns3="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" xmlns:ns4="b7f6f22d-f96c-477e-ade2-8adec83e6e15" xmlns:ns5="9499994c-0892-4763-8f56-1f918ce3b804" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="36e2a397c22fd41419abf7076fb0e036" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
-    <xsd:import namespace="1d670c5a-f01d-4a6c-9693-3d34e4ccc787"/>
-    <xsd:import namespace="e034f996-1bf1-4b04-93ae-942c37f3cb8b"/>
+    <xsd:import namespace="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <xsd:import namespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <xsd:import namespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <xsd:import namespace="9499994c-0892-4763-8f56-1f918ce3b804"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
-                <xsd:element ref="ns2:Preview" minOccurs="0"/>
-                <xsd:element ref="ns2:Dateandtime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns5:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26c2d043-4ba9-4610-9890-11bb85824366" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...21 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="29" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e034f996-1bf1-4b04-93ae-942c37f3cb8b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{20c151e0-48c1-4874-a583-26b6accd2ade}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e034f996-1bf1-4b04-93ae-942c37f3cb8b">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="336f0cfc-611e-4d38-a264-05700cd7d938" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9499994c-0892-4763-8f56-1f918ce3b804" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{35746f1a-cc28-4c55-9edc-0365a1d8bbbe}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9499994c-0892-4763-8f56-1f918ce3b804">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -10318,166 +20705,300 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB763BFC-5030-45D3-B594-140A7F549CD0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6E644E5-6EDF-4ABB-B152-4A515F729928}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{950BCB66-9AB6-4F9A-9C09-CEEDCE295E67}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0833DBCD-FEDA-4485-A545-B1FBA32FEB78}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F70F60A5-0E2F-404F-A9BB-2544A57ED55C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{865404E7-C64D-4A62-A87F-1FD152F07313}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB6D199F-447F-4A13-9AB5-10FC80CE3A60}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>DLGSC generic Word template</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>667</Words>
-  <Characters>3803</Characters>
+  <Words>646</Words>
+  <Characters>3683</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
+  <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>DLGSC generic Word template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Deptartment of Racing, Gaming and Liquor</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4462</CharactersWithSpaces>
+  <CharactersWithSpaces>4321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
-        <vt:i4>5767176</vt:i4>
+        <vt:i4>3145850</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>61</vt:i4>
+        <vt:i4>87</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.rgl.wa.gov.au/</vt:lpwstr>
+        <vt:lpwstr>http://www.lgirs.wa.gov.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7405645</vt:i4>
+        <vt:i4>6750279</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>58</vt:i4>
+        <vt:i4>84</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:rgl@dlgsc.wa.gov.au</vt:lpwstr>
+        <vt:lpwstr>mailto:rgl@lgirs.wa.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>DLGSC generic Word template</dc:title>
   <dc:subject/>
-  <dc:creator>tanyap</dc:creator>
+  <dc:creator>Jonathon Miller</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100935F44C37126774194BF68DDEF217EC8</vt:lpwstr>
+    <vt:lpwstr>0x01010028880C331BD2F14AB0E535D5F2E14299</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DLGC_SecurityClassification">
+    <vt:lpwstr>94;#Unclassified|0d6df6fb-ad0d-4e97-af01-e8bd82d2da2f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DLGC_DocumentType">
+    <vt:lpwstr>327;#Templates|62f77d3c-636a-4492-b6ff-ab1349535b73</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Publication Approval Workflow">
+    <vt:lpwstr>, </vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DLGC_Category">
+    <vt:lpwstr>48;#Corporate Styles|6ca8a7b6-8147-4aea-b997-2abcc7049b27</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="dlgsc_DocumentSearchCategory">
+    <vt:lpwstr>292;#Other|2d2b80da-f0ee-486e-afd5-f2e908aaa014</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TaxCatchAll">
+    <vt:lpwstr>48;#Corporate Styles|6ca8a7b6-8147-4aea-b997-2abcc7049b27;#94;#Unclassified|0d6df6fb-ad0d-4e97-af01-e8bd82d2da2f;#327;#Templates|62f77d3c-636a-4492-b6ff-ab1349535b73;#292;#Other|2d2b80da-f0ee-486e-afd5-f2e908aaa014;#70;#DLGSC|f3fdcf4b-32be-462d-87a8-17c1ee8c10d7;#86;#Office of the Director General|6a281792-1cb0-4ff5-96bb-ab1314c10601</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DLGC_ActioningArea">
+    <vt:lpwstr>86;#Office of the Director General|6a281792-1cb0-4ff5-96bb-ab1314c10601</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DLGsC_Department">
+    <vt:lpwstr>70;#DLGSC|f3fdcf4b-32be-462d-87a8-17c1ee8c10d7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Id">
+    <vt:lpwstr>A111064339</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Title">
+    <vt:lpwstr>FORM 4 - Notice of Application for Licence - Conversion or Replacement of Special Facility</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Description">
+    <vt:lpwstr>Initial upload of draft forms downloaded from Sharepoint.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-CreationStamp">
+    <vt:filetime>2026-05-27T02:05:30Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-IsApproved">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-IsPublished">
+    <vt:bool>true</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-DatePublished">
+    <vt:filetime>2026-06-16T05:39:17Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-ModificationStamp">
+    <vt:filetime>2026-06-16T05:39:17Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Owner">
+    <vt:lpwstr>GRIGGS, Jessica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Path">
+    <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Parent">
+    <vt:lpwstr>Updated Licensing Forms</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-State">
+    <vt:lpwstr>Published</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-VersionId">
+    <vt:lpwstr>vA121123467</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Version">
+    <vt:lpwstr>6.0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-VersionNumber">
+    <vt:r8>6</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-VersionComment">
+    <vt:lpwstr>reviewing and updating from GM licenings feedback</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-FileNumber">
+    <vt:lpwstr>DMS03230/2026</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Classification">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Caveats">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Divisional Document Types">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Warning">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Author">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Date of Document">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-External Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Objective-Internal Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Objective-Archive Box">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Objective-Migrated Id">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Objective-Foreign Barcode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Objective-PCI DSS Checked">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Objective-End User">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Objective-Additional File Numbers">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="Objective-Record Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="Objective-Graphic Content">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>