--- v0 (2026-07-13)
+++ v1 (2026-08-02)
@@ -1,5100 +1,8118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2A3F3A68" w14:textId="77777777" w:rsidR="00C95ADD" w:rsidRPr="00E61311" w:rsidRDefault="00C95ADD" w:rsidP="00C95ADD">
+    <w:p w14:paraId="060FC466" w14:textId="6EE26985" w:rsidR="00EF20CB" w:rsidRPr="004F30E8" w:rsidRDefault="004F30E8" w:rsidP="004F30E8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F30E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTICE OF APPLICATION TO AMEND OR CANCEL LICENCE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F30E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PERMIT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONDITION </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F30E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>(GENERAL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C85985C" w14:textId="538517E1" w:rsidR="0092438E" w:rsidRPr="00F26D60" w:rsidRDefault="00A87874" w:rsidP="00F26D60">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6C0C6364">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Liquor Control Act 1988</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26D60" w:rsidRPr="00F26D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Section 64</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C51833E" w14:textId="0C71E85E" w:rsidR="004F30E8" w:rsidRPr="004F30E8" w:rsidRDefault="004F30E8" w:rsidP="00F26D60">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="119"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Trebuchet MS"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61311">
+      <w:bookmarkStart w:id="0" w:name="_Hlk215569493"/>
+      <w:r w:rsidRPr="00BB021B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please print neatly in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB021B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Form 11</w:t>
+        <w:t>BLOCK LETTERS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="1319"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1486"/>
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1723"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C95ADD" w:rsidRPr="00E61311" w14:paraId="47CEF775" w14:textId="77777777" w:rsidTr="001C3361">
+      <w:tr w:rsidR="004F30E8" w:rsidRPr="00571261" w14:paraId="38B820D7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="541A8E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D703C3" w14:textId="77777777" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="004F30E8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk215565473"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>SECTION 1 – DETAILS OF LICENCE &amp; LICENSEE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F30E8" w:rsidRPr="00571261" w14:paraId="4F930412" w14:textId="77777777" w:rsidTr="005D29F6">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="541A8E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD09926" w14:textId="77777777" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="004F30E8" w:rsidP="008E531D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Licence Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1437874024"/>
+            <w:placeholder>
+              <w:docPart w:val="481830C281364D109E9DD9AD253E4A9D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8668" w:type="dxa"/>
+                <w:gridSpan w:val="7"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="541A8E"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7F8FED64" w14:textId="77777777" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="004F30E8">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:bookmarkStart w:id="2" w:name="Text1"/>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:bookmarkEnd w:id="2" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005D29F6" w:rsidRPr="00571261" w14:paraId="419D3BDF" w14:textId="77777777" w:rsidTr="0067749D">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="747DFC73" w14:textId="77777777" w:rsidR="005D29F6" w:rsidRPr="00A14DDD" w:rsidRDefault="005D29F6" w:rsidP="005D29F6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Licensee Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1427540237"/>
+            <w:placeholder>
+              <w:docPart w:val="45C6D3C031F34F2F9EE13D0A188A9FCD"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8668" w:type="dxa"/>
+                <w:gridSpan w:val="7"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5610125C" w14:textId="43270B15" w:rsidR="005D29F6" w:rsidRPr="00A14DDD" w:rsidRDefault="005D29F6" w:rsidP="005D29F6">
+                <w:pPr>
+                  <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0067749D" w:rsidRPr="00571261" w14:paraId="0D40446E" w14:textId="77777777" w:rsidTr="009D26AE">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61546EDF" w14:textId="4BECA8C3" w:rsidR="0067749D" w:rsidRPr="00A14DDD" w:rsidRDefault="0067749D" w:rsidP="0067749D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Licensed Premises Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7818" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF58D72" w14:textId="738C1D7E" w:rsidR="0067749D" w:rsidRPr="00A14DDD" w:rsidRDefault="0067749D" w:rsidP="0067749D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D26AE" w:rsidRPr="00571261" w14:paraId="3EC68561" w14:textId="77777777" w:rsidTr="009D26AE">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="343CB386" w14:textId="77777777" w:rsidR="009D26AE" w:rsidRPr="00A14DDD" w:rsidRDefault="009D26AE" w:rsidP="009D26AE">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Licensed Premises Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7534" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4989992F" w14:textId="7AF8C223" w:rsidR="009D26AE" w:rsidRPr="00A14DDD" w:rsidRDefault="009D26AE" w:rsidP="009D26AE">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F30E8" w:rsidRPr="00571261" w14:paraId="6258E08A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC65C32" w14:textId="77777777" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="004F30E8" w:rsidP="001235E2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2006787777"/>
+            <w:placeholder>
+              <w:docPart w:val="35F90B51A1874104826D037AD92CB4CF"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4111" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="53CBB431" w14:textId="77777777" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="004F30E8">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text4"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:bookmarkStart w:id="3" w:name="Text4"/>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:bookmarkEnd w:id="3" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48CCA753" w14:textId="77777777" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="004F30E8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="Select from List"/>
+            <w:tag w:val="Select from List"/>
+            <w:id w:val="808600150"/>
+            <w:placeholder>
+              <w:docPart w:val="37B93CB91DED45DF80D130B36630B7F9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:displayText="WA" w:value="WA"/>
+              <w:listItem w:displayText="SA" w:value="SA"/>
+              <w:listItem w:displayText="NT" w:value="NT"/>
+              <w:listItem w:displayText="ACT" w:value="ACT"/>
+              <w:listItem w:displayText="QLD" w:value="QLD"/>
+              <w:listItem w:displayText="TAS" w:value="TAS"/>
+              <w:listItem w:displayText="VIC" w:value="VIC"/>
+              <w:listItem w:displayText="NSW" w:value="NSW"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6E3BE7BA" w14:textId="77777777" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="004F30E8">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text5"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:bookmarkStart w:id="4" w:name="Text5"/>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:bookmarkEnd w:id="4" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B35BCD7" w14:textId="77777777" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="004F30E8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-552930166"/>
+            <w:placeholder>
+              <w:docPart w:val="F2A73624021C47CA876379297F4A8C4A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1723" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="279A37BC" w14:textId="77777777" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="004F30E8">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text6"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:bookmarkStart w:id="5" w:name="Text6"/>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:bookmarkEnd w:id="5" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="004F30E8" w:rsidRPr="0039551D" w14:paraId="43FA5115" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06AB05A6" w14:textId="77777777" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="004F30E8" w:rsidP="001235E2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="6" w:name="_Hlk215562257"/>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Contact No:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-232390549"/>
+            <w:placeholder>
+              <w:docPart w:val="709F281EF00D4D5FA6D27901065FD7FA"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9235" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6A0459EA" w14:textId="77777777" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="004F30E8">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="004F30E8" w:rsidRPr="0039551D" w14:paraId="6E5D118C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75055BC2" w14:textId="77777777" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="004F30E8" w:rsidP="001235E2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1396308372"/>
+            <w:placeholder>
+              <w:docPart w:val="78FCB259F05445A7AAFE61C77CE87A57"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8810" w:type="dxa"/>
+                <w:gridSpan w:val="8"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="699E061A" w14:textId="77777777" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="004F30E8">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:tbl>
+    <w:p w14:paraId="5B6C5A9F" w14:textId="77777777" w:rsidR="003E4ACD" w:rsidRPr="004F30E8" w:rsidRDefault="003E4ACD" w:rsidP="004F30E8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10797" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="4678"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004F30E8" w:rsidRPr="00571261" w14:paraId="28B9747D" w14:textId="77777777" w:rsidTr="00AA2997">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BEB9B81" w14:textId="12090B99" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="004F30E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>SECTION 2 – DETAILS OF APPLICANT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F30E8" w:rsidRPr="00571261" w14:paraId="12BD42A7" w14:textId="77777777" w:rsidTr="00AA2997">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB6A3F8" w14:textId="7096AEC1" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="004F30E8" w:rsidP="001235E2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="34" w:hanging="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does the application relate to the licence or to an extended trading permit </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE266C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>attached</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE266C" w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to that licence?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000364F4" w:rsidRPr="0039551D" w14:paraId="26DCB1BC" w14:textId="77777777" w:rsidTr="00A14DDD">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="012832F1" w14:textId="0A5AEEFF" w:rsidR="000364F4" w:rsidRPr="00A14DDD" w:rsidRDefault="000364F4" w:rsidP="00A14DDD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="360" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liquor Licence   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1492988151"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7E36F33B" w14:textId="5D4FE826" w:rsidR="000364F4" w:rsidRPr="00A14DDD" w:rsidRDefault="000364F4" w:rsidP="00A14DDD">
+                <w:pPr>
+                  <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22795D31" w14:textId="3A3051BA" w:rsidR="000364F4" w:rsidRPr="00A14DDD" w:rsidRDefault="000364F4" w:rsidP="000364F4">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extended Trading Permit    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1156145446"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="05C7F0A4" w14:textId="77FC3B3C" w:rsidR="000364F4" w:rsidRPr="00A14DDD" w:rsidRDefault="000364F4" w:rsidP="000364F4">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please provide the permit number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+            </w:rPr>
+            <w:id w:val="-2073343747"/>
+            <w:placeholder>
+              <w:docPart w:val="D9CE6D119AFA46EBA7A290375E020DCA"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3709" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="26F1D748" w14:textId="36A4CB6A" w:rsidR="000364F4" w:rsidRPr="001235E2" w:rsidRDefault="000364F4">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008E531D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="008E531D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="008E531D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="008E531D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="008E531D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="008E531D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="008E531D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="008E531D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="008E531D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="008E531D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="004F30E8" w:rsidRPr="0039551D" w14:paraId="7599C8A3" w14:textId="77777777" w:rsidTr="00AA2997">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8FED91" w14:textId="4626573A" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="004F30E8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F30E8" w:rsidRPr="00571261" w14:paraId="3334CABA" w14:textId="77777777" w:rsidTr="00AA2997">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="318E17D3" w14:textId="713FB268" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="004F30E8" w:rsidP="006B209D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>What new condition, variation or cancellation of the existing condition is sought?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E97353" w:rsidRPr="0039551D" w14:paraId="65463B98" w14:textId="77777777" w:rsidTr="00AA2997">
+        <w:trPr>
+          <w:trHeight w:val="799"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="46807694"/>
+            <w:placeholder>
+              <w:docPart w:val="2D215C7B932149E8978973F55CCDA3C7"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10797" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0B520994" w14:textId="1F570779" w:rsidR="00E97353" w:rsidRPr="00A14DDD" w:rsidRDefault="00E97353">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="004F30E8" w:rsidRPr="00571261" w14:paraId="14256654" w14:textId="77777777" w:rsidTr="00AA2997">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47FEC702" w14:textId="38018787" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="004F30E8" w:rsidP="006B209D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="7" w:name="_Hlk215570237"/>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Wh</w:t>
+            </w:r>
+            <w:r w:rsidR="00016FB3" w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ich</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Local Government Authority i</w:t>
+            </w:r>
+            <w:r w:rsidR="00016FB3" w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>licensed premises located</w:t>
+            </w:r>
+            <w:r w:rsidR="00016FB3" w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F30E8" w:rsidRPr="0039551D" w14:paraId="3EFFB91F" w14:textId="77777777" w:rsidTr="00AA2997">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-284201604"/>
+            <w:placeholder>
+              <w:docPart w:val="218A39A9D21A4C21AFBE5AC3B2EF155A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10797" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="79D36CBE" w14:textId="3ED5E56E" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="00016FB3">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:bookmarkEnd w:id="7"/>
+      <w:tr w:rsidR="004F30E8" w:rsidRPr="00571261" w14:paraId="6A33C1E6" w14:textId="77777777" w:rsidTr="00AA2997">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74227D74" w14:textId="26707234" w:rsidR="004F30E8" w:rsidRPr="00A14DDD" w:rsidRDefault="00130AB0" w:rsidP="006B209D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please provide </w:t>
+            </w:r>
+            <w:r w:rsidR="004F30E8" w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>reasons in support of th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidR="004F30E8" w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> application?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E97353" w:rsidRPr="0039551D" w14:paraId="1DA1EE9E" w14:textId="77777777" w:rsidTr="00F26D60">
+        <w:trPr>
+          <w:trHeight w:val="533"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA29102" w14:textId="21DA0B11" w:rsidR="00E97353" w:rsidRPr="00A14DDD" w:rsidRDefault="00E97353">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E97353" w:rsidRPr="003C501D" w14:paraId="3AE02940" w14:textId="77777777" w:rsidTr="006D045C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1644"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B8E820" w14:textId="77777777" w:rsidR="00E97353" w:rsidRPr="00A14DDD" w:rsidRDefault="00E97353">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does the applicant have an exclusive right to occupy the proposed licensed premises?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68C13F54" w14:textId="77777777" w:rsidR="00E97353" w:rsidRPr="00A14DDD" w:rsidRDefault="00E97353">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BA06114" w14:textId="7DAA9B67" w:rsidR="00E97353" w:rsidRPr="00A14DDD" w:rsidRDefault="00E97353">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please note the application cannot proceed to determination unless the applicant has exclusive tenure of the proposed premises. (Club Restricted exclusive tenure is only required during hours requested under the liquor licence.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="dotted" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC03B37" w14:textId="15072A2D" w:rsidR="00E97353" w:rsidRPr="00A14DDD" w:rsidRDefault="00E97353" w:rsidP="00E97353">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:spacing w:val="-6"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1575540578"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0097574B" w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:spacing w:val="-6"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1016" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="dotted" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7CE167" w14:textId="4B9339C8" w:rsidR="00E97353" w:rsidRPr="00A14DDD" w:rsidRDefault="00E97353" w:rsidP="00E97353">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NO </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:spacing w:val="-6"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1080182395"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:spacing w:val="-6"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="474050F6" w14:textId="77777777" w:rsidR="00F26D60" w:rsidRDefault="00F26D60" w:rsidP="003C501D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00F26D60" w:rsidSect="002E30CA">
+          <w:headerReference w:type="even" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1985" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="418B1B15" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="003C501D" w:rsidRDefault="003C501D" w:rsidP="003C501D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="2269"/>
+        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="447"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003C501D" w:rsidRPr="00571261" w14:paraId="5A832791" w14:textId="77777777" w:rsidTr="003C501D">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3F7BF4" w14:textId="545E2D43" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>SECTION 3 – WHOLESALER / PRODUCER / SPECIAL FACILITY ONLINE WINE SALE LICENCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C501D" w:rsidRPr="00571261" w14:paraId="0A6BBACE" w14:textId="77777777" w:rsidTr="00A14DDD">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3754" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56B062E6" w14:textId="77777777" w:rsidR="00C95ADD" w:rsidRPr="00E61311" w:rsidRDefault="00C95ADD" w:rsidP="001C3361">
+          <w:p w14:paraId="45813F71" w14:textId="1DC5A8C9" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="007E4D08" w:rsidP="008151B2">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E61311">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-[...1 lines deleted...]
-              <w:t>Office Use Only</w:t>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Off-site storage for Online Wine Sales licences </w:t>
+            </w:r>
+            <w:r w:rsidR="003C501D" w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must be </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB19DD" w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">at </w:t>
+            </w:r>
+            <w:r w:rsidR="003C501D" w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>unlicensed premises.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C95ADD" w:rsidRPr="00E61311" w14:paraId="385C2D38" w14:textId="77777777" w:rsidTr="001C3361">
+      <w:tr w:rsidR="003C501D" w:rsidRPr="003C501D" w14:paraId="07625C3B" w14:textId="77777777" w:rsidTr="00A14DDD">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcW w:w="8647" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69F81E8A" w14:textId="77777777" w:rsidR="00C95ADD" w:rsidRPr="00E61311" w:rsidRDefault="00C95ADD" w:rsidP="001C3361">
+          <w:p w14:paraId="77A79A7B" w14:textId="02C5602B" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D" w:rsidP="005622B2">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E61311">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-[...1 lines deleted...]
-              <w:t>Paid Date</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is approval sought to store liquor off the licensed premises? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DABC140" w14:textId="2938CAB6" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D" w:rsidP="00B322AF">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If YES, please complete the below.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB88892" w14:textId="77777777" w:rsidR="00C95ADD" w:rsidRPr="00E61311" w:rsidRDefault="00C95ADD" w:rsidP="001C3361">
+          <w:p w14:paraId="3121907D" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:spacing w:val="-3"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:spacing w:val="-6"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-531497129"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6FB0D5E3" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:spacing w:val="-6"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:spacing w:val="-6"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0A546E" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:spacing w:val="-6"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="757103836"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="447" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1D56009E" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:spacing w:val="-6"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:spacing w:val="-6"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00C95ADD" w:rsidRPr="00E61311" w14:paraId="6C1657DD" w14:textId="77777777" w:rsidTr="001C3361">
+      <w:tr w:rsidR="00AB19DD" w14:paraId="03D07F35" w14:textId="77777777" w:rsidTr="00A14DDD">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="433F91A3" w14:textId="77777777" w:rsidR="00C95ADD" w:rsidRPr="00E61311" w:rsidRDefault="00C95ADD" w:rsidP="001C3361">
+          <w:p w14:paraId="41CC2F62" w14:textId="77777777" w:rsidR="00AB19DD" w:rsidRPr="00A14DDD" w:rsidRDefault="00AB19DD" w:rsidP="005622B2">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name of Storage Premises:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1890477"/>
+            <w:placeholder>
+              <w:docPart w:val="221AD88EDCC74E67A2ECCEE17A4F3F82"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7392" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="17466D01" w14:textId="29BED346" w:rsidR="00AB19DD" w:rsidRPr="00A14DDD" w:rsidRDefault="00AB19DD" w:rsidP="005622B2">
+                <w:pPr>
+                  <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00AB19DD" w:rsidRPr="00571261" w14:paraId="4FC720DA" w14:textId="77777777" w:rsidTr="00A14DDD">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C58A38E" w14:textId="77777777" w:rsidR="00AB19DD" w:rsidRPr="00A14DDD" w:rsidRDefault="00AB19DD" w:rsidP="005622B2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E61311">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">  Receipt No.</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Address of Storage Premises:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-385414484"/>
+            <w:placeholder>
+              <w:docPart w:val="FD26A44146204B10BCB2AE799A5B744B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7392" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E5C2368" w14:textId="029B5729" w:rsidR="00AB19DD" w:rsidRPr="00A14DDD" w:rsidRDefault="00AB19DD" w:rsidP="005622B2">
+                <w:pPr>
+                  <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003C501D" w:rsidRPr="00571261" w14:paraId="228F67E9" w14:textId="77777777" w:rsidTr="00A14DDD">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46561518" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D" w:rsidP="005622B2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1478377101"/>
+            <w:placeholder>
+              <w:docPart w:val="AAC1B076D7EC442B91A2E32AEB6D77E3"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4111" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6F740817" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text4"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51675A68" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="Select from List"/>
+            <w:tag w:val="Select from List"/>
+            <w:id w:val="-1089698177"/>
+            <w:placeholder>
+              <w:docPart w:val="4913A3D1DDCD4B6EA15D784B7EEF3B72"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:displayText="WA" w:value="WA"/>
+              <w:listItem w:displayText="SA" w:value="SA"/>
+              <w:listItem w:displayText="NT" w:value="NT"/>
+              <w:listItem w:displayText="ACT" w:value="ACT"/>
+              <w:listItem w:displayText="QLD" w:value="QLD"/>
+              <w:listItem w:displayText="TAS" w:value="TAS"/>
+              <w:listItem w:displayText="VIC" w:value="VIC"/>
+              <w:listItem w:displayText="NSW" w:value="NSW"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="050431F5" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text5"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CFD463E" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="306362401"/>
+            <w:placeholder>
+              <w:docPart w:val="16BDD40991F7447DBE525209A4D802B8"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1723" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6B7C81E0" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text6"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003C501D" w:rsidRPr="003C501D" w14:paraId="132DFECA" w14:textId="77777777" w:rsidTr="00A14DDD">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F0A53D" w14:textId="1A01BC58" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D" w:rsidP="005622B2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has the proprietor of the storage premises provided consent to the arrangement?  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78C30150" w14:textId="77777777" w:rsidR="00C95ADD" w:rsidRPr="00E61311" w:rsidRDefault="00C95ADD" w:rsidP="001C3361">
+          <w:p w14:paraId="25FFD813" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:spacing w:val="-3"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:spacing w:val="-6"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1140806273"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="63110C3E" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:spacing w:val="-6"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:spacing w:val="-6"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="200FA155" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:spacing w:val="-6"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1431623633"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="447" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="12AD088F" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:spacing w:val="-6"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:spacing w:val="-6"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00C95ADD" w:rsidRPr="00E61311" w14:paraId="03ED6234" w14:textId="77777777" w:rsidTr="001C3361">
+    </w:tbl>
+    <w:p w14:paraId="0172DF7C" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="003C501D" w:rsidRDefault="003C501D" w:rsidP="003C501D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10797" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="9096"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003C501D" w:rsidRPr="00571261" w14:paraId="432EF469" w14:textId="77777777" w:rsidTr="003C501D">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3035B897" w14:textId="77777777" w:rsidR="00C95ADD" w:rsidRPr="00E61311" w:rsidRDefault="00C95ADD" w:rsidP="001C3361">
+          <w:p w14:paraId="51ABB441" w14:textId="4A9D9902" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E61311">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+            <w:bookmarkStart w:id="8" w:name="_Hlk215566987"/>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-[...632 lines deleted...]
-              <w:t>_________________________________________________________________________________________</w:t>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>SECTION 4 – DECLARATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...54 lines deleted...]
-      <w:tr w:rsidR="00543436" w:rsidRPr="00E61311" w14:paraId="49373B95" w14:textId="77777777" w:rsidTr="00CB168C">
+      <w:tr w:rsidR="003C501D" w:rsidRPr="00571261" w14:paraId="7A4F0F95" w14:textId="77777777" w:rsidTr="003C501D">
+        <w:trPr>
+          <w:trHeight w:val="1361"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10660" w:type="dxa"/>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="702D1D68" w14:textId="77777777" w:rsidR="005364E3" w:rsidRPr="00E61311" w:rsidRDefault="005364E3" w:rsidP="005364E3">
+          <w:p w14:paraId="7B632EF7" w14:textId="30A26B1B" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Does the application relate to the licence or to an extended trading permit relating to that licence? </w:t>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I hereby declare and certify that:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36960628" w14:textId="77777777" w:rsidR="005364E3" w:rsidRPr="00E61311" w:rsidRDefault="005364E3" w:rsidP="005364E3">
-[...1794 lines deleted...]
-          <w:p w14:paraId="7FF97EA4" w14:textId="77777777" w:rsidR="007672F7" w:rsidRPr="00E61311" w:rsidRDefault="007672F7" w:rsidP="007672F7">
+          <w:p w14:paraId="3D73765F" w14:textId="313E6B51" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D" w:rsidP="003C501D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="-549"/>
-[...30 lines deleted...]
-                <w:tab w:val="left" w:pos="18891"/>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E61311">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>the information contained in this form, including attachments, is true and correct.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The information contained in this form, including attachments, is true and correct.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="217C4387" w14:textId="77777777" w:rsidR="007672F7" w:rsidRPr="00E61311" w:rsidRDefault="007672F7" w:rsidP="007672F7">
+          <w:p w14:paraId="1190FDF2" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D" w:rsidP="003C501D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="-549"/>
-[...30 lines deleted...]
-                <w:tab w:val="left" w:pos="18891"/>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E61311">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">I am authorised to sign this application on behalf of the applicant entity. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="373765E3" w14:textId="77777777" w:rsidR="00B85245" w:rsidRPr="00E61311" w:rsidRDefault="007672F7" w:rsidP="00440ADD">
+          <w:p w14:paraId="552151E1" w14:textId="579962C1" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D" w:rsidP="003C690A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="-549"/>
-[...30 lines deleted...]
-                <w:tab w:val="left" w:pos="18891"/>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C501D" w:rsidRPr="0039551D" w14:paraId="54C153EF" w14:textId="77777777" w:rsidTr="00B130C1">
+        <w:trPr>
+          <w:trHeight w:val="802"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C501D" w:rsidRPr="00A14DDD" w14:paraId="0EA5142F" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4615C815" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4CA99855" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="2145D264" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="003C501D" w:rsidRPr="00A14DDD" w14:paraId="037123A4" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6E03F7FC" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A14DDD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Signature </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="294D5F22" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="18475413" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A14DDD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2670E9AD" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C501D" w:rsidRPr="0039551D" w14:paraId="06A685C4" w14:textId="77777777" w:rsidTr="003C501D">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BDD99C" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E61311">
-[...15 lines deleted...]
-              <w:t>(Club Restricted licensee’s exclusive tenure is only required during hours approved under the liquor licence.)</w:t>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="634C991E" w14:textId="77777777" w:rsidR="00B85245" w:rsidRPr="00E61311" w:rsidRDefault="00B85245" w:rsidP="00B85245">
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-77440292"/>
+            <w:placeholder>
+              <w:docPart w:val="943F192128FD453A93BF8EE15B660869"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6951EAB8" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003C501D" w:rsidRPr="0039551D" w14:paraId="63F39B78" w14:textId="77777777" w:rsidTr="003C501D">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D66596A" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
             <w:pPr>
-              <w:tabs>
-[...41 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Position Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-340851624"/>
+            <w:placeholder>
+              <w:docPart w:val="058E145285434586B5921C9712D15B39"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1A810D9A" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003C501D" w:rsidRPr="0039551D" w14:paraId="7F9096EC" w14:textId="77777777" w:rsidTr="00B130C1">
+        <w:trPr>
+          <w:trHeight w:val="1033"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C501D" w:rsidRPr="00A14DDD" w14:paraId="1F514AA1" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="15E436E9" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6F1B4F13" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="05B58238" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="003C501D" w:rsidRPr="00A14DDD" w14:paraId="4092D5B8" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0CA8C361" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A14DDD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Signature</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="415C1F41" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0627D13D" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A14DDD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="5C1DD566" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31F7D6CB" w14:textId="77777777" w:rsidR="00AC37F0" w:rsidRPr="00E61311" w:rsidRDefault="00AC37F0" w:rsidP="00AC37F0">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C501D" w14:paraId="72814A93" w14:textId="77777777" w:rsidTr="00AA2997">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FAD903" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
             <w:pPr>
-              <w:tabs>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E61311">
-[...383 lines deleted...]
-              <w:t>Date:</w:t>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BF802B1" w14:textId="77777777" w:rsidR="00AC37F0" w:rsidRPr="00E61311" w:rsidRDefault="00AC37F0" w:rsidP="00AC37F0">
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1455357281"/>
+            <w:placeholder>
+              <w:docPart w:val="20C1B9FCEB274C06AE384242D6CC95C2"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7A643CE6" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003C501D" w:rsidRPr="0039551D" w14:paraId="0939547F" w14:textId="77777777" w:rsidTr="00AA2997">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6516CF87" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
             <w:pPr>
-              <w:tabs>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E61311">
-[...6 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Position Title:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="448BE4B7" w14:textId="77777777" w:rsidR="00AC37F0" w:rsidRPr="00E61311" w:rsidRDefault="00AC37F0" w:rsidP="00AC37F0">
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1345401740"/>
+            <w:placeholder>
+              <w:docPart w:val="A14BF1D6F874400DAF62B7DFD7A5C4CC"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="37245E10" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:bookmarkEnd w:id="8"/>
+      <w:tr w:rsidR="003C501D" w:rsidRPr="0039551D" w14:paraId="726BB860" w14:textId="77777777" w:rsidTr="00B130C1">
+        <w:trPr>
+          <w:trHeight w:val="1030"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C501D" w:rsidRPr="00A14DDD" w14:paraId="020233EE" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="752652F2" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D" w:rsidP="00AA2997">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5A49111D" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="40226179" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="003C501D" w:rsidRPr="00A14DDD" w14:paraId="1D1A8A8F" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="298EE430" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A14DDD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Signature</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="69D4DE27" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="265B7169" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A14DDD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="1E425962" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
             <w:pPr>
-              <w:tabs>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45D224F6" w14:textId="77777777" w:rsidR="00AC37F0" w:rsidRPr="00E61311" w:rsidRDefault="00AC37F0" w:rsidP="00AC37F0">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C501D" w14:paraId="6FCA748A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="298D286C" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
             <w:pPr>
-              <w:tabs>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1071541401"/>
+            <w:placeholder>
+              <w:docPart w:val="A6F3BECBCCA64554AB12E6562BBEF983"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2754804B" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003C501D" w:rsidRPr="0039551D" w14:paraId="69E3D16C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E5D449" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Position Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2118982729"/>
+            <w:placeholder>
+              <w:docPart w:val="9F63B71A0C6347BFB074F55947389133"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="400DBBA0" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003C501D" w:rsidRPr="0039551D" w14:paraId="535EBB7F" w14:textId="77777777" w:rsidTr="00B130C1">
+        <w:trPr>
+          <w:trHeight w:val="886"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C501D" w:rsidRPr="00A14DDD" w14:paraId="385A3991" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="63E61671" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0CF7D0B5" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1A0E7990" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="003C501D" w:rsidRPr="00A14DDD" w14:paraId="41B6C890" w14:textId="77777777" w:rsidTr="00B130C1">
+              <w:trPr>
+                <w:trHeight w:val="70"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="785F489D" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A14DDD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Signature</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7A71A02C" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="741AC2F9" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A14DDD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="1C390AC4" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29E0BB19" w14:textId="77777777" w:rsidR="00AC37F0" w:rsidRPr="00E61311" w:rsidRDefault="00AC37F0" w:rsidP="00AC37F0">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C501D" w14:paraId="33B93574" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="744BDD1C" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
             <w:pPr>
-              <w:tabs>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E61311">
-[...184 lines deleted...]
-              <w:t>Print name and position:</w:t>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D767DBB" w14:textId="77777777" w:rsidR="00AC37F0" w:rsidRPr="00E61311" w:rsidRDefault="00AC37F0" w:rsidP="00AC37F0">
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-941139662"/>
+            <w:placeholder>
+              <w:docPart w:val="C5B9001EBF0E4A57AD2DE573A67B68D0"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1D6E838B" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003C501D" w:rsidRPr="0039551D" w14:paraId="09A65B4C" w14:textId="77777777" w:rsidTr="003C501D">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63446154" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Position Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-487940152"/>
+            <w:placeholder>
+              <w:docPart w:val="F52C1CDAA20942CB8F9FCA2E4F9EDACA"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5156CA93" w14:textId="63D039AB" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A14DDD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="22F02E33" w14:textId="77777777" w:rsidR="003C501D" w:rsidRPr="00A14DDD" w:rsidRDefault="003C501D" w:rsidP="003C501D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10795"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003C501D" w:rsidRPr="00571261" w14:paraId="7DAAEBA2" w14:textId="77777777" w:rsidTr="00B130C1">
+        <w:trPr>
+          <w:trHeight w:val="506"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F0E6FA"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDC6211" w14:textId="09856DEC" w:rsidR="003C501D" w:rsidRPr="001636F6" w:rsidRDefault="003C501D" w:rsidP="00B130C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="737"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...135 lines deleted...]
-              </mc:AlternateContent>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IMPORTANT NOTE:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E61311">
-[...639 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E61311">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Penalty: $10,000.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It is an offence under </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Liquor Control Act 1988</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A14DDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to make a statement that is false or misleading. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F4EAB7C" w14:textId="77777777" w:rsidR="00E908DE" w:rsidRDefault="00E908DE" w:rsidP="00E908DE">
+    <w:p w14:paraId="30375F7C" w14:textId="77777777" w:rsidR="003C501D" w:rsidRDefault="003C501D" w:rsidP="004F30E8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
-[...1 lines deleted...]
-          <w:szCs w:val="19"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F2FF61E" w14:textId="4F31151F" w:rsidR="00C95ADD" w:rsidRPr="00E61311" w:rsidRDefault="00C95ADD" w:rsidP="001C3361">
-[...17 lines deleted...]
-      <w:pgMar w:top="426" w:right="707" w:bottom="568" w:left="709" w:header="708" w:footer="0" w:gutter="0"/>
+    <w:sectPr w:rsidR="003C501D" w:rsidSect="00B130C1">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="284" w:right="720" w:bottom="1134" w:left="720" w:header="510" w:footer="113" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40381144" w14:textId="77777777" w:rsidR="004B4EDC" w:rsidRDefault="004B4EDC" w:rsidP="00C95ADD">
+    <w:p w14:paraId="262AAE1C" w14:textId="77777777" w:rsidR="00961EE1" w:rsidRDefault="00961EE1" w:rsidP="009C2718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EC23354" w14:textId="77777777" w:rsidR="004B4EDC" w:rsidRDefault="004B4EDC" w:rsidP="00C95ADD">
+    <w:p w14:paraId="43A342E6" w14:textId="77777777" w:rsidR="00961EE1" w:rsidRDefault="00961EE1" w:rsidP="009C2718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Trebuchet MS">
-    <w:panose1 w:val="020B0603020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Nova">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...4 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="517E5C83" w14:textId="77777777" w:rsidR="0061472E" w:rsidRDefault="0061472E">
+  <w:p w14:paraId="301E5DEC" w14:textId="77777777" w:rsidR="00B130C1" w:rsidRDefault="00B130C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2237308F" w14:textId="77777777" w:rsidR="001C3361" w:rsidRPr="00E61311" w:rsidRDefault="001C3361" w:rsidP="001C3361">
-[...133 lines deleted...]
-  <w:p w14:paraId="1E89CF32" w14:textId="77777777" w:rsidR="001C3361" w:rsidRPr="00E61311" w:rsidRDefault="001C3361" w:rsidP="001C3361">
+  <w:p w14:paraId="53570E2D" w14:textId="3593C192" w:rsidR="00220B42" w:rsidRPr="00220B42" w:rsidRDefault="00D54C12" w:rsidP="00220B42">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E61311">
+    <w:r w:rsidRPr="00B43F0E">
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Email:</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D62475A" wp14:editId="7CEC544F">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-66675</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-49530</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4343400" cy="285750"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="217" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4343400" cy="285750"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="12F3AF48" w14:textId="3CC56D64" w:rsidR="00D54C12" w:rsidRPr="008C1FF4" w:rsidRDefault="00D54C12" w:rsidP="00D54C12">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008C1FF4">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>www.lgirs.wa.gov.au  |  Email:</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008C1FF4">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> rgl@lgirs.wa.gov.au  |  </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008C1FF4">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">FORM </w:t>
+                          </w:r>
+                          <w:r w:rsidR="004F30E8">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>11</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5D62475A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-5.25pt;margin-top:-3.9pt;width:342pt;height:22.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcjs7v9wEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkyZpacaquXadJ&#10;3YfU7gcQjGM04LILiZ39+l5wmkbr2zRbQhcuHO4597C6Gqxhe4VBg6v5dFJyppyERrttzX8+3r1b&#10;chaicI0w4FTNDyrwq/XbN6veV2oGHZhGISMQF6re17yL0VdFEWSnrAgT8MpRsgW0ItIUt0WDoid0&#10;a4pZWX4oesDGI0gVAq3ejkm+zvhtq2T83rZBRWZqTrXFPGIeN2ks1itRbVH4TstjGeIfqrBCO7r0&#10;BHUromA71K+grJYIAdo4kWALaFstVeZAbKblX2weOuFV5kLiBH+SKfw/WPlt/+B/IIvDRxiogZlE&#10;8PcgfwXm4KYTbquuEaHvlGjo4mmSrOh9qI5Hk9ShCglk03+FhposdhEy0NCiTaoQT0bo1IDDSXQ1&#10;RCZpcf6e/pJSknKz5eJikbtSiOr5tMcQPyuwLAU1R2pqRhf7+xBTNaJ63pIuc3CnjcmNNY71Nb9c&#10;zBb5wFnG6ki+M9rWfFmmb3RCIvnJNflwFNqMMV1g3JF1IjpSjsNmoI2J/QaaA/FHGP1F74GCDvAP&#10;Zz15q+bh906g4sx8caTh5XQ+T2bMk/niYkYTPM9szjPCSYKqeeRsDG9iNvDI9Zq0bnWW4aWSY63k&#10;mazO0d/JlOfzvOvlFa6fAAAA//8DAFBLAwQUAAYACAAAACEAo2mz9t4AAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3LZkG1uh1J0QiCuI8UfiljVeW9E4VZOt5dtjTnCz/Z6e&#10;f6/YTr5TJxpiGxhhMTegiKvgWq4R3l4fZ9egYrLsbBeYEL4pwrY8Pyts7sLIL3TapVpJCMfcIjQp&#10;9bnWsWrI2zgPPbFohzB4m2Qdau0GO0q47/TSmI32tmX50Nie7huqvnZHj/D+dPj8uDLP9YNf92OY&#10;jGZ/oxEvL6a7W1CJpvRnhl98QYdSmPbhyC6qDmG2MGuxypBJBTFsspUc9girbAm6LPT/BuUPAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANyOzu/3AQAAzQMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKNps/beAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;UQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="12F3AF48" w14:textId="3CC56D64" w:rsidR="00D54C12" w:rsidRPr="008C1FF4" w:rsidRDefault="00D54C12" w:rsidP="00D54C12">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:proofErr w:type="gramStart"/>
+                    <w:r w:rsidRPr="008C1FF4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>www.lgirs.wa.gov.au  |</w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramEnd"/>
+                    <w:r w:rsidRPr="008C1FF4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">  Email:</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="008C1FF4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramStart"/>
+                    <w:r w:rsidRPr="008C1FF4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>rgl@lgirs.wa.gov.au  |</w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramEnd"/>
+                    <w:r w:rsidRPr="008C1FF4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">  </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="008C1FF4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">FORM </w:t>
+                    </w:r>
+                    <w:r w:rsidR="004F30E8">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>11</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00E61311">
+    <w:r w:rsidRPr="008C1FF4">
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
-      <w:t xml:space="preserve"> rgl@</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658584" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A77E37D" wp14:editId="7D343CBE">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>-800100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-163830</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="8477250" cy="542925"/>
+              <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="375341576" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="8477250" cy="542925"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="38115E"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="29982B75" w14:textId="77777777" w:rsidR="00D54C12" w:rsidRDefault="00D54C12" w:rsidP="00D54C12"/>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="3A77E37D" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-63pt;margin-top:-12.9pt;width:667.5pt;height:42.75pt;z-index:-251657896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA88jxCEQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjj24iUx4hRd2g4D&#10;ugvQ7gNkWY6FyaImKbGzry8lu2nWvQ3zgyCa5CF5eLS5GjpFjsI6Cbqk6WxOidAcaqn3Jf3xePdu&#10;RYnzTNdMgRYlPQlHr7Zv32x6U4gMWlC1sARBtCt6U9LWe1MkieOt6JibgREanQ3Yjnk07T6pLesR&#10;vVNJNp9/SHqwtbHAhXP492Z00m3EbxrB/bemccITVVLszcfTxrMKZ7LdsGJvmWkln9pg/9BFx6TG&#10;omeoG+YZOVj5F1QnuQUHjZ9x6BJoGslFnAGnSeevpnlomRFxFiTHmTNN7v/B8q/HB/PdEj98hAEX&#10;GIdw5h74T0c07Fqm9+LaWuhbwWosnAbKkt64YkoNVLvCBZCq/wI1LpkdPESgobFdYAXnJIiOCzid&#10;SReDJxx/rhbLZZaji6MvX2TrLI8lWPGcbazznwR0JFxKanGpEZ0d750P3bDiOSQUc6BkfSeViobd&#10;VztlyZGhAN6v0jS/ndD/CFOa9CVd51g7ZGkI+VEbnfQoUCU77HQevlEygY1bXccQz6Qa79iJ0hM9&#10;gZGRGz9UA5H1xF1gq4L6hHxZGPWI7wcvLdjflPSoxZK6XwdmBSXqs0bO1+liEcQbjUW+zNCwl57q&#10;0sM0R6iSekrG685HwY+DXeNuGhlpe+lkahk1Ftmc3kMQ8aUdo15e7fYJAAD//wMAUEsDBBQABgAI&#10;AAAAIQD4dY1n4gAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFbu2mgtY3Z&#10;lCIIUgvSqqC3STImsdnZkN2m8d87PeltZt7jzffS9WhbNVDvG8cGZtMIFHHhyoYrA2+vj5MlKB+Q&#10;S2wdk4Ef8rDOrq9STEp35j0Nh1ApCWGfoIE6hC7R2hc1WfRT1xGL9uV6i0HWvtJlj2cJt62Oo2ih&#10;LTYsH2rs6KGm4ng4WQP4+bwrNstjvt1+73cv744/hic25vZm3NyDCjSGPzNc8AUdMmHK3YlLr1oD&#10;k1m8kDJBpnguJS6WOFrJKTcwX92BzlL9v0T2CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADzyPEIRAgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAPh1jWfiAAAADAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" fillcolor="#38115e" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="29982B75" w14:textId="77777777" w:rsidR="00D54C12" w:rsidRDefault="00D54C12" w:rsidP="00D54C12"/>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00E2306B">
+    <w:sdt>
+      <w:sdtPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
-        <w:t>www.lgirs.wa.gov.au</w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
+        <w:id w:val="212547513"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00220B42" w:rsidRPr="00220B42">
+          <w:rPr>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Page | </w:t>
+        </w:r>
+        <w:r w:rsidR="00220B42" w:rsidRPr="00220B42">
+          <w:rPr>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00220B42" w:rsidRPr="00220B42">
+          <w:rPr>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00220B42" w:rsidRPr="00220B42">
+          <w:rPr>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00220B42" w:rsidRPr="00220B42">
+          <w:rPr>
+            <w:noProof/>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00220B42" w:rsidRPr="00220B42">
+          <w:rPr>
+            <w:noProof/>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
-  <w:p w14:paraId="12F37E0B" w14:textId="77777777" w:rsidR="001C3361" w:rsidRDefault="001C3361">
-[...91 lines deleted...]
-  <w:p w14:paraId="15DF98AA" w14:textId="77777777" w:rsidR="00BA21CF" w:rsidRDefault="00BA21CF">
+  <w:p w14:paraId="5C5E0D3C" w14:textId="57C8E439" w:rsidR="00B15B70" w:rsidRDefault="00B15B70">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="348D1EC5" w14:textId="77777777" w:rsidR="0061472E" w:rsidRDefault="0061472E">
-[...3 lines deleted...]
-  </w:p>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-711660783"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="1A725153" w14:textId="72D7EB09" w:rsidR="00B130C1" w:rsidRDefault="00B130C1" w:rsidP="00B130C1">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="430250CB" w14:textId="025538F0" w:rsidR="00B130C1" w:rsidRDefault="00000000" w:rsidP="00B130C1">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="678701559"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="831266757"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="3B8733CA" w14:textId="7212DCF8" w:rsidR="00796768" w:rsidRDefault="00B130C1" w:rsidP="00796768">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00796768">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Level 2, Gordon Stephenson House,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68C96C3B" w14:textId="555BBDA5" w:rsidR="00B130C1" w:rsidRPr="00924958" w:rsidRDefault="00B130C1" w:rsidP="00796768">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>140 William Street, Perth Western Australia, 6000 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1249F73E" w14:textId="77777777" w:rsidR="00B130C1" w:rsidRDefault="00B130C1" w:rsidP="00B130C1">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Postal Address:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> Locked Bag 14, Cloisters Square, Perth, WA, 6850 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A9EB6E7" w14:textId="77777777" w:rsidR="00B130C1" w:rsidRPr="00924958" w:rsidRDefault="00B130C1" w:rsidP="00B130C1">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tel:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">+61 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8 655 14888</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> Country Callers: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1800 634 541</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75DB8A4A" w14:textId="77777777" w:rsidR="00B130C1" w:rsidRDefault="00B130C1" w:rsidP="00B130C1">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Email: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00924958">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>rgl@lgirs.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Website:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId2" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00924958">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>www.lgirs.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="466F030F" w14:textId="77777777" w:rsidR="004B4EDC" w:rsidRDefault="004B4EDC" w:rsidP="00C95ADD">
+    <w:p w14:paraId="5240F9DC" w14:textId="77777777" w:rsidR="00961EE1" w:rsidRDefault="00961EE1" w:rsidP="009C2718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B208A46" w14:textId="77777777" w:rsidR="004B4EDC" w:rsidRDefault="004B4EDC" w:rsidP="00C95ADD">
+    <w:p w14:paraId="1B45FD2C" w14:textId="77777777" w:rsidR="00961EE1" w:rsidRDefault="00961EE1" w:rsidP="009C2718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E1E735D" w14:textId="77777777" w:rsidR="0061472E" w:rsidRDefault="0061472E">
+  <w:p w14:paraId="14098C15" w14:textId="77777777" w:rsidR="00B130C1" w:rsidRDefault="00B130C1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C489301" w14:textId="77777777" w:rsidR="0061472E" w:rsidRDefault="0061472E">
+  <w:p w14:paraId="050C082F" w14:textId="77777777" w:rsidR="00B130C1" w:rsidRDefault="00B130C1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2CFD0BA0" w14:textId="6FFDC178" w:rsidR="001C3361" w:rsidRDefault="001C3361">
+  <w:p w14:paraId="60267BBE" w14:textId="1994A162" w:rsidR="002E30CA" w:rsidRDefault="002E30CA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662339" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75FFFD12" wp14:editId="1D173624">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>5219700</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>438150</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1323975" cy="247650"/>
+              <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="892733724" name="Text Box 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1323975" cy="247650"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="38115E"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:solidFill>
+                          <a:prstClr val="black"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="28185A69" w14:textId="55870EDC" w:rsidR="002E30CA" w:rsidRPr="002E30CA" w:rsidRDefault="002E30CA">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="002E30CA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>Form 11</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="75FFFD12" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:411pt;margin-top:34.5pt;width:104.25pt;height:19.5pt;z-index:-251654141;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAGTuPOwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5x3WiNOkaXLMCBo&#10;C6RDz7Isx8JkUZOU2NmvH6U81+w07CKTIvWR/Eh6+tDWiuyEdRJ0RnudLiVCcyik3mT0++vy0x0l&#10;zjNdMAVaZHQvHH2YffwwbUwq+lCBKoQlCKJd2piMVt6bNEkcr0TNXAeM0GgswdbMo2o3SWFZg+i1&#10;Svrd7jhpwBbGAhfO4e3jwUhnEb8sBffPZemEJyqjmJuPp41nHs5kNmXpxjJTSX5Mg/1DFjWTGoOe&#10;oR6ZZ2Rr5Q1ULbkFB6XvcKgTKEvJRawBq+l131WzrpgRsRYkx5kzTe7/wfKn3dq8WOLbz9BiAwMh&#10;jXGpw8tQT1vaOnwxU4J2pHB/pk20nvDwaNAf3E9GlHC09YeT8SjymlxeG+v8VwE1CUJGLbYlssV2&#10;K+cxIrqeXEIwB0oWS6lUVOwmXyhLdgxbOLjr9UZfQpL45A83pUmT0fEAY99ABOwzRK4Y/3GLgHhK&#10;I+yl+CD5Nm+JLLCsEzE5FHvky8JhlJzhS4nwK+b8C7M4O0gR7oN/xqNUgDnBUaKkAvvrb/fBH1uK&#10;VkoanMWMup9bZgUl6pvGZt/3hsMwvFEZjiZ9VOy1Jb+26G29AOSqh5tneBSDv1cnsbRQv+HazENU&#10;NDHNMXZG/Ulc+MOG4NpxMZ9HJxxXw/xKrw0P0IHjQOtr+8asOfbV40Q8wWlqWfquvQff8FLDfOuh&#10;lLH3gecDq0f6cdRjf49rGXbpWo9el5/H7DcAAAD//wMAUEsDBBQABgAIAAAAIQD5BHgm3gAAAAsB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE0QlQlxqgpaCTiVFu7b2CQR9jqy&#10;3Sb8Pc4JTrurGc2+qVaTs+xsQuw9KbhdCGCGGq97ahV8HLY3ElhMSBqtJ6Pgx0RY1ZcXFZbaj/Ru&#10;zvvUshxCsUQFXUpDyXlsOuMwLvxgKGtfPjhM+Qwt1wHHHO4sL4RYcoc95Q8dDuapM833/uQUPA/r&#10;gCjH3canw5veyO3n64tV6vpqWj8CS2ZKf2aY8TM61Jnp6E+kI7MKZFHkLknB8iHP2SDuxD2w47xJ&#10;Abyu+P8O9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgBk7jzsCAACEBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+QR4Jt4AAAALAQAADwAA&#10;AAAAAAAAAAAAAACVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="#38115e" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="28185A69" w14:textId="55870EDC" w:rsidR="002E30CA" w:rsidRPr="002E30CA" w:rsidRDefault="002E30CA">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="002E30CA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>Form 11</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74F3FDF8" wp14:editId="4002F8B3">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FD2CA29" wp14:editId="4242B9BA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-635</wp:posOffset>
+            <wp:posOffset>-19050</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>175846</wp:posOffset>
+            <wp:posOffset>-66675</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3133333" cy="733333"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="3237230" cy="774065"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="6985"/>
           <wp:wrapNone/>
-          <wp:docPr id="1235674755" name="Picture 1" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:docPr id="925507687" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1284596048" name="Picture 1" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="981728313" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3133333" cy="733333"/>
+                    <a:ext cx="3237230" cy="774065"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E092963" wp14:editId="40077AE0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-323850</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7515225" cy="1209675"/>
+              <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1777761898" name="Rectangle 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7515225" cy="1209675"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="38115E"/>
+                      </a:solidFill>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="4C2CCC9B" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:540.55pt;margin-top:-25.5pt;width:591.75pt;height:95.25pt;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGdbFYdQIAAEgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/1Y3UdQpwjadRhQ&#10;rMXaoWdFlmIBsqhJSpzs14+SHSdoix2GXWTSJD8+9FFX19tOk41wXoGpaXGSUyIMh0aZVU1/Pt99&#10;uqDEB2YapsGImu6Ep9fzjx+uejsTJbSgG+EIghg/621N2xDsLMs8b0XH/AlYYdAowXUsoOpWWeNY&#10;j+idzso8P8t6cI11wIX3+Pd2MNJ5wpdS8PAgpReB6JpibSGdLp3LeGbzKzZbOWZbxccy2D9U0TFl&#10;MOkEdcsCI2un3kB1ijvwIMMJhy4DKRUXqQfspshfdfPUMitSLzgcb6cx+f8Hy79vnuyjwzH01s88&#10;irGLrXRd/GJ9ZJuGtZuGJbaBcPx5XhVVWVaUcLQVZX55dl7FcWaHcOt8+CqgI1GoqcPbSENim3sf&#10;Bte9S8zmQavmTmmdFLda3mhHNgxv7vNFUVRfRvQjt+xQdJLCTosYrM0PIYlqsMwyZUx8EhMe41yY&#10;UAymljViSFNUeZ4ogT1MEamjBBiRJZY3YY8AkatvsYf+Rv8YKhIdp+D8b4UNwVNEygwmTMGdMuDe&#10;A9DY1Zh58Mfyj0YTxSU0u0dHHAzL4C2/U3g/98yHR+aQ/bgnuNHhAQ+poa8pjBIlLbjf7/2P/khK&#10;tFLS4zbV1P9aMyco0d8M0vWyOD2N65eU0+q8RMUdW5bHFrPubgCvvcC3w/IkRv+g96J00L3g4i9i&#10;VjQxwzF3TXlwe+UmDFuOTwcXi0Vyw5WzLNybJ8sjeJxq5N/z9oU5O5I0IL+/w37z2OwVVwffGGlg&#10;sQ4gVSLyYa7jvHFdE3HGpyW+B8d68jo8gPM/AAAA//8DAFBLAwQUAAYACAAAACEAvMFNIN4AAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7uJIVJjNkWFHkQoJIp4nO6OSTC7&#10;m2a3bfz3Tk/29ob3ePO9cj3bQRxpCr13CtJlAoKc9qZ3rYKP981iBSJEdAYH70jBLwVYV9dXJRbG&#10;n1xNxya2gktcKFBBF+NYSBl0RxbD0o/k2Pv2k8XI59RKM+GJy+0g75LkXlrsHX/ocKSXjvRPc7AK&#10;9LbWb5/Pr42u95QZ+YXbuNkrdXszPz2CiDTH/zCc8RkdKmba+YMzQQwKeEhUsMhTFmc7XWU5iB2r&#10;7CEHWZXyckH1BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZ1sVh1AgAASAUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALzBTSDeAAAACQEAAA8A&#10;AAAAAAAAAAAAAAAAzwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="#38115e" strokecolor="#000c12 [484]" strokeweight="1pt">
+              <w10:wrap anchorx="page"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="776C220A" w14:textId="77777777" w:rsidR="00B130C1" w:rsidRPr="00B130C1" w:rsidRDefault="00B130C1" w:rsidP="00B130C1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EBBB795" w14:textId="28D457C6" w:rsidR="00B130C1" w:rsidRPr="00B130C1" w:rsidRDefault="00B130C1" w:rsidP="00B130C1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="221C499C"/>
+    <w:nsid w:val="32314084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F9303DAE"/>
-    <w:lvl w:ilvl="0" w:tplc="CBD06108">
+    <w:tmpl w:val="A2228C86"/>
+    <w:lvl w:ilvl="0" w:tplc="870A2DEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -5127,411 +8145,53 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31B1228D"/>
+    <w:nsid w:val="3DE4223E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7D4E996A"/>
-[...357 lines deleted...]
-    <w:tmpl w:val="262CB308"/>
+    <w:tmpl w:val="B7A83C6E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -5597,232 +8257,643 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="386683669">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EDF403F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="919CB71E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56FD60D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A052F012"/>
+    <w:lvl w:ilvl="0" w:tplc="6CBE2AE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="604B5ECF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="699018D2"/>
+    <w:lvl w:ilvl="0" w:tplc="3F58792E">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1606116650">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="398593981">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1576285157">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="579828105">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="822888791">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1309893930">
+  <w:num w:numId="5" w16cid:durableId="14503208">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C95ADD"/>
-[...48 lines deleted...]
-    <w:rsid w:val="00E908DE"/>
+    <w:rsidRoot w:val="0092438E"/>
+    <w:rsid w:val="00006AEE"/>
+    <w:rsid w:val="00007FAE"/>
+    <w:rsid w:val="00016FB3"/>
+    <w:rsid w:val="00024DC9"/>
+    <w:rsid w:val="000364F4"/>
+    <w:rsid w:val="000537A0"/>
+    <w:rsid w:val="0006551F"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rsid w:val="001235E2"/>
+    <w:rsid w:val="00130AB0"/>
+    <w:rsid w:val="0016213B"/>
+    <w:rsid w:val="00180FD0"/>
+    <w:rsid w:val="00191FF0"/>
+    <w:rsid w:val="001E5232"/>
+    <w:rsid w:val="00220B42"/>
+    <w:rsid w:val="00275DE9"/>
+    <w:rsid w:val="002E30CA"/>
+    <w:rsid w:val="00332749"/>
+    <w:rsid w:val="00365AAA"/>
+    <w:rsid w:val="003679BA"/>
+    <w:rsid w:val="003C501D"/>
+    <w:rsid w:val="003C690A"/>
+    <w:rsid w:val="003E4ACD"/>
+    <w:rsid w:val="00400A84"/>
+    <w:rsid w:val="004016AB"/>
+    <w:rsid w:val="00401E26"/>
+    <w:rsid w:val="00411BF5"/>
+    <w:rsid w:val="00430916"/>
+    <w:rsid w:val="00433E87"/>
+    <w:rsid w:val="0048379F"/>
+    <w:rsid w:val="00494C75"/>
+    <w:rsid w:val="004C766B"/>
+    <w:rsid w:val="004D00B6"/>
+    <w:rsid w:val="004F0A0A"/>
+    <w:rsid w:val="004F30E8"/>
+    <w:rsid w:val="005430CB"/>
+    <w:rsid w:val="005622B2"/>
+    <w:rsid w:val="005A3342"/>
+    <w:rsid w:val="005A4993"/>
+    <w:rsid w:val="005D101E"/>
+    <w:rsid w:val="005D29F6"/>
+    <w:rsid w:val="005D4C86"/>
+    <w:rsid w:val="005D579A"/>
+    <w:rsid w:val="005E72B5"/>
+    <w:rsid w:val="0065288D"/>
+    <w:rsid w:val="006720BD"/>
+    <w:rsid w:val="00675E2F"/>
+    <w:rsid w:val="0067749D"/>
+    <w:rsid w:val="00687393"/>
+    <w:rsid w:val="006B209D"/>
+    <w:rsid w:val="006C2F89"/>
+    <w:rsid w:val="006D045C"/>
+    <w:rsid w:val="006D1778"/>
+    <w:rsid w:val="0070542A"/>
+    <w:rsid w:val="00716301"/>
+    <w:rsid w:val="00754238"/>
+    <w:rsid w:val="007806C2"/>
+    <w:rsid w:val="00796768"/>
+    <w:rsid w:val="007E4D08"/>
+    <w:rsid w:val="007F6DB0"/>
+    <w:rsid w:val="008151B2"/>
+    <w:rsid w:val="00820F8F"/>
+    <w:rsid w:val="008225B4"/>
+    <w:rsid w:val="008925B4"/>
+    <w:rsid w:val="008E531D"/>
+    <w:rsid w:val="009057A6"/>
+    <w:rsid w:val="00905EC9"/>
+    <w:rsid w:val="0092438E"/>
+    <w:rsid w:val="009270E4"/>
+    <w:rsid w:val="00933723"/>
+    <w:rsid w:val="00936BA2"/>
+    <w:rsid w:val="0095649F"/>
+    <w:rsid w:val="00961EE1"/>
+    <w:rsid w:val="0097574B"/>
+    <w:rsid w:val="0097745E"/>
+    <w:rsid w:val="009949EA"/>
+    <w:rsid w:val="009C2718"/>
+    <w:rsid w:val="009D26AE"/>
+    <w:rsid w:val="009D48F6"/>
+    <w:rsid w:val="009E78E5"/>
+    <w:rsid w:val="009F7BD4"/>
+    <w:rsid w:val="00A14DDD"/>
+    <w:rsid w:val="00A16AA6"/>
+    <w:rsid w:val="00A304BF"/>
+    <w:rsid w:val="00A311ED"/>
+    <w:rsid w:val="00A52FC5"/>
+    <w:rsid w:val="00A55087"/>
+    <w:rsid w:val="00A66B27"/>
+    <w:rsid w:val="00A7452D"/>
+    <w:rsid w:val="00A87874"/>
+    <w:rsid w:val="00AA2997"/>
+    <w:rsid w:val="00AB19DD"/>
+    <w:rsid w:val="00AE3AC2"/>
+    <w:rsid w:val="00AF437E"/>
+    <w:rsid w:val="00B130C1"/>
+    <w:rsid w:val="00B15B70"/>
+    <w:rsid w:val="00B322AF"/>
+    <w:rsid w:val="00B32AAB"/>
+    <w:rsid w:val="00B43F0E"/>
+    <w:rsid w:val="00B5098A"/>
+    <w:rsid w:val="00B512A7"/>
+    <w:rsid w:val="00B57912"/>
+    <w:rsid w:val="00B57E77"/>
+    <w:rsid w:val="00B70665"/>
+    <w:rsid w:val="00B81489"/>
+    <w:rsid w:val="00BF728E"/>
+    <w:rsid w:val="00C25E6D"/>
+    <w:rsid w:val="00C856D8"/>
+    <w:rsid w:val="00CB7B19"/>
+    <w:rsid w:val="00CC794D"/>
+    <w:rsid w:val="00CD299F"/>
+    <w:rsid w:val="00D2237A"/>
+    <w:rsid w:val="00D27FD4"/>
+    <w:rsid w:val="00D54C12"/>
+    <w:rsid w:val="00D72961"/>
+    <w:rsid w:val="00D77A61"/>
+    <w:rsid w:val="00D959A0"/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:rsid w:val="00DD279D"/>
+    <w:rsid w:val="00DE3FFA"/>
+    <w:rsid w:val="00DE45CD"/>
+    <w:rsid w:val="00E43775"/>
+    <w:rsid w:val="00E97353"/>
+    <w:rsid w:val="00EA240D"/>
+    <w:rsid w:val="00EE0C49"/>
+    <w:rsid w:val="00EE266C"/>
+    <w:rsid w:val="00EF20CB"/>
+    <w:rsid w:val="00F17544"/>
+    <w:rsid w:val="00F26D60"/>
+    <w:rsid w:val="00F57C55"/>
+    <w:rsid w:val="00F77BEF"/>
+    <w:rsid w:val="00F9589A"/>
+    <w:rsid w:val="00FA0125"/>
+    <w:rsid w:val="0B097B63"/>
+    <w:rsid w:val="490C3A9A"/>
+    <w:rsid w:val="6C0C6364"/>
+    <w:rsid w:val="6C4FB7C7"/>
+    <w:rsid w:val="75423277"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="370D0736"/>
+  <w14:docId w14:val="0E07E822"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B2ED2763-D495-42EE-8C6C-07453204AE06}"/>
+  <w15:docId w15:val="{2B57AB64-1B29-4B3A-8B67-0A1F45B709FF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5891,51 +8962,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6117,401 +9188,4302 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002354B4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2A27"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D27FD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="055780"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D27FD4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="055780"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C95ADD"/>
+    <w:rsid w:val="009C2718"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C95ADD"/>
+    <w:rsid w:val="009C2718"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C95ADD"/>
+    <w:rsid w:val="009C2718"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C95ADD"/>
-[...25 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009C2718"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C95ADD"/>
+    <w:rsid w:val="0092438E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...58 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00C95ADD"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0092438E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16AA6"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B15B70"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="003E4ACD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E908DE"/>
+    <w:rsid w:val="006720BD"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="055780" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003C46FA"/>
+    <w:rsid w:val="006720BD"/>
     <w:rPr>
-      <w:color w:val="808080"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000C4BE5"/>
+    <w:rsid w:val="00B512A7"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B512A7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B512A7"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE266C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...17 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1183714159">
+    <w:div w:id="858816100">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1693068413">
-[...12 lines deleted...]
-    <w:div w:id="1829401275">
+    <w:div w:id="1154444457">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgl@lgirs.wa.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Jonathon.miller\Downloads\DLGSC%20generic%20Word%20template.dotm" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="481830C281364D109E9DD9AD253E4A9D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F457CF3E-ABF0-4729-8C89-E063849297BE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:bookmarkStart w:id="0" w:name="Text8"/>
+        <w:bookmarkStart w:id="1" w:name="Text9"/>
+        <w:bookmarkStart w:id="2" w:name="Text10"/>
+        <w:bookmarkStart w:id="3" w:name="Text11"/>
+        <w:bookmarkStart w:id="4" w:name="Text1"/>
+        <w:bookmarkStart w:id="5" w:name="Text2"/>
+        <w:bookmarkStart w:id="6" w:name="Text7"/>
+        <w:bookmarkStart w:id="7" w:name="Text4"/>
+        <w:bookmarkStart w:id="8" w:name="Text5"/>
+        <w:bookmarkStart w:id="9" w:name="Text6"/>
+        <w:bookmarkStart w:id="10" w:name="Text10"/>
+        <w:bookmarkStart w:id="11" w:name="Text8"/>
+        <w:bookmarkStart w:id="12" w:name="Text8"/>
+        <w:bookmarkStart w:id="13" w:name="Text9"/>
+        <w:bookmarkStart w:id="14" w:name="Text7"/>
+        <w:bookmarkStart w:id="15" w:name="Text4"/>
+        <w:bookmarkStart w:id="16" w:name="Text5"/>
+        <w:bookmarkStart w:id="17" w:name="Text6"/>
+        <w:bookmarkStart w:id="18" w:name="Text7"/>
+        <w:bookmarkStart w:id="19" w:name="Text4"/>
+        <w:bookmarkStart w:id="20" w:name="Text5"/>
+        <w:bookmarkStart w:id="21" w:name="Text6"/>
+        <w:bookmarkStart w:id="22" w:name="Text7"/>
+        <w:bookmarkStart w:id="23" w:name="Text4"/>
+        <w:bookmarkStart w:id="24" w:name="Text5"/>
+        <w:bookmarkStart w:id="25" w:name="Text6"/>
+        <w:bookmarkStart w:id="26" w:name="Text7"/>
+        <w:bookmarkStart w:id="27" w:name="Text4"/>
+        <w:bookmarkStart w:id="28" w:name="Text5"/>
+        <w:bookmarkStart w:id="29" w:name="Text6"/>
+        <w:bookmarkStart w:id="30" w:name="Text8"/>
+        <w:bookmarkStart w:id="31" w:name="Text9"/>
+        <w:bookmarkStart w:id="32" w:name="Text10"/>
+        <w:bookmarkStart w:id="33" w:name="Text11"/>
+        <w:bookmarkStart w:id="34" w:name="Text1"/>
+        <w:bookmarkStart w:id="35" w:name="Text2"/>
+        <w:bookmarkStart w:id="36" w:name="Text7"/>
+        <w:bookmarkStart w:id="37" w:name="Text4"/>
+        <w:bookmarkStart w:id="38" w:name="Text5"/>
+        <w:bookmarkStart w:id="39" w:name="Text6"/>
+        <w:bookmarkStart w:id="40" w:name="Text10"/>
+        <w:bookmarkStart w:id="41" w:name="Text8"/>
+        <w:bookmarkStart w:id="42" w:name="Text9"/>
+        <w:bookmarkStart w:id="43" w:name="Text8"/>
+        <w:bookmarkStart w:id="44" w:name="Text9"/>
+        <w:bookmarkStart w:id="45" w:name="Text10"/>
+        <w:bookmarkStart w:id="46" w:name="Text11"/>
+        <w:bookmarkEnd w:id="0"/>
+        <w:bookmarkEnd w:id="1"/>
+        <w:bookmarkEnd w:id="2"/>
+        <w:bookmarkEnd w:id="3"/>
+        <w:bookmarkEnd w:id="4"/>
+        <w:bookmarkEnd w:id="5"/>
+        <w:bookmarkEnd w:id="6"/>
+        <w:bookmarkEnd w:id="7"/>
+        <w:bookmarkEnd w:id="8"/>
+        <w:bookmarkEnd w:id="9"/>
+        <w:bookmarkEnd w:id="10"/>
+        <w:bookmarkEnd w:id="11"/>
+        <w:bookmarkEnd w:id="12"/>
+        <w:bookmarkEnd w:id="13"/>
+        <w:bookmarkEnd w:id="14"/>
+        <w:bookmarkEnd w:id="15"/>
+        <w:bookmarkEnd w:id="16"/>
+        <w:bookmarkEnd w:id="17"/>
+        <w:bookmarkEnd w:id="18"/>
+        <w:bookmarkEnd w:id="19"/>
+        <w:bookmarkEnd w:id="20"/>
+        <w:bookmarkEnd w:id="21"/>
+        <w:bookmarkEnd w:id="22"/>
+        <w:bookmarkEnd w:id="23"/>
+        <w:bookmarkEnd w:id="24"/>
+        <w:bookmarkEnd w:id="25"/>
+        <w:bookmarkEnd w:id="26"/>
+        <w:bookmarkEnd w:id="27"/>
+        <w:bookmarkEnd w:id="28"/>
+        <w:bookmarkEnd w:id="29"/>
+        <w:bookmarkEnd w:id="30"/>
+        <w:bookmarkEnd w:id="31"/>
+        <w:bookmarkEnd w:id="32"/>
+        <w:bookmarkEnd w:id="33"/>
+        <w:bookmarkEnd w:id="34"/>
+        <w:bookmarkEnd w:id="35"/>
+        <w:bookmarkEnd w:id="36"/>
+        <w:bookmarkEnd w:id="37"/>
+        <w:bookmarkEnd w:id="38"/>
+        <w:bookmarkEnd w:id="39"/>
+        <w:bookmarkEnd w:id="40"/>
+        <w:bookmarkEnd w:id="41"/>
+        <w:bookmarkEnd w:id="42"/>
+        <w:bookmarkEnd w:id="43"/>
+        <w:bookmarkEnd w:id="44"/>
+        <w:bookmarkEnd w:id="45"/>
+        <w:bookmarkEnd w:id="46"/>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00933723" w:rsidP="00933723">
+          <w:pPr>
+            <w:pStyle w:val="481830C281364D109E9DD9AD253E4A9D"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="47" w:name="Text1"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="47"/>
+        </w:p>
+        <w:bookmarkStart w:id="48" w:name="Text2"/>
+        <w:bookmarkStart w:id="49" w:name="Text7"/>
+        <w:bookmarkEnd w:id="48"/>
+        <w:bookmarkEnd w:id="49"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="35F90B51A1874104826D037AD92CB4CF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DC3F883C-CE9B-465A-A1CD-BA7A494E00B6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00933723" w:rsidP="00933723">
+          <w:pPr>
+            <w:pStyle w:val="35F90B51A1874104826D037AD92CB4CF"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text4"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="50" w:name="Text4"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="50"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="37B93CB91DED45DF80D130B36630B7F9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9249BFB9-FC43-4BCD-9149-EB3630CCBCFD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00933723" w:rsidP="00933723">
+          <w:pPr>
+            <w:pStyle w:val="37B93CB91DED45DF80D130B36630B7F9"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text5"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="51" w:name="Text5"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="51"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F2A73624021C47CA876379297F4A8C4A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8EB4A5DC-4C51-48FF-919A-CF65490D985B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00933723" w:rsidP="00933723">
+          <w:pPr>
+            <w:pStyle w:val="F2A73624021C47CA876379297F4A8C4A"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text6"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="52" w:name="Text6"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="52"/>
+        </w:p>
+        <w:bookmarkStart w:id="53" w:name="Text8"/>
+        <w:bookmarkStart w:id="54" w:name="Text9"/>
+        <w:bookmarkEnd w:id="53"/>
+        <w:bookmarkEnd w:id="54"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="709F281EF00D4D5FA6D27901065FD7FA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9056EAFE-8BEE-49F7-B5F2-F320AD146430}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00933723" w:rsidP="00933723">
+          <w:pPr>
+            <w:pStyle w:val="709F281EF00D4D5FA6D27901065FD7FA"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="55" w:name="Text8"/>
+        <w:bookmarkEnd w:id="55"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="78FCB259F05445A7AAFE61C77CE87A57"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E9D7E6BD-7415-492F-A462-4BD2394A4185}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00933723" w:rsidP="00933723">
+          <w:pPr>
+            <w:pStyle w:val="78FCB259F05445A7AAFE61C77CE87A57"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="56" w:name="Text2"/>
+        <w:bookmarkStart w:id="57" w:name="Text10"/>
+        <w:bookmarkStart w:id="58" w:name="Text9"/>
+        <w:bookmarkStart w:id="59" w:name="Text9"/>
+        <w:bookmarkStart w:id="60" w:name="Text2"/>
+        <w:bookmarkStart w:id="61" w:name="Text10"/>
+        <w:bookmarkStart w:id="62" w:name="Text2"/>
+        <w:bookmarkStart w:id="63" w:name="Text10"/>
+        <w:bookmarkStart w:id="64" w:name="Text8"/>
+        <w:bookmarkStart w:id="65" w:name="Text9"/>
+        <w:bookmarkStart w:id="66" w:name="Text10"/>
+        <w:bookmarkStart w:id="67" w:name="Text11"/>
+        <w:bookmarkStart w:id="68" w:name="Text1"/>
+        <w:bookmarkStart w:id="69" w:name="Text2"/>
+        <w:bookmarkStart w:id="70" w:name="Text7"/>
+        <w:bookmarkStart w:id="71" w:name="Text4"/>
+        <w:bookmarkStart w:id="72" w:name="Text5"/>
+        <w:bookmarkStart w:id="73" w:name="Text6"/>
+        <w:bookmarkStart w:id="74" w:name="Text8"/>
+        <w:bookmarkStart w:id="75" w:name="Text9"/>
+        <w:bookmarkStart w:id="76" w:name="Text8"/>
+        <w:bookmarkStart w:id="77" w:name="Text8"/>
+        <w:bookmarkStart w:id="78" w:name="Text9"/>
+        <w:bookmarkStart w:id="79" w:name="Text10"/>
+        <w:bookmarkStart w:id="80" w:name="Text11"/>
+        <w:bookmarkStart w:id="81" w:name="Text1"/>
+        <w:bookmarkStart w:id="82" w:name="Text2"/>
+        <w:bookmarkStart w:id="83" w:name="Text7"/>
+        <w:bookmarkStart w:id="84" w:name="Text4"/>
+        <w:bookmarkStart w:id="85" w:name="Text5"/>
+        <w:bookmarkStart w:id="86" w:name="Text6"/>
+        <w:bookmarkStart w:id="87" w:name="Text8"/>
+        <w:bookmarkStart w:id="88" w:name="Text9"/>
+        <w:bookmarkStart w:id="89" w:name="Text8"/>
+        <w:bookmarkStart w:id="90" w:name="Text1"/>
+        <w:bookmarkStart w:id="91" w:name="Text2"/>
+        <w:bookmarkStart w:id="92" w:name="Text7"/>
+        <w:bookmarkStart w:id="93" w:name="Text4"/>
+        <w:bookmarkStart w:id="94" w:name="Text5"/>
+        <w:bookmarkStart w:id="95" w:name="Text6"/>
+        <w:bookmarkStart w:id="96" w:name="Text2"/>
+        <w:bookmarkStart w:id="97" w:name="Text7"/>
+        <w:bookmarkEnd w:id="56"/>
+        <w:bookmarkEnd w:id="57"/>
+        <w:bookmarkEnd w:id="58"/>
+        <w:bookmarkEnd w:id="59"/>
+        <w:bookmarkEnd w:id="60"/>
+        <w:bookmarkEnd w:id="61"/>
+        <w:bookmarkEnd w:id="62"/>
+        <w:bookmarkEnd w:id="63"/>
+        <w:bookmarkEnd w:id="64"/>
+        <w:bookmarkEnd w:id="65"/>
+        <w:bookmarkEnd w:id="66"/>
+        <w:bookmarkEnd w:id="67"/>
+        <w:bookmarkEnd w:id="68"/>
+        <w:bookmarkEnd w:id="69"/>
+        <w:bookmarkEnd w:id="70"/>
+        <w:bookmarkEnd w:id="71"/>
+        <w:bookmarkEnd w:id="72"/>
+        <w:bookmarkEnd w:id="73"/>
+        <w:bookmarkEnd w:id="74"/>
+        <w:bookmarkEnd w:id="75"/>
+        <w:bookmarkEnd w:id="76"/>
+        <w:bookmarkEnd w:id="77"/>
+        <w:bookmarkEnd w:id="78"/>
+        <w:bookmarkEnd w:id="79"/>
+        <w:bookmarkEnd w:id="80"/>
+        <w:bookmarkEnd w:id="81"/>
+        <w:bookmarkEnd w:id="82"/>
+        <w:bookmarkEnd w:id="83"/>
+        <w:bookmarkEnd w:id="84"/>
+        <w:bookmarkEnd w:id="85"/>
+        <w:bookmarkEnd w:id="86"/>
+        <w:bookmarkEnd w:id="87"/>
+        <w:bookmarkEnd w:id="88"/>
+        <w:bookmarkEnd w:id="89"/>
+        <w:bookmarkEnd w:id="90"/>
+        <w:bookmarkEnd w:id="91"/>
+        <w:bookmarkEnd w:id="92"/>
+        <w:bookmarkEnd w:id="93"/>
+        <w:bookmarkEnd w:id="94"/>
+        <w:bookmarkEnd w:id="95"/>
+        <w:bookmarkEnd w:id="96"/>
+        <w:bookmarkEnd w:id="97"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AAC1B076D7EC442B91A2E32AEB6D77E3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{086E2D7F-2031-485B-8912-8D66A4C0EEDD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00933723" w:rsidP="00933723">
+          <w:pPr>
+            <w:pStyle w:val="AAC1B076D7EC442B91A2E32AEB6D77E3"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text4"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="98" w:name="Text4"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="98"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4913A3D1DDCD4B6EA15D784B7EEF3B72"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{175A1A9E-DA98-4609-8453-59481BF9339E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00933723" w:rsidP="00933723">
+          <w:pPr>
+            <w:pStyle w:val="4913A3D1DDCD4B6EA15D784B7EEF3B72"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text5"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="99" w:name="Text5"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="99"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="16BDD40991F7447DBE525209A4D802B8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{07FEF167-9F0A-490C-BD89-DEEEEE476233}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00933723" w:rsidP="00933723">
+          <w:pPr>
+            <w:pStyle w:val="16BDD40991F7447DBE525209A4D802B8"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text6"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="100" w:name="Text6"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="100"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="943F192128FD453A93BF8EE15B660869"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6A52B922-CA78-4D92-AD4B-4C5A958779BB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00933723" w:rsidP="00933723">
+          <w:pPr>
+            <w:pStyle w:val="943F192128FD453A93BF8EE15B660869"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="058E145285434586B5921C9712D15B39"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FE119B4A-8FA7-41A2-ACF5-26450BA778A5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00933723" w:rsidP="00933723">
+          <w:pPr>
+            <w:pStyle w:val="058E145285434586B5921C9712D15B39"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="20C1B9FCEB274C06AE384242D6CC95C2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6A0066F2-3393-4206-B2AF-7C8E3F10077B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00933723" w:rsidP="00933723">
+          <w:pPr>
+            <w:pStyle w:val="20C1B9FCEB274C06AE384242D6CC95C2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A14BF1D6F874400DAF62B7DFD7A5C4CC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D19D7AF4-8511-4063-A35F-01C0DB254EB8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00933723" w:rsidP="00933723">
+          <w:pPr>
+            <w:pStyle w:val="A14BF1D6F874400DAF62B7DFD7A5C4CC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A6F3BECBCCA64554AB12E6562BBEF983"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7FACA7D2-5866-45DB-89DF-4D7E1292AB0A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00933723" w:rsidP="00933723">
+          <w:pPr>
+            <w:pStyle w:val="A6F3BECBCCA64554AB12E6562BBEF983"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9F63B71A0C6347BFB074F55947389133"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4F6410E6-1DEE-4DEC-A8D8-327D6E03C6B4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00933723" w:rsidP="00933723">
+          <w:pPr>
+            <w:pStyle w:val="9F63B71A0C6347BFB074F55947389133"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C5B9001EBF0E4A57AD2DE573A67B68D0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5278C7EF-7695-406A-8A8C-B602AB340457}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00933723" w:rsidP="00933723">
+          <w:pPr>
+            <w:pStyle w:val="C5B9001EBF0E4A57AD2DE573A67B68D0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F52C1CDAA20942CB8F9FCA2E4F9EDACA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B0A1224A-FCA4-4401-AED8-2E17D59CDC52}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00933723" w:rsidP="00933723">
+          <w:pPr>
+            <w:pStyle w:val="F52C1CDAA20942CB8F9FCA2E4F9EDACA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="45C6D3C031F34F2F9EE13D0A188A9FCD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{95541143-71E2-4F91-BD8A-D2EA5746B62E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00F57C55" w:rsidP="00F57C55">
+          <w:pPr>
+            <w:pStyle w:val="45C6D3C031F34F2F9EE13D0A188A9FCD"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="101" w:name="Text8"/>
+        <w:bookmarkEnd w:id="101"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D9CE6D119AFA46EBA7A290375E020DCA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{96D83A51-DC5E-484A-9344-1A174C58B79E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00F57C55" w:rsidP="00F57C55">
+          <w:pPr>
+            <w:pStyle w:val="D9CE6D119AFA46EBA7A290375E020DCA"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="102" w:name="Text8"/>
+        <w:bookmarkStart w:id="103" w:name="Text8"/>
+        <w:bookmarkEnd w:id="102"/>
+        <w:bookmarkEnd w:id="103"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="218A39A9D21A4C21AFBE5AC3B2EF155A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4190E4E9-A126-4DED-8BE4-3EBDD975A0FF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00F57C55" w:rsidP="00F57C55">
+          <w:pPr>
+            <w:pStyle w:val="218A39A9D21A4C21AFBE5AC3B2EF155A"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="104" w:name="Text8"/>
+        <w:bookmarkStart w:id="105" w:name="Text8"/>
+        <w:bookmarkEnd w:id="104"/>
+        <w:bookmarkEnd w:id="105"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2D215C7B932149E8978973F55CCDA3C7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1B655818-3310-4607-ADB5-9876AFDF8C8D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00F57C55" w:rsidP="00F57C55">
+          <w:pPr>
+            <w:pStyle w:val="2D215C7B932149E8978973F55CCDA3C7"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="106" w:name="Text8"/>
+        <w:bookmarkStart w:id="107" w:name="Text2"/>
+        <w:bookmarkStart w:id="108" w:name="Text10"/>
+        <w:bookmarkStart w:id="109" w:name="Text9"/>
+        <w:bookmarkStart w:id="110" w:name="Text8"/>
+        <w:bookmarkStart w:id="111" w:name="Text11"/>
+        <w:bookmarkStart w:id="112" w:name="Text1"/>
+        <w:bookmarkStart w:id="113" w:name="Text7"/>
+        <w:bookmarkStart w:id="114" w:name="Text4"/>
+        <w:bookmarkStart w:id="115" w:name="Text5"/>
+        <w:bookmarkStart w:id="116" w:name="Text6"/>
+        <w:bookmarkEnd w:id="106"/>
+        <w:bookmarkEnd w:id="107"/>
+        <w:bookmarkEnd w:id="108"/>
+        <w:bookmarkEnd w:id="109"/>
+        <w:bookmarkEnd w:id="110"/>
+        <w:bookmarkEnd w:id="111"/>
+        <w:bookmarkEnd w:id="112"/>
+        <w:bookmarkEnd w:id="113"/>
+        <w:bookmarkEnd w:id="114"/>
+        <w:bookmarkEnd w:id="115"/>
+        <w:bookmarkEnd w:id="116"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="221AD88EDCC74E67A2ECCEE17A4F3F82"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{85DBA3CC-63B0-464C-909B-F3ABEF9063BD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00F57C55" w:rsidP="00F57C55">
+          <w:pPr>
+            <w:pStyle w:val="221AD88EDCC74E67A2ECCEE17A4F3F82"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="117" w:name="Text2"/>
+        <w:bookmarkEnd w:id="117"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FD26A44146204B10BCB2AE799A5B744B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1CBC3820-A85B-4517-9BDF-24502F4DCC0B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F57C55" w:rsidRDefault="00F57C55" w:rsidP="00F57C55">
+          <w:pPr>
+            <w:pStyle w:val="FD26A44146204B10BCB2AE799A5B744B"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="118" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="118"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Nova">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00F176BE"/>
+    <w:rsid w:val="00073BBD"/>
+    <w:rsid w:val="00075966"/>
+    <w:rsid w:val="000B6EEB"/>
+    <w:rsid w:val="002F3323"/>
+    <w:rsid w:val="00365AAA"/>
+    <w:rsid w:val="004C766B"/>
+    <w:rsid w:val="004D00B6"/>
+    <w:rsid w:val="005430CB"/>
+    <w:rsid w:val="0065288D"/>
+    <w:rsid w:val="006A6A17"/>
+    <w:rsid w:val="00727AED"/>
+    <w:rsid w:val="00754238"/>
+    <w:rsid w:val="00777321"/>
+    <w:rsid w:val="008225B4"/>
+    <w:rsid w:val="008925B4"/>
+    <w:rsid w:val="009057A6"/>
+    <w:rsid w:val="00905EC9"/>
+    <w:rsid w:val="00933723"/>
+    <w:rsid w:val="0095554E"/>
+    <w:rsid w:val="00A71B05"/>
+    <w:rsid w:val="00A74B98"/>
+    <w:rsid w:val="00AF437E"/>
+    <w:rsid w:val="00B104E9"/>
+    <w:rsid w:val="00B57E77"/>
+    <w:rsid w:val="00BB3BFE"/>
+    <w:rsid w:val="00BE2BFB"/>
+    <w:rsid w:val="00C37EEA"/>
+    <w:rsid w:val="00CB7B19"/>
+    <w:rsid w:val="00CE3DAD"/>
+    <w:rsid w:val="00D8012E"/>
+    <w:rsid w:val="00DE45CD"/>
+    <w:rsid w:val="00EE4642"/>
+    <w:rsid w:val="00F01970"/>
+    <w:rsid w:val="00F02273"/>
+    <w:rsid w:val="00F176BE"/>
+    <w:rsid w:val="00F57C55"/>
+    <w:rsid w:val="00F966A5"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-AU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F57C55"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="481830C281364D109E9DD9AD253E4A9D">
+    <w:name w:val="481830C281364D109E9DD9AD253E4A9D"/>
+    <w:rsid w:val="00933723"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="35F90B51A1874104826D037AD92CB4CF">
+    <w:name w:val="35F90B51A1874104826D037AD92CB4CF"/>
+    <w:rsid w:val="00933723"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="37B93CB91DED45DF80D130B36630B7F9">
+    <w:name w:val="37B93CB91DED45DF80D130B36630B7F9"/>
+    <w:rsid w:val="00933723"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F2A73624021C47CA876379297F4A8C4A">
+    <w:name w:val="F2A73624021C47CA876379297F4A8C4A"/>
+    <w:rsid w:val="00933723"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="709F281EF00D4D5FA6D27901065FD7FA">
+    <w:name w:val="709F281EF00D4D5FA6D27901065FD7FA"/>
+    <w:rsid w:val="00933723"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78FCB259F05445A7AAFE61C77CE87A57">
+    <w:name w:val="78FCB259F05445A7AAFE61C77CE87A57"/>
+    <w:rsid w:val="00933723"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45C6D3C031F34F2F9EE13D0A188A9FCD">
+    <w:name w:val="45C6D3C031F34F2F9EE13D0A188A9FCD"/>
+    <w:rsid w:val="00F57C55"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9CE6D119AFA46EBA7A290375E020DCA">
+    <w:name w:val="D9CE6D119AFA46EBA7A290375E020DCA"/>
+    <w:rsid w:val="00F57C55"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="218A39A9D21A4C21AFBE5AC3B2EF155A">
+    <w:name w:val="218A39A9D21A4C21AFBE5AC3B2EF155A"/>
+    <w:rsid w:val="00F57C55"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D215C7B932149E8978973F55CCDA3C7">
+    <w:name w:val="2D215C7B932149E8978973F55CCDA3C7"/>
+    <w:rsid w:val="00F57C55"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="221AD88EDCC74E67A2ECCEE17A4F3F82">
+    <w:name w:val="221AD88EDCC74E67A2ECCEE17A4F3F82"/>
+    <w:rsid w:val="00F57C55"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FD26A44146204B10BCB2AE799A5B744B">
+    <w:name w:val="FD26A44146204B10BCB2AE799A5B744B"/>
+    <w:rsid w:val="00F57C55"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AAC1B076D7EC442B91A2E32AEB6D77E3">
+    <w:name w:val="AAC1B076D7EC442B91A2E32AEB6D77E3"/>
+    <w:rsid w:val="00933723"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4913A3D1DDCD4B6EA15D784B7EEF3B72">
+    <w:name w:val="4913A3D1DDCD4B6EA15D784B7EEF3B72"/>
+    <w:rsid w:val="00933723"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16BDD40991F7447DBE525209A4D802B8">
+    <w:name w:val="16BDD40991F7447DBE525209A4D802B8"/>
+    <w:rsid w:val="00933723"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="943F192128FD453A93BF8EE15B660869">
+    <w:name w:val="943F192128FD453A93BF8EE15B660869"/>
+    <w:rsid w:val="00933723"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="058E145285434586B5921C9712D15B39">
+    <w:name w:val="058E145285434586B5921C9712D15B39"/>
+    <w:rsid w:val="00933723"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20C1B9FCEB274C06AE384242D6CC95C2">
+    <w:name w:val="20C1B9FCEB274C06AE384242D6CC95C2"/>
+    <w:rsid w:val="00933723"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A14BF1D6F874400DAF62B7DFD7A5C4CC">
+    <w:name w:val="A14BF1D6F874400DAF62B7DFD7A5C4CC"/>
+    <w:rsid w:val="00933723"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A6F3BECBCCA64554AB12E6562BBEF983">
+    <w:name w:val="A6F3BECBCCA64554AB12E6562BBEF983"/>
+    <w:rsid w:val="00933723"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F63B71A0C6347BFB074F55947389133">
+    <w:name w:val="9F63B71A0C6347BFB074F55947389133"/>
+    <w:rsid w:val="00933723"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5B9001EBF0E4A57AD2DE573A67B68D0">
+    <w:name w:val="C5B9001EBF0E4A57AD2DE573A67B68D0"/>
+    <w:rsid w:val="00933723"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F52C1CDAA20942CB8F9FCA2E4F9EDACA">
+    <w:name w:val="F52C1CDAA20942CB8F9FCA2E4F9EDACA"/>
+    <w:rsid w:val="00933723"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DLGSC">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="055780"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="F37000"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="457D36"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0C91D6"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="941FA8"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="B0D41C"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="055780"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="360F3B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6519,51 +13491,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6713,248 +13685,368 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100935F44C37126774194BF68DDEF217EC8" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="30ac595b869acbc6672570490b275012">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" xmlns:ns3="e034f996-1bf1-4b04-93ae-942c37f3cb8b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e93c76b2119270c0797a2030608dbef3" ns1:_="" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <SharedWithUsers xmlns="b58a0bb8-a0d6-470f-bc11-554a2dd5170f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <TaxCatchAll xmlns="9499994c-0892-4763-8f56-1f918ce3b804" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b7f6f22d-f96c-477e-ade2-8adec83e6e15">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A111064351</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">FORM 11 - Amend or Cancel Condition of Licence or Permit - General</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0">Initial upload of draft forms downloaded from Sharepoint.</value>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2026-05-27T02:05:32Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2026-06-16T06:40:48Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2026-06-16T06:40:48Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">GRIGGS, Jessica</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0">Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA121130789</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">8.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">8</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0">Reviewing and updating from GM Licensings feedback</value>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">DMS03230/2026</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0">OFFICIAL</value>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="Divisional Document Type Catalogue" type="type" ori="id:cA39">
+      <field name="Objective-Divisional Document Types">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Warning">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Author">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Date of Document">
+        <value order="0"/>
+      </field>
+      <field name="Objective-External Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Internal Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Archive Box">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Migrated Id">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Foreign Barcode">
+        <value order="0"/>
+      </field>
+      <field name="Objective-PCI DSS Checked">
+        <value order="0"/>
+      </field>
+      <field name="Objective-End User">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Additional File Numbers">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Record Number">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Graphic Content">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028880C331BD2F14AB0E535D5F2E14299" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="15236985950a63a57460836658ab728a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="26c2d043-4ba9-4610-9890-11bb85824366" xmlns:ns3="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" xmlns:ns4="b7f6f22d-f96c-477e-ade2-8adec83e6e15" xmlns:ns5="9499994c-0892-4763-8f56-1f918ce3b804" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="36e2a397c22fd41419abf7076fb0e036" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
-    <xsd:import namespace="1d670c5a-f01d-4a6c-9693-3d34e4ccc787"/>
-    <xsd:import namespace="e034f996-1bf1-4b04-93ae-942c37f3cb8b"/>
+    <xsd:import namespace="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <xsd:import namespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <xsd:import namespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <xsd:import namespace="9499994c-0892-4763-8f56-1f918ce3b804"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
-                <xsd:element ref="ns2:Preview" minOccurs="0"/>
-                <xsd:element ref="ns2:Dateandtime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns5:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26c2d043-4ba9-4610-9890-11bb85824366" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...21 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="29" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e034f996-1bf1-4b04-93ae-942c37f3cb8b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{20c151e0-48c1-4874-a583-26b6accd2ade}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e034f996-1bf1-4b04-93ae-942c37f3cb8b">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="336f0cfc-611e-4d38-a264-05700cd7d938" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9499994c-0892-4763-8f56-1f918ce3b804" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{35746f1a-cc28-4c55-9edc-0365a1d8bbbe}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9499994c-0892-4763-8f56-1f918ce3b804">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -7021,158 +14113,309 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8946304-251F-4561-82DE-C867270305A0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{950BCB66-9AB6-4F9A-9C09-CEEDCE295E67}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60E293C5-696F-4662-A0DB-617D10F536B6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C88BB70-FEBF-486E-A629-A7B4E7002D8A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{901617F6-694C-4684-AE2D-BDC86D29D142}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F70F60A5-0E2F-404F-A9BB-2544A57ED55C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>DLGSC generic Word template</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>467</Words>
-  <Characters>2668</Characters>
+  <Words>391</Words>
+  <Characters>2234</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>DLGSC generic Word template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Department of Racing, Gaming and Liquor</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3129</CharactersWithSpaces>
+  <CharactersWithSpaces>2620</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
-        <vt:i4>5767176</vt:i4>
+        <vt:i4>3145850</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>75</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.rgl.wa.gov.au/</vt:lpwstr>
+        <vt:lpwstr>http://www.lgirs.wa.gov.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7405645</vt:i4>
+        <vt:i4>6750279</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>72</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:rgl@dlgsc.wa.gov.au</vt:lpwstr>
+        <vt:lpwstr>mailto:rgl@lgirs.wa.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>DLGSC generic Word template</dc:title>
   <dc:subject/>
-  <dc:creator>tanyap</dc:creator>
+  <dc:creator>Jonathon Miller</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100935F44C37126774194BF68DDEF217EC8</vt:lpwstr>
+    <vt:lpwstr>0x01010028880C331BD2F14AB0E535D5F2E14299</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DLGC_SecurityClassification">
+    <vt:lpwstr>94;#Unclassified|0d6df6fb-ad0d-4e97-af01-e8bd82d2da2f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DLGC_DocumentType">
+    <vt:lpwstr>327;#Templates|62f77d3c-636a-4492-b6ff-ab1349535b73</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Publication Approval Workflow">
+    <vt:lpwstr>, </vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DLGC_Category">
+    <vt:lpwstr>48;#Corporate Styles|6ca8a7b6-8147-4aea-b997-2abcc7049b27</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="dlgsc_DocumentSearchCategory">
+    <vt:lpwstr>292;#Other|2d2b80da-f0ee-486e-afd5-f2e908aaa014</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TaxCatchAll">
+    <vt:lpwstr>48;#Corporate Styles|6ca8a7b6-8147-4aea-b997-2abcc7049b27;#94;#Unclassified|0d6df6fb-ad0d-4e97-af01-e8bd82d2da2f;#327;#Templates|62f77d3c-636a-4492-b6ff-ab1349535b73;#292;#Other|2d2b80da-f0ee-486e-afd5-f2e908aaa014;#70;#DLGSC|f3fdcf4b-32be-462d-87a8-17c1ee8c10d7;#86;#Office of the Director General|6a281792-1cb0-4ff5-96bb-ab1314c10601</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DLGC_ActioningArea">
+    <vt:lpwstr>86;#Office of the Director General|6a281792-1cb0-4ff5-96bb-ab1314c10601</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DLGsC_Department">
+    <vt:lpwstr>70;#DLGSC|f3fdcf4b-32be-462d-87a8-17c1ee8c10d7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Id">
+    <vt:lpwstr>A111064351</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Title">
+    <vt:lpwstr>FORM 11 - Amend or Cancel Condition of Licence or Permit - General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Description">
+    <vt:lpwstr>Initial upload of draft forms downloaded from Sharepoint.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-CreationStamp">
+    <vt:filetime>2026-05-27T02:05:32Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-IsApproved">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-IsPublished">
+    <vt:bool>true</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-DatePublished">
+    <vt:filetime>2026-06-16T06:40:48Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-ModificationStamp">
+    <vt:filetime>2026-06-16T06:40:48Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Owner">
+    <vt:lpwstr>GRIGGS, Jessica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Path">
+    <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Parent">
+    <vt:lpwstr>Updated Licensing Forms</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-State">
+    <vt:lpwstr>Published</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-VersionId">
+    <vt:lpwstr>vA121130789</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Version">
+    <vt:lpwstr>8.0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-VersionNumber">
+    <vt:r8>8</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-VersionComment">
+    <vt:lpwstr>Reviewing and updating from GM Licensings feedback</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-FileNumber">
+    <vt:lpwstr>DMS03230/2026</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Classification">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Caveats">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Divisional Document Types">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Warning">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Author">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Date of Document">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-External Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Objective-Internal Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Objective-Archive Box">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Objective-Migrated Id">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Objective-Foreign Barcode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Objective-PCI DSS Checked">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Objective-End User">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Objective-Additional File Numbers">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="Objective-Record Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="Objective-Graphic Content">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>