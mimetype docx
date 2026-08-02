--- v0 (2026-05-13)
+++ v1 (2026-08-02)
@@ -2403,92 +2403,103 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="0001452D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC442E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="0001452D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EF7147">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>terminated</w:t>
       </w:r>
       <w:r w:rsidRPr="0001452D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="39FC0482" w14:textId="77777777" w:rsidR="0001452D" w:rsidRPr="0001452D" w:rsidRDefault="0001452D" w:rsidP="00D6673B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50218602" w14:textId="67ACCEF7" w:rsidR="00BA57AA" w:rsidRDefault="00BA57AA" w:rsidP="00D6673B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0001452D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">a new agreement on the same terms </w:t>
+        <w:t>a new</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0001452D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agreement on the same terms </w:t>
       </w:r>
       <w:r w:rsidR="0001452D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as the </w:t>
       </w:r>
       <w:r w:rsidR="0001452D" w:rsidRPr="0001452D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Service </w:t>
       </w:r>
       <w:r w:rsidRPr="0001452D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Agreement</w:t>
@@ -2533,57 +2544,59 @@
       <w:r w:rsidR="0001452D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Incoming Service provider</w:t>
       </w:r>
       <w:r w:rsidRPr="0001452D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="0015113D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Novated Agreement</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0001452D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="10617AC3" w14:textId="77777777" w:rsidR="0001452D" w:rsidRPr="0001452D" w:rsidRDefault="0001452D" w:rsidP="00D6673B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FA49558" w14:textId="77777777" w:rsidR="0015113D" w:rsidRDefault="00BA57AA" w:rsidP="00D6673B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015113D">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2608,59 +2621,70 @@
         <w:t xml:space="preserve"> is bound by all the terms of the </w:t>
       </w:r>
       <w:r w:rsidRPr="0015113D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Novated Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="0015113D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> instead of the </w:t>
       </w:r>
       <w:r w:rsidR="0015113D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Outgoing Service Provider</w:t>
+        <w:t xml:space="preserve">Outgoing Service </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0015113D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="0015113D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="080210A9" w14:textId="77777777" w:rsidR="0015113D" w:rsidRPr="0015113D" w:rsidRDefault="0015113D" w:rsidP="00D6673B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09CD0DD2" w14:textId="061D119E" w:rsidR="00BA57AA" w:rsidRDefault="00BA57AA" w:rsidP="00D6673B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015113D">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2685,58 +2709,76 @@
         <w:t xml:space="preserve"> is entitled to the benefit of the </w:t>
       </w:r>
       <w:r w:rsidRPr="0015113D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Novated Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="0015113D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> instead of the </w:t>
       </w:r>
       <w:r w:rsidR="0015113D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Outgoing Service Provider</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Outgoing Service </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0015113D">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">; </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Provider</w:t>
+      </w:r>
+      <w:r w:rsidR="0015113D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0015113D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33121F6E" w14:textId="77777777" w:rsidR="0015113D" w:rsidRPr="0015113D" w:rsidRDefault="0015113D" w:rsidP="00D6673B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F9216DE" w14:textId="4508D4F3" w:rsidR="0015113D" w:rsidRDefault="00BA57AA" w:rsidP="00D6673B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015113D">
         <w:rPr>
@@ -2796,51 +2838,67 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51F35092" w14:textId="7EDE37B4" w:rsidR="00BA57AA" w:rsidRPr="0015113D" w:rsidRDefault="00BA57AA" w:rsidP="00D6673B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015113D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> each reference in the </w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0015113D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>each</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0015113D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reference in the </w:t>
       </w:r>
       <w:r w:rsidRPr="0015113D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Novated Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="0015113D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidR="0015113D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Outgoing Service Provider</w:t>
@@ -3207,58 +3265,76 @@
         <w:t xml:space="preserve"> from the </w:t>
       </w:r>
       <w:r w:rsidR="004769DF" w:rsidRPr="00FC442E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Outgoing Service Provider</w:t>
       </w:r>
       <w:r w:rsidR="004769DF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidR="004769DF" w:rsidRPr="00FC442E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Incoming Service Provider</w:t>
+        <w:t xml:space="preserve">Incoming Service </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004769DF" w:rsidRPr="00FC442E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Provider</w:t>
       </w:r>
       <w:r w:rsidR="004769DF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004769DF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69CBFBC8" w14:textId="77777777" w:rsidR="00835FC7" w:rsidRDefault="00835FC7" w:rsidP="00D6673B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2447A1F1" w14:textId="0ED53417" w:rsidR="004769DF" w:rsidRDefault="004769DF" w:rsidP="00D6673B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3323,52 +3399,63 @@
         <w:t>Participan</w:t>
       </w:r>
       <w:r w:rsidR="00E44ADA" w:rsidRPr="00FC442E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="007372F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> under the </w:t>
       </w:r>
       <w:r w:rsidR="007372F3" w:rsidRPr="00FC442E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Service Agreement;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Service </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007372F3" w:rsidRPr="00FC442E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Agreement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="74DB4826" w14:textId="77777777" w:rsidR="007372F3" w:rsidRPr="007372F3" w:rsidRDefault="007372F3" w:rsidP="00D6673B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02579427" w14:textId="4D61A590" w:rsidR="007372F3" w:rsidRDefault="007372F3" w:rsidP="00D6673B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -3926,50 +4013,51 @@
               <w:ind w:left="851"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C4C51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1783755901"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7002" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="100F07A1" w14:textId="369C8E06" w:rsidR="002A1961" w:rsidRPr="00F60C5D" w:rsidRDefault="00F60C5D" w:rsidP="00F60C5D">
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24FD72D6" wp14:editId="0A377581">
                       <wp:extent cx="2667000" cy="971550"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:docPr id="541407121" name="Picture 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
@@ -4385,50 +4473,51 @@
               <w:ind w:left="851"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C4C51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1016452430"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7002" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4C31CE79" w14:textId="26259939" w:rsidR="0053591D" w:rsidRPr="00F60C5D" w:rsidRDefault="00F60C5D" w:rsidP="00F60C5D">
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7ECCE700" wp14:editId="53B04247">
                       <wp:extent cx="2752725" cy="1028700"/>
                       <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                       <wp:docPr id="3" name="Picture 1"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
@@ -4859,50 +4948,51 @@
               <w:ind w:left="851"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C4C51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-713507943"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6879" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7508BC72" w14:textId="41BCAFB7" w:rsidR="00FC442E" w:rsidRPr="00F60C5D" w:rsidRDefault="00F60C5D" w:rsidP="00F60C5D">
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EF2B8C1" wp14:editId="7473377C">
                       <wp:extent cx="2686050" cy="1009650"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:docPr id="4" name="Picture 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
@@ -5356,51 +5446,51 @@
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B736ED5" w14:textId="7A13432B" w:rsidR="00FD0921" w:rsidRDefault="00FD0921" w:rsidP="00FD0921">
+  <w:p w14:paraId="2B736ED5" w14:textId="0273A9C5" w:rsidR="00FD0921" w:rsidRDefault="00FD0921" w:rsidP="00FD0921">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Participant ID: </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> STYLEREF  ParticipantID  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="066FBAFF" w14:textId="77777777" w:rsidR="00FD0921" w:rsidRDefault="00FD0921" w:rsidP="00FD0921">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -5475,51 +5565,51 @@
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="78D3D1CD" w14:textId="4DDA4E1A" w:rsidR="00633380" w:rsidRPr="00FD0921" w:rsidRDefault="00FD0921" w:rsidP="00FD0921">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Document version 1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20B142E2" w14:textId="357E51E9" w:rsidR="00CE2072" w:rsidRDefault="00FD0921">
+  <w:p w14:paraId="20B142E2" w14:textId="0A38B8ED" w:rsidR="00CE2072" w:rsidRDefault="00FD0921">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Participant ID: </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> STYLEREF  ParticipantID  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="296B2163" w14:textId="3ADC89E1" w:rsidR="00CE2072" w:rsidRDefault="00CE2072">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -5618,398 +5708,401 @@
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7376D11F" w14:textId="77777777" w:rsidR="000E29B0" w:rsidRDefault="000E29B0" w:rsidP="003D7CC3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5B8354AB" w14:textId="77777777" w:rsidR="000E29B0" w:rsidRDefault="000E29B0" w:rsidP="003D7CC3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="2DF701DA" w14:textId="77777777" w:rsidR="000E29B0" w:rsidRDefault="000E29B0"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36C73843" w14:textId="1CA59C13" w:rsidR="00C51E15" w:rsidRDefault="00C51E15">
+  <w:p w14:paraId="36C73843" w14:textId="717206A1" w:rsidR="00C51E15" w:rsidRDefault="003C3740">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18613802" wp14:editId="319EC098">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E753AC3" wp14:editId="01B25011">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="551815" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1281742949" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="2128986489" name="Text Box 2" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="551815" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="37948C7B" w14:textId="58DE280B" w:rsidR="00C51E15" w:rsidRPr="00C51E15" w:rsidRDefault="00C51E15" w:rsidP="00C51E15">
+                        <w:p w14:paraId="10EFDBCE" w14:textId="5CD02103" w:rsidR="003C3740" w:rsidRPr="003C3740" w:rsidRDefault="003C3740" w:rsidP="003C3740">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00C51E15">
+                          <w:r w:rsidRPr="003C3740">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="18613802" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="3E753AC3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVUEjgCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZI+pF8fFreDlqRo3C+A1PTYpFTIgyHpjP7mn5/2Xy4&#10;ocQHZhqmwIianoSnt6v375a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZlfgBUGgxKcZgGvbp81jvWI&#10;rlV2lefXWQ+usQ648B6992OQrhK+lIKHJym9CETVFHsL6XTp3MUzWy1ZtXfMth2f2mD/0IVmncGi&#10;Z6h7Fhg5uO4PKN1xBx5kWHDQGUjZcZFmwGmK/M0025ZZkWZBcrw90+T/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpTJsYAuHoLMvipigp4Rj6+Om6LMuIkl1+ts6HrwI0iUZNHW4lkcWO&#10;Dz6MqXNKrGVg0ymVNqPMbw7EjJ7s0mG0wrAbprZ30JxwGgfjor3lmw5rPjAfnpnDzeIAqNbwhIdU&#10;0NcUJouSFtyPv/ljPhKOUUp6VEpNDUqZEvXN4CKiqJJRfM7LHG9udu9mwxz0HaD+CnwKlicz5gU1&#10;m9KBfkUdr2MhDDHDsVxNw2zehVGy+A64WK9TEurHsvBgtpZH6MhTJPFleGXOTkwHXNEjzDJi1RvC&#10;x9z4p7frQ0Da0zYipyORE9WovbTP6Z1Ecf96T1mX17z6CQAA//8DAFBLAwQUAAYACAAAACEAw4kd&#10;d9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3RPQ8&#10;dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCLPCzK&#10;25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs6aWh&#10;6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozebzkHt&#10;DWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1VBI4AkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6ucMsDQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSD+MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnv36UbCddt9Owi0yT1CP5+LS477QiR+F8A6ak00lOiTAcqsbsS/rjdf3l&#10;lhIfmKmYAiNKehKe3i8/f1q0thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+un1WOdYi&#10;ulbZLM+vsxZcZR1w4T16H/sgXSZ8KQUPz1J6EYgqKfYW0unSuYtntlywYu+YrRs+tMH+oQvNGoNF&#10;z1CPLDBycM0fULrhDjzIMOGgM5Cy4SLNgNNM8w/TbGtmRZoFyfH2TJP/f7D86bi1L46E7it0uMBI&#10;SGt94dEZ5+mk0/GLnRKMI4WnM22iC4THS9Orm9ntnBKOsaub6/l8HmGyy23rfPgmQJNolNThWhJb&#10;7LjxoU8dU2IxA+tGqbQaZX5zIGb0ZJcWoxW6XUea6l37O6hOOJWDfuHe8nWDpTfMhxfmcMM4CKo2&#10;POMhFbQlhcGipAb382/+mI/EY5SSFhVTUoOSpkR9N7iQKK5kTO/yeY5/bnTvRsMc9AOgDqf4JCxP&#10;ZswLajSlA/2Gel7FQhhihmO5kobRfAi9dPE9cLFapSTUkWVhY7aWR+hIV+TytXtjzg6EB1zVE4xy&#10;YsUH3vvceNPb1SEg+2kpkdqeyIFx1GBa6/Beosjf/6esy6te/gIAAP//AwBQSwMEFAAGAAgAAAAh&#10;AK+kA2zaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WIvVWHLdKgTQOQpU4&#10;cKNAezbxkqTEu1FsIOXra3ppLyuNZjTzNp8PrhVn7H3DpEGNExBIJduGKg277fJxCsIHQ9a0TKjh&#10;Gz3Mi/u73GSWL/SO502oRCwhnxkNdQhdJqUva3TGj7lDit6Be2dClH0lbW8usdy18ilJXqQzDcWF&#10;2nT4VmN53JychiZdcFD4sVp+fTrF6rpepde11g+jYfEKIuAQ/sJww4/oUESmPZ/IetFqiI+E33vz&#10;JjMFYq8hnT2DLHL5H774AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHq5wywNAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK+kA2zaAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="37948C7B" w14:textId="58DE280B" w:rsidR="00C51E15" w:rsidRPr="00C51E15" w:rsidRDefault="00C51E15" w:rsidP="00C51E15">
+                  <w:p w14:paraId="10EFDBCE" w14:textId="5CD02103" w:rsidR="003C3740" w:rsidRPr="003C3740" w:rsidRDefault="003C3740" w:rsidP="003C3740">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00C51E15">
+                    <w:r w:rsidRPr="003C3740">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32D2327E" w14:textId="2634FD33" w:rsidR="00C51E15" w:rsidRDefault="00C51E15">
+  <w:p w14:paraId="32D2327E" w14:textId="5D4E4903" w:rsidR="00C51E15" w:rsidRDefault="003C3740">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59E24473" wp14:editId="3582B976">
-              <wp:simplePos x="915035" y="450850"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F53EB08" wp14:editId="39079CF3">
+              <wp:simplePos x="901065" y="396875"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="551815" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="148195226" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="1673501512" name="Text Box 3" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="551815" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="11EAB1F3" w14:textId="73B97A7C" w:rsidR="00C51E15" w:rsidRPr="00C51E15" w:rsidRDefault="00C51E15" w:rsidP="00C51E15">
+                        <w:p w14:paraId="6557A81C" w14:textId="6ED9392C" w:rsidR="003C3740" w:rsidRPr="003C3740" w:rsidRDefault="003C3740" w:rsidP="003C3740">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00" w:themeColor="accent6"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00C51E15">
+                          <w:r w:rsidRPr="003C3740">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00" w:themeColor="accent6"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="59E24473" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="1F53EB08" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPN/u7DAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uGuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDVqRg3C+A1PTYpZTIgyHpjO7mv54WX26&#10;ocQHZhqmwIiaHoWnd4uPH+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B69D2OQLhK+lIKHJym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1APLDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+btpNi2zIs2C5Hh7psn/P1j+eNjYZ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH0+ct1WZYRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNe86X4LzRGHcjDu21u+6rD0mvnwzBwuGOdA0YYn&#10;PKSCvqZwsihpwf38mz/mI+8YpaRHwdTUoKIpUd8N7iNqKxnFbV7meHOTezsZZq/vAWVY4IuwPJkx&#10;L6jJlA70K8p5GQthiBmO5WoaJvM+jMrF58DFcpmSUEaWhbXZWB6hI12Ry5fhlTl7Ijzgph5hUhOr&#10;3vE+5sY/vV3uA7KflhKpHYk8MY4STGs9PZeo8bf3lHV51ItfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;w4kdd9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3&#10;RPQ8dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCL&#10;PCzK25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs&#10;6aWh6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozeb&#10;zkHtDWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATzf7uwwCAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNeBRqDwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9Kjput22nYRaZJ6pF8fFrc9a1hR+VDA7bk00nOmbISqsbuS/79Zf3p&#10;lrOAwlbCgFUlP6nA75YfPyw6V6gZ1GAq5RmB2FB0ruQ1oiuyLMhatSJMwClLQQ2+FUi/fp9VXnSE&#10;3ppslufXWQe+ch6kCoG8D0OQLxO+1krik9ZBITMlp94wnT6du3hmy4Uo9l64upHnNsQ/dNGKxlLR&#10;N6gHgYIdfPMHVNtIDwE0TiS0GWjdSJVmoGmm+btptrVwKs1C5AT3RlP4f7Dy8bh1z55h/wV6WmAk&#10;pHOhCOSM8/Tat/FLnTKKE4WnN9pUj0zGS9Orm9ntnDNJsaub6/l8HmGyy23nA35V0LJolNzTWhJb&#10;4rgJOKSOKbGYhXVjTFqNsb85CDN6skuL0cJ+17OmKvlsbH8H1Ymm8jAsPDi5bqj0RgR8Fp42TIOQ&#10;avGJDm2gKzmcLc5q8D/+5o/5RDxFOetIMSW3JGnOzDdLC4niSsb0cz7P6c+P7t1o2EN7D6TDKT0J&#10;J5MZ89CMpvbQvpKeV7EQhYSVVK7kOJr3OEiX3oNUq1VKIh05gRu7dTJCR7oily/9q/DuTDjSqh5h&#10;lJMo3vE+5Mabwa0OSOynpURqByLPjJMG01rP7yWK/Nf/lHV51cufAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAr6QDbNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9Yi9VYct0qBNA5C&#10;lThwo0B7NvGSpMS7UWwg5etremkvK41mNPM2nw+uFWfsfcOkQY0TEEgl24YqDbvt8nEKwgdD1rRM&#10;qOEbPcyL+7vcZJYv9I7nTahELCGfGQ11CF0mpS9rdMaPuUOK3oF7Z0KUfSVtby6x3LXyKUlepDMN&#10;xYXadPhWY3ncnJyGJl1wUPixWn59OsXqul6l17XWD6Nh8Qoi4BD+wnDDj+hQRKY9n8h60WqIj4Tf&#10;e/MmMwViryGdPYMscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzXgUag8CAAAd&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr6QDbNoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="11EAB1F3" w14:textId="73B97A7C" w:rsidR="00C51E15" w:rsidRPr="00C51E15" w:rsidRDefault="00C51E15" w:rsidP="00C51E15">
+                  <w:p w14:paraId="6557A81C" w14:textId="6ED9392C" w:rsidR="003C3740" w:rsidRPr="003C3740" w:rsidRDefault="003C3740" w:rsidP="003C3740">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00" w:themeColor="accent6"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00C51E15">
+                    <w:r w:rsidRPr="003C3740">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00" w:themeColor="accent6"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F49A66F" w14:textId="5268FCFC" w:rsidR="00402F4F" w:rsidRDefault="00C51E15" w:rsidP="00157A8B">
+  <w:p w14:paraId="7F49A66F" w14:textId="79EF4A85" w:rsidR="00402F4F" w:rsidRDefault="003C3740" w:rsidP="00157A8B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20BE3A66" wp14:editId="663B29E9">
-              <wp:simplePos x="914400" y="447675"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C0AC8F3" wp14:editId="52370E6D">
+              <wp:simplePos x="904875" y="400050"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="551815" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1972492355" name="Text Box 1" descr="OFFICIAL">
+              <wp:docPr id="669891357" name="Text Box 1" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="551815" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="377D8090" w14:textId="64B9E648" w:rsidR="00C51E15" w:rsidRPr="00C51E15" w:rsidRDefault="00C51E15" w:rsidP="00C51E15">
+                        <w:p w14:paraId="50BD6F29" w14:textId="0E5E4573" w:rsidR="003C3740" w:rsidRPr="003C3740" w:rsidRDefault="003C3740" w:rsidP="003C3740">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00" w:themeColor="accent6"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00C51E15">
+                          <w:r w:rsidRPr="003C3740">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00" w:themeColor="accent6"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="20BE3A66" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6C0AC8F3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD49iz9DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YzuOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQcWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yqb5/lN1oNrrAMuvEfvwxiky4QvpeDhSUovAlE1xd5COl06d/HMlgtW7R2zbcfPbbB/6EKzzmDR&#10;C9QDC4wcXPcHlO64Aw8yzDjoDKTsuEgz4DRF/maabcusSLMgOd5eaPL/D5Y/Hrf22ZEwfIEBFxgJ&#10;6a2vPDrjPIN0On6xU4JxpPB0oU0MgXB0lmVxW5SUcAx9/HRTlmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD49iz9DgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDi1g9YCwIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFrcdVqRo3C+AVPS6SSnRBgOVWP2Jf35sv5y&#10;S4kPzFRMgRElPQlP75afPy1aW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3T6rHGsR&#10;XatslufXWQuusg648B69D32QLhO+lIKHJym9CESVFHsL6XTp3MUzWy5YsXfM1g0f2mD/0IVmjcGi&#10;Z6gHFhg5uOYdlG64Aw8yTDjoDKRsuEgz4DTT/M0025pZkWZBcrw90+T/Hyx/PG7tsyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOHpTJvoAuHx0vTqZnY7p4Rj7Ormej6fR5jscts6H74L0CQaJXW4lsQW&#10;O2586FPHlFjMwLpRKq1Gmb8ciBk92aXFaIVu1w1976A64TgO+k17y9cN1twwH56Zw9XiBCjX8ISH&#10;VNCWFAaLkhrcr4/8MR8ZxyglLUqlpAa1TIn6YXATUVXJmH7N5zn+udG9Gw1z0PeAApziW7A8mTEv&#10;qNGUDvQrCnkVC2GIGY7lShpG8z70msWHwMVqlZJQQJaFjdlaHqEjT5HEl+6VOTswHXBHjzDqiBVv&#10;CO9z401vV4eAtKdtRE57IgeqUXxpn8NDier+8z9lXZ7z8jcAAAD//wMAUEsDBBQABgAIAAAAIQCv&#10;pANs2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1iL1Vhy3SoE0DkKVOHCj&#10;QHs28ZKkxLtRbCDl62t6aS8rjWY08zafD64VZ+x9w6RBjRMQSCXbhioNu+3ycQrCB0PWtEyo4Rs9&#10;zIv7u9xkli/0judNqEQsIZ8ZDXUIXSalL2t0xo+5Q4regXtnQpR9JW1vLrHctfIpSV6kMw3Fhdp0&#10;+FZjedycnIYmXXBQ+LFafn06xeq6XqXXtdYPo2HxCiLgEP7CcMOP6FBEpj2fyHrRaoiPhN978yYz&#10;BWKvIZ09gyxy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDi1g9YCwIAABYEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCvpANs2gAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="377D8090" w14:textId="64B9E648" w:rsidR="00C51E15" w:rsidRPr="00C51E15" w:rsidRDefault="00C51E15" w:rsidP="00C51E15">
+                  <w:p w14:paraId="50BD6F29" w14:textId="0E5E4573" w:rsidR="003C3740" w:rsidRPr="003C3740" w:rsidRDefault="003C3740" w:rsidP="003C3740">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00" w:themeColor="accent6"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00C51E15">
+                    <w:r w:rsidRPr="003C3740">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00" w:themeColor="accent6"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00157A8B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="300C7BA8" wp14:editId="4955F26C">
           <wp:extent cx="2703434" cy="485775"/>
           <wp:effectExtent l="0" t="0" r="1905" b="0"/>
           <wp:docPr id="1539150493" name="Picture 1539150493" descr="C:\Users\keenank\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Word\DOJ-LOGO-blue-2017.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -7026,102 +7119,106 @@
     <w:rsid w:val="002F1406"/>
     <w:rsid w:val="002F4315"/>
     <w:rsid w:val="002F7063"/>
     <w:rsid w:val="0030388C"/>
     <w:rsid w:val="00306971"/>
     <w:rsid w:val="00307CC1"/>
     <w:rsid w:val="0031641F"/>
     <w:rsid w:val="0032274D"/>
     <w:rsid w:val="00330A25"/>
     <w:rsid w:val="00332F5E"/>
     <w:rsid w:val="003340EA"/>
     <w:rsid w:val="0033565F"/>
     <w:rsid w:val="003378D8"/>
     <w:rsid w:val="003405AD"/>
     <w:rsid w:val="003414A4"/>
     <w:rsid w:val="00344BAF"/>
     <w:rsid w:val="003513D5"/>
     <w:rsid w:val="003544D5"/>
     <w:rsid w:val="003555CE"/>
     <w:rsid w:val="0036053D"/>
     <w:rsid w:val="003623B4"/>
     <w:rsid w:val="003664D9"/>
     <w:rsid w:val="0036785D"/>
     <w:rsid w:val="0037539D"/>
     <w:rsid w:val="00376082"/>
+    <w:rsid w:val="00381948"/>
     <w:rsid w:val="0038459B"/>
     <w:rsid w:val="00390A36"/>
     <w:rsid w:val="00391DA6"/>
     <w:rsid w:val="003937E3"/>
     <w:rsid w:val="003A5178"/>
     <w:rsid w:val="003A61FA"/>
     <w:rsid w:val="003B47BB"/>
     <w:rsid w:val="003C02D4"/>
     <w:rsid w:val="003C2774"/>
     <w:rsid w:val="003C31C1"/>
+    <w:rsid w:val="003C3740"/>
     <w:rsid w:val="003D0818"/>
     <w:rsid w:val="003D0932"/>
     <w:rsid w:val="003D0C7C"/>
     <w:rsid w:val="003D1493"/>
     <w:rsid w:val="003D2F93"/>
     <w:rsid w:val="003D38FF"/>
     <w:rsid w:val="003D7CC3"/>
     <w:rsid w:val="003E21DA"/>
     <w:rsid w:val="003E6185"/>
     <w:rsid w:val="003F0433"/>
     <w:rsid w:val="003F069A"/>
     <w:rsid w:val="003F2893"/>
     <w:rsid w:val="00402F4F"/>
     <w:rsid w:val="00403095"/>
     <w:rsid w:val="00417C0E"/>
     <w:rsid w:val="00420AD4"/>
     <w:rsid w:val="0042322F"/>
     <w:rsid w:val="0043003D"/>
     <w:rsid w:val="004314A0"/>
     <w:rsid w:val="004336A3"/>
     <w:rsid w:val="00440BE4"/>
     <w:rsid w:val="00443A9F"/>
     <w:rsid w:val="00446595"/>
     <w:rsid w:val="0045271E"/>
     <w:rsid w:val="00453B11"/>
     <w:rsid w:val="004541D9"/>
     <w:rsid w:val="00455F1D"/>
     <w:rsid w:val="00456667"/>
     <w:rsid w:val="004617B3"/>
+    <w:rsid w:val="00463629"/>
     <w:rsid w:val="004676AC"/>
     <w:rsid w:val="00472699"/>
     <w:rsid w:val="0047393C"/>
     <w:rsid w:val="00473F78"/>
     <w:rsid w:val="004769DF"/>
     <w:rsid w:val="00483462"/>
     <w:rsid w:val="004A022D"/>
     <w:rsid w:val="004A0655"/>
     <w:rsid w:val="004C05BF"/>
     <w:rsid w:val="004C2980"/>
     <w:rsid w:val="004C4E58"/>
     <w:rsid w:val="004C71C7"/>
     <w:rsid w:val="004D0826"/>
+    <w:rsid w:val="004D45A5"/>
     <w:rsid w:val="004D5569"/>
     <w:rsid w:val="004D79D4"/>
     <w:rsid w:val="004E59D4"/>
     <w:rsid w:val="004E66A9"/>
     <w:rsid w:val="004E7443"/>
     <w:rsid w:val="004F02D7"/>
     <w:rsid w:val="004F2D34"/>
     <w:rsid w:val="004F43D9"/>
     <w:rsid w:val="00511A0F"/>
     <w:rsid w:val="00511ACA"/>
     <w:rsid w:val="00511E95"/>
     <w:rsid w:val="005148A9"/>
     <w:rsid w:val="005214B2"/>
     <w:rsid w:val="005223E0"/>
     <w:rsid w:val="00527C1A"/>
     <w:rsid w:val="00533D08"/>
     <w:rsid w:val="0053591D"/>
     <w:rsid w:val="00540471"/>
     <w:rsid w:val="00543B70"/>
     <w:rsid w:val="00546DDF"/>
     <w:rsid w:val="0055162C"/>
     <w:rsid w:val="00551CD8"/>
     <w:rsid w:val="00551FDC"/>
     <w:rsid w:val="00552E1E"/>
     <w:rsid w:val="005575CB"/>
@@ -7338,50 +7435,51 @@
     <w:rsid w:val="009D2B66"/>
     <w:rsid w:val="009D67DE"/>
     <w:rsid w:val="009D688F"/>
     <w:rsid w:val="009D7178"/>
     <w:rsid w:val="009E2B35"/>
     <w:rsid w:val="009E330F"/>
     <w:rsid w:val="009E7341"/>
     <w:rsid w:val="009F2588"/>
     <w:rsid w:val="009F3AB7"/>
     <w:rsid w:val="009F51E0"/>
     <w:rsid w:val="009F7901"/>
     <w:rsid w:val="00A024A7"/>
     <w:rsid w:val="00A07532"/>
     <w:rsid w:val="00A076DD"/>
     <w:rsid w:val="00A07BD8"/>
     <w:rsid w:val="00A2268B"/>
     <w:rsid w:val="00A25A1C"/>
     <w:rsid w:val="00A31EC3"/>
     <w:rsid w:val="00A3530E"/>
     <w:rsid w:val="00A36439"/>
     <w:rsid w:val="00A369A1"/>
     <w:rsid w:val="00A36BEE"/>
     <w:rsid w:val="00A4224A"/>
     <w:rsid w:val="00A43999"/>
     <w:rsid w:val="00A46570"/>
+    <w:rsid w:val="00A46C1F"/>
     <w:rsid w:val="00A5169A"/>
     <w:rsid w:val="00A5289C"/>
     <w:rsid w:val="00A52D1C"/>
     <w:rsid w:val="00A53806"/>
     <w:rsid w:val="00A547FE"/>
     <w:rsid w:val="00A55536"/>
     <w:rsid w:val="00A62C81"/>
     <w:rsid w:val="00A72F60"/>
     <w:rsid w:val="00A732BC"/>
     <w:rsid w:val="00A74DA1"/>
     <w:rsid w:val="00A75AFC"/>
     <w:rsid w:val="00A77896"/>
     <w:rsid w:val="00A809ED"/>
     <w:rsid w:val="00A81289"/>
     <w:rsid w:val="00A81AC7"/>
     <w:rsid w:val="00A82FEA"/>
     <w:rsid w:val="00A90458"/>
     <w:rsid w:val="00A942E0"/>
     <w:rsid w:val="00A967A1"/>
     <w:rsid w:val="00AA0D4A"/>
     <w:rsid w:val="00AA305F"/>
     <w:rsid w:val="00AB201E"/>
     <w:rsid w:val="00AB2371"/>
     <w:rsid w:val="00AD3DA1"/>
     <w:rsid w:val="00AE2020"/>
@@ -7431,50 +7529,51 @@
     <w:rsid w:val="00B9682A"/>
     <w:rsid w:val="00BA1D11"/>
     <w:rsid w:val="00BA57AA"/>
     <w:rsid w:val="00BA6B22"/>
     <w:rsid w:val="00BA6C11"/>
     <w:rsid w:val="00BA768E"/>
     <w:rsid w:val="00BB005C"/>
     <w:rsid w:val="00BB156D"/>
     <w:rsid w:val="00BB441E"/>
     <w:rsid w:val="00BB4683"/>
     <w:rsid w:val="00BB60DA"/>
     <w:rsid w:val="00BB71C8"/>
     <w:rsid w:val="00BC07A3"/>
     <w:rsid w:val="00BC199E"/>
     <w:rsid w:val="00BC3B38"/>
     <w:rsid w:val="00BC5B5A"/>
     <w:rsid w:val="00BC5FD0"/>
     <w:rsid w:val="00BC7E74"/>
     <w:rsid w:val="00BD7526"/>
     <w:rsid w:val="00BE119E"/>
     <w:rsid w:val="00BE1DFA"/>
     <w:rsid w:val="00BE3AF4"/>
     <w:rsid w:val="00BF5E91"/>
     <w:rsid w:val="00C00034"/>
     <w:rsid w:val="00C02BC2"/>
+    <w:rsid w:val="00C03F08"/>
     <w:rsid w:val="00C11637"/>
     <w:rsid w:val="00C11DCE"/>
     <w:rsid w:val="00C146D1"/>
     <w:rsid w:val="00C21353"/>
     <w:rsid w:val="00C30E0D"/>
     <w:rsid w:val="00C33212"/>
     <w:rsid w:val="00C43A50"/>
     <w:rsid w:val="00C44860"/>
     <w:rsid w:val="00C4648E"/>
     <w:rsid w:val="00C466C0"/>
     <w:rsid w:val="00C51157"/>
     <w:rsid w:val="00C51E15"/>
     <w:rsid w:val="00C5584E"/>
     <w:rsid w:val="00C56E9A"/>
     <w:rsid w:val="00C57448"/>
     <w:rsid w:val="00C57E39"/>
     <w:rsid w:val="00C6195A"/>
     <w:rsid w:val="00C61AD3"/>
     <w:rsid w:val="00C679A5"/>
     <w:rsid w:val="00C70702"/>
     <w:rsid w:val="00C7474D"/>
     <w:rsid w:val="00C77663"/>
     <w:rsid w:val="00C778C6"/>
     <w:rsid w:val="00C95BF1"/>
     <w:rsid w:val="00C95DB9"/>
@@ -9667,72 +9766,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004AD185E66296534293E2BECF89C4231F" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4300c5e2c59fb421893096b858a066db">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a447206dab0015f8b9f8924535193e8c" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -9820,103 +9901,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB12778F-91EA-4E13-B1D3-FDD87DA0E6B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{570C7E26-7DBC-4BD6-8889-30D5E60AD5EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1C93299-FBD9-4672-A520-7F2C70C213E2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12D9F614-9802-4F4E-8303-2C5348E98743}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>754</Words>
   <Characters>4300</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Home and Living (with Occupancy Rights) Deed</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
@@ -9960,59 +10059,59 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="WebdocsID5">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="WebdocsID6">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="WebdocsID7">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="WebdocsID8">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="WebdocsID9">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="WebdocsID10">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="sTmpGUID">
     <vt:lpwstr>2d836930-f645-4c8a-98fe-43fd0eef1748</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="WebdocsID">
     <vt:lpwstr>1485612R1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ClassificationContentMarkingHeaderShapeIds">
-    <vt:lpwstr>7591d843,4c65d865,8d5479a</vt:lpwstr>
+    <vt:lpwstr>27edbb1d,7ee5c179,63bf9b48</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ClassificationContentMarkingHeaderFontProps">
     <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ClassificationContentMarkingHeaderText">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
-    <vt:lpwstr>2026-05-07T06:40:54Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SetDate">
+    <vt:lpwstr>2026-07-01T23:23:36Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Name">
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SiteId">
     <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
-    <vt:lpwstr>ef2a18b5-e88d-4b42-9a80-ffb1d2c6745b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ActionId">
+    <vt:lpwstr>7bc88e43-729d-40fb-b782-92a25cf45e7f</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>