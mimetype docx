--- v0 (2026-08-14)
+++ v1 (2026-09-04)
@@ -1,54 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXML/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4A4497BD" w14:textId="609243D4" w:rsidR="00C13A96" w:rsidRPr="00134BF7" w:rsidRDefault="00B95CA8" w:rsidP="00D93DD5">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Making a submission for a district boundary change or amalgamation</w:t>
@@ -950,51 +945,65 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Form 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D20E12">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB9BE93" w14:textId="77777777" w:rsidR="00EC272A" w:rsidRPr="00D20E12" w:rsidRDefault="00EC272A" w:rsidP="00EC272A">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D20E12">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the proposal comes from electors it must have the correct number of petitioners, that is, affected electors who are: </w:t>
+        <w:t xml:space="preserve">If the proposal comes from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D20E12">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>electors</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D20E12">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it must have the correct number of petitioners, that is, affected electors who are: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D10956" w14:textId="77777777" w:rsidR="00EC272A" w:rsidRPr="00D20E12" w:rsidRDefault="00EC272A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D20E12">
         <w:t xml:space="preserve">at least 250 in number or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="555FEC80" w14:textId="77777777" w:rsidR="00EC272A" w:rsidRDefault="00EC272A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D20E12">
@@ -1382,127 +1391,159 @@
         <w:t xml:space="preserve">eight </w:t>
       </w:r>
       <w:r w:rsidRPr="00724751">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">prescribed matters. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10527493" w14:textId="77777777" w:rsidR="00A016B8" w:rsidRPr="00724751" w:rsidRDefault="00A016B8" w:rsidP="00A016B8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00724751">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where local governments are seeking minor amendments to boundaries, the Board requests that they attempt to reach agreement with the other affected local government(s) and submit a joint proposal to the Board. This will assist in the assessment process, and may help </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Where local governments are seeking minor amendments to boundaries, the Board requests that they attempt to reach agreement with the other affected local government(s) and submit a joint proposal to the Board. This will assist in the assessment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00724751">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">to </w:t>
-      </w:r>
+        <w:t>process, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00724751">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">reduce the </w:t>
+        <w:t xml:space="preserve"> may help </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">overall </w:t>
+        <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00724751">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>time taken</w:t>
+        <w:t xml:space="preserve">reduce the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to undertake and complete the process</w:t>
+        <w:t xml:space="preserve">overall </w:t>
       </w:r>
       <w:r w:rsidRPr="00724751">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>time taken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to undertake and complete the process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724751">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464EE9AB" w14:textId="77777777" w:rsidR="00A016B8" w:rsidRPr="00724751" w:rsidRDefault="00A016B8" w:rsidP="00A016B8">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00724751">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All proposals should be signed by the Mayor or President and the Chief Executive Officer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C671CC9" w14:textId="77777777" w:rsidR="00A016B8" w:rsidRPr="00D20E12" w:rsidRDefault="00A016B8" w:rsidP="00A016B8">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D20E12">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>The Board will inform affected local governments of proposals which impact them when it has made a decision on the level of assessment</w:t>
+        <w:t xml:space="preserve">The Board will inform affected local governments of proposals which impact them when it has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D20E12">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>made a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D20E12">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the level of assessment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> required</w:t>
       </w:r>
       <w:r w:rsidRPr="00D20E12">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. It </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>is also</w:t>
       </w:r>
       <w:r w:rsidRPr="00D20E12">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> recommend</w:t>
       </w:r>
@@ -1572,51 +1613,65 @@
     </w:p>
     <w:p w14:paraId="617DF086" w14:textId="77777777" w:rsidR="00A016B8" w:rsidRDefault="00A016B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D20E12">
         <w:t xml:space="preserve">the scope of the inquiry. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="378129E9" w14:textId="77777777" w:rsidR="00A016B8" w:rsidRPr="00EA5EE1" w:rsidRDefault="00A016B8" w:rsidP="00A016B8">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5EE1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>The formal inquiry process is assisted if all affected local governments are in agreement and working collaboratively.</w:t>
+        <w:t xml:space="preserve">The formal inquiry process is assisted if all affected local governments </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EA5EE1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are in agreement</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EA5EE1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and working collaboratively.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71319254" w14:textId="77777777" w:rsidR="00A016B8" w:rsidRPr="00D20E12" w:rsidRDefault="00A016B8" w:rsidP="00752E78">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc232601313"/>
       <w:r>
         <w:t>Public c</w:t>
       </w:r>
       <w:r w:rsidRPr="00D20E12">
         <w:t>onsultation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="15C793AF" w14:textId="77777777" w:rsidR="00A016B8" w:rsidRPr="00D20E12" w:rsidRDefault="00A016B8" w:rsidP="00A016B8">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D20E12">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -2550,51 +2605,59 @@
     </w:p>
     <w:p w14:paraId="32263C50" w14:textId="77777777" w:rsidR="00BB2D83" w:rsidRPr="007347B9" w:rsidRDefault="00BB2D83" w:rsidP="00BB2D83">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007347B9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If the Board determines that an informal assessment is appropriate, the criteria for making this determination include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FE48D05" w14:textId="77777777" w:rsidR="00BB2D83" w:rsidRPr="007347B9" w:rsidRDefault="00BB2D83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007347B9">
-        <w:t xml:space="preserve">the proposal is considered to be of a minor nature and </w:t>
+        <w:t xml:space="preserve">the proposal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007347B9">
+        <w:t>is considered to be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007347B9">
+        <w:t xml:space="preserve"> of a minor nature and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E02EF59" w14:textId="77777777" w:rsidR="00BB2D83" w:rsidRPr="007347B9" w:rsidRDefault="00BB2D83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007347B9">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">not one that requires public submissions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51A53752" w14:textId="77777777" w:rsidR="00BB2D83" w:rsidRPr="007347B9" w:rsidRDefault="00BB2D83" w:rsidP="00BB2D83">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007347B9">
         <w:rPr>
@@ -2672,51 +2735,65 @@
     <w:p w14:paraId="5630C5F3" w14:textId="77777777" w:rsidR="00BB2D83" w:rsidRPr="007347B9" w:rsidRDefault="00BB2D83" w:rsidP="00BB2D83">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007347B9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The views of affected local governments and land owners are important in the Board’s consideration of the proposal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2826E6A7" w14:textId="77777777" w:rsidR="00BB2D83" w:rsidRPr="007347B9" w:rsidRDefault="00BB2D83" w:rsidP="00BB2D83">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007347B9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The process is assisted if affected local governments are in agreement about the proposal. </w:t>
+        <w:t xml:space="preserve">The process is assisted if affected local governments </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007347B9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are in agreement</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007347B9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about the proposal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776B534E" w14:textId="77777777" w:rsidR="00BB2D83" w:rsidRPr="007347B9" w:rsidRDefault="00BB2D83" w:rsidP="00BB2D83">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007347B9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>After contacting affected local governments and land owners to request their views on the proposed change, the proposal is then assessed by the Board.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B67D1D7" w14:textId="77777777" w:rsidR="00BB2D83" w:rsidRPr="007347B9" w:rsidRDefault="00BB2D83" w:rsidP="00BB2D83">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007347B9">
         <w:rPr>
@@ -2743,69 +2820,68 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007347B9">
         <w:t xml:space="preserve">reject the proposal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F7BBA6" w14:textId="77777777" w:rsidR="00BB2D83" w:rsidRPr="007347B9" w:rsidRDefault="00BB2D83" w:rsidP="00BB2D83">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007347B9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Board advises the proponents and the affected local governments of the Minister’s decision. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E6966A" w14:textId="77777777" w:rsidR="00BB2D83" w:rsidRDefault="00BB2D83" w:rsidP="00BB2D83">
+    <w:p w14:paraId="37E6966A" w14:textId="485CC0A3" w:rsidR="00BB2D83" w:rsidRDefault="00BB2D83" w:rsidP="00BB2D83">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007347B9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00515318">
+        <w:r w:rsidRPr="003B093A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>copy of the Board’s report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007347B9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be made available on the Board’s website</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24252272" w14:textId="77777777" w:rsidR="00BB2D83" w:rsidRDefault="00BB2D83" w:rsidP="00BB2D83">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2820,131 +2896,123 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc232601318"/>
       <w:r w:rsidRPr="007347B9">
         <w:t>For advice and assistance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="007347B9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ECC1EA2" w14:textId="77777777" w:rsidR="00BB2D83" w:rsidRPr="007347B9" w:rsidRDefault="00BB2D83" w:rsidP="00BB2D83">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007347B9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>You can contact the Local Government Advisory Board to discuss any aspects of your proposal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BFF6A8" w14:textId="77777777" w:rsidR="00BB2D83" w:rsidRPr="007347B9" w:rsidRDefault="00BB2D83" w:rsidP="00BB2D83">
+    <w:p w14:paraId="47BFF6A8" w14:textId="41E964AA" w:rsidR="00BB2D83" w:rsidRPr="003B093A" w:rsidRDefault="00BB2D83" w:rsidP="00BB2D83">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:highlight w:val="yellow"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="31B3CFE0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B093A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Phone: 08 655</w:t>
+      </w:r>
+      <w:r w:rsidR="003B093A" w:rsidRPr="003B093A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1 4802</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B093A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:commentReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="52094720" w14:textId="77777777" w:rsidR="002C2B93" w:rsidRDefault="00BB2D83" w:rsidP="00BB2D83">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="002C2B93" w:rsidSect="001B4CF9">
-          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="145" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="567"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00223E35">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="00223E35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="0000EE"/>
           </w:rPr>
           <w:t>advisoryboard@lgirs.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1EFDE0BC" w14:textId="77777777" w:rsidR="003C62B2" w:rsidRPr="005A0198" w:rsidRDefault="003C62B2" w:rsidP="005A0198">
       <w:pPr>
         <w:pStyle w:val="AttachmentHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="005A0198">
         <w:lastRenderedPageBreak/>
         <w:t>Form 1 (r.8)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA35AAD" w14:textId="77777777" w:rsidR="003C62B2" w:rsidRPr="00206757" w:rsidRDefault="003C62B2" w:rsidP="001A4AE2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc232601319"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc232601319"/>
       <w:r w:rsidRPr="00206757">
         <w:t>Community proposal to create, change the boundaries of, or abolish a local government district</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="71DA522C" w14:textId="77777777" w:rsidR="003C62B2" w:rsidRPr="008F2EA1" w:rsidRDefault="003C62B2" w:rsidP="003C62B2">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="227"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0D0D0D"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2EA1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0D0D0D"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Local Government Act 1995</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2EA1">
@@ -3158,51 +3226,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2EA1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2EA1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0065B0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00D817CC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>advisoryboard@lgirs.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008F2EA1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F2EA1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
@@ -3400,50 +3468,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C62B2" w:rsidRPr="008F2EA1" w14:paraId="66EB0D5E" w14:textId="77777777" w:rsidTr="006F2998">
         <w:trPr>
           <w:gridBefore w:val="3"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="629" w:type="dxa"/>
           <w:wAfter w:w="317" w:type="dxa"/>
           <w:trHeight w:val="1481"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="404040"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1049989917"/>
             <w:placeholder>
               <w:docPart w:val="9C915152A73F42E5A387D0B81CB07360"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8777" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="49B60503" w14:textId="77777777" w:rsidR="003C62B2" w:rsidRPr="008F2EA1" w:rsidRDefault="003C62B2" w:rsidP="006F2998">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="404040"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F2EA1">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
@@ -3490,63 +3559,69 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00670E03">
               <w:rPr>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The following documents are attached to and form part of this proposal:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="015058E9" w14:textId="77777777" w:rsidR="003C62B2" w:rsidRPr="008F2EA1" w:rsidRDefault="003C62B2">
             <w:pPr>
               <w:pStyle w:val="Dot1-Q"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2EA1">
               <w:t>A comprehensive document clearly setting out the nature of the proposal, the reasons for making the proposal and the effects of the proposal on the local governments; and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="026F8471" w14:textId="77777777" w:rsidR="003C62B2" w:rsidRPr="008F2EA1" w:rsidRDefault="003C62B2">
+          <w:p w14:paraId="026F8471" w14:textId="61D48FCA" w:rsidR="003C62B2" w:rsidRPr="008F2EA1" w:rsidRDefault="003C62B2">
             <w:pPr>
               <w:pStyle w:val="Dot1-Q"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="0D0D0D"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2EA1">
-              <w:t>A high quality map (or maps) illustrating the existing boundaries and any proposed changes to the boundaries of the local government district/s.</w:t>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:r w:rsidR="003B093A" w:rsidRPr="008F2EA1">
+              <w:t>high-quality</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2EA1">
+              <w:t xml:space="preserve"> map (or maps) illustrating the existing boundaries and any proposed changes to the boundaries of the local government district/s.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C62B2" w:rsidRPr="008F2EA1" w14:paraId="368F9782" w14:textId="77777777" w:rsidTr="006F2998">
         <w:trPr>
           <w:gridBefore w:val="2"/>
           <w:wBefore w:w="425" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="147DBB85" w14:textId="77777777" w:rsidR="003C62B2" w:rsidRPr="008F2EA1" w:rsidRDefault="003C62B2" w:rsidP="006F2998">
             <w:pPr>
               <w:spacing w:before="200" w:line="24" w:lineRule="atLeast"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
@@ -3616,50 +3691,51 @@
             <w:r w:rsidRPr="008F2EA1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="404040"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="913819149"/>
             <w:placeholder>
               <w:docPart w:val="44B822B6E31E41598907EDF59AEB843B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6933" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="444E91BA" w14:textId="77777777" w:rsidR="003C62B2" w:rsidRPr="008F2EA1" w:rsidRDefault="003C62B2" w:rsidP="006F2998">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="404040"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F2EA1">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
@@ -3714,50 +3790,51 @@
             <w:r w:rsidRPr="008F2EA1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="404040"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="986518875"/>
             <w:placeholder>
               <w:docPart w:val="24EAF2F04FF7405BAA1EE699865848B5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6933" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5B8D2681" w14:textId="77777777" w:rsidR="003C62B2" w:rsidRPr="008F2EA1" w:rsidRDefault="003C62B2" w:rsidP="006F2998">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="404040"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F2EA1">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
@@ -3811,50 +3888,51 @@
             <w:r w:rsidRPr="008F2EA1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="404040"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-662708126"/>
             <w:placeholder>
               <w:docPart w:val="AE3CE34586F44E4591BFA3EFEB36584A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6933" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7A371A1B" w14:textId="77777777" w:rsidR="003C62B2" w:rsidRPr="008F2EA1" w:rsidRDefault="003C62B2" w:rsidP="006F2998">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="404040"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F2EA1">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
@@ -3899,50 +3977,51 @@
             <w:r w:rsidRPr="008F2EA1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="404040"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1633946509"/>
             <w:placeholder>
               <w:docPart w:val="7F8F88E64DB04D8886CB873BCAFC47BC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6933" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="7A8692"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4E41967F" w14:textId="77777777" w:rsidR="003C62B2" w:rsidRPr="008F2EA1" w:rsidRDefault="003C62B2" w:rsidP="006F2998">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="404040"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F2EA1">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
@@ -4159,59 +4238,59 @@
       </w:pPr>
       <w:r w:rsidRPr="008F2EA1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="0D0D0D"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Are at least 10% of the total number of affected electors.</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2EA1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="0D0D0D"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9E4272" w14:textId="77777777" w:rsidR="002F7835" w:rsidRPr="008F2EA1" w:rsidRDefault="002F7835" w:rsidP="005A0198">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc232601320"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc232601320"/>
       <w:r w:rsidRPr="008F2EA1">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Form 1 (r.8) - List of Affected Electors</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="0E67FED6" w14:textId="77777777" w:rsidR="002F7835" w:rsidRPr="008F2EA1" w:rsidRDefault="002F7835" w:rsidP="002F7835">
       <w:pPr>
         <w:spacing w:after="180" w:line="24" w:lineRule="atLeast"/>
         <w:ind w:right="227"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="0D0D0D"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2EA1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="0D0D0D"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">We, the undersigned, propose that an order be made under section 2.1 of the </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2EA1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0D0D0D"/>
           <w:szCs w:val="20"/>
@@ -5244,100 +5323,136 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="24" w:lineRule="atLeast"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00670E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A resident owner or occupier enrolled to vote at State elections.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD75FFD" w14:textId="77777777" w:rsidR="002F7835" w:rsidRPr="00670E03" w:rsidRDefault="002F7835">
+    <w:p w14:paraId="2FD75FFD" w14:textId="07B1F2EB" w:rsidR="002F7835" w:rsidRPr="00670E03" w:rsidRDefault="002F7835">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="24" w:lineRule="atLeast"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00670E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>An owner of rateable property (eg an absentee land-owner or an owner of business premises, vacant land or other non-resident property).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="748A4B3E" w14:textId="77777777" w:rsidR="002F7835" w:rsidRPr="00670E03" w:rsidRDefault="002F7835">
+        <w:t>An owner of rateable property (</w:t>
+      </w:r>
+      <w:r w:rsidR="003B093A" w:rsidRPr="00670E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an absentee land-owner or an owner of business premises, vacant land or other non-resident property).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748A4B3E" w14:textId="3E9C069E" w:rsidR="002F7835" w:rsidRPr="00670E03" w:rsidRDefault="002F7835">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="24" w:lineRule="atLeast"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00670E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>An occupier of rateable property (eg tenant of business premises or other non-residential property).</w:t>
+        <w:t>An occupier of rateable property (</w:t>
+      </w:r>
+      <w:r w:rsidR="003B093A" w:rsidRPr="00670E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tenant of business premises or other non-residential property).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78757DA9" w14:textId="77777777" w:rsidR="002F7835" w:rsidRPr="008F2EA1" w:rsidRDefault="002F7835" w:rsidP="002F7835">
       <w:pPr>
         <w:spacing w:after="60" w:line="24" w:lineRule="atLeast"/>
         <w:ind w:right="227"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2EA1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>An “affected elector” is:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E62AB37" w14:textId="77777777" w:rsidR="002F7835" w:rsidRPr="00670E03" w:rsidRDefault="002F7835">
       <w:pPr>
@@ -5409,58 +5524,58 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A7447E2" w14:textId="77777777" w:rsidR="005205BD" w:rsidRPr="00D427FC" w:rsidRDefault="005205BD" w:rsidP="005205BD">
       <w:pPr>
         <w:pStyle w:val="AttachmentHeading"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D427FC">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Form 2 (r 9) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F66BB6" w14:textId="77777777" w:rsidR="005205BD" w:rsidRPr="00B408CD" w:rsidRDefault="005205BD" w:rsidP="005205BD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc232601321"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc232601321"/>
       <w:r w:rsidRPr="00B408CD">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Request for poll on a recommended amalgamation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="0D8F1151" w14:textId="77777777" w:rsidR="005205BD" w:rsidRPr="00B408CD" w:rsidRDefault="005205BD" w:rsidP="005205BD">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="227"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0D0D0D"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B408CD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0D0D0D"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Local Government Act 1995 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44980EFE" w14:textId="77777777" w:rsidR="005205BD" w:rsidRPr="00B408CD" w:rsidRDefault="005205BD" w:rsidP="005205BD">
@@ -6934,51 +7049,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="069240EB" w14:textId="77777777" w:rsidR="00D219F3" w:rsidRPr="00B408CD" w:rsidRDefault="00D219F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="60" w:line="24" w:lineRule="atLeast"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B408CD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>an owner of rateable property (e.g. an absentee land owner or an owner of business premises, vacant land or other non-residential property)</w:t>
+        <w:t xml:space="preserve">an owner of rateable property (e.g. an absentee </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B408CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>land owner</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B408CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or an owner of business premises, vacant land or other non-residential property)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D1247B" w14:textId="77777777" w:rsidR="00D219F3" w:rsidRPr="004B6608" w:rsidRDefault="00D219F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="60" w:line="24" w:lineRule="atLeast"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B408CD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -7006,97 +7141,58 @@
     <w:p w14:paraId="2A6661A6" w14:textId="77777777" w:rsidR="00BB2D83" w:rsidRPr="007347B9" w:rsidRDefault="00BB2D83" w:rsidP="00BB2D83">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FB8EB54" w14:textId="77777777" w:rsidR="003A3407" w:rsidRPr="007347B9" w:rsidRDefault="003A3407" w:rsidP="00A016B8">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="37046AFC" w14:textId="4EA771C8" w:rsidR="00C13A96" w:rsidRPr="00240EE5" w:rsidRDefault="00C13A96" w:rsidP="00EC272A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C13A96" w:rsidRPr="00240EE5" w:rsidSect="007D6495">
-      <w:footerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1985" w:bottom="1134" w:left="1134" w:header="567" w:footer="145" w:gutter="0"/>
       <w:cols w:space="567"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...37 lines deleted...]
-</w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1646663E" w14:textId="77777777" w:rsidR="00A42419" w:rsidRDefault="00A42419" w:rsidP="00D41211">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4812997F" w14:textId="77777777" w:rsidR="00A42419" w:rsidRDefault="00A42419" w:rsidP="00D41211">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
@@ -7170,53 +7266,53 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B583AEE" w14:textId="26E404CA" w:rsidR="000B3BDE" w:rsidRPr="00085A49" w:rsidRDefault="0035214B" w:rsidP="00674712">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="14" w:name="_Hlk504552203"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="16" w:name="_Hlk504552205"/>
+    <w:bookmarkStart w:id="13" w:name="_Hlk504552203"/>
+    <w:bookmarkStart w:id="14" w:name="_Hlk504552204"/>
+    <w:bookmarkStart w:id="15" w:name="_Hlk504552205"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A6FF202" wp14:editId="4072BD2A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-256491</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="10671663" cy="584187"/>
           <wp:effectExtent l="0" t="0" r="0" b="6985"/>
           <wp:wrapNone/>
           <wp:docPr id="1869907331" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -7255,53 +7351,53 @@
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC3586" w:rsidRPr="00085A49">
       <w:ptab w:relativeTo="margin" w:alignment="left" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00BC3586" w:rsidRPr="00085A49">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00BC3586" w:rsidRPr="00085A49">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00BC3586" w:rsidRPr="00085A49">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00BC3586" w:rsidRPr="00085A49">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C13A96" w:rsidRPr="00085A49">
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00BC3586" w:rsidRPr="00085A49">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+    <w:bookmarkEnd w:id="13"/>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkEnd w:id="16"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09373D8D" w14:textId="77777777" w:rsidR="00D219F3" w:rsidRPr="00D427FC" w:rsidRDefault="00D219F3" w:rsidP="00B41137">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="120"/>
       <w:rPr>
         <w:color w:val="404040"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D427FC">
       <w:rPr>
         <w:color w:val="404040"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -10683,186 +10779,182 @@
   <w:num w:numId="22" w16cid:durableId="1201741268">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1134254010">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="334764308">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="530341800">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1916862936">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1142312827">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1722750443">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1008" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00111D6C"/>
     <w:rsid w:val="00004A89"/>
     <w:rsid w:val="000214AD"/>
     <w:rsid w:val="00022D02"/>
     <w:rsid w:val="00025F3F"/>
     <w:rsid w:val="000338B3"/>
     <w:rsid w:val="00034CE5"/>
     <w:rsid w:val="00047DD6"/>
+    <w:rsid w:val="000528EF"/>
     <w:rsid w:val="0005696C"/>
     <w:rsid w:val="00060292"/>
     <w:rsid w:val="00063F98"/>
     <w:rsid w:val="00064337"/>
     <w:rsid w:val="0006459B"/>
     <w:rsid w:val="00065542"/>
     <w:rsid w:val="00066CCF"/>
     <w:rsid w:val="00075D15"/>
     <w:rsid w:val="00075F81"/>
     <w:rsid w:val="00083942"/>
     <w:rsid w:val="00085A49"/>
     <w:rsid w:val="000B1741"/>
     <w:rsid w:val="000B3BDE"/>
     <w:rsid w:val="000C45FC"/>
     <w:rsid w:val="000C64FF"/>
     <w:rsid w:val="0010445F"/>
     <w:rsid w:val="00111D6C"/>
     <w:rsid w:val="00116BBF"/>
     <w:rsid w:val="001221FC"/>
     <w:rsid w:val="00123E91"/>
     <w:rsid w:val="00124E56"/>
     <w:rsid w:val="00127199"/>
     <w:rsid w:val="00130FE2"/>
     <w:rsid w:val="00134BF7"/>
     <w:rsid w:val="00144C2C"/>
     <w:rsid w:val="0015261A"/>
     <w:rsid w:val="001644FE"/>
     <w:rsid w:val="00167608"/>
     <w:rsid w:val="00170AFD"/>
     <w:rsid w:val="00170CC9"/>
     <w:rsid w:val="00182E8A"/>
     <w:rsid w:val="00186399"/>
     <w:rsid w:val="00192641"/>
     <w:rsid w:val="001960EE"/>
     <w:rsid w:val="001A26B1"/>
     <w:rsid w:val="001A3B37"/>
     <w:rsid w:val="001A4AE2"/>
     <w:rsid w:val="001A5FFE"/>
     <w:rsid w:val="001A71DF"/>
     <w:rsid w:val="001A7E88"/>
     <w:rsid w:val="001B4C4E"/>
     <w:rsid w:val="001B4CF9"/>
     <w:rsid w:val="001E0EF3"/>
     <w:rsid w:val="001E51FB"/>
     <w:rsid w:val="001E7BE4"/>
+    <w:rsid w:val="001F0157"/>
     <w:rsid w:val="0020481B"/>
     <w:rsid w:val="00205FE3"/>
     <w:rsid w:val="0021280C"/>
     <w:rsid w:val="00231A11"/>
     <w:rsid w:val="00235FFE"/>
     <w:rsid w:val="00240916"/>
     <w:rsid w:val="00240EE5"/>
     <w:rsid w:val="002455F2"/>
     <w:rsid w:val="0025755F"/>
     <w:rsid w:val="0026014E"/>
     <w:rsid w:val="00267633"/>
     <w:rsid w:val="00273953"/>
     <w:rsid w:val="00273975"/>
     <w:rsid w:val="0027419D"/>
     <w:rsid w:val="00274526"/>
     <w:rsid w:val="00276A09"/>
     <w:rsid w:val="00276DC9"/>
     <w:rsid w:val="00277361"/>
     <w:rsid w:val="00280D8D"/>
     <w:rsid w:val="00281683"/>
     <w:rsid w:val="002B1DC0"/>
     <w:rsid w:val="002C1045"/>
     <w:rsid w:val="002C2B93"/>
     <w:rsid w:val="002C6CB1"/>
     <w:rsid w:val="002D50F7"/>
     <w:rsid w:val="002E2C1E"/>
     <w:rsid w:val="002F4FE7"/>
     <w:rsid w:val="002F7835"/>
     <w:rsid w:val="002F7965"/>
     <w:rsid w:val="003033A1"/>
     <w:rsid w:val="00306AFD"/>
     <w:rsid w:val="00314A45"/>
     <w:rsid w:val="003364B8"/>
     <w:rsid w:val="0035214B"/>
     <w:rsid w:val="00353B45"/>
     <w:rsid w:val="00367FD9"/>
     <w:rsid w:val="00374E81"/>
     <w:rsid w:val="003775E4"/>
     <w:rsid w:val="00383CAD"/>
     <w:rsid w:val="003846A4"/>
     <w:rsid w:val="00395A21"/>
     <w:rsid w:val="003A3407"/>
     <w:rsid w:val="003A77CE"/>
+    <w:rsid w:val="003B093A"/>
     <w:rsid w:val="003B3D56"/>
     <w:rsid w:val="003C62B2"/>
     <w:rsid w:val="003D0E20"/>
     <w:rsid w:val="003D5381"/>
     <w:rsid w:val="003F3CB0"/>
     <w:rsid w:val="003F3D65"/>
     <w:rsid w:val="00401D09"/>
     <w:rsid w:val="0041092E"/>
     <w:rsid w:val="00410A26"/>
     <w:rsid w:val="004255F7"/>
     <w:rsid w:val="004376A0"/>
     <w:rsid w:val="00451D26"/>
     <w:rsid w:val="00455F4B"/>
     <w:rsid w:val="00465381"/>
     <w:rsid w:val="00473FC0"/>
     <w:rsid w:val="00476D68"/>
     <w:rsid w:val="0048231D"/>
     <w:rsid w:val="00490701"/>
     <w:rsid w:val="00490918"/>
     <w:rsid w:val="00490E41"/>
     <w:rsid w:val="004935A2"/>
     <w:rsid w:val="00494C67"/>
     <w:rsid w:val="00496F6B"/>
     <w:rsid w:val="004A3317"/>
     <w:rsid w:val="004A4094"/>
@@ -11056,50 +11148,51 @@
     <w:rsid w:val="00C64B57"/>
     <w:rsid w:val="00C74C57"/>
     <w:rsid w:val="00C80556"/>
     <w:rsid w:val="00C8678C"/>
     <w:rsid w:val="00C9083F"/>
     <w:rsid w:val="00C92538"/>
     <w:rsid w:val="00C957A5"/>
     <w:rsid w:val="00CA0C2B"/>
     <w:rsid w:val="00CA36C2"/>
     <w:rsid w:val="00CB022B"/>
     <w:rsid w:val="00CB2133"/>
     <w:rsid w:val="00CB4A25"/>
     <w:rsid w:val="00CC58EF"/>
     <w:rsid w:val="00CD032C"/>
     <w:rsid w:val="00CF12E0"/>
     <w:rsid w:val="00CF20EF"/>
     <w:rsid w:val="00CF23D7"/>
     <w:rsid w:val="00D02DB6"/>
     <w:rsid w:val="00D065E5"/>
     <w:rsid w:val="00D219F3"/>
     <w:rsid w:val="00D26977"/>
     <w:rsid w:val="00D328B5"/>
     <w:rsid w:val="00D41211"/>
     <w:rsid w:val="00D43F9D"/>
     <w:rsid w:val="00D64FD2"/>
+    <w:rsid w:val="00D75783"/>
     <w:rsid w:val="00D82252"/>
     <w:rsid w:val="00D82E5F"/>
     <w:rsid w:val="00D84F90"/>
     <w:rsid w:val="00D90E52"/>
     <w:rsid w:val="00D93DD5"/>
     <w:rsid w:val="00DC171A"/>
     <w:rsid w:val="00DC1884"/>
     <w:rsid w:val="00DD1E91"/>
     <w:rsid w:val="00DD30C3"/>
     <w:rsid w:val="00DD715A"/>
     <w:rsid w:val="00DE0529"/>
     <w:rsid w:val="00DE75DF"/>
     <w:rsid w:val="00DF3E9D"/>
     <w:rsid w:val="00E03756"/>
     <w:rsid w:val="00E13630"/>
     <w:rsid w:val="00E1725A"/>
     <w:rsid w:val="00E30F5C"/>
     <w:rsid w:val="00E35039"/>
     <w:rsid w:val="00E5020E"/>
     <w:rsid w:val="00E5558A"/>
     <w:rsid w:val="00E57D67"/>
     <w:rsid w:val="00E7129A"/>
     <w:rsid w:val="00E777A0"/>
     <w:rsid w:val="00E817CE"/>
     <w:rsid w:val="00E828A0"/>
@@ -12768,51 +12861,52 @@
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dlgsc.wa.gov.au/local-government/local-governments/boards-and-commissions" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item6.xml" Id="Rce544ba522a64aec" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/local-government/local-government-advisory-board" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9C915152A73F42E5A387D0B81CB07360"/>
         <w:category>
@@ -13039,50 +13133,52 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00772459"/>
     <w:rsid w:val="00023ABA"/>
+    <w:rsid w:val="000528EF"/>
+    <w:rsid w:val="001F0157"/>
     <w:rsid w:val="00634583"/>
     <w:rsid w:val="00772459"/>
     <w:rsid w:val="00CF20EF"/>
     <w:rsid w:val="00CF624E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -13783,54 +13879,71 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps6.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A107997948</value>
     </field>
     <field name="Objective-Title">
       <value order="0">1. Making a submission for a district boundary change</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2026-03-26T03:06:18Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0">2026-06-18T08:22:06Z</value>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2026-06-18T08:22:06Z</value>
@@ -13896,221 +14009,207 @@
         <value order="0"/>
       </field>
       <field name="Objective-Foreign Barcode">
         <value order="0"/>
       </field>
       <field name="Objective-PCI DSS Checked">
         <value order="0"/>
       </field>
       <field name="Objective-End User">
         <value order="0"/>
       </field>
       <field name="Objective-Additional File Numbers">
         <value order="0"/>
       </field>
       <field name="Objective-Record Number">
         <value order="0"/>
       </field>
       <field name="Objective-Graphic Content">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXML/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Orientation xmlns="8e8a9041-2026-405d-af16-85f276e0c52b">Portrait</Orientation>
-[...2 lines deleted...]
-    <Size xmlns="8e8a9041-2026-405d-af16-85f276e0c52b">A4</Size>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="9499994c-0892-4763-8f56-1f918ce3b804" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b7f6f22d-f96c-477e-ade2-8adec83e6e15">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="017f2b72-d80b-4831-9108-56c1a941b863"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028880C331BD2F14AB0E535D5F2E14299" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0e788a46ffdd664b458546e114655835">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ddccfde9-b74c-4e35-8084-81f40e2522e4" xmlns:ns3="b7f6f22d-f96c-477e-ade2-8adec83e6e15" xmlns:ns4="9499994c-0892-4763-8f56-1f918ce3b804" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="62b431da05236807b27930283d159047" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="ddccfde9-b74c-4e35-8084-81f40e2522e4"/>
+    <xsd:import namespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <xsd:import namespace="9499994c-0892-4763-8f56-1f918ce3b804"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:Type_x0020_of_x0020_Template" minOccurs="0"/>
-                <xsd:element ref="ns2:Orientation"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:Use"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8e8a9041-2026-405d-af16-85f276e0c52b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Type_x0020_of_x0020_Template" ma:index="2" nillable="true" ma:displayName="Type of Template" ma:default="Informative" ma:format="Dropdown" ma:internalName="Type_x0020_of_x0020_Template">
-[...21 lines deleted...]
-    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="17" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="18" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ddccfde9-b74c-4e35-8084-81f40e2522e4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Use" ma:index="12" ma:displayName="Use" ma:default="Fact sheet" ma:format="Dropdown" ma:indexed="true" ma:internalName="Use">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...9 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Size" ma:index="13" nillable="true" ma:displayName="Size" ma:default="A4" ma:format="RadioButtons" ma:internalName="Size">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...3 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...20 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="336f0cfc-611e-4d38-a264-05700cd7d938" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9499994c-0892-4763-8f56-1f918ce3b804" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a01dc9a0-69ee-4d89-8649-d65e1bac1510}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9499994c-0892-4763-8f56-1f918ce3b804">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="5" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -14155,175 +14254,188 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42BA0F71-A063-4C8A-9072-313CAD8AA53C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8e8a9041-2026-405d-af16-85f276e0c52b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63AAA0F8-A71B-4CAE-9647-EE109BD6852D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C72BF173-E739-4A92-87EE-1043AC30349A}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{663BBA88-B66C-443E-96BA-A006FC09EB48}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="8e8a9041-2026-405d-af16-85f276e0c52b"/>
-    <ds:schemaRef ds:uri="017f2b72-d80b-4831-9108-56c1a941b863"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="ddccfde9-b74c-4e35-8084-81f40e2522e4"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD741C69-DFCF-4EE5-8D6F-465EE782236E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
   <Words>2685</Words>
-  <Characters>15308</Characters>
+  <Characters>15309</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>127</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Report - Blue</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17958</CharactersWithSpaces>
+  <CharactersWithSpaces>17959</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>7405635</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>-1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1029</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>ROC Letterhead 7 blank name</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Report - Blue</dc:title>
   <dc:subject/>
   <dc:creator>LARMER, Jason</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100106BBEFF325EEA4F8E334A4580983736</vt:lpwstr>
+    <vt:lpwstr>0x01010028880C331BD2F14AB0E535D5F2E14299</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A107997948</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>1. Making a submission for a district boundary change</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
     <vt:filetime>2026-03-26T03:06:18Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
     <vt:filetime>2026-06-18T08:22:06Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
     <vt:filetime>2026-06-18T08:22:06Z</vt:filetime>
   </property>
@@ -14380,27 +14492,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Archive Box">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Migrated Id">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Foreign Barcode">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-PCI DSS Checked">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-End User">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Additional File Numbers">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Record Number">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-Graphic Content">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>