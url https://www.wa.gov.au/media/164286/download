--- v0 (2026-08-14)
+++ v1 (2026-09-04)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXML/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
@@ -1102,67 +1102,75 @@
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Department of Local Government, Industry Regulation and Safety</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CDB3D90" w14:textId="77777777" w:rsidR="002C427C" w:rsidRPr="006C47A4" w:rsidRDefault="002C427C" w:rsidP="002C427C">
       <w:pPr>
         <w:pStyle w:val="BodyText-nospacebelow"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C47A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Locked Bag 14, CLOISTERS SQUARE PERTH WA 6850</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D5B5F4" w14:textId="77777777" w:rsidR="002C427C" w:rsidRPr="006C47A4" w:rsidRDefault="002C427C" w:rsidP="002C427C">
+    <w:p w14:paraId="01D5B5F4" w14:textId="1B73EDF0" w:rsidR="002C427C" w:rsidRPr="006C47A4" w:rsidRDefault="002C427C" w:rsidP="002C427C">
       <w:pPr>
         <w:pStyle w:val="BodyText-nospacebelow"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C47A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Direct Line: (08) 6552 1403</w:t>
+        <w:t xml:space="preserve">Direct Line: (08) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C41B34" w:rsidRPr="00C41B34">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6551 4802</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB1EFD5" w14:textId="77777777" w:rsidR="002C427C" w:rsidRPr="00A119D4" w:rsidRDefault="002C427C" w:rsidP="002C427C">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A119D4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">advisoryboard@lgirs.wa.gov.au | </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00A119D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>www.lgirs.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
@@ -1622,66 +1630,69 @@
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00525AE5">
         <w:t>ssistance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00525AE5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2787412C" w14:textId="77777777" w:rsidR="00DD5BC5" w:rsidRPr="00525AE5" w:rsidRDefault="00DD5BC5" w:rsidP="00DD5BC5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="OLE_LINK2"/>
       <w:bookmarkStart w:id="9" w:name="OLE_LINK3"/>
       <w:r w:rsidRPr="00525AE5">
         <w:t>You can contact the Local Government Advisory Board to discuss any aspects of your proposal. Our contacts details are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADBEED5" w14:textId="77777777" w:rsidR="00DD5BC5" w:rsidRPr="00525AE5" w:rsidRDefault="00DD5BC5" w:rsidP="00DD5BC5">
+    <w:p w14:paraId="0ADBEED5" w14:textId="2439E5A3" w:rsidR="00DD5BC5" w:rsidRPr="00525AE5" w:rsidRDefault="00DD5BC5" w:rsidP="00DD5BC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Telep</w:t>
       </w:r>
       <w:r w:rsidRPr="00525AE5">
         <w:t>hone:</w:t>
       </w:r>
       <w:r>
-        <w:t>(08) 6552 1403</w:t>
+        <w:t xml:space="preserve">(08) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C41B34" w:rsidRPr="00C41B34">
+        <w:t>6551 4802</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="32661D8C" w14:textId="77777777" w:rsidR="00DD5BC5" w:rsidRPr="00525AE5" w:rsidRDefault="00DD5BC5" w:rsidP="00DD5BC5">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00525AE5">
         <w:t>mail:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00661A37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>advisoryboard@lgirs.wa.gov.au</w:t>
         </w:r>
@@ -2115,59 +2126,51 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00347824">
         <w:t>local government finance and decision-making capacity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F821442" w14:textId="77777777" w:rsidR="00CD3BCC" w:rsidRPr="00347824" w:rsidRDefault="00CD3BCC" w:rsidP="00CD3BCC">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Following consideration of a proposal, the Board will then </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>make a determination</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> as to </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> a matter is of a minor nature.</w:t>
+        <w:t xml:space="preserve"> as to whether or not a matter is of a minor nature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C4FF30E" w14:textId="77777777" w:rsidR="00CD3BCC" w:rsidRPr="003930CC" w:rsidRDefault="00CD3BCC" w:rsidP="00773FF0">
       <w:pPr>
         <w:pStyle w:val="AttachmentHeading"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc373145808"/>
       <w:r w:rsidRPr="003930CC">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Ward and representation reviews</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="022C3A14" w14:textId="77777777" w:rsidR="00CD3BCC" w:rsidRPr="00A263E3" w:rsidRDefault="00CD3BCC" w:rsidP="00CD3BCC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -7142,65 +7145,51 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A resident owner or occupier enro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>lled to vote at State elections</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEC5718" w14:textId="77777777" w:rsidR="009441FA" w:rsidRPr="00116D5B" w:rsidRDefault="009441FA" w:rsidP="009441FA">
       <w:pPr>
         <w:pStyle w:val="Dot1-Q"/>
         <w:spacing w:before="0" w:line="24" w:lineRule="atLeast"/>
         <w:ind w:left="851" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00116D5B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">An owner of rateable property (e.g. an absentee </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or an owner of business premises, vacant land </w:t>
+        <w:t xml:space="preserve">An owner of rateable property (e.g. an absentee land owner or an owner of business premises, vacant land </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>or other non-resident property)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08D61B6C" w14:textId="77777777" w:rsidR="009441FA" w:rsidRPr="00116D5B" w:rsidRDefault="009441FA" w:rsidP="009441FA">
       <w:pPr>
         <w:pStyle w:val="Dot1-Q"/>
         <w:spacing w:before="0" w:line="24" w:lineRule="atLeast"/>
         <w:ind w:left="851" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00116D5B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>An occupier of rateable property (e.g. tenant of business premises or other non-residential property).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E6C0B3" w14:textId="77777777" w:rsidR="009441FA" w:rsidRPr="00116D5B" w:rsidRDefault="009441FA" w:rsidP="009441FA">
@@ -7893,69 +7882,51 @@
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE4A83">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="404040"/>
                         </w:rPr>
                         <w:t>5</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C806A8">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00042D9F">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Ministerial </w:t>
-[...17 lines deleted...]
-                        <w:t xml:space="preserve"> of the B</w:t>
+                        <w:t>Ministerial approval of the B</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>oard’s recommendation is sought</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6A3B39D1" w14:textId="77777777" w:rsidR="0019330E" w:rsidRPr="00025605" w:rsidRDefault="0019330E" w:rsidP="0019330E">
                       <w:pPr>
                         <w:spacing w:before="960"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00025605">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
@@ -15650,51 +15621,51 @@
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="112288504">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="320699263">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1316492458">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1704282908">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="728917276">
     <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1008" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -15746,50 +15717,51 @@
     <w:rsid w:val="00144C2C"/>
     <w:rsid w:val="0015261A"/>
     <w:rsid w:val="001644FE"/>
     <w:rsid w:val="00167608"/>
     <w:rsid w:val="00170AFD"/>
     <w:rsid w:val="00170CC9"/>
     <w:rsid w:val="00175F78"/>
     <w:rsid w:val="00181B1C"/>
     <w:rsid w:val="00182E8A"/>
     <w:rsid w:val="00186399"/>
     <w:rsid w:val="00192641"/>
     <w:rsid w:val="0019330E"/>
     <w:rsid w:val="001960EE"/>
     <w:rsid w:val="00196EB6"/>
     <w:rsid w:val="001A26B1"/>
     <w:rsid w:val="001A3B37"/>
     <w:rsid w:val="001A5FFE"/>
     <w:rsid w:val="001A71DF"/>
     <w:rsid w:val="001A7E88"/>
     <w:rsid w:val="001B4C4E"/>
     <w:rsid w:val="001B4CF9"/>
     <w:rsid w:val="001E0EF3"/>
     <w:rsid w:val="001E2913"/>
     <w:rsid w:val="001E51FB"/>
     <w:rsid w:val="001E7BE4"/>
+    <w:rsid w:val="001F0157"/>
     <w:rsid w:val="0020481B"/>
     <w:rsid w:val="00205FE3"/>
     <w:rsid w:val="00211306"/>
     <w:rsid w:val="0021280C"/>
     <w:rsid w:val="002129FA"/>
     <w:rsid w:val="00214BE5"/>
     <w:rsid w:val="00217DB2"/>
     <w:rsid w:val="00231A11"/>
     <w:rsid w:val="00235FFE"/>
     <w:rsid w:val="00240916"/>
     <w:rsid w:val="00240EE5"/>
     <w:rsid w:val="0024485B"/>
     <w:rsid w:val="002455F2"/>
     <w:rsid w:val="00245F26"/>
     <w:rsid w:val="00245FEC"/>
     <w:rsid w:val="002522DA"/>
     <w:rsid w:val="0025755F"/>
     <w:rsid w:val="0026014E"/>
     <w:rsid w:val="00267633"/>
     <w:rsid w:val="00273953"/>
     <w:rsid w:val="00273975"/>
     <w:rsid w:val="0027419D"/>
     <w:rsid w:val="00274526"/>
     <w:rsid w:val="00274DF6"/>
     <w:rsid w:val="00276A09"/>
@@ -15962,50 +15934,51 @@
     <w:rsid w:val="00867A3D"/>
     <w:rsid w:val="00871CF9"/>
     <w:rsid w:val="00873183"/>
     <w:rsid w:val="00875E44"/>
     <w:rsid w:val="008876B7"/>
     <w:rsid w:val="00887D9C"/>
     <w:rsid w:val="00891BA3"/>
     <w:rsid w:val="0089264E"/>
     <w:rsid w:val="008973FD"/>
     <w:rsid w:val="008A1A8A"/>
     <w:rsid w:val="008A32F0"/>
     <w:rsid w:val="008A67F3"/>
     <w:rsid w:val="008B0E97"/>
     <w:rsid w:val="008B18AC"/>
     <w:rsid w:val="008B4607"/>
     <w:rsid w:val="008B7EB3"/>
     <w:rsid w:val="008C7165"/>
     <w:rsid w:val="008D2060"/>
     <w:rsid w:val="008E0253"/>
     <w:rsid w:val="008E04FB"/>
     <w:rsid w:val="008E3633"/>
     <w:rsid w:val="008E3694"/>
     <w:rsid w:val="008E4A63"/>
     <w:rsid w:val="008E713B"/>
     <w:rsid w:val="008F5B7B"/>
+    <w:rsid w:val="00903747"/>
     <w:rsid w:val="00914E68"/>
     <w:rsid w:val="0092536E"/>
     <w:rsid w:val="00930B0F"/>
     <w:rsid w:val="009441FA"/>
     <w:rsid w:val="0094672B"/>
     <w:rsid w:val="00946B25"/>
     <w:rsid w:val="00953D9A"/>
     <w:rsid w:val="00957898"/>
     <w:rsid w:val="0096334C"/>
     <w:rsid w:val="009675BB"/>
     <w:rsid w:val="00974181"/>
     <w:rsid w:val="009802DF"/>
     <w:rsid w:val="00981199"/>
     <w:rsid w:val="00982C9B"/>
     <w:rsid w:val="0098482F"/>
     <w:rsid w:val="00984EC9"/>
     <w:rsid w:val="009918F9"/>
     <w:rsid w:val="009978E0"/>
     <w:rsid w:val="009A26B0"/>
     <w:rsid w:val="009A2C54"/>
     <w:rsid w:val="009A321C"/>
     <w:rsid w:val="009A4898"/>
     <w:rsid w:val="009B083E"/>
     <w:rsid w:val="009B6FA3"/>
     <w:rsid w:val="009C01FD"/>
@@ -16022,88 +15995,90 @@
     <w:rsid w:val="00A12E5C"/>
     <w:rsid w:val="00A16919"/>
     <w:rsid w:val="00A2202B"/>
     <w:rsid w:val="00A307F8"/>
     <w:rsid w:val="00A458CE"/>
     <w:rsid w:val="00A47B37"/>
     <w:rsid w:val="00A47EEB"/>
     <w:rsid w:val="00A52AD1"/>
     <w:rsid w:val="00A533CE"/>
     <w:rsid w:val="00A53C78"/>
     <w:rsid w:val="00A5517C"/>
     <w:rsid w:val="00A576EC"/>
     <w:rsid w:val="00A824CB"/>
     <w:rsid w:val="00A86580"/>
     <w:rsid w:val="00A87084"/>
     <w:rsid w:val="00A920E2"/>
     <w:rsid w:val="00A92374"/>
     <w:rsid w:val="00A93CB8"/>
     <w:rsid w:val="00AA09A5"/>
     <w:rsid w:val="00AA43E2"/>
     <w:rsid w:val="00AA5D0F"/>
     <w:rsid w:val="00AA60F6"/>
     <w:rsid w:val="00AC5EF0"/>
     <w:rsid w:val="00AD6499"/>
     <w:rsid w:val="00AF2A42"/>
+    <w:rsid w:val="00AF3347"/>
     <w:rsid w:val="00B05729"/>
     <w:rsid w:val="00B05E21"/>
     <w:rsid w:val="00B07688"/>
     <w:rsid w:val="00B07E38"/>
     <w:rsid w:val="00B11C0C"/>
     <w:rsid w:val="00B27AD6"/>
     <w:rsid w:val="00B34F55"/>
     <w:rsid w:val="00B4116F"/>
     <w:rsid w:val="00B41B44"/>
     <w:rsid w:val="00B426EE"/>
     <w:rsid w:val="00B45ED0"/>
     <w:rsid w:val="00B62068"/>
     <w:rsid w:val="00B63513"/>
     <w:rsid w:val="00B7509E"/>
     <w:rsid w:val="00B847D0"/>
     <w:rsid w:val="00B9230D"/>
     <w:rsid w:val="00BA10D9"/>
     <w:rsid w:val="00BA7203"/>
     <w:rsid w:val="00BA7A57"/>
     <w:rsid w:val="00BB0301"/>
     <w:rsid w:val="00BB4029"/>
     <w:rsid w:val="00BB5604"/>
     <w:rsid w:val="00BC28EE"/>
     <w:rsid w:val="00BC3586"/>
     <w:rsid w:val="00BC6A6B"/>
     <w:rsid w:val="00BC77EF"/>
     <w:rsid w:val="00BC7C8C"/>
     <w:rsid w:val="00BD0D55"/>
     <w:rsid w:val="00BD49DA"/>
     <w:rsid w:val="00BD4D6B"/>
     <w:rsid w:val="00BD5582"/>
     <w:rsid w:val="00BE167F"/>
     <w:rsid w:val="00BE3861"/>
     <w:rsid w:val="00BE5CDC"/>
     <w:rsid w:val="00BE6B0A"/>
     <w:rsid w:val="00C061FE"/>
     <w:rsid w:val="00C13A96"/>
     <w:rsid w:val="00C36BA5"/>
+    <w:rsid w:val="00C41B34"/>
     <w:rsid w:val="00C51A9A"/>
     <w:rsid w:val="00C61E5B"/>
     <w:rsid w:val="00C61E71"/>
     <w:rsid w:val="00C6255E"/>
     <w:rsid w:val="00C64B57"/>
     <w:rsid w:val="00C70D2E"/>
     <w:rsid w:val="00C74C57"/>
     <w:rsid w:val="00C768B7"/>
     <w:rsid w:val="00C76A8D"/>
     <w:rsid w:val="00C80556"/>
     <w:rsid w:val="00C8678C"/>
     <w:rsid w:val="00C9083F"/>
     <w:rsid w:val="00C92538"/>
     <w:rsid w:val="00C94773"/>
     <w:rsid w:val="00C95111"/>
     <w:rsid w:val="00C957A5"/>
     <w:rsid w:val="00CA0C2B"/>
     <w:rsid w:val="00CA296D"/>
     <w:rsid w:val="00CA36C2"/>
     <w:rsid w:val="00CB022B"/>
     <w:rsid w:val="00CB2133"/>
     <w:rsid w:val="00CB4A25"/>
     <w:rsid w:val="00CC301B"/>
     <w:rsid w:val="00CC58EF"/>
     <w:rsid w:val="00CD032C"/>
@@ -17874,51 +17849,52 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
     <w:rsid w:val="004910AE"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3C3C3C"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dlgsc.wa.gov.au/local-government/local-governments/boards-and-commissions" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/standards/australian-statistical-geography-standard-asgs-edition-3/jul2021-jun2026/access-and-downloads/digital-boundary-files" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dlgsc.wa.gov.au/local-government/local-governments/boards-and-commissions" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.au/data/dataset/wa-local-government-areas-geoscape-administrative-boundaries" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dlgsc.wa.gov.au/local-government/local-governments/boards-and-commissions" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dlgsc.wa.gov.au/local-government/local-governments/boards-and-commissions" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.data.wa.gov.au/dataset" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planning.wa.gov.au/mapping-and-data/planwa" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item6.xml" Id="R3344a9dfe5e4447f" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dlgsc.wa.gov.au/local-government/local-governments/boards-and-commissions" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/standards/australian-statistical-geography-standard-asgs-edition-3/jul2021-jun2026/access-and-downloads/digital-boundary-files" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dlgsc.wa.gov.au/local-government/local-governments/boards-and-commissions" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.au/data/dataset/wa-local-government-areas-geoscape-administrative-boundaries" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dlgsc.wa.gov.au/local-government/local-governments/boards-and-commissions" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dlgsc.wa.gov.au/local-government/local-governments/boards-and-commissions" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.data.wa.gov.au/dataset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planning.wa.gov.au/mapping-and-data/planwa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -18157,54 +18133,80 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps6.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A107996685</value>
     </field>
     <field name="Objective-Title">
       <value order="0">6. Reviewing Ward Boundary &amp; Representation - OVERVIEW</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2026-03-26T02:51:47Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0">2026-06-18T08:21:37Z</value>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2026-06-18T08:25:47Z</value>
@@ -18270,225 +18272,202 @@
         <value order="0"/>
       </field>
       <field name="Objective-Foreign Barcode">
         <value order="0"/>
       </field>
       <field name="Objective-PCI DSS Checked">
         <value order="0"/>
       </field>
       <field name="Objective-End User">
         <value order="0"/>
       </field>
       <field name="Objective-Additional File Numbers">
         <value order="0"/>
       </field>
       <field name="Objective-Record Number">
         <value order="0"/>
       </field>
       <field name="Objective-Graphic Content">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXML/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Orientation xmlns="8e8a9041-2026-405d-af16-85f276e0c52b">Portrait</Orientation>
-[...2 lines deleted...]
-    <Size xmlns="8e8a9041-2026-405d-af16-85f276e0c52b">A4</Size>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="9499994c-0892-4763-8f56-1f918ce3b804" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b7f6f22d-f96c-477e-ade2-8adec83e6e15">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100106BBEFF325EEA4F8E334A4580983736" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="35c85009847d02cf01e0be5849187250">
-[...2 lines deleted...]
-    <xsd:import namespace="017f2b72-d80b-4831-9108-56c1a941b863"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028880C331BD2F14AB0E535D5F2E14299" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0e788a46ffdd664b458546e114655835">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ddccfde9-b74c-4e35-8084-81f40e2522e4" xmlns:ns3="b7f6f22d-f96c-477e-ade2-8adec83e6e15" xmlns:ns4="9499994c-0892-4763-8f56-1f918ce3b804" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="62b431da05236807b27930283d159047" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="ddccfde9-b74c-4e35-8084-81f40e2522e4"/>
+    <xsd:import namespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <xsd:import namespace="9499994c-0892-4763-8f56-1f918ce3b804"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:Type_x0020_of_x0020_Template" minOccurs="0"/>
-                <xsd:element ref="ns2:Orientation"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:Use"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8e8a9041-2026-405d-af16-85f276e0c52b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Type_x0020_of_x0020_Template" ma:index="2" nillable="true" ma:displayName="Type of Template" ma:default="Informative" ma:format="Dropdown" ma:internalName="Type_x0020_of_x0020_Template">
-[...21 lines deleted...]
-    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="17" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="18" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ddccfde9-b74c-4e35-8084-81f40e2522e4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Use" ma:index="12" ma:displayName="Use" ma:default="Fact sheet" ma:format="Dropdown" ma:indexed="true" ma:internalName="Use">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...9 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Size" ma:index="13" nillable="true" ma:displayName="Size" ma:default="A4" ma:format="RadioButtons" ma:internalName="Size">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...3 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...20 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="336f0cfc-611e-4d38-a264-05700cd7d938" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9499994c-0892-4763-8f56-1f918ce3b804" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a01dc9a0-69ee-4d89-8649-d65e1bac1510}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9499994c-0892-4763-8f56-1f918ce3b804">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="5" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -18542,76 +18521,89 @@
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63AAA0F8-A71B-4CAE-9647-EE109BD6852D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42BA0F71-A063-4C8A-9072-313CAD8AA53C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8e8a9041-2026-405d-af16-85f276e0c52b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD741C69-DFCF-4EE5-8D6F-465EE782236E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C72BF173-E739-4A92-87EE-1043AC30349A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE63167E-EFE6-491F-B938-857BA1C458C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="8e8a9041-2026-405d-af16-85f276e0c52b"/>
-    <ds:schemaRef ds:uri="017f2b72-d80b-4831-9108-56c1a941b863"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="ddccfde9-b74c-4e35-8084-81f40e2522e4"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
   <Words>2883</Words>
   <Characters>16439</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>136</Lines>
   <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
@@ -18653,51 +18645,51 @@
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Report - Blue</dc:title>
   <dc:subject/>
   <dc:creator>LARMER, Jason</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100106BBEFF325EEA4F8E334A4580983736</vt:lpwstr>
+    <vt:lpwstr>0x01010028880C331BD2F14AB0E535D5F2E14299</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A107996685</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>6. Reviewing Ward Boundary &amp; Representation - OVERVIEW</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
     <vt:filetime>2026-03-26T02:51:47Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
     <vt:filetime>2026-06-18T08:21:37Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
     <vt:filetime>2026-06-18T08:25:47Z</vt:filetime>
   </property>
@@ -18754,27 +18746,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Archive Box">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Migrated Id">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Foreign Barcode">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-PCI DSS Checked">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-End User">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Additional File Numbers">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Record Number">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-Graphic Content">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>