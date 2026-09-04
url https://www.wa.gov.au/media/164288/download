--- v0 (2026-08-14)
+++ v1 (2026-09-04)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXML/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
@@ -1612,56 +1612,59 @@
       <w:pPr>
         <w:pStyle w:val="AttachmentHeading"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk504552460"/>
       <w:r w:rsidRPr="001F1828">
         <w:lastRenderedPageBreak/>
         <w:t>For more information, please contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47CB567F" w14:textId="77777777" w:rsidR="00437A8B" w:rsidRPr="00BB0963" w:rsidRDefault="00437A8B" w:rsidP="00E72994">
       <w:pPr>
         <w:pStyle w:val="BodyText-nospacebelow"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0963">
         <w:t>Department of Local Government, Industry Regulation and Safety</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EC2254B" w14:textId="77777777" w:rsidR="00437A8B" w:rsidRPr="00BB0963" w:rsidRDefault="00437A8B" w:rsidP="00E72994">
       <w:pPr>
         <w:pStyle w:val="BodyText-nospacebelow"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0963">
         <w:t>Locked Bag 14, CLOISTERS SQUARE PERTH WA 6850</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591DA24F" w14:textId="77777777" w:rsidR="00437A8B" w:rsidRPr="00BB0963" w:rsidRDefault="00437A8B" w:rsidP="00E72994">
+    <w:p w14:paraId="591DA24F" w14:textId="7144A125" w:rsidR="00437A8B" w:rsidRPr="00BB0963" w:rsidRDefault="00437A8B" w:rsidP="00E72994">
       <w:pPr>
         <w:pStyle w:val="BodyText-nospacebelow"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0963">
-        <w:t>Direct Line: (08) 6552 1403</w:t>
+        <w:t xml:space="preserve">Direct Line: (08) </w:t>
+      </w:r>
+      <w:r w:rsidR="00925006" w:rsidRPr="00925006">
+        <w:t>6551 4802</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E89866" w14:textId="77777777" w:rsidR="00437A8B" w:rsidRDefault="00437A8B" w:rsidP="00437A8B">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">advisoryboard@lgirs.wa.gov.au | </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00CE79F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.lgirs.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="562B69E1" w14:textId="77777777" w:rsidR="00437A8B" w:rsidRPr="008B7E43" w:rsidRDefault="00437A8B" w:rsidP="00437A8B">
       <w:pPr>
         <w:spacing w:before="120"/>
@@ -1983,56 +1986,59 @@
     </w:p>
     <w:p w14:paraId="49BC9289" w14:textId="77777777" w:rsidR="00E9477D" w:rsidRPr="00F318AE" w:rsidRDefault="00E9477D" w:rsidP="00E72994">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00F318AE">
         <w:t>For further information please contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624E5C2C" w14:textId="77777777" w:rsidR="00E9477D" w:rsidRPr="00BB0963" w:rsidRDefault="00E9477D" w:rsidP="00E72994">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0963">
         <w:t>Local Government Advisory Board</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7332EBFB" w14:textId="77777777" w:rsidR="00E9477D" w:rsidRPr="00BB0963" w:rsidRDefault="00E9477D" w:rsidP="00E72994">
       <w:pPr>
         <w:pStyle w:val="BodyText-nospacebelow"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0963">
         <w:t>Locked Bag 14, CLOISTERS SQUARE PERTH WA 6850</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06984359" w14:textId="77777777" w:rsidR="009547E4" w:rsidRPr="00BB0963" w:rsidRDefault="00E9477D" w:rsidP="00E72994">
+    <w:p w14:paraId="06984359" w14:textId="3113D852" w:rsidR="009547E4" w:rsidRPr="00BB0963" w:rsidRDefault="00E9477D" w:rsidP="00E72994">
       <w:pPr>
         <w:pStyle w:val="BodyText-nospacebelow"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0963">
-        <w:t>Direct Line: (08) 6552 1403</w:t>
+        <w:t xml:space="preserve">Direct Line: (08) </w:t>
+      </w:r>
+      <w:r w:rsidR="00925006" w:rsidRPr="00925006">
+        <w:t>6551 4802</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D2A7824" w14:textId="77777777" w:rsidR="00782C94" w:rsidRDefault="00E9477D" w:rsidP="00E72994">
       <w:pPr>
         <w:pStyle w:val="BodyText-nospacebelow"/>
         <w:sectPr w:rsidR="00782C94" w:rsidSect="009731AF">
           <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="145" w:gutter="0"/>
           <w:cols w:space="567"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00F318AE">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="003B701F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>advisoryboard@lgirs.wa.gov.au</w:t>
         </w:r>
@@ -2174,59 +2180,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:rPr>
           <w:w w:val="131"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
         <w:tab/>
         <w:t>Changing the boundaries of a ward</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="016ABF06" w14:textId="77777777" w:rsidR="00F1129C" w:rsidRPr="00E260BC" w:rsidRDefault="00F1129C" w:rsidP="00F1129C">
       <w:pPr>
         <w:pStyle w:val="List"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:rPr>
           <w:w w:val="131"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
         <w:tab/>
-        <w:t xml:space="preserve">Abolishing any or </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the wards into which a district is divided</w:t>
+        <w:t>Abolishing any or all of the wards into which a district is divided</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772F092A" w14:textId="77777777" w:rsidR="00F1129C" w:rsidRPr="00E260BC" w:rsidRDefault="00F1129C" w:rsidP="00F1129C">
       <w:pPr>
         <w:pStyle w:val="List"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:rPr>
           <w:w w:val="131"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
         <w:tab/>
         <w:t>Changing the name of a district or a ward</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="627F951B" w14:textId="77777777" w:rsidR="00F1129C" w:rsidRPr="00E260BC" w:rsidRDefault="00F1129C" w:rsidP="00F1129C">
       <w:pPr>
         <w:pStyle w:val="List"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:rPr>
@@ -2560,59 +2558,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Electoral Commission’s (WAEC) website, and the Owners and Occupiers Roll, which is maintained by the local government.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="761E4DE1" w14:textId="77777777" w:rsidR="00130F42" w:rsidRPr="00E260BC" w:rsidRDefault="00130F42" w:rsidP="00130F42">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">This method ensures that elector figures from the State Electoral Roll and the Owners and Occupiers Rolls, which are maintained by different authorities, are taken into consideration and, while some duplication may occur, this gives the most reliable elector figures for a district.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="039E9AC4" w14:textId="77777777" w:rsidR="00130F42" w:rsidRPr="00E260BC" w:rsidRDefault="00130F42" w:rsidP="00130F42">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
-        <w:t xml:space="preserve">During the review, it may become apparent that some of the factors are either less or more relevant than others. It may emerge that in some cases, factors </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> each other. It is for the local government to decide which of the factors have the most relevance to the assessment of options and why.</w:t>
+        <w:t>During the review, it may become apparent that some of the factors are either less or more relevant than others. It may emerge that in some cases, factors are in conflict with each other. It is for the local government to decide which of the factors have the most relevance to the assessment of options and why.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A40593" w14:textId="77777777" w:rsidR="00130F42" w:rsidRPr="00E260BC" w:rsidRDefault="00130F42" w:rsidP="00130F42">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:t>The Board may be reluctant to recommend (to the Minister) changes to ward boundaries and representation that result in ward councillor/elector ratios that are greater than plus or minus 10% unless exceptional circumstances apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D76D756" w14:textId="77777777" w:rsidR="00130F42" w:rsidRPr="00E260BC" w:rsidRDefault="00130F42" w:rsidP="00130F42">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve">The examples in this package include figures for the % ratio deviation for each ward.  This gives a clear indication of the % difference between the average councillor/ elector ratio for the whole local government and the councillor/elector ratio for a particular ward. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="232FA655" w14:textId="77777777" w:rsidR="00130F42" w:rsidRPr="00E260BC" w:rsidRDefault="00130F42" w:rsidP="00130F42">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve">The % ratio deviation is calculated by subtracting the councillor/elector ratio for </w:t>
       </w:r>
@@ -2783,59 +2773,51 @@
     </w:p>
     <w:p w14:paraId="2A2C93B3" w14:textId="77777777" w:rsidR="00454B34" w:rsidRPr="00E260BC" w:rsidRDefault="00454B34" w:rsidP="00454B34">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve">In some cases, a local government may determine that no change is required at the current time and identifies other factors as impacting on the future balance of representation (for example, housing development, increasing or declining populations, new industries, closure of mining operations, or extension of freeways and railway networks). The expected impact of these factors may motivate a local government to resolve to undertake another review of wards and representation before the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve"> year</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve"> period required by the Act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B2B0050" w14:textId="77777777" w:rsidR="00454B34" w:rsidRPr="00E260BC" w:rsidRDefault="00454B34" w:rsidP="00454B34">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
-        <w:t xml:space="preserve">The proposed timing of this next review may be specified at the completion of the current review, or </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>The proposed timing of this next review may be specified at the completion of the current review, or at a later time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BB7BF14" w14:textId="75833C4F" w:rsidR="00454B34" w:rsidRPr="00EE4757" w:rsidRDefault="00454B34" w:rsidP="007861C2">
       <w:pPr>
         <w:pStyle w:val="AttachmentHeading"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE4757">
         <w:t>The impact of change</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="232A16B8" w14:textId="77777777" w:rsidR="00454B34" w:rsidRPr="00E260BC" w:rsidRDefault="00454B34" w:rsidP="00454B34">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:t>Once a decision is made, the local government may consider the impact of implementing any change at the next ordinary election. In some circumstances elected members may be unable to complete their term of office due to circumstances surrounding implementation</w:t>
       </w:r>
       <w:r>
         <w:t>, such as a ward boundary change where they are no longer living within the ward that they were originally elected to</w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
@@ -2952,59 +2934,51 @@
       </w:r>
       <w:r>
         <w:t>local government’s ward and representation review</w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
         <w:t>, the Board will assess</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> it</w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve"> against the requirements </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">stated </w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
         <w:t>in the Act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F4639A6" w14:textId="77777777" w:rsidR="00624C51" w:rsidRPr="00656F91" w:rsidRDefault="00624C51" w:rsidP="00624C51">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00656F91">
-        <w:t xml:space="preserve">If the Board determines that some part of a review does not meet the requirements of the Act, then the local government may be requested to undertake another review (or part of a review) </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> meet the requirements.</w:t>
+        <w:t>If the Board determines that some part of a review does not meet the requirements of the Act, then the local government may be requested to undertake another review (or part of a review) in order to meet the requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="441E992E" w14:textId="77777777" w:rsidR="00624C51" w:rsidRPr="00656F91" w:rsidRDefault="00624C51" w:rsidP="00624C51">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00656F91">
         <w:t>The Board will consider all recommendations for change submitted as part of the review and then make recommendations to the Minister who has the final decision and who may accept or reject the Board’s recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64E7478F" w14:textId="650F5CA4" w:rsidR="00624C51" w:rsidRPr="004A400A" w:rsidRDefault="00624C51" w:rsidP="007861C2">
       <w:pPr>
         <w:pStyle w:val="AttachmentHeading"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004A400A">
         <w:t>Implementing changes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B12E97" w14:textId="77777777" w:rsidR="00624C51" w:rsidRPr="00E260BC" w:rsidRDefault="00624C51" w:rsidP="00624C51">
       <w:pPr>
         <w:spacing w:before="120"/>
@@ -4730,59 +4704,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:t>A map showing the ward boundaries is also attached.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21798B29" w14:textId="77777777" w:rsidR="0044280E" w:rsidRPr="00E260BC" w:rsidRDefault="0044280E" w:rsidP="007861C2">
       <w:pPr>
         <w:pStyle w:val="AttachmentHeading"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc371324955"/>
       <w:bookmarkStart w:id="24" w:name="_Toc371329571"/>
       <w:bookmarkStart w:id="25" w:name="_Toc374008358"/>
       <w:r w:rsidRPr="00E260BC">
         <w:t>Review process</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="4EDC5F9D" w14:textId="77777777" w:rsidR="0044280E" w:rsidRPr="00E260BC" w:rsidRDefault="0044280E" w:rsidP="0044280E">
       <w:pPr>
         <w:pStyle w:val="List"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
-        <w:t xml:space="preserve">The review process involves </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> steps:</w:t>
+        <w:t>The review process involves a number of steps:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="774CDAF4" w14:textId="77777777" w:rsidR="0044280E" w:rsidRPr="00E260BC" w:rsidRDefault="0044280E" w:rsidP="0044280E">
       <w:pPr>
         <w:pStyle w:val="List"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:rPr>
           <w:w w:val="131"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
         <w:tab/>
         <w:t>The council resolves to undertake the review</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A78C96F" w14:textId="77777777" w:rsidR="0044280E" w:rsidRPr="00E260BC" w:rsidRDefault="0044280E" w:rsidP="0044280E">
       <w:pPr>
         <w:pStyle w:val="List"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:rPr>
@@ -5544,59 +5510,51 @@
     <w:p w14:paraId="4517BAED" w14:textId="77777777" w:rsidR="00944824" w:rsidRDefault="00F84DC1" w:rsidP="00153DB6">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:sectPr w:rsidR="00944824" w:rsidSect="009731AF">
           <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="145" w:gutter="0"/>
           <w:cols w:space="567"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve">In this example the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E260BC">
         <w:t>three ward</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve"> option proves to be the </w:t>
       </w:r>
       <w:r>
         <w:t>most suitable</w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
-        <w:t xml:space="preserve"> one for this </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> government.</w:t>
+        <w:t xml:space="preserve"> one for this particular local government.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="067456E6" w14:textId="77777777" w:rsidR="007D7562" w:rsidRPr="00D767F4" w:rsidRDefault="007D7562" w:rsidP="007942AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc167871782"/>
       <w:bookmarkStart w:id="35" w:name="_Toc232593770"/>
       <w:r w:rsidRPr="00D767F4">
         <w:lastRenderedPageBreak/>
         <w:t>Features of the District</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="38365EB1" w14:textId="77777777" w:rsidR="007D7562" w:rsidRPr="007D7562" w:rsidRDefault="007D7562" w:rsidP="007861C2">
       <w:pPr>
         <w:pStyle w:val="AttachmentHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="007D7562">
         <w:t>Community of interest</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18DB7B6E" w14:textId="77777777" w:rsidR="007D7562" w:rsidRPr="00E260BC" w:rsidRDefault="007D7562" w:rsidP="00E72994">
       <w:pPr>
@@ -5676,80 +5634,64 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="412D0053" w14:textId="77777777" w:rsidR="007D7562" w:rsidRPr="00E260BC" w:rsidRDefault="007D7562" w:rsidP="007D7562">
       <w:pPr>
         <w:pStyle w:val="List"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
         <w:tab/>
         <w:t>Main Road that bisects the district</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="767234B5" w14:textId="77777777" w:rsidR="007D7562" w:rsidRPr="00E260BC" w:rsidRDefault="007D7562" w:rsidP="007D7562">
       <w:pPr>
         <w:pStyle w:val="List"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
         <w:tab/>
-        <w:t xml:space="preserve">Beach Road that runs from the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> corner to main road</w:t>
+        <w:t>Beach Road that runs from the south west corner to main road</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="165D0BAD" w14:textId="77777777" w:rsidR="007D7562" w:rsidRPr="00E260BC" w:rsidRDefault="007D7562" w:rsidP="007D7562">
       <w:pPr>
         <w:pStyle w:val="List"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
         <w:tab/>
-        <w:t xml:space="preserve">Bay Road that runs from main road to the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> corner of the Shire.</w:t>
+        <w:t>Bay Road that runs from main road to the north east corner of the Shire.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A95B282" w14:textId="77777777" w:rsidR="007D7562" w:rsidRPr="00E260BC" w:rsidRDefault="007D7562" w:rsidP="00E72994">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:t>A river bisects the district from north to south.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BEDE3B8" w14:textId="77777777" w:rsidR="007D7562" w:rsidRPr="007D7562" w:rsidRDefault="007D7562" w:rsidP="007861C2">
       <w:pPr>
         <w:pStyle w:val="AttachmentHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="007D7562">
         <w:t>Demographic trends</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6045D00D" w14:textId="77777777" w:rsidR="007D7562" w:rsidRPr="00E260BC" w:rsidRDefault="007D7562" w:rsidP="00E72994">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve">The population of </w:t>
       </w:r>
@@ -13994,55 +13936,53 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D2996" w:rsidRPr="00E260BC" w14:paraId="2C4230A1" w14:textId="77777777" w:rsidTr="000E5506">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1381" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37AC65EF" w14:textId="77777777" w:rsidR="003D2996" w:rsidRPr="00E260BC" w:rsidRDefault="003D2996" w:rsidP="000E5506">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E260BC">
               <w:t>South West</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BCF5D29" w14:textId="77777777" w:rsidR="003D2996" w:rsidRPr="00E260BC" w:rsidRDefault="003D2996" w:rsidP="000E5506">
             <w:pPr>
               <w:pStyle w:val="TableofFigures"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E260BC">
               <w:t>2,085</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15246,55 +15186,53 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00345044" w:rsidRPr="00E260BC" w14:paraId="7378AEE7" w14:textId="77777777" w:rsidTr="000E5506">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EB66533" w14:textId="77777777" w:rsidR="00345044" w:rsidRPr="00E260BC" w:rsidRDefault="00345044" w:rsidP="000E5506">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E260BC">
               <w:t>South West</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="265521CE" w14:textId="77777777" w:rsidR="00345044" w:rsidRPr="00E260BC" w:rsidRDefault="00345044" w:rsidP="000E5506">
             <w:pPr>
               <w:pStyle w:val="TableofFigures"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E260BC">
               <w:t>2,085</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21729,66 +21667,66 @@
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         </w:rPr>
         <w:t xml:space="preserve"> form</w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve">at be used as an outline for an officer’s report to Council. It can then </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">potentially </w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve">be used as the basis for a </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ward and representation </w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
         <w:t>review report to the Local Government Advisory Board.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B678FB" w14:textId="77777777" w:rsidR="001C49DE" w:rsidRPr="00E260BC" w:rsidRDefault="001C49DE" w:rsidP="007942AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc167871784"/>
-      <w:bookmarkStart w:id="42" w:name="_Toc371329584"/>
-      <w:bookmarkStart w:id="43" w:name="_Toc232593772"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc232593772"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc371329584"/>
       <w:r w:rsidRPr="00E260BC">
         <w:t>Report Title</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="314C0C2D" w14:textId="77777777" w:rsidR="001C49DE" w:rsidRPr="001C49DE" w:rsidRDefault="001C49DE" w:rsidP="007861C2">
       <w:pPr>
         <w:pStyle w:val="AttachmentHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="001C49DE">
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="4D7BEFC4" w14:textId="77777777" w:rsidR="001C49DE" w:rsidRPr="00E260BC" w:rsidRDefault="001C49DE" w:rsidP="001C49DE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve">A description of the current situation and information on the number of councillors and electors is included </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E260BC">
         <w:t>here</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve"> and an explanation of how the review came about.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26AA0EBE" w14:textId="77777777" w:rsidR="001C49DE" w:rsidRPr="00E260BC" w:rsidRDefault="001C49DE" w:rsidP="001C49DE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:t>The date of the last review is included along with what, if any, changes were made at that time.</w:t>
@@ -23844,65 +23782,51 @@
                           <w:p w14:paraId="69D47E95" w14:textId="77777777" w:rsidR="00954FCC" w:rsidRPr="004172F6" w:rsidRDefault="00954FCC" w:rsidP="00954FCC">
                             <w:pPr>
                               <w:spacing w:before="240" w:after="240"/>
                               <w:rPr>
                                 <w:spacing w:val="2"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004172F6">
                               <w:rPr>
                                 <w:spacing w:val="2"/>
                               </w:rPr>
                               <w:t>The number of elected members and the no ward structure will be assessed though this does not limit the matters that members of the community can raise in relation to the system of representation in the Shire.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="180909C6" w14:textId="77777777" w:rsidR="00954FCC" w:rsidRPr="004172F6" w:rsidRDefault="00954FCC" w:rsidP="00954FCC">
                             <w:pPr>
                               <w:spacing w:before="240" w:after="240"/>
                               <w:rPr>
                                 <w:spacing w:val="2"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004172F6">
                               <w:rPr>
                                 <w:spacing w:val="2"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">This assessment will </w:t>
-[...13 lines deleted...]
-                              <w:t xml:space="preserve"> th</w:t>
+                              <w:t>This assessment will take into account th</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="2"/>
                               </w:rPr>
                               <w:t xml:space="preserve">e views of the community and </w:t>
                             </w:r>
                             <w:r w:rsidRPr="004172F6">
                               <w:rPr>
                                 <w:spacing w:val="2"/>
                               </w:rPr>
                               <w:t xml:space="preserve">outline any other matters that may </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="2"/>
                               </w:rPr>
                               <w:t>be considered.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2DC8BD22" w14:textId="77777777" w:rsidR="00954FCC" w:rsidRPr="004172F6" w:rsidRDefault="00954FCC" w:rsidP="00954FCC">
                             <w:pPr>
                               <w:spacing w:before="240" w:after="240"/>
                               <w:rPr>
                                 <w:spacing w:val="2"/>
@@ -24029,65 +23953,51 @@
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1DA1148C" w14:textId="77777777" w:rsidR="00954FCC" w:rsidRPr="00FC526B" w:rsidRDefault="00954FCC" w:rsidP="00954FCC">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FC526B">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                               </w:rPr>
                               <w:t>Fax: (08) [Insert fax number]</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="479DFF5F" w14:textId="77777777" w:rsidR="00954FCC" w:rsidRPr="00FC526B" w:rsidRDefault="00954FCC" w:rsidP="00954FCC">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FC526B">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>Email: Bottlebrush</w:t>
-[...13 lines deleted...]
-                              <w:t>insert address]</w:t>
+                              <w:t>Email: Bottlebrush@[insert address]</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="135AC86A" w14:textId="77777777" w:rsidR="00954FCC" w:rsidRPr="00FC526B" w:rsidRDefault="00954FCC" w:rsidP="00954FCC">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00FC526B">
                               <w:t xml:space="preserve">By [a date not less than 6 weeks after the notice is first given] </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1CC74960" w14:textId="77777777" w:rsidR="00954FCC" w:rsidRPr="00FC526B" w:rsidRDefault="00954FCC" w:rsidP="00954FCC">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00FC526B">
                               <w:t xml:space="preserve">For further information </w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve">(and </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FC526B">
                               <w:t>a copy of the information sheet</w:t>
                             </w:r>
                             <w:r>
                               <w:t>/</w:t>
@@ -24167,65 +24077,51 @@
                     <w:p w14:paraId="69D47E95" w14:textId="77777777" w:rsidR="00954FCC" w:rsidRPr="004172F6" w:rsidRDefault="00954FCC" w:rsidP="00954FCC">
                       <w:pPr>
                         <w:spacing w:before="240" w:after="240"/>
                         <w:rPr>
                           <w:spacing w:val="2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004172F6">
                         <w:rPr>
                           <w:spacing w:val="2"/>
                         </w:rPr>
                         <w:t>The number of elected members and the no ward structure will be assessed though this does not limit the matters that members of the community can raise in relation to the system of representation in the Shire.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="180909C6" w14:textId="77777777" w:rsidR="00954FCC" w:rsidRPr="004172F6" w:rsidRDefault="00954FCC" w:rsidP="00954FCC">
                       <w:pPr>
                         <w:spacing w:before="240" w:after="240"/>
                         <w:rPr>
                           <w:spacing w:val="2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004172F6">
                         <w:rPr>
                           <w:spacing w:val="2"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">This assessment will </w:t>
-[...13 lines deleted...]
-                        <w:t xml:space="preserve"> th</w:t>
+                        <w:t>This assessment will take into account th</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="2"/>
                         </w:rPr>
                         <w:t xml:space="preserve">e views of the community and </w:t>
                       </w:r>
                       <w:r w:rsidRPr="004172F6">
                         <w:rPr>
                           <w:spacing w:val="2"/>
                         </w:rPr>
                         <w:t xml:space="preserve">outline any other matters that may </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="2"/>
                         </w:rPr>
                         <w:t>be considered.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2DC8BD22" w14:textId="77777777" w:rsidR="00954FCC" w:rsidRPr="004172F6" w:rsidRDefault="00954FCC" w:rsidP="00954FCC">
                       <w:pPr>
                         <w:spacing w:before="240" w:after="240"/>
                         <w:rPr>
                           <w:spacing w:val="2"/>
@@ -24352,65 +24248,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1DA1148C" w14:textId="77777777" w:rsidR="00954FCC" w:rsidRPr="00FC526B" w:rsidRDefault="00954FCC" w:rsidP="00954FCC">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FC526B">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                         </w:rPr>
                         <w:t>Fax: (08) [Insert fax number]</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="479DFF5F" w14:textId="77777777" w:rsidR="00954FCC" w:rsidRPr="00FC526B" w:rsidRDefault="00954FCC" w:rsidP="00954FCC">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FC526B">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>Email: Bottlebrush</w:t>
-[...13 lines deleted...]
-                        <w:t>insert address]</w:t>
+                        <w:t>Email: Bottlebrush@[insert address]</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="135AC86A" w14:textId="77777777" w:rsidR="00954FCC" w:rsidRPr="00FC526B" w:rsidRDefault="00954FCC" w:rsidP="00954FCC">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00FC526B">
                         <w:t xml:space="preserve">By [a date not less than 6 weeks after the notice is first given] </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1CC74960" w14:textId="77777777" w:rsidR="00954FCC" w:rsidRPr="00FC526B" w:rsidRDefault="00954FCC" w:rsidP="00954FCC">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00FC526B">
                         <w:t xml:space="preserve">For further information </w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve">(and </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FC526B">
                         <w:t>a copy of the information sheet</w:t>
                       </w:r>
                       <w:r>
                         <w:t>/</w:t>
@@ -25502,59 +25384,51 @@
         <w:sectPr w:rsidR="004D6240" w:rsidSect="00146BE9">
           <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="145" w:gutter="0"/>
           <w:cols w:space="567"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:rPr>
           <w:w w:val="131"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
         <w:tab/>
         <w:t>Fewer positions on Council may lead to greater interest in elections with contested elections and those elected obtaining a greater level of support from the community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E735D34" w14:textId="77777777" w:rsidR="00E54799" w:rsidRPr="00E260BC" w:rsidRDefault="00E54799" w:rsidP="00E54799">
       <w:pPr>
         <w:pStyle w:val="List"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">There is a </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> trend in reductions in the number of elected members and many local governments have found that fewer elected members </w:t>
+        <w:t xml:space="preserve">There is a State wide trend in reductions in the number of elected members and many local governments have found that fewer elected members </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E260BC">
         <w:t>has</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve"> improved their </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E260BC">
         <w:t>decision making</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve"> process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACB6F9A" w14:textId="77777777" w:rsidR="00E54799" w:rsidRPr="00E260BC" w:rsidRDefault="00E54799" w:rsidP="00E54799">
       <w:pPr>
         <w:pStyle w:val="List"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
@@ -26438,70 +26312,70 @@
         <w:t xml:space="preserve"> Officer’s Report</w:t>
       </w:r>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p w14:paraId="006854A2" w14:textId="77777777" w:rsidR="008B4E1D" w:rsidRPr="00E260BC" w:rsidRDefault="008B4E1D" w:rsidP="008B4E1D">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve">It is recommended that the following format be used as an outline for an officer’s </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ward and representation review </w:t>
       </w:r>
       <w:r w:rsidRPr="00E260BC">
         <w:t>report to Council. It can then be used as the basis for a report to the Local Government Advisory Board.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D837988" w14:textId="77777777" w:rsidR="008B4E1D" w:rsidRPr="00E260BC" w:rsidRDefault="008B4E1D" w:rsidP="007942AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="88" w:name="_Toc167871794"/>
-      <w:bookmarkStart w:id="89" w:name="_Toc371324980"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="92" w:name="_Toc232593782"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc232593782"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc371324980"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc371329604"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc374008386"/>
       <w:r w:rsidRPr="00E260BC">
         <w:t>Report Title</w:t>
       </w:r>
       <w:bookmarkEnd w:id="88"/>
-      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="89"/>
     </w:p>
     <w:p w14:paraId="77DA3676" w14:textId="77777777" w:rsidR="008B4E1D" w:rsidRPr="008B4E1D" w:rsidRDefault="008B4E1D" w:rsidP="007861C2">
       <w:pPr>
         <w:pStyle w:val="AttachmentHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="008B4E1D">
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
     </w:p>
     <w:p w14:paraId="09685637" w14:textId="77777777" w:rsidR="008B4E1D" w:rsidRPr="00E260BC" w:rsidRDefault="008B4E1D" w:rsidP="008B4E1D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve">A description of the current situation and information on the number of councillors and electors is included </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E260BC">
         <w:t>here</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E260BC">
         <w:t xml:space="preserve"> and an explanation of how the review came about.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C02D83" w14:textId="77777777" w:rsidR="008B4E1D" w:rsidRPr="00E260BC" w:rsidRDefault="008B4E1D" w:rsidP="008B4E1D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E260BC">
         <w:t>The date of the last review is included along with what, if any, changes were made</w:t>
@@ -31286,51 +31160,51 @@
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2321504">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="857546419">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1260024290">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="313607375">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="582880374">
     <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1008" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -31662,50 +31536,51 @@
     <w:rsid w:val="008A1A8A"/>
     <w:rsid w:val="008A32F0"/>
     <w:rsid w:val="008A3D1C"/>
     <w:rsid w:val="008A67F3"/>
     <w:rsid w:val="008B0E97"/>
     <w:rsid w:val="008B18AC"/>
     <w:rsid w:val="008B4607"/>
     <w:rsid w:val="008B4E1D"/>
     <w:rsid w:val="008C1FBE"/>
     <w:rsid w:val="008C22F9"/>
     <w:rsid w:val="008C7165"/>
     <w:rsid w:val="008D1E10"/>
     <w:rsid w:val="008D2060"/>
     <w:rsid w:val="008E0253"/>
     <w:rsid w:val="008E04FB"/>
     <w:rsid w:val="008E4A63"/>
     <w:rsid w:val="008E568D"/>
     <w:rsid w:val="008E65E8"/>
     <w:rsid w:val="008E713B"/>
     <w:rsid w:val="008F6ECC"/>
     <w:rsid w:val="00901C8B"/>
     <w:rsid w:val="00912DDC"/>
     <w:rsid w:val="00914E68"/>
     <w:rsid w:val="00917460"/>
     <w:rsid w:val="00924B7F"/>
+    <w:rsid w:val="00925006"/>
     <w:rsid w:val="0092536E"/>
     <w:rsid w:val="00930B0F"/>
     <w:rsid w:val="009355A8"/>
     <w:rsid w:val="0094196D"/>
     <w:rsid w:val="00944824"/>
     <w:rsid w:val="0094672B"/>
     <w:rsid w:val="00946B25"/>
     <w:rsid w:val="009547E4"/>
     <w:rsid w:val="00954FCC"/>
     <w:rsid w:val="00956DCD"/>
     <w:rsid w:val="00957898"/>
     <w:rsid w:val="0096334C"/>
     <w:rsid w:val="0096638D"/>
     <w:rsid w:val="009675BB"/>
     <w:rsid w:val="00972128"/>
     <w:rsid w:val="009731AF"/>
     <w:rsid w:val="009802FA"/>
     <w:rsid w:val="00981199"/>
     <w:rsid w:val="009828DC"/>
     <w:rsid w:val="00982C9B"/>
     <w:rsid w:val="0098482F"/>
     <w:rsid w:val="00984EC9"/>
     <w:rsid w:val="009978E0"/>
     <w:rsid w:val="009A2C54"/>
     <w:rsid w:val="009A321C"/>
@@ -31763,50 +31638,51 @@
     <w:rsid w:val="00B05729"/>
     <w:rsid w:val="00B05E21"/>
     <w:rsid w:val="00B06632"/>
     <w:rsid w:val="00B07688"/>
     <w:rsid w:val="00B07E38"/>
     <w:rsid w:val="00B27A5E"/>
     <w:rsid w:val="00B34F55"/>
     <w:rsid w:val="00B4116F"/>
     <w:rsid w:val="00B41B44"/>
     <w:rsid w:val="00B42F4D"/>
     <w:rsid w:val="00B45ED0"/>
     <w:rsid w:val="00B46E2E"/>
     <w:rsid w:val="00B56C90"/>
     <w:rsid w:val="00B62068"/>
     <w:rsid w:val="00B71425"/>
     <w:rsid w:val="00B71D86"/>
     <w:rsid w:val="00B7287D"/>
     <w:rsid w:val="00B743E9"/>
     <w:rsid w:val="00B847D0"/>
     <w:rsid w:val="00B877D3"/>
     <w:rsid w:val="00B9230D"/>
     <w:rsid w:val="00BA7203"/>
     <w:rsid w:val="00BA7A57"/>
     <w:rsid w:val="00BB0301"/>
     <w:rsid w:val="00BB0963"/>
+    <w:rsid w:val="00BB190F"/>
     <w:rsid w:val="00BB4029"/>
     <w:rsid w:val="00BB5604"/>
     <w:rsid w:val="00BC0AF6"/>
     <w:rsid w:val="00BC28EE"/>
     <w:rsid w:val="00BC3586"/>
     <w:rsid w:val="00BC6A6B"/>
     <w:rsid w:val="00BC77EF"/>
     <w:rsid w:val="00BC7C8C"/>
     <w:rsid w:val="00BD0D55"/>
     <w:rsid w:val="00BE167F"/>
     <w:rsid w:val="00BE23AC"/>
     <w:rsid w:val="00BE6B0A"/>
     <w:rsid w:val="00BF711A"/>
     <w:rsid w:val="00C061FE"/>
     <w:rsid w:val="00C13A96"/>
     <w:rsid w:val="00C25CEE"/>
     <w:rsid w:val="00C27801"/>
     <w:rsid w:val="00C30557"/>
     <w:rsid w:val="00C34FE2"/>
     <w:rsid w:val="00C36BA5"/>
     <w:rsid w:val="00C373A6"/>
     <w:rsid w:val="00C43AB0"/>
     <w:rsid w:val="00C456B5"/>
     <w:rsid w:val="00C51A9A"/>
     <w:rsid w:val="00C57293"/>
@@ -34102,51 +33978,52 @@
     <w:rsid w:val="0009155B"/>
     <w:pPr>
       <w:keepLines/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="007DBA"/>
       </w:pBdr>
       <w:spacing w:before="480" w:after="240" w:line="264" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="2C5C86"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dlgsc.wa.gov.au/local-government/strengthening-local-government/local-government-act-reform" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item6.xml" Id="Rf1e76512024a4879" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dlgsc.wa.gov.au/local-government/strengthening-local-government/local-government-act-reform" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advisoryboard@lgirs.wa.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
@@ -34389,54 +34266,316 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps6.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028880C331BD2F14AB0E535D5F2E14299" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0e788a46ffdd664b458546e114655835">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ddccfde9-b74c-4e35-8084-81f40e2522e4" xmlns:ns3="b7f6f22d-f96c-477e-ade2-8adec83e6e15" xmlns:ns4="9499994c-0892-4763-8f56-1f918ce3b804" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="62b431da05236807b27930283d159047" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="ddccfde9-b74c-4e35-8084-81f40e2522e4"/>
+    <xsd:import namespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <xsd:import namespace="9499994c-0892-4763-8f56-1f918ce3b804"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="17" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="18" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ddccfde9-b74c-4e35-8084-81f40e2522e4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="336f0cfc-611e-4d38-a264-05700cd7d938" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9499994c-0892-4763-8f56-1f918ce3b804" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a01dc9a0-69ee-4d89-8649-d65e1bac1510}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9499994c-0892-4763-8f56-1f918ce3b804">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="9499994c-0892-4763-8f56-1f918ce3b804" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b7f6f22d-f96c-477e-ade2-8adec83e6e15">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A107996691</value>
     </field>
     <field name="Objective-Title">
       <value order="0">8. How to Conduct Review of Wards &amp; Rep</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2026-03-26T02:51:47Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0">2026-06-18T08:21:56Z</value>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2026-06-18T08:26:31Z</value>
@@ -34502,434 +34641,168 @@
         <value order="0"/>
       </field>
       <field name="Objective-Foreign Barcode">
         <value order="0"/>
       </field>
       <field name="Objective-PCI DSS Checked">
         <value order="0"/>
       </field>
       <field name="Objective-End User">
         <value order="0"/>
       </field>
       <field name="Objective-Additional File Numbers">
         <value order="0"/>
       </field>
       <field name="Objective-Record Number">
         <value order="0"/>
       </field>
       <field name="Objective-Graphic Content">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXML/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...247 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FCFB4DD-0A16-4B0E-A400-F5732E4C2695}"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63AAA0F8-A71B-4CAE-9647-EE109BD6852D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD741C69-DFCF-4EE5-8D6F-465EE782236E}">
-[...6 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42BA0F71-A063-4C8A-9072-313CAD8AA53C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8e8a9041-2026-405d-af16-85f276e0c52b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD741C69-DFCF-4EE5-8D6F-465EE782236E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>58</Pages>
-  <Words>11861</Words>
-  <Characters>67609</Characters>
+  <Words>11854</Words>
+  <Characters>67570</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>563</Lines>
   <Paragraphs>158</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Report - Blue</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>79312</CharactersWithSpaces>
+  <CharactersWithSpaces>79266</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>7405635</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>-1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1029</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>ROC Letterhead 7 blank name</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Report - Blue</dc:title>
   <dc:subject/>
   <dc:creator>LARMER, Jason</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100106BBEFF325EEA4F8E334A4580983736</vt:lpwstr>
+    <vt:lpwstr>0x01010028880C331BD2F14AB0E535D5F2E14299</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A107996691</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>8. How to Conduct Review of Wards &amp; Rep</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
     <vt:filetime>2026-03-26T02:51:47Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
     <vt:filetime>2026-06-18T08:21:56Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
     <vt:filetime>2026-06-18T08:26:31Z</vt:filetime>
   </property>