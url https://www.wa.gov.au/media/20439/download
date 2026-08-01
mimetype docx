--- v0 (2026-03-21)
+++ v1 (2026-08-01)
@@ -1,1034 +1,2598 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5CCEA0C3" w14:textId="2389166D" w:rsidR="00335461" w:rsidRPr="007315E8" w:rsidRDefault="00335461" w:rsidP="00C742E8">
+    <w:p w14:paraId="5CCEA0C3" w14:textId="336B2ACD" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="00C742E8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc56502140"/>
       <w:bookmarkStart w:id="1" w:name="_Toc59617680"/>
-      <w:r w:rsidRPr="00DC314C">
+      <w:r w:rsidRPr="006E25F0">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
         <w:t xml:space="preserve">Purpose of </w:t>
       </w:r>
-      <w:r w:rsidR="00DF025E">
+      <w:r w:rsidR="00DF025E" w:rsidRPr="006E25F0">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC314C">
+      <w:r w:rsidRPr="006E25F0">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
         <w:t xml:space="preserve">edication </w:t>
       </w:r>
-      <w:r w:rsidR="00DF025E">
+      <w:r w:rsidR="00DF025E" w:rsidRPr="006E25F0">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC314C">
+      <w:r w:rsidRPr="006E25F0">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
         <w:t xml:space="preserve">larification </w:t>
       </w:r>
-      <w:r w:rsidR="00DF025E">
+      <w:r w:rsidR="00DF025E" w:rsidRPr="006E25F0">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC314C">
+      <w:r w:rsidRPr="006E25F0">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
         <w:t>orm</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00243602">
+      <w:r w:rsidR="00243602" w:rsidRPr="006E25F0">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – example only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFA4170" w14:textId="44D610E8" w:rsidR="00335461" w:rsidRPr="007315E8" w:rsidRDefault="00335461" w:rsidP="00335461">
+    <w:p w14:paraId="0C5132BC" w14:textId="77777777" w:rsidR="00B0291E" w:rsidRPr="00B0291E" w:rsidRDefault="00B0291E" w:rsidP="00B0291E">
       <w:pPr>
-        <w:pStyle w:val="Caption"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00067759">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableStyle"/>
         <w:tblW w:w="14118" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="This is a table that requires information on why medication is required."/>
         <w:tblDescription w:val="This is a table that requires information on why medication is required."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5784"/>
-        <w:gridCol w:w="8334"/>
+        <w:gridCol w:w="6516"/>
+        <w:gridCol w:w="7602"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00335461" w14:paraId="3ACEC0D1" w14:textId="77777777" w:rsidTr="00335461">
+      <w:tr w:rsidR="00335461" w:rsidRPr="00686027" w14:paraId="3ACEC0D1" w14:textId="77777777" w:rsidTr="006E25F0">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5784" w:type="dxa"/>
+            <w:tcW w:w="6516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04AD5569" w14:textId="77777777" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="000C6448">
+          <w:p w14:paraId="04AD5569" w14:textId="77777777" w:rsidR="00335461" w:rsidRPr="00686027" w:rsidRDefault="00335461" w:rsidP="000C6448">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>General information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8334" w:type="dxa"/>
+            <w:tcW w:w="7602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08B24A08" w14:textId="77777777" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="000C6448">
+          <w:p w14:paraId="08B24A08" w14:textId="77777777" w:rsidR="00335461" w:rsidRPr="00686027" w:rsidRDefault="00335461" w:rsidP="000C6448">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Required information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335461" w14:paraId="7C6E1108" w14:textId="77777777" w:rsidTr="00335461">
+      <w:tr w:rsidR="00335461" w:rsidRPr="00686027" w14:paraId="7C6E1108" w14:textId="77777777" w:rsidTr="00B0291E">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5784" w:type="dxa"/>
+            <w:tcW w:w="6516" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="28C7D656" w14:textId="77777777" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="000C6448">
+          <w:p w14:paraId="28C7D656" w14:textId="70DF1975" w:rsidR="00335461" w:rsidRPr="00686027" w:rsidRDefault="00335461" w:rsidP="000C6448">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Names of medication</w:t>
+            </w:r>
+            <w:r w:rsidR="00B8093E" w:rsidRPr="00686027">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (brand and chemical names)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:alias w:val="Name of medicaton"/>
             <w:tag w:val="Name of medicaton"/>
             <w:id w:val="1196422118"/>
             <w:placeholder>
               <w:docPart w:val="1A6EB66A3DEB44D18411B9FC14FB4EB9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="8334" w:type="dxa"/>
+                <w:tcW w:w="7602" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="157674DD" w14:textId="77777777" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="000C6448">
+              <w:p w14:paraId="157674DD" w14:textId="77777777" w:rsidR="00335461" w:rsidRPr="00686027" w:rsidRDefault="00335461" w:rsidP="000C6448">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00DD42E0">
+                <w:r w:rsidRPr="00686027">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-                  <w:t>nter text.</w:t>
+                  <w:t xml:space="preserve"> Enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00335461" w14:paraId="109429F6" w14:textId="77777777" w:rsidTr="00335461">
+      <w:tr w:rsidR="00335461" w:rsidRPr="00686027" w14:paraId="109429F6" w14:textId="77777777" w:rsidTr="00B0291E">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5784" w:type="dxa"/>
+            <w:tcW w:w="6516" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="25905C70" w14:textId="77777777" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="000C6448">
+          <w:p w14:paraId="25905C70" w14:textId="77777777" w:rsidR="00335461" w:rsidRPr="00686027" w:rsidRDefault="00335461" w:rsidP="000C6448">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Dose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:alias w:val="Dose"/>
             <w:tag w:val="Dose"/>
             <w:id w:val="2000145719"/>
             <w:placeholder>
               <w:docPart w:val="5D032F42C61B41DAA9BF5319E59FBCE3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="8334" w:type="dxa"/>
+                <w:tcW w:w="7602" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="2E370A55" w14:textId="77777777" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="000C6448">
+              <w:p w14:paraId="2E370A55" w14:textId="77777777" w:rsidR="00335461" w:rsidRPr="00686027" w:rsidRDefault="00335461" w:rsidP="000C6448">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00DD42E0">
+                <w:r w:rsidRPr="00686027">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-                  <w:t>nter text.</w:t>
+                  <w:t xml:space="preserve"> Enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00335461" w14:paraId="4B505F40" w14:textId="77777777" w:rsidTr="00335461">
+      <w:tr w:rsidR="00335461" w:rsidRPr="00686027" w14:paraId="4B505F40" w14:textId="77777777" w:rsidTr="00B0291E">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5784" w:type="dxa"/>
+            <w:tcW w:w="6516" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1A75FF" w14:textId="77777777" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="000C6448">
+          <w:p w14:paraId="1F1A75FF" w14:textId="77777777" w:rsidR="00335461" w:rsidRPr="00686027" w:rsidRDefault="00335461" w:rsidP="000C6448">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Route</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:alias w:val="Route"/>
             <w:tag w:val="Route"/>
             <w:id w:val="1714619460"/>
             <w:placeholder>
               <w:docPart w:val="C96A3C59083D4648AE46F3F53F2AB079"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="8334" w:type="dxa"/>
+                <w:tcW w:w="7602" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="552D70E2" w14:textId="77777777" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="000C6448">
+              <w:p w14:paraId="552D70E2" w14:textId="77777777" w:rsidR="00335461" w:rsidRPr="00686027" w:rsidRDefault="00335461" w:rsidP="000C6448">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00DD42E0">
+                <w:r w:rsidRPr="00686027">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-                  <w:t>nter text.</w:t>
+                  <w:t xml:space="preserve"> Enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00335461" w14:paraId="190233CA" w14:textId="77777777" w:rsidTr="00335461">
+      <w:tr w:rsidR="00335461" w:rsidRPr="00686027" w14:paraId="190233CA" w14:textId="77777777" w:rsidTr="00B0291E">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5784" w:type="dxa"/>
+            <w:tcW w:w="6516" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6562E939" w14:textId="77777777" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="000C6448">
+          <w:p w14:paraId="6562E939" w14:textId="77777777" w:rsidR="00335461" w:rsidRPr="00686027" w:rsidRDefault="00335461" w:rsidP="000C6448">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Frequency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:alias w:val="Frequency"/>
             <w:tag w:val="Frequency"/>
             <w:id w:val="-1543280968"/>
             <w:placeholder>
               <w:docPart w:val="9B7D7F3B61B64086B56F8B050749C8E0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="8334" w:type="dxa"/>
+                <w:tcW w:w="7602" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1E9A1AC8" w14:textId="77777777" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="000C6448">
+              <w:p w14:paraId="1E9A1AC8" w14:textId="77777777" w:rsidR="00335461" w:rsidRPr="00686027" w:rsidRDefault="00335461" w:rsidP="000C6448">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00DD42E0">
+                <w:r w:rsidRPr="00686027">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-                  <w:t>nter text.</w:t>
+                  <w:t xml:space="preserve"> Enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00335461" w14:paraId="21EEECDE" w14:textId="77777777" w:rsidTr="00335461">
+      <w:tr w:rsidR="006E25F0" w:rsidRPr="00686027" w14:paraId="4E1B5B1F" w14:textId="77777777" w:rsidTr="00B0291E">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="990"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5784" w:type="dxa"/>
+            <w:tcW w:w="6516" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="04898AA7" w14:textId="77777777" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="000C6448">
+          <w:p w14:paraId="27027EFD" w14:textId="51B02A51" w:rsidR="006E25F0" w:rsidRDefault="006E25F0" w:rsidP="006E25F0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PRN or Routine</w:t>
+            </w:r>
+            <w:r w:rsidR="00B0291E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (please select)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B005A71" w14:textId="770FCA2B" w:rsidR="00BD4A61" w:rsidRPr="00686027" w:rsidRDefault="00BD4A61" w:rsidP="006E25F0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B0291E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If PRN, please describe conditions </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC1390" w:rsidRPr="00B0291E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or circumstances </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0291E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>of medication administration</w:t>
+            </w:r>
+            <w:r w:rsidR="008E2CE0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7602" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:alias w:val="PRN or Routine"/>
+              <w:tag w:val="PRN or Routine"/>
+              <w:id w:val="-526709109"/>
+              <w:placeholder>
+                <w:docPart w:val="3CBFC168956349048A9C4F259D6FC1D5"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:comboBox>
+                <w:listItem w:value="Choose an item."/>
+                <w:listItem w:displayText="PRN" w:value="PRN"/>
+                <w:listItem w:displayText="Routine" w:value="Routine"/>
+              </w:comboBox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="640EE973" w14:textId="77777777" w:rsidR="006E25F0" w:rsidRPr="00686027" w:rsidRDefault="006E25F0" w:rsidP="006E25F0">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00686027">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>Choose an item.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="32595660" w14:textId="77777777" w:rsidR="00B0291E" w:rsidRDefault="00B0291E" w:rsidP="006E25F0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:alias w:val="Frequency"/>
+              <w:tag w:val="Frequency"/>
+              <w:id w:val="-444304708"/>
+              <w:placeholder>
+                <w:docPart w:val="DEC064BAB9C747AE9F7EC81BEF835DB5"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="079A8635" w14:textId="6E5447F4" w:rsidR="00BD4A61" w:rsidRPr="00686027" w:rsidRDefault="00BD4A61" w:rsidP="006E25F0">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00686027">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> Enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E25F0" w:rsidRPr="00686027" w14:paraId="58115322" w14:textId="77777777" w:rsidTr="00B0291E">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F11DCE" w14:textId="5B1B926E" w:rsidR="006E25F0" w:rsidRPr="00686027" w:rsidRDefault="006E25F0" w:rsidP="006E25F0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primary </w:t>
+            </w:r>
+            <w:r w:rsidR="00787449">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urpose of </w:t>
+            </w:r>
+            <w:r w:rsidR="00787449">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>edication:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000420EC" w:rsidRPr="00686027">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check </w:t>
+            </w:r>
+            <w:r w:rsidR="000420EC" w:rsidRPr="00B0291E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0291E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ption A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0291E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Option B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> below. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Choose only one option.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E25F0" w:rsidRPr="00686027" w14:paraId="13589FC9" w14:textId="77777777" w:rsidTr="00B0291E">
+        <w:trPr>
+          <w:trHeight w:val="1268"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6516" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF5BB3B" w14:textId="53101E13" w:rsidR="00B0291E" w:rsidRPr="00B0291E" w:rsidRDefault="006E25F0" w:rsidP="006E25F0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Option A</w:t>
+            </w:r>
+            <w:r w:rsidR="00B0291E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (please tick): </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-321579420"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B0291E" w:rsidRPr="00B0291E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="28897F85" w14:textId="77777777" w:rsidR="006E25F0" w:rsidRDefault="00B0291E" w:rsidP="006E25F0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Fixed does (routine or PRM)</w:t>
-            </w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="006E25F0" w:rsidRPr="00686027">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rimary purpose of this medication is for the treatment of, or to enable treatment of, a diagnosed mental disorder, a physical illness or a physical condition.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49D39D6A" w14:textId="77777777" w:rsidR="00037044" w:rsidRDefault="00037044" w:rsidP="006E25F0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="193FD527" w14:textId="3AD384AB" w:rsidR="00037044" w:rsidRPr="00686027" w:rsidRDefault="00037044" w:rsidP="006E25F0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
-            <w:alias w:val="Fixed dose"/>
-[...1 lines deleted...]
-            <w:id w:val="422924733"/>
+            <w:alias w:val="Please specify"/>
+            <w:tag w:val="Please specify"/>
+            <w:id w:val="-302231277"/>
             <w:placeholder>
-              <w:docPart w:val="C47CC7990B3D4FE6B2580CFFC5C3DEA5"/>
+              <w:docPart w:val="79036DA29EB74AAC9CF5650C0309F201"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="8334" w:type="dxa"/>
+                <w:tcW w:w="7602" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="2B98D9F9" w14:textId="77777777" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="000C6448">
+              <w:p w14:paraId="40E103B9" w14:textId="44998034" w:rsidR="006E25F0" w:rsidRPr="00686027" w:rsidRDefault="00B0291E" w:rsidP="00B0291E">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00DD42E0">
+                <w:r w:rsidRPr="00686027">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-                  <w:t>nter text.</w:t>
+                  <w:t xml:space="preserve"> Enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00335461" w14:paraId="4E1B5B1F" w14:textId="77777777" w:rsidTr="00335461">
+      <w:tr w:rsidR="006E25F0" w:rsidRPr="00686027" w14:paraId="68F921B8" w14:textId="77777777" w:rsidTr="00B0291E">
         <w:trPr>
-          <w:trHeight w:val="1310"/>
+          <w:trHeight w:val="1268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5784" w:type="dxa"/>
+            <w:tcW w:w="6516" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6601B818" w14:textId="77777777" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="000C6448">
+          <w:p w14:paraId="77E03A79" w14:textId="339E181F" w:rsidR="006E25F0" w:rsidRPr="00686027" w:rsidRDefault="006E25F0" w:rsidP="006E25F0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Option B</w:t>
+            </w:r>
+            <w:r w:rsidR="00B0291E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (please tick): </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1570579497"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00686027">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
-          <w:p w14:paraId="6B005A71" w14:textId="2F5C2B76" w:rsidR="00335461" w:rsidRPr="007315E8" w:rsidRDefault="00335461" w:rsidP="000C6448">
+          <w:p w14:paraId="7030215A" w14:textId="2C5E9D50" w:rsidR="006E25F0" w:rsidRPr="00686027" w:rsidRDefault="006E25F0" w:rsidP="006E25F0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007315E8">
-[...14 lines deleted...]
-            <w:r w:rsidR="003E622D">
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Primary purpose is to influence/manage behaviour</w:t>
+            </w:r>
+            <w:r w:rsidR="00B0291E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="071A57FC" w14:textId="0DDDF974" w:rsidR="006E25F0" w:rsidRPr="00686027" w:rsidRDefault="006E25F0" w:rsidP="006E25F0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7602" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:alias w:val="Specify behaviours targeted with this medication"/>
+              <w:tag w:val="Specify behaviours targeted with this medication"/>
+              <w:id w:val="-371763539"/>
+              <w:placeholder>
+                <w:docPart w:val="D6DCA6C7947C49ACA3290E52416E05CB"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3C832046" w14:textId="77777777" w:rsidR="000420EC" w:rsidRPr="00686027" w:rsidRDefault="000420EC" w:rsidP="000420EC">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00686027">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> Enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="18AE121A" w14:textId="77777777" w:rsidR="006E25F0" w:rsidRPr="00686027" w:rsidRDefault="006E25F0" w:rsidP="006E25F0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E25F0" w:rsidRPr="00686027" w14:paraId="4921C9B4" w14:textId="77777777" w:rsidTr="00B0291E">
+        <w:trPr>
+          <w:trHeight w:val="1268"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6516" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5578FF" w14:textId="77777777" w:rsidR="006E25F0" w:rsidRPr="00686027" w:rsidRDefault="006E25F0" w:rsidP="006E25F0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potential side effects </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="390F0EE3" w14:textId="381D667B" w:rsidR="006E25F0" w:rsidRPr="00686027" w:rsidRDefault="006E25F0" w:rsidP="006E25F0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Any anticipated positive and negative effects of the medication on the person</w:t>
+            </w:r>
+            <w:r w:rsidR="008E2CE0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7602" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:alias w:val="Describe potential side effects"/>
+              <w:tag w:val="Describe potential side effects"/>
+              <w:id w:val="-499584398"/>
+              <w:placeholder>
+                <w:docPart w:val="F3272845723A4542B20A981CE41302E6"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="30ED1DF4" w14:textId="77777777" w:rsidR="000420EC" w:rsidRPr="00686027" w:rsidRDefault="000420EC" w:rsidP="000420EC">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00686027">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> Enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="11BADFA0" w14:textId="77777777" w:rsidR="006E25F0" w:rsidRPr="00686027" w:rsidRDefault="006E25F0" w:rsidP="006E25F0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E25F0" w:rsidRPr="00686027" w14:paraId="0A856440" w14:textId="77777777" w:rsidTr="00B0291E">
+        <w:trPr>
+          <w:trHeight w:val="1268"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6516" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0BA994" w14:textId="39E6E1FD" w:rsidR="006E25F0" w:rsidRPr="00686027" w:rsidRDefault="006E25F0" w:rsidP="006E25F0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reduction and Elimination </w:t>
+            </w:r>
+            <w:r w:rsidR="00037044">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="007315E8">
-[...6 lines deleted...]
-              <w:t>ondition”</w:t>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lanning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="004818AC" w14:textId="5AF15326" w:rsidR="006E25F0" w:rsidRPr="00686027" w:rsidRDefault="000420EC" w:rsidP="000420EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r w:rsidR="006E25F0" w:rsidRPr="00686027">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information/data </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">can be collected to </w:t>
+            </w:r>
+            <w:r w:rsidR="006E25F0" w:rsidRPr="00686027">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>support</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> safely reducing and eliminating the use of this medication over time</w:t>
+            </w:r>
+            <w:r w:rsidR="008E2CE0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7602" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:alias w:val="Detail information/data to be collected to inform redution and elimination"/>
+              <w:tag w:val="Detail information/data to be collected to inform redution and elimination"/>
+              <w:id w:val="-309176570"/>
+              <w:placeholder>
+                <w:docPart w:val="449C0CFF39B046ED8440258947E76068"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="63588CED" w14:textId="77777777" w:rsidR="000420EC" w:rsidRPr="00686027" w:rsidRDefault="000420EC" w:rsidP="000420EC">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00686027">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> Enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="68E73FBF" w14:textId="0903EDE1" w:rsidR="006E25F0" w:rsidRPr="00686027" w:rsidRDefault="006E25F0" w:rsidP="006E25F0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E25F0" w:rsidRPr="00686027" w14:paraId="6755FFD5" w14:textId="77777777" w:rsidTr="00B0291E">
+        <w:trPr>
+          <w:trHeight w:val="1268"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6516" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7B45FC" w14:textId="4D27861B" w:rsidR="006E25F0" w:rsidRPr="00686027" w:rsidRDefault="006E25F0" w:rsidP="006E25F0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date of next medical review</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
-            <w:alias w:val="Reason for medication"/>
-[...1 lines deleted...]
-            <w:id w:val="2027284738"/>
+            <w:id w:val="-2008736050"/>
             <w:placeholder>
-              <w:docPart w:val="51A0A27E70CD4F6F82373728D204DAE2"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:date>
+              <w:dateFormat w:val="d/MM/yyyy"/>
+              <w:lid w:val="en-AU"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="8334" w:type="dxa"/>
+                <w:tcW w:w="7602" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="079A8635" w14:textId="77777777" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="000C6448">
+              <w:p w14:paraId="2638AD1D" w14:textId="76A2F162" w:rsidR="006E25F0" w:rsidRPr="00686027" w:rsidRDefault="000420EC" w:rsidP="006E25F0">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00DD42E0">
+                <w:r w:rsidRPr="00686027">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-                  <w:t>nter text.</w:t>
+                  <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00335461" w14:paraId="062A4FB2" w14:textId="77777777" w:rsidTr="00335461">
+      <w:tr w:rsidR="006E25F0" w:rsidRPr="00686027" w14:paraId="461ABD5D" w14:textId="77777777" w:rsidTr="00B0291E">
         <w:trPr>
-          <w:trHeight w:val="1310"/>
+          <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5784" w:type="dxa"/>
+            <w:tcW w:w="6516" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0A839320" w14:textId="77777777" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="000C6448">
+          <w:p w14:paraId="77F6353F" w14:textId="4EFB96E7" w:rsidR="006E25F0" w:rsidRPr="00B0291E" w:rsidRDefault="006E25F0" w:rsidP="00B0291E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-              <w:t>ontrolling the person’s behaviour”</w:t>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prescribing </w:t>
+            </w:r>
+            <w:r w:rsidR="00037044">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>octor’s name</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...18 lines deleted...]
-              <w:p w14:paraId="1ADC07F7" w14:textId="77777777" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="000C6448">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7602" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:alias w:val="Prescribing Doctor's name"/>
+              <w:tag w:val="Prescribing Doctor's name"/>
+              <w:id w:val="1176302388"/>
+              <w:placeholder>
+                <w:docPart w:val="7880E526EE404C758A623F93047A07D3"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3B65A940" w14:textId="0963163E" w:rsidR="006E25F0" w:rsidRPr="00686027" w:rsidRDefault="000420EC" w:rsidP="006E25F0">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00DD42E0">
+                <w:r w:rsidRPr="00686027">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-                  <w:t>nter text.</w:t>
+                  <w:t xml:space="preserve"> Enter text.</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...1 lines deleted...]
-        </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335461" w14:paraId="58115322" w14:textId="77777777" w:rsidTr="00335461">
+      <w:tr w:rsidR="00B0291E" w:rsidRPr="00686027" w14:paraId="502FE187" w14:textId="77777777" w:rsidTr="00B0291E">
         <w:trPr>
-          <w:trHeight w:val="1268"/>
+          <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5784" w:type="dxa"/>
+            <w:tcW w:w="6516" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="204025A6" w14:textId="77777777" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="000C6448">
+          <w:p w14:paraId="4771B8E5" w14:textId="39590118" w:rsidR="00B0291E" w:rsidRPr="00686027" w:rsidRDefault="00B0291E" w:rsidP="006E25F0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>If medication is used for the treatment of a diagnosed mental illness or physical condition, please specify the mental illness or physical condition</w:t>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Specialty</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...18 lines deleted...]
-              <w:p w14:paraId="57F11DCE" w14:textId="77777777" w:rsidR="00335461" w:rsidRDefault="00335461" w:rsidP="000C6448">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7602" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:alias w:val="Prescribing Doctor's speciality"/>
+              <w:tag w:val="Prescribing Doctor's speciality"/>
+              <w:id w:val="-511459528"/>
+              <w:placeholder>
+                <w:docPart w:val="C285CA08F7DD4F89BE7B19EDC56008D7"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="70CEFF95" w14:textId="56C62459" w:rsidR="00B0291E" w:rsidRPr="00B0291E" w:rsidRDefault="00B0291E" w:rsidP="000420EC">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00DD42E0">
+                <w:r w:rsidRPr="00686027">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t xml:space="preserve"> </w:t>
+                  <w:t xml:space="preserve"> Enter text.</w:t>
                 </w:r>
-                <w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B0291E" w:rsidRPr="00686027" w14:paraId="1FFF246B" w14:textId="77777777" w:rsidTr="00B0291E">
+        <w:trPr>
+          <w:trHeight w:val="894"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6516" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA042A2" w14:textId="3B7E647F" w:rsidR="00B0291E" w:rsidRPr="00686027" w:rsidRDefault="00B0291E" w:rsidP="00B0291E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686027">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contact details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7602" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:alias w:val="Prescribing Doctor's contact details"/>
+              <w:tag w:val="Prescribing Doctor's contact details"/>
+              <w:id w:val="1893084865"/>
+              <w:placeholder>
+                <w:docPart w:val="B210AAAD489748A28E089DC07E85C734"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4E294314" w14:textId="7BAB05CE" w:rsidR="00B0291E" w:rsidRPr="00B0291E" w:rsidRDefault="00B0291E" w:rsidP="000420EC">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00686027">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t>E</w:t>
-[...5 lines deleted...]
-                  <w:t>nter text.</w:t>
+                  <w:t xml:space="preserve"> Enter text.</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...1 lines deleted...]
-        </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E901DD1" w14:textId="77777777" w:rsidR="00A111B4" w:rsidRDefault="00A111B4"/>
     <w:sectPr w:rsidR="00A111B4" w:rsidSect="00335461">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
-      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DAF3DC4" w14:textId="77777777" w:rsidR="00153EE7" w:rsidRDefault="00153EE7" w:rsidP="00335461">
+    <w:p w14:paraId="78C1461E" w14:textId="77777777" w:rsidR="00A733F8" w:rsidRDefault="00A733F8" w:rsidP="00335461">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53B10152" w14:textId="77777777" w:rsidR="00153EE7" w:rsidRDefault="00153EE7" w:rsidP="00335461">
+    <w:p w14:paraId="4201C3A5" w14:textId="77777777" w:rsidR="00A733F8" w:rsidRDefault="00A733F8" w:rsidP="00335461">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helvetica-Bold">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1075667694"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="607D9403" w14:textId="7E3F5D76" w:rsidR="00B0291E" w:rsidRDefault="00B0291E">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
   <w:p w14:paraId="1C5ED5BB" w14:textId="77777777" w:rsidR="00605ACA" w:rsidRDefault="00605ACA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B5AC40E" w14:textId="77777777" w:rsidR="00153EE7" w:rsidRDefault="00153EE7" w:rsidP="00335461">
+    <w:p w14:paraId="7F4FCF20" w14:textId="77777777" w:rsidR="00A733F8" w:rsidRDefault="00A733F8" w:rsidP="00335461">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22B2AA8E" w14:textId="77777777" w:rsidR="00153EE7" w:rsidRDefault="00153EE7" w:rsidP="00335461">
+    <w:p w14:paraId="679DD89F" w14:textId="77777777" w:rsidR="00A733F8" w:rsidRDefault="00A733F8" w:rsidP="00335461">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="5E681DE5" w14:textId="77777777" w:rsidR="00605ACA" w:rsidRDefault="00605ACA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E681DE5" w14:textId="4A64CA58" w:rsidR="00605ACA" w:rsidRDefault="00B8093E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17B3745A" wp14:editId="419FDA34">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="643255" cy="450850"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="6350"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1651492030" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="643255" cy="450850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0080C5C3" w14:textId="672F83E8" w:rsidR="00B8093E" w:rsidRPr="00B8093E" w:rsidRDefault="00B8093E" w:rsidP="00B8093E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B8093E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="17B3745A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:50.65pt;height:35.5pt;z-index:251657216;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6Rn6ECgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkTdEacYqsRYYB&#10;QVsgHXpWZDk2IImCxMTOfv0oxW62bqdhF5kiaX6897S4641mR+VDC7bk00nOmbISqtbuS/79Zf3p&#10;hrOAwlZCg1UlP6nA75YfPyw6V6gZNKAr5RkVsaHoXMkbRFdkWZCNMiJMwClLwRq8EUhXv88qLzqq&#10;bnQ2y/PrrANfOQ9ShUDeh3OQL1P9ulYSn+o6KGS65DQbptOncxfPbLkQxd4L17RyGEP8wxRGtJaa&#10;vpV6ECjYwbd/lDKt9BCgxokEk0Fdt1KlHWibaf5um20jnEq7EDjBvcEU/l9Z+XjcumfPsP8CPREY&#10;AelcKAI54z597U380qSM4gTh6Q021SOT5Ly++jybzzmTFLqa5zfzBGt2+dn5gF8VGBaNkntiJYEl&#10;jpuA1JBSx5TYy8K61Toxo+1vDkqMnuwyYbSw3/XD2DuoTrSNhzPRwcl1Sz03IuCz8MQsLUBqxSc6&#10;ag1dyWGwOGvA//ibP+YT4BTlrCOllNySlDnT3ywREUWVjOltPs/p5kf3bjTswdwD6W9KT8HJZMY8&#10;1KNZezCvpONVbEQhYSW1KzmO5j2eJUvvQKrVKiWRfpzAjd06GUtHnCKIL/2r8G5AGomiRxhlJIp3&#10;gJ9z45/BrQ5IsCc2IqZnIAeoSXuJpOGdRHH/ek9Zl9e8/AkAAP//AwBQSwMEFAAGAAgAAAAhAB4i&#10;m5TZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+AdrkbgV20W0VYiDUCUO3Cil&#10;PZt4SdLG6yheIOXra3ppLyuNZjTzNl8OvhVn7GMTyICeKhBIZXANVQb2b+v7ZxCRLTnbBkID3xhh&#10;WYzucpu5cKFXPO+4EqmEYmYN1MxdJmUsa/Q2TkOHlLxj6L3lJPtKut5eUrlv5YNSj9LbhtJCbTt8&#10;qbH82p28gWa+CqzxfbP+/PA66Ot2M79ujZmMh9UCBOPAf2G44Sd0KBLTIZzIRdEaSI/w7715Ss9A&#10;HAw8aQWyyOV/+OIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+kZ+hAoCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHiKblNkAAAAEAQAA&#10;DwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0080C5C3" w14:textId="672F83E8" w:rsidR="00B8093E" w:rsidRPr="00B8093E" w:rsidRDefault="00B8093E" w:rsidP="00B8093E">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B8093E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A9BD767" w14:textId="3423C235" w:rsidR="00046E2F" w:rsidRDefault="00B8093E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5ADE404C" wp14:editId="2A21A9BB">
+              <wp:simplePos x="914400" y="450850"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="643255" cy="450850"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="6350"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2098477682" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="643255" cy="450850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="02334819" w14:textId="046187AE" w:rsidR="00B8093E" w:rsidRPr="00B8093E" w:rsidRDefault="00B8093E" w:rsidP="00B8093E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B8093E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5ADE404C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:50.65pt;height:35.5pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOsqTNDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkTdEZcYqsRYYB&#10;QVsgHXpWZCk2YImCxMTOfv0oJU66rqdiF5kiaX689zS77U3L9sqHBmzJx6OcM2UlVI3dlvzX8/LL&#10;DWcBha1EC1aV/KACv51//jTrXKEmUENbKc+oiA1F50peI7oiy4KslRFhBE5ZCmrwRiBd/TarvOio&#10;ummzSZ5fZx34ynmQKgTy3h+DfJ7qa60kPmodFLK25DQbptOncxPPbD4TxdYLVzfyNIb4wBRGNJaa&#10;nkvdCxRs55t/SplGegigcSTBZKB1I1XagbYZ52+2WdfCqbQLgRPcGabw/8rKh/3aPXmG/XfoicAI&#10;SOdCEcgZ9+m1N/FLkzKKE4SHM2yqRybJeX31dTKdciYpdDXNb6YJ1uzys/MBfygwLBol98RKAkvs&#10;VwGpIaUOKbGXhWXTtomZ1v7loMToyS4TRgv7Tc+a6tX0G6gOtJSHI9/ByWVDrVci4JPwRDDtQaLF&#10;Rzp0C13J4WRxVoP//Z4/5hPuFOWsI8GU3JKiOWt/WuIjaisZ42/5NKebH9ybwbA7cwckwzG9CCeT&#10;GfOwHUztwbyQnBexEYWEldSu5DiYd3hULj0HqRaLlEQycgJXdu1kLB3hilg+9y/CuxPgSEw9wKAm&#10;UbzB/Zgb/wxusUNCP5ESoT0CeUKcJJi4Oj2XqPHX95R1edTzPwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AB4im5TZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+AdrkbgV20W0VYiDUCUO&#10;3CilPZt4SdLG6yheIOXra3ppLyuNZjTzNl8OvhVn7GMTyICeKhBIZXANVQb2b+v7ZxCRLTnbBkID&#10;3xhhWYzucpu5cKFXPO+4EqmEYmYN1MxdJmUsa/Q2TkOHlLxj6L3lJPtKut5eUrlv5YNSj9LbhtJC&#10;bTt8qbH82p28gWa+CqzxfbP+/PA66Ot2M79ujZmMh9UCBOPAf2G44Sd0KBLTIZzIRdEaSI/w7715&#10;Ss9AHAw8aQWyyOV/+OIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzrKkzQ0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHiKblNkAAAAE&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="02334819" w14:textId="046187AE" w:rsidR="00B8093E" w:rsidRPr="00B8093E" w:rsidRDefault="00B8093E" w:rsidP="00B8093E">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B8093E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1769526963"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Watermarks"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="6A9BD767" w14:textId="493C7C67" w:rsidR="00046E2F" w:rsidRDefault="00153EE7">
+      <w:p w14:paraId="1A1956B6" w14:textId="77777777" w:rsidR="00046E2F" w:rsidRDefault="00A733F8">
         <w:pPr>
           <w:pStyle w:val="Header"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:pict w14:anchorId="708CCEFD">
             <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
               <v:formulas>
                 <v:f eqn="sum #0 0 10800"/>
                 <v:f eqn="prod #0 2 1"/>
                 <v:f eqn="sum 21600 0 @1"/>
                 <v:f eqn="sum 0 0 @2"/>
                 <v:f eqn="sum 21600 0 @3"/>
                 <v:f eqn="if @0 @3 0"/>
                 <v:f eqn="if @0 21600 @1"/>
                 <v:f eqn="if @0 0 @2"/>
                 <v:f eqn="if @0 @4 21600"/>
                 <v:f eqn="mid @5 @6"/>
                 <v:f eqn="mid @8 @5"/>
                 <v:f eqn="mid @7 @8"/>
                 <v:f eqn="mid @6 @7"/>
                 <v:f eqn="sum @6 0 @5"/>
               </v:formulas>
               <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
               <v:textpath on="t" fitshape="t"/>
               <v:handles>
                 <v:h position="#0,bottomRight" xrange="6629,14971"/>
               </v:handles>
               <o:lock v:ext="edit" text="t" shapetype="t"/>
             </v:shapetype>
-            <v:shape id="PowerPlusWaterMarkObject6354267" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:509pt;height:127.25pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+            <v:shape id="PowerPlusWaterMarkObject6354267" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:509pt;height:127.25pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
               <v:fill opacity=".5"/>
               <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="EXAMPLE"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="3D2A50BE" w14:textId="77777777" w:rsidR="00605ACA" w:rsidRDefault="00605ACA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D2A50BE" w14:textId="78E63C38" w:rsidR="00605ACA" w:rsidRDefault="00B8093E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33A12FCC" wp14:editId="7C15D48F">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="643255" cy="450850"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="6350"/>
+              <wp:wrapNone/>
+              <wp:docPr id="519142525" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="643255" cy="450850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="26EFD633" w14:textId="59F92B82" w:rsidR="00B8093E" w:rsidRPr="00B8093E" w:rsidRDefault="00B8093E" w:rsidP="00B8093E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B8093E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="33A12FCC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:50.65pt;height:35.5pt;z-index:251656192;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5c3OLDwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkTdEacYqsRYYB&#10;QVsgLXpWZCk2YImCxMTOfv0oJU62dqdhF5kiaX689zS7603L9sqHBmzJx6OcM2UlVI3dlvz1Zfnl&#10;hrOAwlaiBatKflCB380/f5p1rlATqKGtlGdUxIaicyWvEV2RZUHWyogwAqcsBTV4I5CufptVXnRU&#10;3bTZJM+vsw585TxIFQJ5H45BPk/1tVYSn7QOCllbcpoN0+nTuYlnNp+JYuuFqxt5GkP8wxRGNJaa&#10;nks9CBRs55sPpUwjPQTQOJJgMtC6kSrtQNuM83fbrGvhVNqFwAnuDFP4f2Xl437tnj3D/hv0RGAE&#10;pHOhCOSM+/Tam/ilSRnFCcLDGTbVI5PkvL76OplOOZMUuprmN9MEa3b52fmA3xUYFo2Se2IlgSX2&#10;q4DUkFKHlNjLwrJp28RMa/9wUGL0ZJcJo4X9pmdNVfLJMP0GqgMt5eHId3By2VDrlQj4LDwRTHuQ&#10;aPGJDt1CV3I4WZzV4H/+zR/zCXeKctaRYEpuSdGctT8s8RG1lYzxbT7N6eYH92Yw7M7cA8lwTC/C&#10;yWTGPGwHU3swbyTnRWxEIWEltSs5DuY9HpVLz0GqxSIlkYycwJVdOxlLR7gili/9m/DuBDgSU48w&#10;qEkU73A/5sY/g1vskNBPpERoj0CeECcJJq5OzyVq/Pd7yro86vkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAHiKblNkAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X4B2uRuBXbRbRViINQ&#10;JQ7cKKU9m3hJ0sbrKF4g5etremkvK41mNPM2Xw6+FWfsYxPIgJ4qEEhlcA1VBvZv6/tnEJEtOdsG&#10;QgPfGGFZjO5ym7lwoVc877gSqYRiZg3UzF0mZSxr9DZOQ4eUvGPoveUk+0q63l5SuW/lg1KP0tuG&#10;0kJtO3ypsfzanbyBZr4KrPF9s/788Dro63Yzv26NmYyH1QIE48B/YbjhJ3QoEtMhnMhF0RpIj/Dv&#10;vXlKz0AcDDxpBbLI5X/44gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB5c3OLDwIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAeIpuU2QAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="26EFD633" w14:textId="59F92B82" w:rsidR="00B8093E" w:rsidRPr="00B8093E" w:rsidRDefault="00B8093E" w:rsidP="00B8093E">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B8093E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BDA588A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="39165162"/>
+    <w:lvl w:ilvl="0" w:tplc="1384F3CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1854804585">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00335461"/>
+    <w:rsid w:val="00037044"/>
+    <w:rsid w:val="00037BB5"/>
+    <w:rsid w:val="000420EC"/>
     <w:rsid w:val="00046E2F"/>
     <w:rsid w:val="00153EE7"/>
+    <w:rsid w:val="00223A00"/>
     <w:rsid w:val="00243602"/>
+    <w:rsid w:val="002C59BE"/>
     <w:rsid w:val="00335461"/>
+    <w:rsid w:val="00380A9C"/>
+    <w:rsid w:val="00395EB6"/>
     <w:rsid w:val="003E622D"/>
+    <w:rsid w:val="00402005"/>
     <w:rsid w:val="004025AE"/>
     <w:rsid w:val="00605ACA"/>
+    <w:rsid w:val="006812CC"/>
+    <w:rsid w:val="00686027"/>
+    <w:rsid w:val="006A3FBE"/>
+    <w:rsid w:val="006E25F0"/>
+    <w:rsid w:val="00720D1F"/>
+    <w:rsid w:val="00721754"/>
+    <w:rsid w:val="00787449"/>
+    <w:rsid w:val="007A689A"/>
+    <w:rsid w:val="008922C4"/>
+    <w:rsid w:val="00897E5E"/>
+    <w:rsid w:val="008E2CE0"/>
     <w:rsid w:val="00925B3D"/>
+    <w:rsid w:val="00936347"/>
     <w:rsid w:val="00A111B4"/>
+    <w:rsid w:val="00A30A12"/>
+    <w:rsid w:val="00A733F8"/>
+    <w:rsid w:val="00AC1390"/>
+    <w:rsid w:val="00B0291E"/>
+    <w:rsid w:val="00B327BD"/>
+    <w:rsid w:val="00B8093E"/>
+    <w:rsid w:val="00BD4A61"/>
+    <w:rsid w:val="00C67BB9"/>
     <w:rsid w:val="00C742E8"/>
+    <w:rsid w:val="00CA5175"/>
+    <w:rsid w:val="00D37E00"/>
     <w:rsid w:val="00DF025E"/>
+    <w:rsid w:val="00EE3570"/>
+    <w:rsid w:val="00F960FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="79B59F1B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0B39C4DE-E9C7-4DE1-B3FD-F1619C8E320C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1585,534 +3149,847 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:rsid w:val="00335461"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00335461"/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00335461"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00335461"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00335461"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00335461"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bold">
+    <w:name w:val="Bold"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B8093E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica-Bold" w:hAnsi="Helvetica-Bold" w:cs="Helvetica-Bold"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00037BB5"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00037BB5"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00037BB5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00037BB5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00037BB5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00897E5E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1A6EB66A3DEB44D18411B9FC14FB4EB9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3D0012DF-F190-4A0A-855E-C8EF5BADA58D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B266C6" w:rsidRDefault="009656C0" w:rsidP="009656C0">
+        <w:p w:rsidR="00B266C6" w:rsidRDefault="00A95FF4" w:rsidP="00A95FF4">
           <w:pPr>
-            <w:pStyle w:val="1A6EB66A3DEB44D18411B9FC14FB4EB9"/>
+            <w:pStyle w:val="1A6EB66A3DEB44D18411B9FC14FB4EB91"/>
           </w:pPr>
           <w:r w:rsidRPr="00DD42E0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>E</w:t>
           </w:r>
           <w:r w:rsidRPr="00DD42E0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>nter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5D032F42C61B41DAA9BF5319E59FBCE3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7825E381-B5E4-4D74-8469-0B400595C74A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B266C6" w:rsidRDefault="009656C0" w:rsidP="009656C0">
+        <w:p w:rsidR="00B266C6" w:rsidRDefault="00A95FF4" w:rsidP="00A95FF4">
           <w:pPr>
-            <w:pStyle w:val="5D032F42C61B41DAA9BF5319E59FBCE3"/>
+            <w:pStyle w:val="5D032F42C61B41DAA9BF5319E59FBCE31"/>
           </w:pPr>
           <w:r w:rsidRPr="00DD42E0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>E</w:t>
           </w:r>
           <w:r w:rsidRPr="00DD42E0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>nter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C96A3C59083D4648AE46F3F53F2AB079"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EF93EC42-5326-429A-8C84-F2D9AC461A76}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B266C6" w:rsidRDefault="009656C0" w:rsidP="009656C0">
+        <w:p w:rsidR="00B266C6" w:rsidRDefault="00A95FF4" w:rsidP="00A95FF4">
           <w:pPr>
-            <w:pStyle w:val="C96A3C59083D4648AE46F3F53F2AB079"/>
+            <w:pStyle w:val="C96A3C59083D4648AE46F3F53F2AB0791"/>
           </w:pPr>
           <w:r w:rsidRPr="00DD42E0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>E</w:t>
           </w:r>
           <w:r w:rsidRPr="00DD42E0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>nter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9B7D7F3B61B64086B56F8B050749C8E0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{13A19DB6-658E-414B-962A-9E8AD215B63B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B266C6" w:rsidRDefault="009656C0" w:rsidP="009656C0">
+        <w:p w:rsidR="00B266C6" w:rsidRDefault="00A95FF4" w:rsidP="00A95FF4">
           <w:pPr>
-            <w:pStyle w:val="9B7D7F3B61B64086B56F8B050749C8E0"/>
+            <w:pStyle w:val="9B7D7F3B61B64086B56F8B050749C8E01"/>
           </w:pPr>
           <w:r w:rsidRPr="00DD42E0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>E</w:t>
           </w:r>
           <w:r w:rsidRPr="00DD42E0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>nter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C47CC7990B3D4FE6B2580CFFC5C3DEA5"/>
+        <w:name w:val="3CBFC168956349048A9C4F259D6FC1D5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{3AE91895-7761-44A4-BF75-55B7B8DF5507}"/>
+        <w:guid w:val="{42854C28-D20C-437C-8FAF-FC27EB69386F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B266C6" w:rsidRDefault="009656C0" w:rsidP="009656C0">
+        <w:p w:rsidR="00A95FF4" w:rsidRDefault="00A95FF4" w:rsidP="00A95FF4">
           <w:pPr>
-            <w:pStyle w:val="C47CC7990B3D4FE6B2580CFFC5C3DEA5"/>
+            <w:pStyle w:val="3CBFC168956349048A9C4F259D6FC1D5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00640C0A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D6DCA6C7947C49ACA3290E52416E05CB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7473DA92-8A10-4ED2-A065-0BED5D1784BB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A95FF4" w:rsidRDefault="00A95FF4" w:rsidP="00A95FF4">
+          <w:pPr>
+            <w:pStyle w:val="D6DCA6C7947C49ACA3290E52416E05CB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E274A9">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F3272845723A4542B20A981CE41302E6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CD2DCEFD-D44F-41E4-9FFA-D945793C03E8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A95FF4" w:rsidRDefault="00A95FF4" w:rsidP="00A95FF4">
+          <w:pPr>
+            <w:pStyle w:val="F3272845723A4542B20A981CE41302E6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E274A9">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="449C0CFF39B046ED8440258947E76068"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D179061E-3582-4242-A882-5011166A1E29}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A95FF4" w:rsidRDefault="00A95FF4" w:rsidP="00A95FF4">
+          <w:pPr>
+            <w:pStyle w:val="449C0CFF39B046ED8440258947E76068"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E274A9">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013437"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EEC1FD03-E7D3-4190-844A-D90411796B6F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A95FF4" w:rsidRDefault="00A95FF4">
+          <w:r w:rsidRPr="00640C0A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7880E526EE404C758A623F93047A07D3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B8CA8D62-784D-4845-B8C2-D3E36F84BE67}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A95FF4" w:rsidRDefault="00A95FF4" w:rsidP="00A95FF4">
+          <w:pPr>
+            <w:pStyle w:val="7880E526EE404C758A623F93047A07D3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E274A9">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DEC064BAB9C747AE9F7EC81BEF835DB5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9AD84AB8-624D-4F45-A8F7-CFCE1F6D29CB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009E1C3E" w:rsidRDefault="009E1C3E" w:rsidP="009E1C3E">
+          <w:pPr>
+            <w:pStyle w:val="DEC064BAB9C747AE9F7EC81BEF835DB5"/>
           </w:pPr>
           <w:r w:rsidRPr="00DD42E0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>E</w:t>
           </w:r>
           <w:r w:rsidRPr="00DD42E0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>nter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="51A0A27E70CD4F6F82373728D204DAE2"/>
+        <w:name w:val="79036DA29EB74AAC9CF5650C0309F201"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{8A499D34-5AFF-4D01-864F-BBD721F2C4FD}"/>
+        <w:guid w:val="{C2C808F2-7531-4BB1-A941-45AFA50D628A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B266C6" w:rsidRDefault="009656C0" w:rsidP="009656C0">
+        <w:p w:rsidR="00F40A69" w:rsidRDefault="00F40A69" w:rsidP="00F40A69">
           <w:pPr>
-            <w:pStyle w:val="51A0A27E70CD4F6F82373728D204DAE2"/>
+            <w:pStyle w:val="79036DA29EB74AAC9CF5650C0309F201"/>
           </w:pPr>
           <w:r w:rsidRPr="00DD42E0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>E</w:t>
           </w:r>
           <w:r w:rsidRPr="00DD42E0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>nter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="75F0D448B8B64C18931F126BD170B9F3"/>
+        <w:name w:val="C285CA08F7DD4F89BE7B19EDC56008D7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1CFF9589-1A35-4038-86DE-5E3E9BAE58E2}"/>
+        <w:guid w:val="{034D12B3-9B4D-4EC8-955E-86B7EB118938}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B266C6" w:rsidRDefault="009656C0" w:rsidP="009656C0">
+        <w:p w:rsidR="00F40A69" w:rsidRDefault="00F40A69" w:rsidP="00F40A69">
           <w:pPr>
-            <w:pStyle w:val="75F0D448B8B64C18931F126BD170B9F3"/>
+            <w:pStyle w:val="C285CA08F7DD4F89BE7B19EDC56008D7"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DD42E0">
+          <w:r w:rsidRPr="00E274A9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-            <w:t>nter text.</w:t>
+            <w:t xml:space="preserve"> Enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3DFD9810334E4231A989502EBA890184"/>
+        <w:name w:val="B210AAAD489748A28E089DC07E85C734"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{922A3A3D-DEE1-4443-97AC-90F39B9A2A83}"/>
+        <w:guid w:val="{C1508E47-2D5B-4E4F-BD54-788D4DA95EC4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B266C6" w:rsidRDefault="009656C0" w:rsidP="009656C0">
+        <w:p w:rsidR="00F40A69" w:rsidRDefault="00F40A69" w:rsidP="00F40A69">
           <w:pPr>
-            <w:pStyle w:val="3DFD9810334E4231A989502EBA890184"/>
+            <w:pStyle w:val="B210AAAD489748A28E089DC07E85C734"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DD42E0">
+          <w:r w:rsidRPr="00E274A9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-            <w:t>nter text.</w:t>
+            <w:t xml:space="preserve"> Enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helvetica-Bold">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009656C0"/>
+    <w:rsid w:val="002C59BE"/>
+    <w:rsid w:val="00395EB6"/>
+    <w:rsid w:val="006A3FBE"/>
+    <w:rsid w:val="006F2C47"/>
+    <w:rsid w:val="00721754"/>
+    <w:rsid w:val="007642D0"/>
     <w:rsid w:val="008B5193"/>
+    <w:rsid w:val="00936347"/>
     <w:rsid w:val="009656C0"/>
+    <w:rsid w:val="009E1C3E"/>
+    <w:rsid w:val="00A30A12"/>
+    <w:rsid w:val="00A95FF4"/>
     <w:rsid w:val="00B266C6"/>
+    <w:rsid w:val="00B327BD"/>
+    <w:rsid w:val="00CA5175"/>
     <w:rsid w:val="00E76355"/>
+    <w:rsid w:val="00EE3570"/>
+    <w:rsid w:val="00F40A69"/>
+    <w:rsid w:val="00F960FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2498,92 +4375,229 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009656C0"/>
+    <w:rsid w:val="00F40A69"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A6EB66A3DEB44D18411B9FC14FB4EB9">
-[...1 lines deleted...]
-    <w:rsid w:val="009656C0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A6EB66A3DEB44D18411B9FC14FB4EB91">
+    <w:name w:val="1A6EB66A3DEB44D18411B9FC14FB4EB91"/>
+    <w:rsid w:val="00A95FF4"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D032F42C61B41DAA9BF5319E59FBCE3">
-[...1 lines deleted...]
-    <w:rsid w:val="009656C0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D032F42C61B41DAA9BF5319E59FBCE31">
+    <w:name w:val="5D032F42C61B41DAA9BF5319E59FBCE31"/>
+    <w:rsid w:val="00A95FF4"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C96A3C59083D4648AE46F3F53F2AB079">
-[...1 lines deleted...]
-    <w:rsid w:val="009656C0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C96A3C59083D4648AE46F3F53F2AB0791">
+    <w:name w:val="C96A3C59083D4648AE46F3F53F2AB0791"/>
+    <w:rsid w:val="00A95FF4"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B7D7F3B61B64086B56F8B050749C8E0">
-[...1 lines deleted...]
-    <w:rsid w:val="009656C0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B7D7F3B61B64086B56F8B050749C8E01">
+    <w:name w:val="9B7D7F3B61B64086B56F8B050749C8E01"/>
+    <w:rsid w:val="00A95FF4"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C47CC7990B3D4FE6B2580CFFC5C3DEA5">
-[...1 lines deleted...]
-    <w:rsid w:val="009656C0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3CBFC168956349048A9C4F259D6FC1D5">
+    <w:name w:val="3CBFC168956349048A9C4F259D6FC1D5"/>
+    <w:rsid w:val="00A95FF4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51A0A27E70CD4F6F82373728D204DAE2">
-[...1 lines deleted...]
-    <w:rsid w:val="009656C0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6DCA6C7947C49ACA3290E52416E05CB">
+    <w:name w:val="D6DCA6C7947C49ACA3290E52416E05CB"/>
+    <w:rsid w:val="00A95FF4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="75F0D448B8B64C18931F126BD170B9F3">
-[...1 lines deleted...]
-    <w:rsid w:val="009656C0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F3272845723A4542B20A981CE41302E6">
+    <w:name w:val="F3272845723A4542B20A981CE41302E6"/>
+    <w:rsid w:val="00A95FF4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DFD9810334E4231A989502EBA890184">
-[...1 lines deleted...]
-    <w:rsid w:val="009656C0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="449C0CFF39B046ED8440258947E76068">
+    <w:name w:val="449C0CFF39B046ED8440258947E76068"/>
+    <w:rsid w:val="00A95FF4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7880E526EE404C758A623F93047A07D3">
+    <w:name w:val="7880E526EE404C758A623F93047A07D3"/>
+    <w:rsid w:val="00A95FF4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DEC064BAB9C747AE9F7EC81BEF835DB5">
+    <w:name w:val="DEC064BAB9C747AE9F7EC81BEF835DB5"/>
+    <w:rsid w:val="009E1C3E"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="79036DA29EB74AAC9CF5650C0309F201">
+    <w:name w:val="79036DA29EB74AAC9CF5650C0309F201"/>
+    <w:rsid w:val="00F40A69"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C285CA08F7DD4F89BE7B19EDC56008D7">
+    <w:name w:val="C285CA08F7DD4F89BE7B19EDC56008D7"/>
+    <w:rsid w:val="00F40A69"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B210AAAD489748A28E089DC07E85C734">
+    <w:name w:val="B210AAAD489748A28E089DC07E85C734"/>
+    <w:rsid w:val="00F40A69"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -2843,72 +4857,110 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>548</Characters>
+  <Pages>2</Pages>
+  <Words>182</Words>
+  <Characters>1043</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>1</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Purpose of medication clarification form – example only</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>642</CharactersWithSpaces>
+  <CharactersWithSpaces>1223</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase>www.communities.wa.gov.au/restrictivepractices</HyperlinkBase>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Purpose of medication clarification form – example only</dc:title>
   <dc:subject>Restrictive practices</dc:subject>
   <dc:creator>Lisa Edenburg</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Form</cp:category>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>1ef17c7d,626fc4be,7d143a72</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,14,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_01af4abc-7e38-4153-bace-cc7e19e3a22a_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_01af4abc-7e38-4153-bace-cc7e19e3a22a_SetDate">
+    <vt:lpwstr>2025-11-19T01:19:28Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_01af4abc-7e38-4153-bace-cc7e19e3a22a_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_01af4abc-7e38-4153-bace-cc7e19e3a22a_Name">
+    <vt:lpwstr>Official</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_01af4abc-7e38-4153-bace-cc7e19e3a22a_SiteId">
+    <vt:lpwstr>99036377-c0d4-4dde-be9e-1bac0c850429</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_01af4abc-7e38-4153-bace-cc7e19e3a22a_ActionId">
+    <vt:lpwstr>974a700b-3cac-4cfd-8784-8ab4771da020</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_01af4abc-7e38-4153-bace-cc7e19e3a22a_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_01af4abc-7e38-4153-bace-cc7e19e3a22a_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>