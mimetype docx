--- v0 (2025-12-05)
+++ v1 (2026-06-22)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6128"/>
         <w:gridCol w:w="4758"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC076F" w14:paraId="1AF95C76" w14:textId="77777777" w:rsidTr="00ED2320">
         <w:trPr>
           <w:trHeight w:val="1644"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -140,170 +140,229 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4C8D41F1" w14:textId="3606E213" w:rsidR="00FC076F" w:rsidRPr="00B04DAF" w:rsidRDefault="00FC076F" w:rsidP="00102C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04DAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>553 Hay Street, PERTH Western Australia 6000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="119D2E3C" w14:textId="3EC73EFF" w:rsidR="00FC076F" w:rsidRPr="00B04DAF" w:rsidRDefault="00FC076F" w:rsidP="00102C52">
+          <w:p w14:paraId="119D2E3C" w14:textId="62006061" w:rsidR="00FC076F" w:rsidRPr="00B04DAF" w:rsidRDefault="00FC076F" w:rsidP="00102C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04DAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Office hours: 8.30 am – 4.30 pm (Mon-</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00102C52">
+              <w:t>Office hours: 8</w:t>
+            </w:r>
+            <w:r w:rsidR="006D0707">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>F</w:t>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B04DAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ri)</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>30am</w:t>
+            </w:r>
+            <w:r w:rsidR="006D0707">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>-</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B04DAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Tel: 1300 746 116</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="006D0707">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B04DAF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30pm (Mon-</w:t>
+            </w:r>
+            <w:r w:rsidR="00102C52">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B04DAF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ri)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CE152B0" w14:textId="1342BEF9" w:rsidR="00FC076F" w:rsidRPr="00B04DAF" w:rsidRDefault="006D0707" w:rsidP="00102C52">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC076F" w:rsidRPr="00B04DAF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>: 1300 746 116</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F9C47CF" w14:textId="77777777" w:rsidR="00FC076F" w:rsidRPr="00B04DAF" w:rsidRDefault="00FC076F" w:rsidP="00102C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04DAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fax: (08) 9222 6617</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CAFBFB3" w14:textId="77777777" w:rsidR="00FC076F" w:rsidRPr="00B04DAF" w:rsidRDefault="00FC076F" w:rsidP="00102C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04DAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="00B04DAF" w:rsidRPr="00B04DAF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>public.trustee@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="56371A50" w14:textId="389C8A53" w:rsidR="00B04DAF" w:rsidRPr="00B04DAF" w:rsidRDefault="00B04DAF" w:rsidP="00102C52">
+          <w:p w14:paraId="56371A50" w14:textId="5CCE65A3" w:rsidR="006D0707" w:rsidRPr="00B04DAF" w:rsidRDefault="00B04DAF" w:rsidP="006D0707">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04DAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Website: www.publictrustee.wa.gov.au</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Website: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidR="006D0707" w:rsidRPr="006E2F4E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>www.publictrustee.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="462B7517" w14:textId="37E36055" w:rsidR="00A401C5" w:rsidRPr="00FC076F" w:rsidRDefault="00B04DAF" w:rsidP="00B04DAF">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC076F">
         <w:t>Update Contact Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2410"/>
-        <w:gridCol w:w="1696"/>
-        <w:gridCol w:w="6770"/>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="5494"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B04DAF" w14:paraId="7A7DE9FA" w14:textId="77777777" w:rsidTr="00E06BA9">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10876" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3871A2C3" w14:textId="5E8B20C6" w:rsidR="00B04DAF" w:rsidRPr="00B04DAF" w:rsidRDefault="00B04DAF" w:rsidP="00B04DAF">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="1._Are_you_completing_this_form:"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00B04DAF">
               <w:t>Are you completing this form:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04DAF" w14:paraId="2840CA32" w14:textId="77777777" w:rsidTr="00E06BA9">
         <w:tc>
           <w:tcPr>
@@ -335,57 +394,57 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Check1"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00294551">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
@@ -393,286 +452,263 @@
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8466" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3634F250" w14:textId="7B67D356" w:rsidR="00B04DAF" w:rsidRDefault="00294551" w:rsidP="00B04DAF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Complete questions: 2, 3, and 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294551" w14:paraId="2E0CB1F4" w14:textId="77777777" w:rsidTr="00E06BA9">
+      <w:tr w:rsidR="00B04DAF" w14:paraId="2A53F117" w14:textId="77777777" w:rsidTr="006D0707">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcW w:w="5382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="24F956B6" w14:textId="63DDC49C" w:rsidR="00294551" w:rsidRDefault="00294551" w:rsidP="00B04DAF">
-[...36 lines deleted...]
-          <w:p w14:paraId="30681272" w14:textId="369733BA" w:rsidR="00B04DAF" w:rsidRPr="00294551" w:rsidRDefault="00294551" w:rsidP="00102C52">
+          <w:p w14:paraId="30681272" w14:textId="53019DF0" w:rsidR="00B04DAF" w:rsidRPr="00294551" w:rsidRDefault="006D0707" w:rsidP="00102C52">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3312"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>On behalf of another person</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>OR o</w:t>
+            </w:r>
+            <w:r w:rsidR="00294551">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>n behalf of another person</w:t>
+            </w:r>
+            <w:r w:rsidR="00294551">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00102C52">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Check9"/>
             <w:r w:rsidR="00102C52">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r w:rsidR="00102C52">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r w:rsidR="00102C52">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00102C52">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
-            <w:r w:rsidRPr="00294551">
+            <w:r w:rsidR="00294551" w:rsidRPr="00294551">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6770" w:type="dxa"/>
+            <w:tcW w:w="5494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="239871D6" w14:textId="24B62391" w:rsidR="00B04DAF" w:rsidRPr="00294551" w:rsidRDefault="00294551" w:rsidP="00B04DAF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Complete </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>all</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> questions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C5580A0" w14:textId="77777777" w:rsidR="00294551" w:rsidRPr="00102C52" w:rsidRDefault="00294551">
+    <w:p w14:paraId="0C5580A0" w14:textId="77777777" w:rsidR="00294551" w:rsidRPr="00B60495" w:rsidRDefault="00294551">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10878" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1135"/>
         <w:gridCol w:w="111"/>
         <w:gridCol w:w="168"/>
         <w:gridCol w:w="1185"/>
         <w:gridCol w:w="1899"/>
         <w:gridCol w:w="1155"/>
         <w:gridCol w:w="120"/>
         <w:gridCol w:w="2377"/>
         <w:gridCol w:w="246"/>
         <w:gridCol w:w="1256"/>
         <w:gridCol w:w="1226"/>
       </w:tblGrid>
       <w:tr w:rsidR="00294551" w14:paraId="180FAF97" w14:textId="77777777" w:rsidTr="00ED2320">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10878" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
-          <w:p w14:paraId="752B4554" w14:textId="276E746E" w:rsidR="00294551" w:rsidRDefault="00294551" w:rsidP="00294551">
+          <w:p w14:paraId="752B4554" w14:textId="0B6F3076" w:rsidR="00294551" w:rsidRDefault="00294551" w:rsidP="00294551">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
             </w:pPr>
             <w:r>
               <w:t>Previous details registered with the Public Trustee</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60495">
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED2320" w14:paraId="5A78BFFD" w14:textId="77777777" w:rsidTr="00BA410D">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2CCFE1F0" w14:textId="72E5C100" w:rsidR="00294551" w:rsidRDefault="00294551" w:rsidP="00FC076F">
             <w:r>
               <w:t xml:space="preserve">Title: </w:t>
             </w:r>
             <w:r w:rsidR="00BA410D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="        "/>
                     <w:listEntry w:val="Miss"/>
                     <w:listEntry w:val="Mrs"/>
                     <w:listEntry w:val="Ms"/>
                     <w:listEntry w:val="Dr"/>
                     <w:listEntry w:val="Mr"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Dropdown1"/>
             <w:r w:rsidR="00BA410D">
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
             <w:r w:rsidR="00BA410D">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BA410D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3E1B82DD" w14:textId="0739D9FD" w:rsidR="00294551" w:rsidRDefault="004C29D1" w:rsidP="00FC076F">
             <w:r>
               <w:t>First name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4078277C" w14:textId="026875DC" w:rsidR="00294551" w:rsidRDefault="004C29D1" w:rsidP="00FC076F">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -1202,128 +1238,135 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D6CFBBD" w14:textId="77777777" w:rsidR="00B04DAF" w:rsidRPr="00102C52" w:rsidRDefault="00B04DAF" w:rsidP="00FC076F">
+    <w:p w14:paraId="5D6CFBBD" w14:textId="77777777" w:rsidR="00B04DAF" w:rsidRPr="006D0707" w:rsidRDefault="00B04DAF" w:rsidP="00FC076F">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1256"/>
         <w:gridCol w:w="157"/>
         <w:gridCol w:w="1212"/>
         <w:gridCol w:w="1891"/>
         <w:gridCol w:w="1155"/>
         <w:gridCol w:w="2504"/>
         <w:gridCol w:w="245"/>
         <w:gridCol w:w="1252"/>
         <w:gridCol w:w="1209"/>
       </w:tblGrid>
       <w:tr w:rsidR="004C29D1" w14:paraId="19C7B598" w14:textId="77777777" w:rsidTr="007B7716">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10881" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="48204A1A" w14:textId="3AB8C827" w:rsidR="004C29D1" w:rsidRDefault="004C29D1" w:rsidP="007B7716">
+          <w:p w14:paraId="48204A1A" w14:textId="43A2D963" w:rsidR="004C29D1" w:rsidRDefault="004C29D1" w:rsidP="007B7716">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
             </w:pPr>
             <w:r>
               <w:t>New details to be updated with the Public Trustee</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60495">
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA410D" w14:paraId="24C367C8" w14:textId="77777777" w:rsidTr="00BA410D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D8E479C" w14:textId="2D0512A3" w:rsidR="004C29D1" w:rsidRDefault="004C29D1" w:rsidP="007B7716">
             <w:r>
               <w:t xml:space="preserve">Title: </w:t>
             </w:r>
             <w:r w:rsidR="00BA410D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="        "/>
                     <w:listEntry w:val="Miss"/>
                     <w:listEntry w:val="Mrs"/>
                     <w:listEntry w:val="Ms"/>
                     <w:listEntry w:val="Dr"/>
                     <w:listEntry w:val="Mr"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BA410D">
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
             <w:r w:rsidR="00BA410D">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BA410D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="765DF8C5" w14:textId="77777777" w:rsidR="004C29D1" w:rsidRDefault="004C29D1" w:rsidP="007B7716">
             <w:r>
               <w:t>First name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E1D9A40" w14:textId="77777777" w:rsidR="004C29D1" w:rsidRDefault="004C29D1" w:rsidP="007B7716">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -1828,54 +1871,55 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58195193" w14:textId="77777777" w:rsidR="00A401C5" w:rsidRPr="00102C52" w:rsidRDefault="00A401C5" w:rsidP="00FC076F">
+    <w:p w14:paraId="58195193" w14:textId="77777777" w:rsidR="00A401C5" w:rsidRPr="006D0707" w:rsidRDefault="00A401C5" w:rsidP="00FC076F">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10885" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1832"/>
         <w:gridCol w:w="944"/>
         <w:gridCol w:w="2230"/>
         <w:gridCol w:w="4462"/>
       </w:tblGrid>
       <w:tr w:rsidR="004C29D1" w14:paraId="0EBF18BB" w14:textId="77777777" w:rsidTr="00085B8F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10885" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
@@ -2099,260 +2143,264 @@
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="58F4C431" w14:textId="7DCC2090" w:rsidR="00102C52" w:rsidRDefault="00102C52" w:rsidP="00085B8F">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Signature)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F9E2236" w14:textId="77777777" w:rsidR="00102C52" w:rsidRPr="00102C52" w:rsidRDefault="00102C52">
+    <w:p w14:paraId="6F9E2236" w14:textId="77777777" w:rsidR="00102C52" w:rsidRPr="006D0707" w:rsidRDefault="00102C52">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10885" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1587"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="1161"/>
         <w:gridCol w:w="3515"/>
         <w:gridCol w:w="3515"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E06BA9" w14:paraId="7D96B2E4" w14:textId="77777777" w:rsidTr="00292CE1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10885" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="21F2E061" w14:textId="12E77F4E" w:rsidR="00E06BA9" w:rsidRDefault="00E06BA9" w:rsidP="007B7716">
+          <w:p w14:paraId="21F2E061" w14:textId="597A7F7C" w:rsidR="00E06BA9" w:rsidRDefault="00E06BA9" w:rsidP="007B7716">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
             </w:pPr>
             <w:r>
               <w:t>Authority to update contact details on behalf of person registered with the Public Trustee</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60495">
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E06BA9" w14:paraId="4432CFED" w14:textId="77777777" w:rsidTr="00292CE1">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1959C3E0" w14:textId="12690006" w:rsidR="00E06BA9" w:rsidRDefault="00E06BA9" w:rsidP="00E06BA9">
             <w:pPr>
               <w:spacing w:before="40"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="Check3"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:t xml:space="preserve"> Guardian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="23BC2358" w14:textId="5E58C755" w:rsidR="00E06BA9" w:rsidRDefault="00E06BA9" w:rsidP="007B7716">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Order from SAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03A4BEF0" w14:textId="2B44F9BB" w:rsidR="00E06BA9" w:rsidRDefault="00E06BA9" w:rsidP="007B7716">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Order from Public Advocate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2713F88C" w14:textId="5B1AC24E" w:rsidR="00E06BA9" w:rsidRDefault="00292CE1" w:rsidP="007B7716">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Enduring Power of Attorney</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00292CE1" w14:paraId="0FE0988A" w14:textId="77777777" w:rsidTr="00D77D8D">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6C5F925C" w14:textId="61A8F9C6" w:rsidR="00292CE1" w:rsidRDefault="00292CE1" w:rsidP="007B7716">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Other (please list):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8191" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="11C36404" w14:textId="6B1D6097" w:rsidR="00292CE1" w:rsidRDefault="00292CE1" w:rsidP="007B7716">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -2378,54 +2426,55 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="338D9199" w14:textId="77777777" w:rsidR="00A401C5" w:rsidRPr="00102C52" w:rsidRDefault="00A401C5" w:rsidP="00FC076F">
+    <w:p w14:paraId="338D9199" w14:textId="77777777" w:rsidR="00A401C5" w:rsidRPr="006D0707" w:rsidRDefault="00A401C5" w:rsidP="00FC076F">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="8187"/>
       </w:tblGrid>
       <w:tr w:rsidR="00292CE1" w14:paraId="43E0703E" w14:textId="77777777" w:rsidTr="00260358">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10876" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7C9D9169" w14:textId="55AF807A" w:rsidR="00292CE1" w:rsidRPr="00B04DAF" w:rsidRDefault="00292CE1" w:rsidP="007B7716">
             <w:pPr>
@@ -2449,168 +2498,173 @@
           </w:tcPr>
           <w:p w14:paraId="143EC12F" w14:textId="2016EB67" w:rsidR="00292CE1" w:rsidRPr="00294551" w:rsidRDefault="00292CE1" w:rsidP="007B7716">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Original ID shown</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8187" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4685E690" w14:textId="0952FFCB" w:rsidR="00292CE1" w:rsidRPr="00260358" w:rsidRDefault="00292CE1" w:rsidP="007B7716">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="Check4"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
             <w:r w:rsidR="00260358">
               <w:t xml:space="preserve"> Certified ID attached</w:t>
             </w:r>
             <w:r w:rsidR="00260358">
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00260358" w:rsidRPr="00260358" w14:paraId="1E4FDB80" w14:textId="77777777" w:rsidTr="00260358">
+      <w:tr w:rsidR="00260358" w:rsidRPr="00B60495" w14:paraId="1E4FDB80" w14:textId="77777777" w:rsidTr="00260358">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10876" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="10C630EE" w14:textId="3CF927E7" w:rsidR="00260358" w:rsidRPr="00260358" w:rsidRDefault="00260358" w:rsidP="007B7716">
+          <w:p w14:paraId="10C630EE" w14:textId="75BEF471" w:rsidR="00260358" w:rsidRPr="00B60495" w:rsidRDefault="00260358" w:rsidP="007B7716">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00260358">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60495">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Please refer to Public Trustee </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="00ED2320">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="00B60495">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Identification Requirements</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00260358">
+            <w:r w:rsidRPr="00B60495">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> document</w:t>
             </w:r>
+            <w:r w:rsidR="006D0707" w:rsidRPr="00B60495">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="778F9C9D" w14:textId="5AB6CA1C" w:rsidR="00260358" w:rsidRPr="00085B8F" w:rsidRDefault="00260358">
+    <w:p w14:paraId="31746D7D" w14:textId="77777777" w:rsidR="00102C52" w:rsidRPr="006D0707" w:rsidRDefault="00102C52">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E7EDF5"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3170"/>
         <w:gridCol w:w="1508"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2229"/>
       </w:tblGrid>
@@ -2744,107 +2798,107 @@
               </w:rPr>
               <w:tab/>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00102C52" w:rsidRPr="00260358" w14:paraId="70421108" w14:textId="77777777" w:rsidTr="00085B8F">
         <w:trPr>
           <w:trHeight w:val="491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5438" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7EDF5"/>
           </w:tcPr>
-          <w:p w14:paraId="1319063F" w14:textId="77777777" w:rsidR="00102C52" w:rsidRPr="00260358" w:rsidRDefault="00102C52" w:rsidP="00102C52">
+          <w:p w14:paraId="1319063F" w14:textId="64C46B4E" w:rsidR="00102C52" w:rsidRPr="00260358" w:rsidRDefault="00102C52" w:rsidP="00102C52">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3180"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00260358">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Entered</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> into MATE  </w:t>
+              <w:t xml:space="preserve"> in MATE  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="Check5"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2854,57 +2908,57 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="Check6"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2933,57 +2987,57 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="19" w:name="Check7"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sighted</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2993,301 +3047,294 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="20" w:name="Check8"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00BA410D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Attached</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C1E1711" w14:textId="50A51659" w:rsidR="00FC076F" w:rsidRPr="00102C52" w:rsidRDefault="00FC076F" w:rsidP="00102C52">
+    <w:p w14:paraId="7C1E1711" w14:textId="50A51659" w:rsidR="00FC076F" w:rsidRDefault="00FC076F" w:rsidP="00102C52">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="6._Identification_requirements:"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:sectPr w:rsidR="00FC076F" w:rsidRPr="00102C52" w:rsidSect="00102C52">
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:p w14:paraId="082E29F5" w14:textId="4A8DDF7B" w:rsidR="006D0707" w:rsidRPr="006D0707" w:rsidRDefault="006D0707" w:rsidP="00102C52">
+      <w:r w:rsidRPr="006D0707">
+        <w:t>Disclaimer: We only collect the information we need to help you, and to meet our obligations. We do everything we can to keep your personal information safe. For more information see our Information Privacy Statement on our website. Should you choose not to provide information necessary for us to assist you, we may be unable to provide you with a service.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="006D0707" w:rsidRPr="006D0707" w:rsidSect="00102C52">
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="340" w:right="454" w:bottom="568" w:left="567" w:header="340" w:footer="340" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0134A5CF" w14:textId="77777777" w:rsidR="00085B8F" w:rsidRDefault="00085B8F" w:rsidP="00085B8F">
+    <w:p w14:paraId="4842A201" w14:textId="77777777" w:rsidR="00C6471F" w:rsidRDefault="00C6471F" w:rsidP="00085B8F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10662E68" w14:textId="77777777" w:rsidR="00085B8F" w:rsidRDefault="00085B8F" w:rsidP="00085B8F">
+    <w:p w14:paraId="2A90395B" w14:textId="77777777" w:rsidR="00C6471F" w:rsidRDefault="00C6471F" w:rsidP="00085B8F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="1A598337" w14:textId="0B51FFD1" w:rsidR="00085B8F" w:rsidRDefault="00085B8F" w:rsidP="00085B8F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A598337" w14:textId="18161623" w:rsidR="00085B8F" w:rsidRDefault="00085B8F" w:rsidP="00085B8F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:t>Public Trustee – Update Contact Details</w:t>
     </w:r>
-    <w:r>
-      <w:tab/>
+    <w:r w:rsidR="008C67CE">
+      <w:t xml:space="preserve"> UCD June 2026</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B60495">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00085B8F">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00085B8F">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00085B8F">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00085B8F">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00085B8F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00085B8F">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00085B8F">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="00BA410D">
-[...19 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
+      <w:r w:rsidRPr="00085B8F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04890672" w14:textId="77777777" w:rsidR="00085B8F" w:rsidRDefault="00085B8F" w:rsidP="00085B8F">
+    <w:p w14:paraId="401462C6" w14:textId="77777777" w:rsidR="00C6471F" w:rsidRDefault="00C6471F" w:rsidP="00085B8F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="367A6122" w14:textId="77777777" w:rsidR="00085B8F" w:rsidRDefault="00085B8F" w:rsidP="00085B8F">
+    <w:p w14:paraId="41E9AEEE" w14:textId="77777777" w:rsidR="00C6471F" w:rsidRDefault="00C6471F" w:rsidP="00085B8F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1668EF76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4E6CF25A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4080,202 +4127,213 @@
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1134" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1134" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="819275817">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="679085445">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="881945713">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1916893519">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1202672633">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="261570837">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="883062644">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="482620020">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="245043500">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="581917606">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="971792691">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="298612659">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1675953553">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1670328193">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="930550056">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1118184155">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="941954017">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="770707351">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1336884532">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="364673536">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1981185661">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="116024994">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1751392136">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1959409313">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="eRASh0F5hyFKPEtwQh7rT1ndGRxbqA1kRT413i1Sd1y2fDI+C6INtDE53i0gidI6jnMkiXDQ+0sR2zh/hTgeCQ==" w:salt="uFv/jqcfiivxOcs42tioeQ=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="j/+mRRfrYCzECKSC3fXx3tzyOaJ+d/stJHqVYJvofbq/CLTIqnWtN0t3M4OboFnAqeDpEIVEfx0cW7iAujL68A==" w:salt="aeeCj9JWDLMSfC48/2ZvhA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A401C5"/>
     <w:rsid w:val="00085B8F"/>
     <w:rsid w:val="00102C52"/>
     <w:rsid w:val="00260358"/>
     <w:rsid w:val="00292CE1"/>
     <w:rsid w:val="00294551"/>
+    <w:rsid w:val="002E7D35"/>
+    <w:rsid w:val="003D4DB8"/>
     <w:rsid w:val="004B5525"/>
+    <w:rsid w:val="004C1EE2"/>
     <w:rsid w:val="004C29D1"/>
+    <w:rsid w:val="006D0707"/>
     <w:rsid w:val="007F364B"/>
+    <w:rsid w:val="008C67CE"/>
+    <w:rsid w:val="008F08D1"/>
+    <w:rsid w:val="00A27DD7"/>
     <w:rsid w:val="00A401C5"/>
     <w:rsid w:val="00B04DAF"/>
+    <w:rsid w:val="00B60495"/>
     <w:rsid w:val="00BA410D"/>
+    <w:rsid w:val="00C6471F"/>
+    <w:rsid w:val="00CB4783"/>
     <w:rsid w:val="00D65D37"/>
+    <w:rsid w:val="00D8285B"/>
+    <w:rsid w:val="00DD1EE5"/>
     <w:rsid w:val="00E06BA9"/>
     <w:rsid w:val="00ED2320"/>
     <w:rsid w:val="00FC076F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4B37A078"/>
   <w15:docId w15:val="{2C727A3A-A6E0-41CF-83F3-6F598F0B9CC6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6459,55 +6517,55 @@
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="00B04DAF"/>
     <w:rPr>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="00B04DAF"/>
     <w:rPr>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:public.trustee@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.wa.gov.au/_files/pto/PTO-identification-requirements.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:public.trustee@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/media/27354/download?inline" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publictrustee.wa.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6751,78 +6809,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>307</Words>
-  <Characters>1756</Characters>
+  <Words>364</Words>
+  <Characters>2077</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Update contact details</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2059</CharactersWithSpaces>
+  <CharactersWithSpaces>2437</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Update contact details</dc:title>
   <dc:creator>Public Trustee</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-08-02T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 17 for Word</vt:lpwstr>
   </property>