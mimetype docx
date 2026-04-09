--- v0 (2025-12-05)
+++ v1 (2026-04-09)
@@ -1,18222 +1,28181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0421A75B" w14:textId="77777777" w:rsidR="00744310" w:rsidRPr="00B806EE" w:rsidRDefault="00B806EE" w:rsidP="00B806EE">
+    <w:p w14:paraId="6F138E06" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="173"/>
+        <w:ind w:left="9014" w:right="51" w:firstLine="316"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B806EE">
-[...68 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1808 lines deleted...]
-        <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C94496A" wp14:editId="7D136CBF">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15728640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79A439BF" wp14:editId="2C4859FC">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>635</wp:posOffset>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>350520</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>179070</wp:posOffset>
+              <wp:posOffset>-2158</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="267335" cy="267335"/>
+            <wp:extent cx="2981128" cy="539101"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="12" name="Picture 12" descr="https://solaraccess.nl/wp-content/uploads/2016/07/icona_telefono.png"/>
+            <wp:wrapNone/>
+            <wp:docPr id="3" name="Image 3"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 12" descr="https://solaraccess.nl/wp-content/uploads/2016/07/icona_telefono.png"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="3" name="Image 3"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" r:link="rId9" cstate="print">
-[...7 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="267335" cy="267335"/>
+                      <a:ext cx="2981128" cy="539101"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>GPO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Box</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>F317 PERTH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>WA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>6841</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6E3D5A00" w14:textId="77777777" w:rsidR="00DB5AD8" w:rsidRPr="00B806EE" w:rsidRDefault="00212A87" w:rsidP="009C0582">
+    <w:p w14:paraId="5C3C6F6B" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:spacing w:line="251" w:lineRule="exact"/>
+        <w:ind w:left="5289"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B806EE">
-[...96 lines deleted...]
-        <w:r w:rsidR="00A7506B" w:rsidRPr="00B806EE">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tele:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(08) 9425</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2525</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ꟾ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidR="001E28AB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>jps@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A7506B" w:rsidRPr="00B806EE">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="75A41FB7" w14:textId="77777777" w:rsidR="00A7506B" w:rsidRPr="00B806EE" w:rsidRDefault="00A7506B" w:rsidP="00B806EE"/>
-    <w:p w14:paraId="3461A4E5" w14:textId="77777777" w:rsidR="003F0993" w:rsidRDefault="003F0993" w:rsidP="00B806EE">
+    <w:p w14:paraId="158B43CD" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:sectPr w:rsidR="003F0993" w:rsidSect="00C154E8">
-[...7 lines deleted...]
-          <w:docGrid w:linePitch="360"/>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6A1A41"/>
+        </w:rPr>
+        <w:t>Application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6A1A41"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6A1A41"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6A1A41"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6A1A41"/>
+        </w:rPr>
+        <w:t>Appointment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6A1A41"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6A1A41"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6A1A41"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6A1A41"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6A1A41"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6A1A41"/>
+        </w:rPr>
+        <w:t>Justice of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6A1A41"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6A1A41"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6A1A41"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6A1A41"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Peace</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB4C07A" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Information_Guide"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>Information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Guide</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2348DA38" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="121"/>
+        <w:ind w:left="369"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Justices</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Peace</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(JPs)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>quality,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>coordinated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>accessible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>justice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>which contribute to a safe and orderly community. The services they provide to the community are voluntary and without remuneration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE85E47" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="Duties_and_responsibilities"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>Duties</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39758BA8" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="121"/>
+        <w:ind w:left="369" w:right="289"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Oaths,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Affidavits</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Statutory</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Declarations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Act</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2005</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>provides</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>general</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a wide range of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, authorised to witness statutory declarations etcetera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7B78E8" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="JP_duties"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>JP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>duties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DA440F" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="121"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bail,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>search</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>warrants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>witnessing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3471BCF4" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="369"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>JP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be called</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">upon </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6ABDC0" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="729"/>
+        </w:tabs>
+        <w:spacing w:before="121" w:line="293" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Process</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>applications.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Accused</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>granted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFE31D0" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="729" w:right="289"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>these</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>circumstances,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>JPs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>requested</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>process</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>surety</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>applications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>court house</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>, police station lockup or prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C9C1D8" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="729"/>
+        </w:tabs>
+        <w:spacing w:before="59"/>
+        <w:ind w:right="311"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Issue search warrants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. When considering an application for the issue of a search warrant, the JP must be satisfied </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sworn evidence that there is sufficient cause to issue the warrant. A JP may be requested by police officers and other officers involved in law enforcement to issue search warrants at any time of the day or night, including weekends.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="73"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>It is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>requirement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>JPs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>make</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>themselves</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>attend</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>annual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>includes training on search warrants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541E47AC" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="727"/>
+        </w:tabs>
+        <w:spacing w:before="57"/>
+        <w:ind w:left="727" w:right="275" w:hanging="358"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Witness</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>documents.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Oaths,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Affidavits</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Statutory</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Declarations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Act</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2005</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>authorises</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a JP to witness affidavits and statutory declarations. JPs are also authorised to witness other documents such as Enduring Power of Attorney, Enduring Power of Guardianship and Advance Health Directive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B060E9" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="58"/>
+        <w:ind w:left="369" w:right="163"/>
+      </w:pPr>
+      <w:r>
+        <w:t>JPs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>reasonably</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>community</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>witness</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>encouraged to provide this service on rosters at JP Document Witnessing Centres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118292CE" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="369"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>consider</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>availability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>voluntary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>position</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>before</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>applying</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>become</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JP. Your availability to the community is an </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">essential obligation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to this role.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5946993D" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="Criteria_for_appointment/continued_appoi"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>Criteria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>appointment/continued</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>appointment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0471A00A" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="123"/>
+        <w:ind w:left="369"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Applicants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>meet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>criteria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1615622C" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="764"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="764" w:hanging="395"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Australian</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>citizen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>minimum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>months</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>current</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>residency</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Western</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Australia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D63F0D9" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="765"/>
+        </w:tabs>
+        <w:ind w:right="246"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>enrolled</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>elector</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Western</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Australia.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Exceptions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>apply</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>applicants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Cocos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Keeling) and Christmas Islands. (If you are a silent </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>elector</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you must provide proof that you are currently enrolled).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1B9DE3" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="765"/>
+        </w:tabs>
+        <w:ind w:right="298"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>be of good character. An applicant’s past behaviour and any criminal record will be considered.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>purpose</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>progressing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>applications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>become</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>JP,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>screening</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>including criminal history checks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>is conducted.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>With your consent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a check will be made of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>criminal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and traffic </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>records</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and screening reports will be obtained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5484B3E7" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="765" w:right="289"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Honesty and accuracy in completing documentation is an essential requirement for performing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>functions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>JP.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>failure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>disclose</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>significant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>matter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>application form, and particularly any criminal offence, is therefore an important consideration in assessing the good character of an applicant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F685BB" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="765"/>
+        </w:tabs>
+        <w:spacing w:before="58"/>
+        <w:ind w:right="698"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Demonstrate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>willingness</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>capacity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>undertake</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>duties</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>JP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>called upon, including attendance and successful completion of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the appropriate training course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6974FE1E" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="764"/>
+        </w:tabs>
+        <w:ind w:left="764" w:hanging="395"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Must not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>insolvent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>administration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4845C507" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001E28AB">
+          <w:headerReference w:type="even" r:id="rId9"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="180" w:right="566" w:bottom="660" w:left="425" w:header="0" w:footer="477" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20FFB0F2" w14:textId="77777777" w:rsidR="007A68FC" w:rsidRDefault="00DA002F" w:rsidP="00DA002F">
+    <w:p w14:paraId="37A47F40" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="73"/>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="4" w:name="Other_considerations"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Application for appointment as a Justice of the Peace</w:t>
+        <w:t>Other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> considerations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C33FFE5" w14:textId="77777777" w:rsidR="00DA002F" w:rsidRPr="00DA002F" w:rsidRDefault="00DA002F" w:rsidP="00DA002F">
+    <w:p w14:paraId="3CB28EB2" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="727"/>
+        </w:tabs>
+        <w:spacing w:before="122"/>
+        <w:ind w:right="394"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Due</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>limited</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>legal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>capacity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>JPs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>perform functions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>years</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>age,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>applicants nearing, or over, the age of 70 are not usually considered for appointment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29191157" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="726"/>
+        </w:tabs>
+        <w:spacing w:before="59"/>
+        <w:ind w:left="726" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>need</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>further</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>appointments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>applicant’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>place</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>residence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>employment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BB05CE" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="727"/>
+        </w:tabs>
+        <w:spacing w:before="58"/>
+        <w:ind w:right="952"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>People</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>been</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>subject</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>bankruptcy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>action</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(especially</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>recent)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>be considered for appointment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDA8973" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="727"/>
+        </w:tabs>
+        <w:spacing w:before="59"/>
+        <w:ind w:right="526"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>People who</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>employed or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>are involved in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>circumstances</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">give rise to a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">potential or perceived potential conflict of interest </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>will not be considered for appointment. Examples include a serving police officer, ranger or solicitor (including an employee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>people</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>married,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>facto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>partner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>relationship</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>those</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D7E3E8" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="117"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="Contact_details"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>Contact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554F2108" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="121"/>
+        <w:ind w:left="369" w:right="163"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Justices</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Peace</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Act</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2005</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>requires</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>JP’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>details</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>made</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a public register</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. The public register publishes the JP’s full name, suburb or town, postcode, and telephone</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>members</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>JP.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>register</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>posted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>on the Department’s website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B3235F" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="369"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>comfortable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>published</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>wish</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>reconsider applying to become a JP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E60C9D5" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="Application"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322BAD72" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="121"/>
+        <w:ind w:left="369" w:right="289"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>end</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>document)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>once</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>completed,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lodged</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your local State Member of Parliament for the electoral district in which you live together with:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A9C9AD" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="726"/>
+        </w:tabs>
+        <w:spacing w:before="121"/>
+        <w:ind w:left="726" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resume</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAAD4D5" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="726"/>
+        </w:tabs>
+        <w:spacing w:before="56"/>
+        <w:ind w:left="726" w:hanging="357"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>employer’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>supporting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>letter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B3A0D4" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="58"/>
+        <w:ind w:left="369"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Applicants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>self-employed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>letter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>from their</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>employer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>stating</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the applicant will be reasonably available to perform the functions of office for police and public.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662DE0B8" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="369"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Some</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>these</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>duties</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>occur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>during</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">working </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0912EEC7" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="726"/>
+        </w:tabs>
+        <w:spacing w:before="121"/>
+        <w:ind w:left="726" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Overseas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Clearance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365F0C67" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="58"/>
+        <w:ind w:left="369" w:right="361"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Applicants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>resided</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>overseas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>adult</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(over</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>age</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>18)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>last</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>years</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be required</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>overseas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clearance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>authority</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>country/countries in which they resided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776BA986" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="118"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="Appointment_procedure"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>Appointment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78537F46" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="122"/>
+        <w:ind w:left="369" w:right="289"/>
+      </w:pPr>
+      <w:r>
+        <w:t>On</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>receiving</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>addressed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Attorney</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>General</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>local</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of Parliament, the JP Branch will commence the administrative/screening process of collating various reports that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>includes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36469B8A" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="796"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Screening</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>National</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>History</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ID</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Checks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC9C164" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="796"/>
+        </w:tabs>
+        <w:ind w:right="711"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Referees</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>reports.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(It</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>applicant’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>responsibility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ensure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>made</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>with nominated referees.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500D0560" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:left="369"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>then</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>considered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Attorney</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>General</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>based</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>these</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reports,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>criteria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and the need for further appointments within the locality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E940ADE" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="369"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>taken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>process</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>each</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>dependant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>responses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">reporting </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3071BC11" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="369"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Attorney</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>General</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>prepared</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recommend</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>JP,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>receive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an offer of appointment on the understanding that you formally accept in writing that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1648B4B7" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="727"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="488"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>successfully</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>approved</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>pre-appointment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>JP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>12 months of the offer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E499077" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001E28AB">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1040" w:right="566" w:bottom="660" w:left="425" w:header="0" w:footer="477" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67382A14" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="726"/>
+        </w:tabs>
+        <w:spacing w:before="75"/>
+        <w:ind w:left="726" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>carry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>out</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>duties</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>JP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>readily</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>community</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>WA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B31D0D" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="727"/>
+        </w:tabs>
+        <w:spacing w:before="59"/>
+        <w:ind w:right="1033"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>change</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>circumstances</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>become</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>unable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>perform</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the functions of Office in WA it may be necessary to request your resignation in order that alternative appointments may be made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226E691F" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="58"/>
+        <w:ind w:left="369" w:right="289"/>
+      </w:pPr>
+      <w:r>
+        <w:t>After accepting the conditions of appointment and successfully completing the course your appointment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recommended</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Governor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>final</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>decision</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will be made at Executive Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C3853C" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="369" w:right="289"/>
+      </w:pPr>
+      <w:r>
+        <w:t>When</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>approved,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contacted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>swear</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Oath</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Affirmation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of Office before a local magistrate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DB0066" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="369"/>
+      </w:pPr>
+      <w:r>
+        <w:t>On</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>receiving</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>signed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>‘Oath</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Office’,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>then</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>published</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Government </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Gazette.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AB2C56" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="369"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>advertised</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Gazette is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>officially</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>JP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD0B808" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="Training"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E30EE1C" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="121"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pre-appointment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462B94E5" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="369" w:right="163"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All applicants who are recommended for appointment must successfully complete an approved training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>before</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>approved.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pre-appointment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is delivered by a contracted training provider and provides applicants with foundational knowledge on the functions of a JP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FBDE2D" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="369"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>undertaken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>on-campus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>intensive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>correspondence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298714AE" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>on-line</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3110C2" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="369"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Justice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>pays</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>initial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>enrolment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5CA921" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="369" w:right="163"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(The course </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">must be completed </w:t>
+      </w:r>
+      <w:r>
+        <w:t>within the term for which the student is enrolled. Should your circumstances change, the census date for withdrawal from the course is four weeks after the commencement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>date.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>withdraw</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>wish</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>re-enrol,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>required to pay the course fees yourself.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD16235" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B1519C" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Applicants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>consider</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>undertake</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>training,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>before</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>applying</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to become a JP and enrolling in the course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6894BD03" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D24194C" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="369"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Post</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Appointment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CEB4017" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="369"/>
+      </w:pPr>
+      <w:r>
+        <w:t>As a condition of appointment, all JPs must attend regular training sessions as required. This training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>coordinated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Justice.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>respect</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>upcoming</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">training information can be found on the training calendar located on the Department’s website at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="001E28AB">
+          <w:rPr>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>http://www.courts.justice.wa.gov.au.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="48069722" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="369" w:right="289"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>JPs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>search</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>warrants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>attend</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>annual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>training,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>approved</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Department of Justice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE0D8F4" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001E28AB">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1040" w:right="566" w:bottom="660" w:left="425" w:header="0" w:footer="477" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FEFEE2B" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="73" w:line="242" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>Justice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>Peace</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>follows</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>checklist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2290C62F" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="117"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>checklist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270FB565" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="10343" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="434" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="57" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="846"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="544"/>
+        <w:gridCol w:w="9655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B52479" w:rsidRPr="00B806EE" w14:paraId="694C0374" w14:textId="77777777" w:rsidTr="00B52479">
+      <w:tr w:rsidR="001E28AB" w14:paraId="31ADBA48" w14:textId="77777777">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="283"/>
+          <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10343" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12E7FFC6" w14:textId="5E2A11B9" w:rsidR="00B52479" w:rsidRPr="00B806EE" w:rsidRDefault="00B52479" w:rsidP="00B52479">
+          <w:p w14:paraId="20AE9FA3" w14:textId="72480935" w:rsidR="001E28AB" w:rsidRDefault="0046778A">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
-[...73 lines deleted...]
-              <w:pStyle w:val="Tabledata"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="354" w:lineRule="exact"/>
+              <w:ind w:left="50"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B806EE">
-              <w:fldChar w:fldCharType="begin">
-[...1139 lines deleted...]
-            <w:r w:rsidR="00350DA7" w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00350DA7" w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00B806EE">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B3774">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00350DA7" w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="dxa"/>
+            <w:tcW w:w="9655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3E5AE6" w14:textId="77777777" w:rsidR="00350DA7" w:rsidRPr="00B806EE" w:rsidRDefault="00DA002F" w:rsidP="00B806EE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00350DA7" w:rsidRPr="00B806EE">
+          <w:p w14:paraId="662EEFAD" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="209"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Fully</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>complete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>form</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="755F043D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D02E5A" w14:textId="79711904" w:rsidR="001E28AB" w:rsidRDefault="0046778A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="105"/>
+              <w:ind w:left="50"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00350DA7" w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00B806EE">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B3774">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00350DA7" w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="end"/>
-            </w:r>
-[...19 lines deleted...]
-              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="9655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E18DB20" w14:textId="77777777" w:rsidR="00350DA7" w:rsidRPr="00B806EE" w:rsidRDefault="00DA002F" w:rsidP="00B806EE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00350DA7" w:rsidRPr="00B806EE">
+          <w:p w14:paraId="7D8F167F" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="105"/>
+              <w:ind w:left="209"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Enclose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>copy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>résumé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> application</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="3DA1D762" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59328CF9" w14:textId="5BC7B11A" w:rsidR="001E28AB" w:rsidRDefault="0046778A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="105"/>
+              <w:ind w:left="50"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00350DA7" w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00B806EE">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B3774">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00350DA7" w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="dxa"/>
+            <w:tcW w:w="9655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9B4099" w14:textId="77777777" w:rsidR="00350DA7" w:rsidRPr="00B806EE" w:rsidRDefault="00DA002F" w:rsidP="00B806EE">
-[...26 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+          <w:p w14:paraId="03570D32" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="105"/>
+              <w:ind w:left="209"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ensure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>details</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>three</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>referees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>they</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> respond</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F228F" w:rsidRPr="00B806EE" w14:paraId="6491FAC5" w14:textId="77777777" w:rsidTr="00DA002F">
-[...61 lines deleted...]
-      <w:tr w:rsidR="00350DA7" w:rsidRPr="00B806EE" w14:paraId="1EE0421E" w14:textId="77777777" w:rsidTr="00725BD5">
+      <w:tr w:rsidR="001E28AB" w14:paraId="4F366CB1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="1077"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8184" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F4E4EC7" w14:textId="77777777" w:rsidR="00623E43" w:rsidRPr="00DA002F" w:rsidRDefault="00AC48FF" w:rsidP="00B806EE">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="04D0A87E" w14:textId="796B35D0" w:rsidR="001E28AB" w:rsidRDefault="0046778A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="105"/>
+              <w:ind w:left="50"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B806EE">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B3774">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="9655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="151D44AC" w14:textId="77777777" w:rsidR="00350DA7" w:rsidRPr="00B806EE" w:rsidRDefault="00350DA7" w:rsidP="00DA002F">
+          <w:p w14:paraId="53DC8DBD" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="105"/>
+              <w:ind w:left="209" w:right="53"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ensure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>provided</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>overseas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>criminal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>clearances,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>resided</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>overseas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>in the last 5 years. If you have resided in more than one country, clearances will be required from each country in which you have resided.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="46A74AA4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="841"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F4A4C1" w14:textId="0F6A525E" w:rsidR="001E28AB" w:rsidRDefault="0046778A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="143"/>
+              <w:ind w:left="50"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B806EE">
-              <w:t xml:space="preserve">No  </w:t>
-            </w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9655" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="456173E1" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="143"/>
+              <w:ind w:left="209" w:right="53"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>employee,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>obtain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>letter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>employer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>confirm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>availability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to undertake </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">all </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>duties</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="012F50C8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="842"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE74F7F" w14:textId="0A61498E" w:rsidR="001E28AB" w:rsidRDefault="0046778A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="144"/>
+              <w:ind w:left="50"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B806EE">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B3774">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="end"/>
-            </w:r>
-[...83 lines deleted...]
-              <w:t>Have you ever been insolvent or under administration?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="9655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="489A1CCB" w14:textId="77777777" w:rsidR="00350DA7" w:rsidRPr="00B806EE" w:rsidRDefault="00350DA7" w:rsidP="00DA002F">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="36E16D6A" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="145"/>
+              <w:ind w:left="209"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ensure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>available</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>undertake</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>mandatory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>committed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ongoing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>training</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="11F35D79" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="842"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3AB0E5" w14:textId="71C5996C" w:rsidR="001E28AB" w:rsidRDefault="0046778A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="144"/>
+              <w:ind w:left="50"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B806EE">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B3774">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="dxa"/>
+            <w:tcW w:w="9655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B4F7794" w14:textId="77777777" w:rsidR="00350DA7" w:rsidRPr="00B806EE" w:rsidRDefault="00350DA7" w:rsidP="00DA002F">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="59A1096C" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="145"/>
+              <w:ind w:left="209" w:right="73"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ensure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>available</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>capacity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>undertake</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>roster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>after</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>hours</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>duties</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="1F7B3096" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="499"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4055B609" w14:textId="247E8906" w:rsidR="001E28AB" w:rsidRDefault="0046778A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="144" w:line="335" w:lineRule="exact"/>
+              <w:ind w:left="50"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B806EE">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B3774">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9655" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33355142" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="145"/>
+              <w:ind w:left="209"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Have</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>support</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>of your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>MP.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00623E43" w:rsidRPr="00B806EE" w14:paraId="5DF2B3C0" w14:textId="77777777" w:rsidTr="00DA002F">
+    </w:tbl>
+    <w:p w14:paraId="5403BBA3" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="104"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E42518E" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="369"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>lodge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>local</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Parliament</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for consideration by the Attorney General.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413F794C" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="369"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>further</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>queries,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>JP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Branch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>on:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1D21BD" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="239"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A43449" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="1221"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EB0ED4A" wp14:editId="148C1A6F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>504825</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-72245</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="267334" cy="267334"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="4" name="Image 4" descr="https://solaraccess.nl/wp-content/uploads/2016/07/icona_telefono.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="Image 4" descr="https://solaraccess.nl/wp-content/uploads/2016/07/icona_telefono.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="267334" cy="267334"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t>(08)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>9425</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2525;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2176D28D" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="239"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="667832A1" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="1195"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DDED330" wp14:editId="4858C17D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>509015</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-92424</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="384047" cy="332231"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="5" name="Image 5" descr="Image result for email"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="5" name="Image 5" descr="Image result for email"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="384047" cy="332231"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidR="001E28AB">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:spacing w:val="-2"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>jps@justice.wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C3B284D" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:sectPr w:rsidR="001E28AB">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1040" w:right="566" w:bottom="660" w:left="425" w:header="0" w:footer="477" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7485D555" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="369"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1003A537" wp14:editId="3AD3D852">
+            <wp:extent cx="2733533" cy="523875"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="6" name="Image 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="6" name="Image 6"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2733533" cy="523875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D560308" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="26"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77BF2C22" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="Application_for_appointment_as_a_Justice"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>Application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>Justice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555A5C"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Peace</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0D1992" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="121"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ensure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>questions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>answered)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9AF4BF" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="379" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="36" w:space="0" w:color="DAD6CA"/>
+          <w:left w:val="single" w:sz="36" w:space="0" w:color="DAD6CA"/>
+          <w:bottom w:val="single" w:sz="36" w:space="0" w:color="DAD6CA"/>
+          <w:right w:val="single" w:sz="36" w:space="0" w:color="DAD6CA"/>
+          <w:insideH w:val="single" w:sz="36" w:space="0" w:color="DAD6CA"/>
+          <w:insideV w:val="single" w:sz="36" w:space="0" w:color="DAD6CA"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="847"/>
+        <w:gridCol w:w="141"/>
+        <w:gridCol w:w="1415"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="1136"/>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="1556"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="1273"/>
+        <w:gridCol w:w="1842"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E28AB" w14:paraId="4D10439C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="268"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:tcW w:w="10332" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="DAD6CA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAD6CA"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CABFCDB" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="249" w:lineRule="exact"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Personal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="4D9FAA75" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="488"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="DAD6CA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03FEA0A7" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="54"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="DAD6CA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A65C623" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="54"/>
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>First</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2549" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="DAD6CA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50FB90E6" w14:textId="77777777" w:rsidR="00623E43" w:rsidRPr="00B806EE" w:rsidRDefault="00623E43" w:rsidP="00B806EE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00BA3EBD" w:rsidRPr="00B806EE">
+          <w:p w14:paraId="0D6F11A6" w14:textId="4A15146E" w:rsidR="001E28AB" w:rsidRPr="00E35879" w:rsidRDefault="00E35879" w:rsidP="00E35879">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00BA3EBD" w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BA3EBD" w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0098385A">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0098385A">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0098385A">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0098385A">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0098385A">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00BA3EBD" w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8184" w:type="dxa"/>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="DAD6CA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42E6B1AE" w14:textId="77777777" w:rsidR="00623E43" w:rsidRPr="00B806EE" w:rsidRDefault="00086B90" w:rsidP="00B806EE">
-[...1 lines deleted...]
-              <w:t>Do you speak any language(s) other than English?</w:t>
+          <w:p w14:paraId="7904B41D" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="54"/>
+              <w:ind w:left="90"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Middle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="273B2D64" w14:textId="77777777" w:rsidR="00086B90" w:rsidRPr="00B806EE" w:rsidRDefault="00086B90" w:rsidP="00B806EE">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00B806EE">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="DAD6CA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="447EC02F" w14:textId="32B44DB0" w:rsidR="001E28AB" w:rsidRDefault="00E35879" w:rsidP="00E35879">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text14"/>
+                  <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0098385A">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0098385A">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0098385A">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0098385A">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0098385A">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="4F369C8D" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="441"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="015B2D1D" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24490C41" w14:textId="77777777" w:rsidR="00623E43" w:rsidRPr="00B806EE" w:rsidRDefault="00725BD5" w:rsidP="00B806EE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00623E43" w:rsidRPr="00B806EE">
+          <w:p w14:paraId="21DE6683" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Surname:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2549" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C0F732D" w14:textId="25BDA258" w:rsidR="001E28AB" w:rsidRPr="00E35879" w:rsidRDefault="00E35879" w:rsidP="00E35879">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27C2648C" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="90"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Previous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> surname:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67980CF9" w14:textId="169F9B4D" w:rsidR="001E28AB" w:rsidRDefault="00E35879" w:rsidP="00E35879">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="214ED26A" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="777"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D209CDE" w14:textId="0AB41A25" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="83" w:right="117"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-17"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>birth</w:t>
+            </w:r>
+            <w:r w:rsidR="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="672EF412" w14:textId="5DFCB54F" w:rsidR="001E28AB" w:rsidRDefault="00E35879" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F564776" w14:textId="3A5BBA22" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="86" w:right="194"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Country </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>of birth</w:t>
+            </w:r>
+            <w:r w:rsidR="00E35879">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C002313" w14:textId="42C47D61" w:rsidR="001E28AB" w:rsidRDefault="00E35879" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C4E8C5C" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="91" w:right="170"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Driver’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-17"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Licence Number (MDL):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C6B7405" w14:textId="3DC2283E" w:rsidR="001E28AB" w:rsidRDefault="00E35879" w:rsidP="00E35879">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="67EAE3E1" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="155" w:after="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="379" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="5812"/>
+        <w:gridCol w:w="1415"/>
+        <w:gridCol w:w="1276"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E28AB" w14:paraId="7C57F882" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="726"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3935117F" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Residential address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43ECF80C" w14:textId="3328CB1A" w:rsidR="001E28AB" w:rsidRDefault="00E35879" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F4C610" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="95"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Post</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>code:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5F4E9E" w14:textId="28260272" w:rsidR="001E28AB" w:rsidRDefault="00E35879" w:rsidP="00E35879">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="58F6DBFE" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E58FD5" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Postal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CBBAEA" w14:textId="789421DC" w:rsidR="001E28AB" w:rsidRDefault="00E35879" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCE895C" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="95"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Post</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>code:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A786CE8" w14:textId="76C96C94" w:rsidR="001E28AB" w:rsidRDefault="00E35879" w:rsidP="00E35879">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="116285B4" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="166"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="379" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1858"/>
+        <w:gridCol w:w="4380"/>
+        <w:gridCol w:w="1402"/>
+        <w:gridCol w:w="2705"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E28AB" w14:paraId="78494935" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1858" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB0097C" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Telephone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B688B45" w14:textId="070AB860" w:rsidR="001E28AB" w:rsidRPr="00E35879" w:rsidRDefault="00E35879" w:rsidP="00E35879">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B3E33A" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRPr="00E35879" w:rsidRDefault="00000000" w:rsidP="00E35879">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Mobile:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2705" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3421305E" w14:textId="736E7E61" w:rsidR="001E28AB" w:rsidRPr="00E35879" w:rsidRDefault="00E35879" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="118745A5" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1858" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8A65E6" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="26"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8487" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E73F4E9" w14:textId="3DBD7BF2" w:rsidR="001E28AB" w:rsidRPr="00E35879" w:rsidRDefault="00E35879" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0D878ADC" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="121"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23E6CB14" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="369"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680977BC" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="379" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6430"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="1470"/>
+        <w:gridCol w:w="1231"/>
+        <w:gridCol w:w="929"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E28AB" w14:paraId="55D0EA55" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8184" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E434D59" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Australian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Citizen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1231" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06FB384F" w14:textId="0AF1EC4E" w:rsidR="001E28AB" w:rsidRDefault="00000000" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00394D4D" w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00623E43" w:rsidRPr="00B806EE">
+            <w:r w:rsidR="00394D4D" w:rsidRPr="00B806EE">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B3774">
+            <w:r w:rsidR="00394D4D" w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00623E43" w:rsidRPr="00B806EE">
+            <w:r w:rsidR="00394D4D" w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="dxa"/>
+            <w:tcW w:w="929" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2167D290" w14:textId="77777777" w:rsidR="00623E43" w:rsidRPr="00B806EE" w:rsidRDefault="00623E43" w:rsidP="00B806EE">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">No  </w:t>
+          <w:p w14:paraId="6EABF488" w14:textId="6D9B8E79" w:rsidR="001E28AB" w:rsidRDefault="00000000" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00394D4D">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00394D4D" w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00394D4D" w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00394D4D" w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00394D4D" w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00394D4D" w14:paraId="0155BD06" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="726"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8184" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABAB27E" w14:textId="77777777" w:rsidR="00394D4D" w:rsidRDefault="00394D4D" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>enrolled</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>elector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Legislative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">accordance with the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Electoral Act 1907</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1231" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="775E7006" w14:textId="618DCC74" w:rsidR="00394D4D" w:rsidRDefault="00394D4D" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B806EE">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B3774">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="end"/>
-            </w:r>
-[...270 lines deleted...]
-              <w:t>Present occupation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7622" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="929" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5215584D" w14:textId="77777777" w:rsidR="008108DD" w:rsidRPr="00B806EE" w:rsidRDefault="008108DD" w:rsidP="00725BD5">
+          <w:p w14:paraId="7CFC97BA" w14:textId="6FB594C6" w:rsidR="00394D4D" w:rsidRDefault="00394D4D" w:rsidP="00394D4D">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B806EE">
-[...780 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
             <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text27"/>
-[...405 lines deleted...]
-                  <w:name w:val="Check8"/>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00EA0DAF" w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00B806EE">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B3774">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EA0DAF" w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E35879" w14:paraId="5105A8ED" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6714" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="795562B2" w14:textId="69173A24" w:rsidR="00E35879" w:rsidRPr="00E35879" w:rsidRDefault="00E35879" w:rsidP="00E35879">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>How long</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>have you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>resided in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Western</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Australia? </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="3630" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="6A4CA1F0" w14:textId="77777777" w:rsidR="008108DD" w:rsidRPr="00B806EE" w:rsidRDefault="00725BD5" w:rsidP="00725BD5">
+          <w:p w14:paraId="51414BCC" w14:textId="3B1E72B6" w:rsidR="00E35879" w:rsidRPr="00E35879" w:rsidRDefault="00E35879" w:rsidP="00E35879">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:r w:rsidR="00EA0DAF" w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check9"/>
-[...60 lines deleted...]
-                  <w:name w:val="Text31"/>
+                  <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text31"/>
-            <w:r w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0098385A">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0098385A">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0098385A">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0098385A">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0098385A">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...20 lines deleted...]
-      <w:tr w:rsidR="00725BD5" w:rsidRPr="007E3D28" w14:paraId="71B60D2B" w14:textId="77777777" w:rsidTr="007E3D28">
+      <w:tr w:rsidR="00394D4D" w14:paraId="7341DC24" w14:textId="77777777" w:rsidTr="00394D4D">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10448" w:type="dxa"/>
+            <w:tcW w:w="8184" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="5DADDAF7" w14:textId="77777777" w:rsidR="00725BD5" w:rsidRPr="007E3D28" w:rsidRDefault="007E3D28" w:rsidP="007E3D28">
+          <w:p w14:paraId="612E6CE7" w14:textId="77777777" w:rsidR="00394D4D" w:rsidRDefault="00394D4D" w:rsidP="00394D4D">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E3D28">
-[...45 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Have</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>lived</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>overseas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>last</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>adult?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> older)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
-            <w:noWrap/>
+            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36665428" w14:textId="77777777" w:rsidR="00644034" w:rsidRPr="00B806EE" w:rsidRDefault="007E3D28" w:rsidP="00B806EE">
-[...58 lines deleted...]
-          <w:p w14:paraId="65AA4475" w14:textId="77777777" w:rsidR="00644034" w:rsidRPr="00B806EE" w:rsidRDefault="00644034" w:rsidP="00B806EE">
+          <w:p w14:paraId="4D14CDD5" w14:textId="5353AB76" w:rsidR="00394D4D" w:rsidRDefault="00394D4D" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
             <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text31"/>
-[...2630 lines deleted...]
-                  <w:name w:val="Check15"/>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00EA0DAF" w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00B806EE">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B3774">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EA0DAF" w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10485" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="929" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
-              <w:right w:val="nil"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="5D12515B" w14:textId="77777777" w:rsidR="00D27B36" w:rsidRPr="00002C5B" w:rsidRDefault="00D27B36" w:rsidP="00B52479">
+          <w:p w14:paraId="32293E25" w14:textId="485A0B7B" w:rsidR="00394D4D" w:rsidRDefault="00394D4D" w:rsidP="00394D4D">
             <w:pPr>
-              <w:pStyle w:val="StyleTabledata10pt"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5B">
-[...19 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
             <w:r w:rsidRPr="00B806EE">
-              <w:t>Reason for seeking appointment</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text54"/>
-[...80 lines deleted...]
-                  <w:name w:val="Check18"/>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00EA0DAF" w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00B806EE">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B3774">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EA0DAF" w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
-[...1 lines deleted...]
-              <w:tab/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="4867CB0C" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="681"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10344" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40A754F4" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>overseas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>criminal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>clearance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>from</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>country/countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>which</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>have</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>resided</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E72E27D" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="83"/>
+            </w:pPr>
+            <w:r>
+              <w:t>accompany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>this</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>application</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00394D4D" w14:paraId="1E2DE041" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8184" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E56C17" w14:textId="77777777" w:rsidR="00394D4D" w:rsidRDefault="00394D4D" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Have</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>you ever</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>been</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>insolvent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>under</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> administration?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1231" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C709B4E" w14:textId="60FA7401" w:rsidR="00394D4D" w:rsidRDefault="00394D4D" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00B806EE">
-              <w:t xml:space="preserve">No  </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00EA0DAF" w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check19"/>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00EA0DAF" w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00B806EE">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B3774">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EA0DAF" w:rsidRPr="00B806EE">
+            <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
-[...4 lines deleted...]
-              <w:tab/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5702B6DB" w14:textId="771099CC" w:rsidR="00394D4D" w:rsidRDefault="00394D4D" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:r w:rsidRPr="00B806EE">
-              <w:t>If yes please give details:</w:t>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D27B36" w:rsidRPr="00B806EE" w14:paraId="3B04DBF2" w14:textId="77777777" w:rsidTr="00B52479">
+      <w:tr w:rsidR="001E28AB" w14:paraId="7876249C" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10344" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6100D848" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>yes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>please</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> details:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00394D4D" w14:paraId="4DEBEC35" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="849"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8184" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6767686F" w14:textId="77777777" w:rsidR="00394D4D" w:rsidRDefault="00394D4D" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="343" w:lineRule="auto"/>
+              <w:ind w:left="83" w:right="2627"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Do</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>speak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>language(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>other</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>than</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English? If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>please list:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1231" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="051E5C98" w14:textId="29B210A4" w:rsidR="00394D4D" w:rsidRDefault="00394D4D" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D2E6C4" w14:textId="25182ADC" w:rsidR="00394D4D" w:rsidRDefault="00394D4D" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00394D4D" w14:paraId="768BFD26" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45BEB4FF" w14:textId="77777777" w:rsidR="00394D4D" w:rsidRDefault="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ethnic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Identity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(eg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Australian,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Aboriginal,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Italian,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Greek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>etc):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3914" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED18298" w14:textId="54570D24" w:rsidR="00394D4D" w:rsidRDefault="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00394D4D" w14:paraId="64BA92B8" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFFBBAD" w14:textId="77777777" w:rsidR="00394D4D" w:rsidRDefault="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>attained</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> qualifications:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3914" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="737B856D" w14:textId="6DFFF05D" w:rsidR="00394D4D" w:rsidRDefault="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00394D4D" w14:paraId="3BC5E201" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E28044" w14:textId="77777777" w:rsidR="00394D4D" w:rsidRDefault="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Official</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Appointments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(eg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>previously</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>JP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>NSW):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3914" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="649B7AE0" w14:textId="0EB51799" w:rsidR="00394D4D" w:rsidRDefault="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="317C1928" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001E28AB">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="280" w:right="566" w:bottom="660" w:left="425" w:header="0" w:footer="477" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="379" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="36" w:space="0" w:color="DAD6CA"/>
+          <w:left w:val="single" w:sz="36" w:space="0" w:color="DAD6CA"/>
+          <w:bottom w:val="single" w:sz="36" w:space="0" w:color="DAD6CA"/>
+          <w:right w:val="single" w:sz="36" w:space="0" w:color="DAD6CA"/>
+          <w:insideH w:val="single" w:sz="36" w:space="0" w:color="DAD6CA"/>
+          <w:insideV w:val="single" w:sz="36" w:space="0" w:color="DAD6CA"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2095"/>
+        <w:gridCol w:w="734"/>
+        <w:gridCol w:w="568"/>
+        <w:gridCol w:w="3827"/>
+        <w:gridCol w:w="3225"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E28AB" w14:paraId="588FB93B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="258"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10449" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAD6CA"/>
+          </w:tcPr>
+          <w:p w14:paraId="00DDD061" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="238" w:lineRule="exact"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Employment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Particulars</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="5FF68AAB" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="499"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2829" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CC1FBC8" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="46"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>occupation:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7620" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58E4E373" w14:textId="7A5EB33F" w:rsidR="001E28AB" w:rsidRDefault="00394D4D" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="319ACE19" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="642"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2829" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10329E70" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58" w:line="276" w:lineRule="exact"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Employer's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> name</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00F4D9C7" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="253" w:lineRule="exact"/>
+              <w:ind w:left="83"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>state</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>if</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>self-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>employed):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7620" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C53456A" w14:textId="5F8798B6" w:rsidR="001E28AB" w:rsidRDefault="00394D4D" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="340C31A3" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2829" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AE16B2D" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7620" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54D96BDF" w14:textId="41D9160B" w:rsidR="001E28AB" w:rsidRDefault="00394D4D" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="79F3E42A" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2829" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52D91C12" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Telephone:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7620" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E16C0EB" w14:textId="77EA38B2" w:rsidR="001E28AB" w:rsidRDefault="00394D4D" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="6D52A4D3" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2829" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C851592" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Length</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>service:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7620" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="389954B0" w14:textId="377A1DAB" w:rsidR="001E28AB" w:rsidRDefault="00394D4D" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="11D1F4D7" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="168A1808" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="55"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Previous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>employer's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AC8BB9B" w14:textId="1228EF0D" w:rsidR="001E28AB" w:rsidRDefault="00394D4D" w:rsidP="00394D4D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="2C1F249E" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EAA932E" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8354" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30DD1298" w14:textId="6FDE987B" w:rsidR="001E28AB" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="47712536" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41CC7B3E" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Position</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Held:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5129" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CA0DC0D" w14:textId="307B8BC9" w:rsidR="001E28AB" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3225" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2226D975" w14:textId="567561E0" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Length</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Service:</w:t>
+            </w:r>
+            <w:r w:rsidR="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="4E043F40" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AAD5BF0" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Previous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>employer's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47ACDF6D" w14:textId="1C116B13" w:rsidR="001E28AB" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="29F34A76" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13FB4E3F" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8354" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AF5921E" w14:textId="7954D87C" w:rsidR="001E28AB" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="57544250" w14:textId="77777777" w:rsidTr="00394D4D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="757C683B" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Position</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Held:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5129" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40B797B2" w14:textId="33A68EBA" w:rsidR="001E28AB" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3225" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E434FAB" w14:textId="4CF5D01D" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Length</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Service:</w:t>
+            </w:r>
+            <w:r w:rsidR="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C32092" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5680E62E" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="245" w:after="58"/>
+        <w:ind w:left="458" w:right="289"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ever</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>been</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>convicted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>offence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>court?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>traffic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>offences, spent and/or overseas convictions; or do you have any matters pending in any court?</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="379" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1634"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="7558"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C32092" w14:paraId="265AB916" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="414"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1634" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0B5ADD" w14:textId="6C00A76B" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A99632" w14:textId="22D764A3" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7558" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F3C1B2" w14:textId="77777777" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>yes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>please</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> details:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="6F2B4AAB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="609"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10452" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="017B384B" w14:textId="01F778CD" w:rsidR="001E28AB" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6ADC6F84" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25AF07D3" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="448"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ever</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>received</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>infringements?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>traffic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>infringements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CC00A5" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="369" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1634"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="7553"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C32092" w14:paraId="052AE28C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1634" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B418F5D" w14:textId="7EA1ED13" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2598F5" w14:textId="16FF3DBB" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7553" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6669D55B" w14:textId="77777777" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>yes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>please</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> details:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="4BF739AE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10447" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5941CA35" w14:textId="6A2A822B" w:rsidR="001E28AB" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="666CADA9" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="724F2A59" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="29"/>
+        <w:ind w:left="453" w:right="289"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ever</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>received</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>infringements/fines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>were</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>registered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>FER</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or are outstanding?</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="374" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1634"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="7534"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C32092" w14:paraId="3EB0098A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="364"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1634" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62187F22" w14:textId="235F610D" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="26"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D21D48" w14:textId="2EDAE70D" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="26"/>
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BA3C81" w14:textId="77777777" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="26"/>
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>yes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>please</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> details:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="54DC0E6C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10428" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="026AC389" w14:textId="1FE97E31" w:rsidR="001E28AB" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="19223329" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="501161EB" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="28"/>
+        <w:ind w:left="453"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Outline</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>history</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>community</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>service,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>volunteer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>membership</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>clubs/associations.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="374" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4874"/>
+        <w:gridCol w:w="5611"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E28AB" w14:paraId="7875F759" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4874" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E64CC9" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>organisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1CA1BF" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Position</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>held/responsibilities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="3421EDA5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4874" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="609EFECD" w14:textId="06CB41AE" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA1E6D9" w14:textId="1FB24BE7" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="28614D99" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4874" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A6B27A" w14:textId="7B7D3B0C" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A19BC80" w14:textId="12228440" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="18D8A70E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4874" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37EAAAEB" w14:textId="76F909A9" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40ABC606" w14:textId="22E2AAAD" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4A8D7384" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001E28AB">
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="820" w:right="566" w:bottom="1704" w:left="425" w:header="0" w:footer="364" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="379" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="4961"/>
+        <w:gridCol w:w="1505"/>
+        <w:gridCol w:w="2040"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E28AB" w14:paraId="11C266D8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="337"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10486" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAD6CA"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9567F8" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="26"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Referees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Details</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>three</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>referees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="3D006D56" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="606"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10486" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F02676" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Please</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ensure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>referees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>know</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>sufficiently</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>well</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>aware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>this application.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">do not nominate family members </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>as referees</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="63021450" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="546F485E" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C382CF8" w14:textId="6BD6E28C" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2221F25F" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00000000" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Telephone:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5BFCE8" w14:textId="6E692D82" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="511FA9EE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D23E91" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="26"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Postal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B72408" w14:textId="2F83CDF5" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61EE1B33" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00000000" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06965AA2" w14:textId="6497B557" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="3A1F32C1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C6E853" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CBA253" w14:textId="56340A33" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="59EADF78" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="27"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="379" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="4961"/>
+        <w:gridCol w:w="1505"/>
+        <w:gridCol w:w="2040"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E28AB" w14:paraId="7809CA7A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="228BD1C4" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FB1781" w14:textId="3F9F5579" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C19EC3" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00000000" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Telephone:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F44BB9" w14:textId="1118DDCF" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="77D024C3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA99518" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Postal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C98D6A" w14:textId="225A77C5" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D42F13A" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00000000" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2D101E" w14:textId="4EC298DD" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="0E0EF46B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="398"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="071F5331" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C72623" w14:textId="350F1EE3" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6EC36F54" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="379" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="4961"/>
+        <w:gridCol w:w="1505"/>
+        <w:gridCol w:w="2040"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E28AB" w14:paraId="0EF86919" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A92EE23" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C6A209" w14:textId="07C26B25" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C430DA2" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Telephone:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="436EDBF0" w14:textId="196D8BC8" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="407672F2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE48E90" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Postal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3E2A24" w14:textId="5CD510D7" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E37C6C" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="162910CE" w14:textId="4A9D392E" w:rsidR="001E28AB" w:rsidRPr="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32092">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="3969342D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B248C07" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8506" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="641CA169" w14:textId="11BA9ADC" w:rsidR="001E28AB" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="140385EE" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="54"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="379" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8642"/>
+        <w:gridCol w:w="991"/>
+        <w:gridCol w:w="852"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E28AB" w14:paraId="36D24459" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
-            <w:noWrap/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAD6CA"/>
           </w:tcPr>
-          <w:p w14:paraId="4E415273" w14:textId="77777777" w:rsidR="00D27B36" w:rsidRPr="00B806EE" w:rsidRDefault="00EA0DAF" w:rsidP="00882642">
+          <w:p w14:paraId="6635BE4C" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>To</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>assist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>considering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>please</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>indicate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>whether</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>prepared</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>be:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32092" w14:paraId="3A8ABD03" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B94E2E6" w14:textId="77777777" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Available</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>participate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>regular</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>JP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D15FDA" w14:textId="19FF21C3" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="26"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
             <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text53"/>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50572747" w14:textId="18B2DB73" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32092" w14:paraId="5588DD31" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="623"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7781FD58" w14:textId="5FAA5217" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28" w:right="2229"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Available</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>rostered</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>JP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>witnessing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>centres If yes, please state how often:</w:t>
+            </w:r>
+            <w:r w:rsidR="0046778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0046778A" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="33" w:name="Text53"/>
+            <w:r w:rsidR="0046778A" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="0046778A" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0046778A" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0046778A" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0046778A" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0046778A" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0046778A" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0046778A" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0046778A" w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E11054" w14:textId="369FC17F" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="26"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
             <w:r w:rsidRPr="00B806EE">
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0098385A">
-[...28 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00B806EE">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="653C4DFD" w14:textId="035542CD" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32092" w14:paraId="26F9ADF7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9A8B6C" w14:textId="77777777" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Available</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>bail/surety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>court,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>police</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>station</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>prison.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E39A49" w14:textId="2BB25709" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="26"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA2934B" w14:textId="690D87E2" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32092" w14:paraId="43914DDA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5393B12C" w14:textId="77777777" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Available</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>issue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>search</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>warrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>when</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6400DA05" w14:textId="5FB76DBB" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="26"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB8E762" w14:textId="6F19BB6B" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4476A868" w14:textId="07F6143A" w:rsidR="005671D4" w:rsidRPr="00002C5B" w:rsidRDefault="005671D4" w:rsidP="00C154E8">
+    <w:p w14:paraId="38648754" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
       <w:pPr>
-        <w:pStyle w:val="Style115ptBefore6ptAfter0pt"/>
-[...61 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="12"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="379" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2268"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2001"/>
+        <w:gridCol w:w="10486"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA0205" w:rsidRPr="00B806EE" w14:paraId="572B3D1A" w14:textId="77777777" w:rsidTr="00BA0205">
+      <w:tr w:rsidR="001E28AB" w14:paraId="6D9A7161" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="283"/>
+          <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="10486" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAD6CA"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1A771B" w14:textId="77777777" w:rsidR="00BA0205" w:rsidRPr="00002C5B" w:rsidRDefault="00BA0205" w:rsidP="00AF7A4E">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Signature  </w:t>
+          <w:p w14:paraId="03A860E9" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Reason</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>seeking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>appointment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="6C9D24CC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10486" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58FC92EB" w14:textId="6711B6BD" w:rsidR="001E28AB" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6399A7BC" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="29"/>
+        <w:ind w:left="403"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>there</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>matters</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>adversely</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>reflect</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>character</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>suitability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>appointment?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C4BA6E" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="001E28AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="379" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BAB69F"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1044"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="8308"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C32092" w14:paraId="4142C2CC" w14:textId="77777777" w:rsidTr="00C32092">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7867EA" w14:textId="55E0578D" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1468"/>
+                <w:tab w:val="left" w:pos="2908"/>
+              </w:tabs>
+              <w:spacing w:before="26"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71582E22" w14:textId="77777777" w:rsidR="00BA0205" w:rsidRPr="00002C5B" w:rsidRDefault="00BA0205" w:rsidP="00AF7A4E"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">  Date  </w:t>
+          <w:p w14:paraId="0C373794" w14:textId="0A802D5C" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1468"/>
+                <w:tab w:val="left" w:pos="2908"/>
+              </w:tabs>
+              <w:spacing w:before="26"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B806EE">
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2001" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="8308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0780117A" w14:textId="77777777" w:rsidR="00BA0205" w:rsidRPr="00B806EE" w:rsidRDefault="00BA0205" w:rsidP="00002C5B">
+          <w:p w14:paraId="4E30CD5A" w14:textId="717A7C36" w:rsidR="00C32092" w:rsidRDefault="00C32092" w:rsidP="00C32092">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="393"/>
-                <w:tab w:val="left" w:pos="1023"/>
+                <w:tab w:val="left" w:pos="1468"/>
+                <w:tab w:val="left" w:pos="2908"/>
               </w:tabs>
+              <w:spacing w:before="26"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:tab/>
-[...4 lines deleted...]
-              <w:t>/</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>please give</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> details:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E28AB" w14:paraId="2FF65307" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10486" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3937E26D" w14:textId="07603100" w:rsidR="001E28AB" w:rsidRDefault="00C32092" w:rsidP="00C32092">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35879">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30D3E8BC" w14:textId="77777777" w:rsidR="008323F9" w:rsidRPr="00BA0205" w:rsidRDefault="008323F9" w:rsidP="00002C5B">
+    <w:p w14:paraId="17DC0ECF" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:before="61"/>
+        <w:ind w:left="369"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>read</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>respect</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>criteria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>and the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>duties</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>JP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>the beginning of this application.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008323F9" w:rsidRPr="00BA0205" w:rsidSect="00C154E8">
+    <w:p w14:paraId="7030D7D0" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="61"/>
+        <w:ind w:left="369"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>declare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>contained</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>true</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>correct. I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>consent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Minister making such confidential inquiries as to my character and suitability for appointment as considered necessary and agree to this information being released to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> involved in the approval process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD444BF" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="59"/>
+        <w:ind w:left="369"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>consent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>WA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>Police</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>providing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>Justice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>Peace</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>Branch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>any information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>hold containing my personal information, for the purposes of an assessment of my character.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165E025F" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="61"/>
+        <w:ind w:left="369"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>understand</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>my</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>refused,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>necessarily</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>reasons</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>for that refusal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8DA5B8" w14:textId="444E3F08" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7982"/>
+          <w:tab w:val="left" w:pos="9234"/>
+          <w:tab w:val="left" w:pos="9863"/>
+        </w:tabs>
+        <w:spacing w:before="252"/>
+        <w:ind w:left="477"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r w:rsidR="0046778A">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r w:rsidR="0046778A">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681B47F4" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="8"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487597568" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52B7E63D" wp14:editId="7408A446">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1935479</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>76830</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3249295" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="61" name="Graphic 61"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3249295" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3249295" h="6350">
+                              <a:moveTo>
+                                <a:pt x="3249168" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3249168" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3249168" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0797A27C" id="Graphic 61" o:spid="_x0000_s1026" style="position:absolute;margin-left:152.4pt;margin-top:6.05pt;width:255.85pt;height:.5pt;z-index:-15718912;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3249295,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUfyHFIQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1r2zAUfR/sPwi9L07SNSwmThktHYPS&#10;FZqyZ0WWYzNZV7tSYuff70q2UrM9rdQP8pXv0dG5X97c9K1mJ4WuAVPwxWzOmTISysYcCv6yu//0&#10;hTPnhSmFBqMKflaO32w/fth0NldLqEGXChmRGJd3tuC19zbPMidr1Qo3A6sMOSvAVnja4iErUXTE&#10;3upsOZ+vsg6wtAhSOUdf7wYn30b+qlLS/6gqpzzTBSdtPq4Y131Ys+1G5AcUtm7kKEO8QUUrGkOX&#10;XqjuhBfsiM0/VG0jERxUfiahzaCqGqliDBTNYv5XNM+1sCrGQslx9pIm93608vH0bJ8wSHf2AeQv&#10;RxnJOuvyiyds3IjpK2wDloSzPmbxfMmi6j2T9PFq+Xm9XF9zJsm3urqOSc5Ens7Ko/PfFEQecXpw&#10;fqhBmSxRJ0v2JplIlQw11LGGnjOqIXJGNdwPNbTCh3NBXDBZNxFSjzqCs4WT2kGE+RBCULtYUZem&#10;QEjpK0abKZYaaIJKvvS2kW/ArObrVdBFZMmd3gNseu1/gVM2E53U4NRwU4g7XnnJBV0/zbYD3ZT3&#10;jdYhfIeH/a1GdhJhNOIzKp7AYicMxQ9tsIfy/ISso3kpuPt9FKg4098NNWQYrmRgMvbJQK9vIY5g&#10;zDw6v+t/CrTMkllwT73zCKndRZ7agvQHwIANJw18PXqomtAzUdugaNzQjMT4x3kOQzjdR9TrX2f7&#10;BwAA//8DAFBLAwQUAAYACAAAACEAbhdIs+AAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/D&#10;MBCE70j8B2uRuFHnQUsV4lQVEhICiYrSHri58TaO8COy3Sb8e5ZTOc7OaObbejVZw84YYu+dgHyW&#10;AUPXetW7TsDu8/luCSwm6ZQ03qGAH4ywaq6valkpP7oPPG9Tx6jExUoK0CkNFeex1WhlnPkBHXlH&#10;H6xMJEPHVZAjlVvDiyxbcCt7RwtaDviksf3enqyA15fibQzr41w97LV5L782POJGiNubaf0ILOGU&#10;LmH4wyd0aIjp4E9ORWYElNk9oScyihwYBZb5Yg7sQIcyB97U/P8HzS8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAVH8hxSECAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAbhdIs+AAAAAJAQAADwAAAAAAAAAAAAAAAAB7BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" path="m3249168,l,,,6096r3249168,l3249168,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="8"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487598080" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A9303C6" wp14:editId="45047D99">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5806440</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>76830</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1280160" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="62" name="Graphic 62"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1280160" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="1280160" h="6350">
+                              <a:moveTo>
+                                <a:pt x="1280160" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1280160" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1280160" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6F62EE18" id="Graphic 62" o:spid="_x0000_s1026" style="position:absolute;margin-left:457.2pt;margin-top:6.05pt;width:100.8pt;height:.5pt;z-index:-15718400;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1280160,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+e5TuHQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3YyLOiMOMXQosOA&#10;oivQDDsrshwbk0VNVGLn70fJlmtspw3zQabMJ+rxkfTudug0uyiHLZiSr1c5Z8pIqFpzKvm3w8O7&#10;G87QC1MJDUaV/KqQ3+7fvtn1tlAbaEBXyjEKYrDobckb722RZSgb1QlcgVWGnDW4TnjaulNWOdFT&#10;9E5nmzzfZj24yjqQCpG+3o9Ovo/x61pJ/7WuUXmmS07cfFxdXI9hzfY7UZycsE0rJxriH1h0ojV0&#10;6RzqXnjBzq79I1TXSgcItV9J6DKo61aqmANls85/y+alEVbFXEgctLNM+P/CyqfLi312gTraR5A/&#10;kBTJeovF7AkbnDBD7bqAJeJsiCpeZxXV4Jmkj+vNTb7ektiSfNv3H6LImSjSWXlG/1lBjCMuj+jH&#10;GlTJEk2y5GCS6aiSoYY61tBzRjV0nFENj2MNrfDhXCAXTNYviDQTj+Ds4KIOEGE+pDCzTYkQ01eM&#10;Nkss5bRAJV962xhvxGzzj9vAi4Ild3qPsOW1fwVOaqZwUgOq8aaQd7xy1oKuX6qNoNvqodU6pI/u&#10;dLzTjl1EGI34TIwXsNgJY/FDGxyhuj471tO8lBx/noVTnOkvhhoyDFcyXDKOyXBe30Ecwai8Q38Y&#10;vgtnmSWz5J565wlSu4sitQXxD4ARG04a+HT2ULehZyK3kdG0oRmJ+U/zHIZwuY+o17/O/hcAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB/ZHji4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqONSIhriVAiJ9gJqaXvo0YmXJCJeh9htw9+zPcFtR/M0O5MvRteJEw6h9aRBTRIQSJW3&#10;LdUa9rvXu0cQIRqypvOEGn4wwKK4vspNZv2ZPvC0jbXgEAqZ0dDE2GdShqpBZ8LE90jsffrBmchy&#10;qKUdzJnDXSenSZJKZ1riD43p8aXB6mt7dBrStXrY9Ptys1t1fnVYfr8t7Xul9e3N+PwEIuIY/2C4&#10;1OfqUHCn0h/JBtFpmKvZjFE2pgrEBVAq5XUlX/cKZJHL/xOKXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQA+e5TuHQIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQB/ZHji4AAAAAoBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" path="m1280160,l,,,6096r1280160,l1280160,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="001E28AB">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-[...3 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="820" w:right="566" w:bottom="560" w:left="425" w:header="0" w:footer="364" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38F10964" w14:textId="77777777" w:rsidR="00B52479" w:rsidRDefault="00B52479" w:rsidP="00B806EE">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6BFF54F8" w14:textId="77777777" w:rsidR="000F03D5" w:rsidRDefault="000F03D5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76B38876" w14:textId="77777777" w:rsidR="00B52479" w:rsidRDefault="00B52479" w:rsidP="00B806EE">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="67102B18" w14:textId="77777777" w:rsidR="000F03D5" w:rsidRDefault="000F03D5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SymbolMT">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...7 lines deleted...]
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...29 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="388A2AED" w14:textId="67BB8CB0" w:rsidR="00B52479" w:rsidRDefault="00B52479" w:rsidP="000D3873">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35622256" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...3 lines deleted...]
-      </w:tabs>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487202816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C67C17C" wp14:editId="0A04C504">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>495300</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10248900</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3765550" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Textbox 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3765550" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7575B5BE" w14:textId="4ECA77A2" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:before="12"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Application</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>for</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Appointment</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>as</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>a</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Justice</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>of</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>the</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Peace</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>–</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>June</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>2021</w:t>
+                          </w:r>
+                          <w:r w:rsidR="000A538B">
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> (Re-published April 2026) </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4C67C17C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:39pt;margin-top:807pt;width:296.5pt;height:27.75pt;z-index:-16113664;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLxb0DmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfqPyDuNc6mm0Yrr6M2UatK&#10;URsp6QdgFryoC0MY7F3/fQe8tqv2VvUCw8zweO8Nq7vJDWyvI1rwLb9aLDnTXkFn/bblP14+v7vl&#10;DJP0nRzA65YfNPK79ds3qzE0uoIehk5HRiAemzG0vE8pNEKg6rWTuICgPRUNRCcTHeNWdFGOhO4G&#10;US2XN2KE2IUISiNS9uFY5OuCb4xW6bsxqBMbWk7cUlljWTd5FeuVbLZRht6qmYb8BxZOWk+PnqEe&#10;ZJJsF+1fUM6qCAgmLRQ4AcZYpYsGUnO1/EPNcy+DLlrIHAxnm/D/wapv++fwFFmaPsFEAywiMDyC&#10;+onkjRgDNnNP9hQbpO4sdDLR5Z0kMLpI3h7OfuopMUXJ6w83dV1TSVHtuq7eV3U2XFxuh4jpiwbH&#10;ctDySPMqDOT+EdOx9dQykzm+n5mkaTMx27W8yqA5s4HuQFpGGmfL8XUno+Zs+OrJrzz7UxBPweYU&#10;xDTcQ/khWZKHj7sExhYCF9yZAA2iSJg/TZ707+fSdfna618AAAD//wMAUEsDBBQABgAIAAAAIQDg&#10;dy/B3wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9BTsMwELwj8QdrkbhRJwjcNsSpKgQnJEQa&#10;DhydeJtEjdchdtvwe7YnuM3OjGZn8s3sBnHCKfSeNKSLBARS421PrYbP6vVuBSJEQ9YMnlDDDwbY&#10;FNdXucmsP1OJp11sBYdQyIyGLsYxkzI0HToTFn5EYm3vJ2cin1Mr7WTOHO4GeZ8kSjrTE3/ozIjP&#10;HTaH3dFp2H5R+dJ/v9cf5b7sq2qd0Js6aH17M2+fQESc458ZLvW5OhTcqfZHskEMGpYrnhKZV+kD&#10;I3aoZcqgvlBq/QiyyOX/EcUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEvFvQOZAQAA&#10;IgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOB3L8Hf&#10;AAAADAEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="7575B5BE" w14:textId="4ECA77A2" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:before="12"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Application</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>for</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Appointment</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>as</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>a</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Justice</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>of</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>the</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Peace</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>–</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>June</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>2021</w:t>
+                    </w:r>
+                    <w:r w:rsidR="000A538B">
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> (Re-published April 2026) </w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
-[...91 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487203328" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38E97238" wp14:editId="6ECFA795">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6144165</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10249706</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="673735" cy="167005"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Textbox 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="673735" cy="167005"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4AF50294" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:before="12"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Page</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>of</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>7</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="38E97238" id="Textbox 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:483.8pt;margin-top:807.05pt;width:53.05pt;height:13.15pt;z-index:-16113152;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+9il2mAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvUfqPyDuNetYsaOV11HbqFWk&#10;qK2U9AMwC17UhaEM9q7/vgNe21V6q3oZhmF4vPeG9cPoenbQES34hs9nFWfaK2it3zX8x+vn9/ec&#10;YZK+lT143fCjRv6weXezHkKtb6GDvtWREYjHeggN71IKtRCoOu0kziBoT4cGopOJtnEn2igHQne9&#10;uK2qpRggtiGC0ohUfTwd8k3BN0ar9M0Y1In1DSduqcRY4jZHsVnLehdl6KyaaMh/YOGk9fToBepR&#10;Jsn20f4F5ayKgGDSTIETYIxVumggNfPqjZqXTgZdtJA5GC424f+DVV8PL+F7ZGn8CCMNsIjA8Azq&#10;J5I3YghYTz3ZU6yRurPQ0USXV5LA6CJ5e7z4qcfEFBWXq8VqcceZoqP5clVVd9lvcb0cIqYvGhzL&#10;ScMjjasQkIdnTKfWc8vE5fR8JpLG7chs2/BFBs2VLbRHkjLQNBuOv/Yyas76J0925dGfk3hOtuck&#10;pv4TlA+SFXn4sE9gbCFwxZ0I0ByKhOnP5EH/uS9d15+9+Q0AAP//AwBQSwMEFAAGAAgAAAAhAP/V&#10;X5vhAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj7FOwzAQhnck3sE6JDZqByKHpnGqCsGEhEjD&#10;0NGJ3cRqfA6x24a3x5lgvPs//fddsZ3tQC568sahgGTFgGhsnTLYCfiq3x6egfggUcnBoRbwoz1s&#10;y9ubQubKXbHSl33oSCxBn0sBfQhjTqlve22lX7lRY8yObrIyxHHqqJrkNZbbgT4yxqmVBuOFXo76&#10;pdftaX+2AnYHrF7N90fzWR0rU9drhu/8JMT93bzbAAl6Dn8wLPpRHcro1LgzKk8GAWue8YjGgCdp&#10;AmRBWPaUAWmWXcpSoGVB/79R/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB+9il2mAEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD/1V+b&#10;4QAAAA4BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4AF50294" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:before="12"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Page</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>of</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>7</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1B7618E3" w14:textId="14270F83" w:rsidR="00B52479" w:rsidRDefault="00B52479" w:rsidP="005924B4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DC71304" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...3 lines deleted...]
-      </w:tabs>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487203840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5CE5C8" wp14:editId="713D3D7C">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>495300</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10267950</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3765550" cy="409575"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="27" name="Textbox 27"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3765550" cy="409575"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="67862909" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:before="12"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Application</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>for</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Appointment</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>as</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>a</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Justice</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>of</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>the</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Peace</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>–</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>June</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>2021</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="3858B784" w14:textId="209ECA5A" w:rsidR="000A538B" w:rsidRDefault="000A538B">
+                          <w:pPr>
+                            <w:spacing w:before="12"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>(Re-published April 2026)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2F5CE5C8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 27" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:39pt;margin-top:808.5pt;width:296.5pt;height:32.25pt;z-index:-16112640;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDksQvimAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMZukm7Qrr6OmUatK&#10;UVsp7QdgFryoC0MZ7F3/fQe8tqvmFvUCw8zweO8Ny/vJDWynI1rwLb9aVJxpr6CzftPynz8+Xb7j&#10;DJP0nRzA65bvNfL71cWb5RgafQ09DJ2OjEA8NmNoeZ9SaIRA1WsncQFBeyoaiE4mOsaN6KIcCd0N&#10;4rqqbsUIsQsRlEak7OOhyFcF3xit0jdjUCc2tJy4pbLGsq7zKlZL2WyiDL1VMw35ChZOWk+PnqAe&#10;ZZJsG+0LKGdVBASTFgqcAGOs0kUDqbmq/lHz3MugixYyB8PJJvx/sOrr7jl8jyxNDzDRAIsIDE+g&#10;fiF5I8aAzdyTPcUGqTsLnUx0eScJjC6St/uTn3pKTFHy5u62rmsqKaq9rd7Xd3U2XJxvh4jpswbH&#10;ctDySPMqDOTuCdOh9dgykzm8n5mkaT0x27W8gObMGro9aRlpnC3H31sZNWfDF09+5dkfg3gM1scg&#10;puEjlB+SJXn4sE1gbCFwxp0J0CCKhPnT5En/fS5d56+9+gMAAP//AwBQSwMEFAAGAAgAAAAhABmx&#10;oFzeAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMT8FOg0AUvJv4D5vXxJtdMBGQsjSN0ZOJkeLB&#10;4wKvsCn7Ftlti3/v60lv82Ym82aK7WJHccbZG0cK4nUEAql1naFewWf9ep+B8EFTp0dHqOAHPWzL&#10;25tC5527UIXnfegFh5DPtYIhhCmX0rcDWu3XbkJi7eBmqwOfcy+7WV843I7yIYoSabUh/jDoCZ8H&#10;bI/7k1Ww+6LqxXy/Nx/VoTJ1/RTRW3JU6m617DYgAi7hzwzX+lwdSu7UuBN1XowK0oynBOaTOGXE&#10;jiSNGTRXKosfQZaF/D+i/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDksQvimAEAACID&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAZsaBc3gAA&#10;AAwBAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="67862909" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:before="12"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Application</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>for</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Appointment</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>as</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>a</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Justice</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>of</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>the</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Peace</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>–</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>June</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>2021</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="3858B784" w14:textId="209ECA5A" w:rsidR="000A538B" w:rsidRDefault="000A538B">
+                    <w:pPr>
+                      <w:spacing w:before="12"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>(Re-published April 2026)</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
-[...91 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487204352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74007AA2" wp14:editId="516D9EE6">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6144165</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10321333</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="673735" cy="167005"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="28" name="Textbox 28"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="673735" cy="167005"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="79047DB5" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:before="12"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Page</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>of</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>7</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="74007AA2" id="Textbox 28" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:483.8pt;margin-top:812.7pt;width:53.05pt;height:13.15pt;z-index:-16112128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkSUcamAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMetEsauV11HbKFWl&#10;qK2U9AMwC17UhSEM9q7/vgNe21V7i3KBYWZ4vPeG1f3oerbXES34hs9nFWfaK2it3zb818vj9UfO&#10;MEnfyh68bvhBI79fX31YDaHWN9BB3+rICMRjPYSGdymFWghUnXYSZxC0p6KB6GSiY9yKNsqB0F0v&#10;bqpqIQaIbYigNCJlH45Fvi74xmiVfhiDOrG+4cQtlTWWdZNXsV7Jehtl6KyaaMg3sHDSenr0DPUg&#10;k2S7aP+DclZFQDBppsAJMMYqXTSQmnn1j5rnTgZdtJA5GM424fvBqu/75/AzsjR+hpEGWERgeAL1&#10;G8kbMQSsp57sKdZI3VnoaKLLO0lgdJG8PZz91GNiipKL5e3y9o4zRaX5YllVd9lvcbkcIqavGhzL&#10;QcMjjasQkPsnTMfWU8vE5fh8JpLGzchsS69k0JzZQHsgKQNNs+H4upNRc9Z/82RXHv0piKdgcwpi&#10;6r9A+SBZkYdPuwTGFgIX3IkAzaFImP5MHvTf59J1+dnrPwAAAP//AwBQSwMEFAAGAAgAAAAhACft&#10;ZSHhAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s2WAtK02nCcEJCdGV&#10;A8e08dpojVOabCtvT3qCo/1/+v053062Z2ccvXEkYbkQwJAapw21Ej6r17tHYD4o0qp3hBJ+0MO2&#10;uL7KVabdhUo870PLYgn5TEnoQhgyzn3ToVV+4QakmB3caFWI49hyPapLLLc9XwmRcKsMxQudGvC5&#10;w+a4P1kJuy8qX8z3e/1RHkpTVRtBb8lRytubafcELOAU/mCY9aM6FNGpdifSnvUSNkmaRDQGyWr9&#10;AGxGRHqfAqvn3XqZAi9y/v+N4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkSUcamAEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAn7WUh&#10;4QAAAA4BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="79047DB5" w14:textId="77777777" w:rsidR="001E28AB" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:before="12"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Page</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>of</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>7</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D28EDC4" w14:textId="77777777" w:rsidR="00B52479" w:rsidRDefault="00B52479" w:rsidP="00B806EE">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="33690F8D" w14:textId="77777777" w:rsidR="000F03D5" w:rsidRDefault="000F03D5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E7D3014" w14:textId="77777777" w:rsidR="00B52479" w:rsidRDefault="00B52479" w:rsidP="00B806EE">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="21476154" w14:textId="77777777" w:rsidR="000F03D5" w:rsidRDefault="000F03D5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...84 lines deleted...]
-                        </a:prstGeom>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D721922" w14:textId="163C4D7D" w:rsidR="00416EDC" w:rsidRDefault="00416EDC">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487206400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22758110" wp14:editId="57943201">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="584763914" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
                         <a:noFill/>
-                        <a:ln>
-[...158 lines deleted...]
-    </w:pPr>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="53E3DF2A" w14:textId="67F52001" w:rsidR="00416EDC" w:rsidRPr="00416EDC" w:rsidRDefault="00416EDC" w:rsidP="00416EDC">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00416EDC">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="22758110" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:487206400;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVUEjgCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZI+pF8fFreDlqRo3C+A1PTYpFTIgyHpjP7mn5/2Xy4&#10;ocQHZhqmwIianoSnt6v375a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZlfgBUGgxKcZgGvbp81jvWI&#10;rlV2lefXWQ+usQ648B6992OQrhK+lIKHJym9CETVFHsL6XTp3MUzWy1ZtXfMth2f2mD/0IVmncGi&#10;Z6h7Fhg5uO4PKN1xBx5kWHDQGUjZcZFmwGmK/M0025ZZkWZBcrw90+T/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpTJsYAuHoLMvipigp4Rj6+Om6LMuIkl1+ts6HrwI0iUZNHW4lkcWO&#10;Dz6MqXNKrGVg0ymVNqPMbw7EjJ7s0mG0wrAbprZ30JxwGgfjor3lmw5rPjAfnpnDzeIAqNbwhIdU&#10;0NcUJouSFtyPv/ljPhKOUUp6VEpNDUqZEvXN4CKiqJJRfM7LHG9udu9mwxz0HaD+CnwKlicz5gU1&#10;m9KBfkUdr2MhDDHDsVxNw2zehVGy+A64WK9TEurHsvBgtpZH6MhTJPFleGXOTkwHXNEjzDJi1RvC&#10;x9z4p7frQ0Da0zYipyORE9WovbTP6Z1Ecf96T1mX17z6CQAA//8DAFBLAwQUAAYACAAAACEAw4kd&#10;d9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3RPQ8&#10;dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCLPCzK&#10;25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs6aWh&#10;6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozebzkHt&#10;DWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1VBI4AkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="53E3DF2A" w14:textId="67F52001" w:rsidR="00416EDC" w:rsidRPr="00416EDC" w:rsidRDefault="00416EDC" w:rsidP="00416EDC">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00416EDC">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="128D792C" w14:textId="77777777" w:rsidR="00B52479" w:rsidRPr="005924B4" w:rsidRDefault="00B52479" w:rsidP="005924B4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19D533E7" w14:textId="598E21FB" w:rsidR="00416EDC" w:rsidRDefault="00416EDC">
     <w:pPr>
-      <w:spacing w:after="0"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
-      <w:drawing>
-[...46 lines deleted...]
-      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487207424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CBA7D9D" wp14:editId="087B1416">
+              <wp:simplePos x="266700" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="554342878" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3F9049AC" w14:textId="1D6720D5" w:rsidR="00416EDC" w:rsidRPr="000A538B" w:rsidRDefault="00416EDC" w:rsidP="00416EDC">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000A538B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3CBA7D9D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:487207424;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPN/u7DAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uGuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDVqRg3C+A1PTYpZTIgyHpjO7mv54WX26&#10;ocQHZhqmwIiaHoWnd4uPH+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B69D2OQLhK+lIKHJym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1APLDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+btpNi2zIs2C5Hh7psn/P1j+eNjYZ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH0+ct1WZYRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNe86X4LzRGHcjDu21u+6rD0mvnwzBwuGOdA0YYn&#10;PKSCvqZwsihpwf38mz/mI+8YpaRHwdTUoKIpUd8N7iNqKxnFbV7meHOTezsZZq/vAWVY4IuwPJkx&#10;L6jJlA70K8p5GQthiBmO5WoaJvM+jMrF58DFcpmSUEaWhbXZWB6hI12Ry5fhlTl7Ijzgph5hUhOr&#10;3vE+5sY/vV3uA7KflhKpHYk8MY4STGs9PZeo8bf3lHV51ItfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;w4kdd9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3&#10;RPQ8dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCL&#10;PCzK25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs&#10;6aWh6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozeb&#10;zkHtDWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATzf7uwwCAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="3F9049AC" w14:textId="1D6720D5" w:rsidR="00416EDC" w:rsidRPr="000A538B" w:rsidRDefault="00416EDC" w:rsidP="00416EDC">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000A538B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="413F828D" w14:textId="3DE58649" w:rsidR="00416EDC" w:rsidRDefault="00416EDC">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487205376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="295D760A" wp14:editId="31622B82">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1288861934" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="489EBF1D" w14:textId="0D168CE0" w:rsidR="00416EDC" w:rsidRPr="00416EDC" w:rsidRDefault="00416EDC" w:rsidP="00416EDC">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00416EDC">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="295D760A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:487205376;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWdYNwDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7a7ueuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDlqRg3C+A1PTYpZTIgyHpjO7mv54Xn24&#10;ocQHZhqmwIiaHoWnt4v37+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B6992OQLhK+lIKHRym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1D3LDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+ZtpNi2zIs2C5Hh7psn/P1j+cNjYJ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH08fN1WZYRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNfU9NPU/RaaIw7lYNy3t3zVYek18+GJOVwwzoGi&#10;DY94SAV9TeFkUdKC+/k3f8xH3jFKSY+CqalBRVOivhvcR9RWMooveZnjzU3u7WSYvb4DlGGBL8Ly&#10;ZMa8oCZTOtAvKOdlLIQhZjiWq2mYzLswKhefAxfLZUpCGVkW1mZjeYSOdEUun4cX5uyJ8ICbeoBJ&#10;Tax6w/uYG//0drkPyH5aSqR2JPLEOEowrfX0XKLGX99T1uVRL34BAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWdYNwDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="489EBF1D" w14:textId="0D168CE0" w:rsidR="00416EDC" w:rsidRPr="00416EDC" w:rsidRDefault="00416EDC" w:rsidP="00416EDC">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00416EDC">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7E"/>
-[...80 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="24E766F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3DAD49A"/>
+    <w:lvl w:ilvl="0" w:tplc="994C5E90">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...20 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="796" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...41 lines deleted...]
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="1" w:tplc="33801C1E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="727" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="2" w:tplc="F6107CF2">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="1923" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="3" w:tplc="D340D2E0">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3047" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="4" w:tplc="88220344">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4171" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A1B41B4A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5295" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="62B43310">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6419" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6836702E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7543" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="21121568">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8667" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="263A35DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96665014"/>
+    <w:lvl w:ilvl="0" w:tplc="9F003330">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="729" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="1" w:tplc="38546232">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="1739" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="2" w:tplc="97482BD2">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="2759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A57AD294">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3778" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FD44B8D6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4798" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="69766DCC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5817" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9F98387A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="29D41DC4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7856" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="44AA8DBC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8876" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04456D71"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54593266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9202EFE2"/>
-    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+    <w:tmpl w:val="6D585E42"/>
+    <w:lvl w:ilvl="0" w:tplc="97287944">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...85 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="765" w:hanging="396"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:caps w:val="0"/>
-[...8 lines deleted...]
-        <w:vanish w:val="0"/>
         <w:spacing w:val="0"/>
-        <w:kern w:val="0"/>
-[...29 lines deleted...]
-        <w14:cntxtAlts w14:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tplc="B5621342">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="727" w:hanging="358"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
-[...67 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="6728FDEA">
+    <w:lvl w:ilvl="2" w:tplc="2A02FD60">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...310 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1888" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
-[...76 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="6728FDEA">
+    <w:lvl w:ilvl="3" w:tplc="E00CC1C8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3016" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="SymbolMT" w:eastAsia="Times New Roman" w:hAnsi="SymbolMT" w:cs="SymbolMT" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
-[...100 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="6728FDEA">
+    <w:lvl w:ilvl="4" w:tplc="8F9CE732">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...338 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="4145" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
-[...76 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="6728FDEA">
+    <w:lvl w:ilvl="5" w:tplc="24E6D71C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...115 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="5273" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...124 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="6728FDEA">
+    <w:lvl w:ilvl="6" w:tplc="E1AC38A2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...198 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="6401" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
-[...163 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="6728FDEA">
+    <w:lvl w:ilvl="7" w:tplc="1C2E6394">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...201 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="7530" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...469 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="6728FDEA">
+    <w:lvl w:ilvl="8" w:tplc="ACACDAFE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="8658" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="SymbolMT" w:eastAsia="Times New Roman" w:hAnsi="SymbolMT" w:cs="SymbolMT" w:hint="default"/>
-[...95 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...287 lines deleted...]
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="1" w16cid:durableId="200824203">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1468890006">
-[...92 lines deleted...]
-  <w:num w:numId="33" w16cid:durableId="579338453">
+  <w:num w:numId="2" w16cid:durableId="1026758206">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="278995033">
-[...2 lines deleted...]
-  <w:num w:numId="35" w16cid:durableId="2079941862">
+  <w:num w:numId="3" w16cid:durableId="1712463271">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:stylePaneFormatFilter w:val="3F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+2CM0S5wvFys63NwoCQWuaFqdCYayzV09fR8WDU/ZxfpSxN3f9N0qayQL69Z8wCGlB3qBpmmEub+VfiJzPv5CA==" w:salt="zV+lYL3uIasYHzJbOBQ2JA=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="k9hOOdVEQci4HCtP216mPs8iUf/6iXZq/m6ToJBebWzq/n//7tATQPnlejLcIbcjqSbrWXOePAaW8tN8VchxCA==" w:salt="qJNsNmUkWTILyHUwZQRkIw=="/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="19457"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008108DD"/>
-[...5148 lines deleted...]
-    <w:rsid w:val="00FF79E6"/>
+    <w:rsidRoot w:val="001E28AB"/>
+    <w:rsid w:val="000A538B"/>
+    <w:rsid w:val="000F03D5"/>
+    <w:rsid w:val="001E28AB"/>
+    <w:rsid w:val="003128F7"/>
+    <w:rsid w:val="00394D4D"/>
+    <w:rsid w:val="00416EDC"/>
+    <w:rsid w:val="00452536"/>
+    <w:rsid w:val="0046778A"/>
+    <w:rsid w:val="00527D77"/>
+    <w:rsid w:val="00637296"/>
+    <w:rsid w:val="007F3564"/>
+    <w:rsid w:val="00816583"/>
+    <w:rsid w:val="00B271F3"/>
+    <w:rsid w:val="00C23E63"/>
+    <w:rsid w:val="00C32092"/>
+    <w:rsid w:val="00E04814"/>
+    <w:rsid w:val="00E35879"/>
+    <w:rsid w:val="00F132C6"/>
+    <w:rsid w:val="00F711F2"/>
+    <w:rsid w:val="00F97DF1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="19457"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0ED86886"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{0B88FCD4-5B2A-4602-9E1D-BF9DA2848504}"/>
+  <w14:docId w14:val="5C1B8FE8"/>
+  <w15:docId w15:val="{4ED29FD7-5124-45E3-AA53-61C24088F8F8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-[...9 lines deleted...]
-    <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -18365,1802 +28324,610 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00725BD5"/>
-[...2 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009C0582"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="120"/>
+      <w:spacing w:before="185"/>
+      <w:ind w:left="369"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="565A5C"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Heading1"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B806EE"/>
     <w:pPr>
-      <w:ind w:left="578" w:hanging="578"/>
+      <w:spacing w:before="119"/>
+      <w:ind w:left="369"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs w:val="0"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B806EE"/>
     <w:pPr>
+      <w:ind w:left="369"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-[...10 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="32"/>
-[...91 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="Style1">
-[...1 lines deleted...]
-    <w:rsid w:val="00273948"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="120"/>
     </w:pPr>
-  </w:style>
-[...97 lines deleted...]
-    <w:rsid w:val="007F3033"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...12 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="60"/>
+      <w:ind w:left="727" w:hanging="358"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="29"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:rsid w:val="005924B4"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00416EDC"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
-    <w:rsid w:val="005924B4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00416EDC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
+    <w:name w:val="Table data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E35879"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B806EE"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A538B"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B806EE"/>
+    <w:rsid w:val="000A538B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
-[...936 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...28 lines deleted...]
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jps@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://u.realgeeks.media/legacyplusrealty/email.jpg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://solaraccess.nl/wp-content/uploads/2016/07/icona_telefono.png" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jps@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.courts.justice.wa.gov.au/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jps@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>12639</Characters>
+  <Pages>1</Pages>
+  <Words>2279</Words>
+  <Characters>12991</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>407</Lines>
-  <Paragraphs>319</Paragraphs>
+  <Lines>108</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>APPLICATION FOR APPOINTMENT AS A JUSTICE OF THE PEACE (JP)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of the Attorney General</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14682</CharactersWithSpaces>
+  <CharactersWithSpaces>15240</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>APPLICATION FOR APPOINTMENT AS A JUSTICE OF THE PEACE (JP)</dc:title>
-  <dc:subject/>
   <dc:creator>brandiss</dc:creator>
-  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2025-03-27T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Acrobat PDFMaker 25 for Word</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-04-02T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Adobe PDF Library 25.1.211</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SourceModified">
+    <vt:lpwstr>D:20250327032129</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>4cd278ee,22daca0a,210a99de</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-04-07T01:18:34Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>72daee45-88a0-442b-8772-986a7dc90259</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>