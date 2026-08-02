--- v0 (2025-12-16)
+++ v1 (2026-08-02)
@@ -1,49 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2F1EEBBB" w14:textId="0068EE56" w:rsidR="00E71CAD" w:rsidRPr="009E6A1A" w:rsidRDefault="007A7A03" w:rsidP="009E6A1A">
       <w:r w:rsidRPr="00CD12D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="664294E0" wp14:editId="47E7B159">
             <wp:extent cx="3004279" cy="704850"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 2" descr="P:\Community Education\Publications\Logos\govOfWA_DOJ_Black.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -421,67 +425,70 @@
     <w:p w14:paraId="43AC5D38" w14:textId="77777777" w:rsidR="0077766E" w:rsidRPr="009E6A1A" w:rsidRDefault="0077766E" w:rsidP="009E6A1A">
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
         <w:t>The materials presented in the kit are provided voluntarily as a public service. The information and advice provided is made available in good faith but is provided solely on the basis that readers will be responsible for managing their own assessment of the matters discussed herein and that they should verify all relevant representations, statements and information. Neither the State of Western Australia (“State”) nor any agency or an instrumentality of the State shall be responsible for any loss or damage howsoever caused and whether or not due to negligence arising from the use or reliance on any information or advice provided in the kit. Changes in circumstances after the date of publication of the Publication may impact upon the currency of the information contained in the Publication. No assurance is given that the information contained in the Publication is current at the time it is provided to the reader.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46811917" w14:textId="77777777" w:rsidR="0077766E" w:rsidRPr="009E6A1A" w:rsidRDefault="0077766E" w:rsidP="009E6A1A">
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E3EBFA5" w14:textId="28BE5F03" w:rsidR="0077766E" w:rsidRPr="009E6A1A" w:rsidRDefault="0077766E" w:rsidP="009E6A1A">
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
         <w:t>Copyright in this kit and its content is owned by the State of Western Australia. You may copy and distribute this kit in unaltered form only for your personal,</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:br/>
         <w:t>non-commercial use. Apart from any fair dealing permitted under the Copyright Act 1968, you may not reproduce or communicate the whole or any part of this kit for commercial purposes without prior express written permission, requests for which should be directed by letter to the Public Advocate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384AF7FB" w14:textId="1B7AB4C3" w:rsidR="0000502D" w:rsidRPr="009E6A1A" w:rsidRDefault="0000502D" w:rsidP="009E6A1A">
+    <w:p w14:paraId="384AF7FB" w14:textId="2F9F65DB" w:rsidR="0000502D" w:rsidRPr="009E6A1A" w:rsidRDefault="0000502D" w:rsidP="009E6A1A">
       <w:pPr>
         <w:pStyle w:val="Disclaimer"/>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
         <w:t>© State of Western Australia 20</w:t>
       </w:r>
       <w:r w:rsidR="00AD74F4" w:rsidRPr="009E6A1A">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00BC0C75">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00372174">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F7FE0C9" w14:textId="77777777" w:rsidR="00B50DDA" w:rsidRDefault="00B50DDA" w:rsidP="009E6A1A">
       <w:pPr>
         <w:sectPr w:rsidR="00B50DDA" w:rsidSect="00B50DDA">
+          <w:headerReference w:type="even" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1361" w:right="1418" w:bottom="1134" w:left="1531" w:header="567" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C0D50BF" w14:textId="77777777" w:rsidR="00F11DCE" w:rsidRPr="009E6A1A" w:rsidRDefault="00F11DCE" w:rsidP="009E6A1A">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-362824910"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
@@ -1754,51 +1761,51 @@
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">nduring </w:t>
       </w:r>
       <w:r w:rsidR="00914512" w:rsidRPr="009E6A1A">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">ower of </w:t>
       </w:r>
       <w:r w:rsidR="00914512" w:rsidRPr="009E6A1A">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00201886" w:rsidRPr="009E6A1A">
         <w:t>ttorney</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">. For more information about </w:t>
       </w:r>
       <w:r w:rsidR="00914512" w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">enduring powers of attorney, </w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">visit the Office of the Public Advocate’s website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="009E6A1A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.publicadvocate.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00506B56" w:rsidRPr="009E6A1A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A1B566C" w14:textId="77777777" w:rsidR="000D4C73" w:rsidRPr="009E6A1A" w:rsidRDefault="000D4C73" w:rsidP="009E6A1A"/>
     <w:p w14:paraId="35CF5ADB" w14:textId="77777777" w:rsidR="00201886" w:rsidRPr="009E6A1A" w:rsidRDefault="00201886" w:rsidP="009E6A1A">
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">You also have the option of completing an </w:t>
       </w:r>
       <w:r w:rsidR="00914512" w:rsidRPr="009E6A1A">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">dvance </w:t>
       </w:r>
       <w:r w:rsidR="00914512" w:rsidRPr="009E6A1A">
         <w:t>h</w:t>
       </w:r>
@@ -1813,117 +1820,122 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6EDD536E" w14:textId="77777777" w:rsidR="001C4D07" w:rsidRPr="009E6A1A" w:rsidRDefault="001C4D07" w:rsidP="009E6A1A"/>
     <w:p w14:paraId="3BD694ED" w14:textId="77777777" w:rsidR="001C4D07" w:rsidRPr="009E6A1A" w:rsidRDefault="001C4D07" w:rsidP="009E6A1A">
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">For information about </w:t>
       </w:r>
       <w:r w:rsidR="00914512" w:rsidRPr="009E6A1A">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">dvance </w:t>
       </w:r>
       <w:r w:rsidR="00914512" w:rsidRPr="009E6A1A">
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">ealth </w:t>
       </w:r>
       <w:r w:rsidR="00914512" w:rsidRPr="009E6A1A">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">irectives, contact the Department of Health via telephone (08) 9222 2300, email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="005D55D7" w:rsidRPr="009E6A1A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>acp@health.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve"> or visit their website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00E742F6" w:rsidRPr="009E6A1A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.healthywa.wa.gov.au/advancecareplanning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E742F6" w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="321C2C94" w14:textId="77777777" w:rsidR="00201886" w:rsidRPr="009E6A1A" w:rsidRDefault="00201886" w:rsidP="009E6A1A"/>
     <w:p w14:paraId="7DE6F37E" w14:textId="77777777" w:rsidR="001C4D07" w:rsidRPr="009E6A1A" w:rsidRDefault="001C4D07" w:rsidP="009E6A1A">
       <w:r w:rsidRPr="009E6A1A">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="20181ECA" w14:textId="731236F8" w:rsidR="00B60844" w:rsidRPr="009E6A1A" w:rsidRDefault="00B60844" w:rsidP="009E6A1A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc175317525"/>
       <w:r w:rsidRPr="009E6A1A">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Why appoint an </w:t>
       </w:r>
       <w:r w:rsidR="001C4D07" w:rsidRPr="009E6A1A">
         <w:t>enduring guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t>?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="3E2DE9E7" w14:textId="77777777" w:rsidR="00CF7A75" w:rsidRPr="009E6A1A" w:rsidRDefault="00B60844" w:rsidP="009E6A1A">
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">By appointing an </w:t>
       </w:r>
       <w:r w:rsidR="001C4D07" w:rsidRPr="009E6A1A">
         <w:t>enduring guardian you will be giving a person you know and trust the authority to make personal, lifestyle and treatment decisions on your behalf, if you become unable to do so in the future due to a decision-making disability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="027326CD" w14:textId="77777777" w:rsidR="001C4D07" w:rsidRPr="009E6A1A" w:rsidRDefault="001C4D07" w:rsidP="009E6A1A"/>
     <w:p w14:paraId="16A43ED2" w14:textId="77777777" w:rsidR="001C4D07" w:rsidRPr="009E6A1A" w:rsidRDefault="001C4D07" w:rsidP="009E6A1A">
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">When choosing an enduring guardian, the Public Advocates recommends that you </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00651647" w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">give careful </w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t>consider</w:t>
       </w:r>
       <w:r w:rsidR="00651647" w:rsidRPr="009E6A1A">
-        <w:t>ation to the following questions</w:t>
+        <w:t>ation to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00651647" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> the following questions</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="360AC88C" w14:textId="77777777" w:rsidR="00651647" w:rsidRPr="009E6A1A" w:rsidRDefault="00651647" w:rsidP="009E6A1A"/>
     <w:p w14:paraId="56BC6D90" w14:textId="77777777" w:rsidR="001C4D07" w:rsidRPr="009E6A1A" w:rsidRDefault="001C4D07" w:rsidP="009E6A1A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">Is this person trustworthy and likely to always act in </w:t>
       </w:r>
       <w:r w:rsidR="00651647" w:rsidRPr="009E6A1A">
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve"> best interests?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C40AD3" w14:textId="77777777" w:rsidR="001C4D07" w:rsidRPr="009E6A1A" w:rsidRDefault="001C4D07" w:rsidP="009E6A1A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
@@ -2125,63 +2137,87 @@
     <w:p w14:paraId="0AC229D6" w14:textId="77777777" w:rsidR="00945459" w:rsidRPr="009E6A1A" w:rsidRDefault="00945459" w:rsidP="009E6A1A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
         <w:t>you understand English but cannot read or write</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CB9C6E" w14:textId="77777777" w:rsidR="00945459" w:rsidRPr="009E6A1A" w:rsidRDefault="00945459" w:rsidP="009E6A1A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
         <w:t>you do not understand English and cannot write.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F3D0FCF" w14:textId="77777777" w:rsidR="00945459" w:rsidRPr="009E6A1A" w:rsidRDefault="00945459" w:rsidP="009E6A1A"/>
     <w:p w14:paraId="64946EF5" w14:textId="77777777" w:rsidR="00945459" w:rsidRPr="009E6A1A" w:rsidRDefault="00945459" w:rsidP="009E6A1A">
       <w:r w:rsidRPr="009E6A1A">
         <w:t>A mark of any kind, including an initial, cross or even a thumb print is sufficient. However, an explanatory clause known as a ‘marksman clause’ will need to be included in your enduring power of guardianship.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D71A976" w14:textId="77777777" w:rsidR="00945459" w:rsidRPr="009E6A1A" w:rsidRDefault="00945459" w:rsidP="009E6A1A"/>
     <w:p w14:paraId="7C7EE264" w14:textId="77777777" w:rsidR="00945459" w:rsidRPr="009E6A1A" w:rsidRDefault="00945459" w:rsidP="009E6A1A">
       <w:r w:rsidRPr="009E6A1A">
-        <w:t>If you cannot understand English, the form must be read to you by an accredited interpreter to ensure you understand exactly what you are doing by completing an enduring power of guardianship. An explanatory clause known as a ‘readover clause’ must be inserted into your enduring power of guardianship stating that the form has been read to you by an accredited interpreter and that you understand the effect of making an enduring power of guardianship.</w:t>
+        <w:t>If you cannot understand English, the form must be read to you by an accredited interpreter to ensure you understand exactly what you are doing by completing an enduring power of guardianship. An explanatory clause known as a ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>readover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> clause’ must be inserted into your enduring power of guardianship stating that the form has been read to you by an accredited interpreter and that you understand the effect of making an enduring power of guardianship.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ABFFDF5" w14:textId="77777777" w:rsidR="00945459" w:rsidRPr="009E6A1A" w:rsidRDefault="00945459" w:rsidP="009E6A1A"/>
     <w:p w14:paraId="227E5B93" w14:textId="77777777" w:rsidR="00945459" w:rsidRPr="009E6A1A" w:rsidRDefault="00945459" w:rsidP="009E6A1A">
       <w:r w:rsidRPr="009E6A1A">
-        <w:t>The Public Advocate recommends that you seek legal advice (from a solicitor or community legal centre) if a marksman or readover clause needs to be included in the enduring power of guardianship.</w:t>
+        <w:t xml:space="preserve">The Public Advocate recommends that you seek legal advice (from a solicitor or community legal centre) if a marksman or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>readover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> clause needs to be included in the enduring power of guardianship.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="648BD963" w14:textId="77777777" w:rsidR="00945459" w:rsidRPr="009E6A1A" w:rsidRDefault="00945459" w:rsidP="009E6A1A"/>
     <w:p w14:paraId="641F93A3" w14:textId="77777777" w:rsidR="00945459" w:rsidRPr="009E6A1A" w:rsidRDefault="00945459" w:rsidP="009E6A1A">
       <w:r w:rsidRPr="009E6A1A">
-        <w:t>Examples of marksman and readover clauses can be found at Appendix C.</w:t>
+        <w:t xml:space="preserve">Examples of marksman and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>readover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> clauses can be found at Appendix C.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DC7CEF8" w14:textId="77777777" w:rsidR="00945459" w:rsidRPr="009E6A1A" w:rsidRDefault="00945459" w:rsidP="009E6A1A"/>
     <w:p w14:paraId="155BCBC6" w14:textId="11A68357" w:rsidR="00945459" w:rsidRPr="009E6A1A" w:rsidRDefault="00945459" w:rsidP="009E6A1A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc175317528"/>
       <w:r w:rsidRPr="009E6A1A">
         <w:t>Who can be appointed as an enduring guardian?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="452CEF31" w14:textId="77777777" w:rsidR="00945459" w:rsidRPr="009E6A1A" w:rsidRDefault="00945459" w:rsidP="009E6A1A">
       <w:r w:rsidRPr="009E6A1A">
         <w:t>You can appoint anyone as your enduring guardian, provided they are 18 years of age or older and have full legal capacity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E0FEF1" w14:textId="77777777" w:rsidR="00945459" w:rsidRPr="009E6A1A" w:rsidRDefault="00945459" w:rsidP="009E6A1A"/>
     <w:p w14:paraId="3DA16314" w14:textId="77777777" w:rsidR="00945459" w:rsidRPr="009E6A1A" w:rsidRDefault="00945459" w:rsidP="009E6A1A">
       <w:r w:rsidRPr="009E6A1A">
         <w:t>Your enduring guardian does not need to live in Western Australia, although their availability and ability to make personal, lifestyle and treatment decisions on your behalf from another State or country should be considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7362D5F2" w14:textId="77777777" w:rsidR="00945459" w:rsidRPr="009E6A1A" w:rsidRDefault="00945459" w:rsidP="009E6A1A"/>
@@ -3082,51 +3118,59 @@
     <w:p w14:paraId="31352DF6" w14:textId="2FE72DEC" w:rsidR="002B31DA" w:rsidRPr="009E6A1A" w:rsidRDefault="0046105C" w:rsidP="008E1E68">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
         <w:t>If you</w:t>
       </w:r>
       <w:r w:rsidR="00C2364C" w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">want to appoint </w:t>
       </w:r>
       <w:r w:rsidR="002B31DA" w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">one or more </w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">substitute </w:t>
       </w:r>
       <w:r w:rsidR="002B31DA" w:rsidRPr="009E6A1A">
-        <w:t xml:space="preserve">enduring guardians complete </w:t>
+        <w:t xml:space="preserve">enduring </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002B31DA" w:rsidRPr="009E6A1A">
+        <w:t>guardians</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002B31DA" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> complete </w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve">clause </w:t>
       </w:r>
       <w:r w:rsidR="002B31DA" w:rsidRPr="009E6A1A">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002B31DA" w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve"> In the space provided, write the circumstances in which you want your substitute enduring guardian(s) to act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6030FB86" w14:textId="77777777" w:rsidR="002B31DA" w:rsidRPr="009E6A1A" w:rsidRDefault="002B31DA" w:rsidP="008E1E68">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
         <w:t>For example:</w:t>
@@ -3503,1530 +3547,1570 @@
       </w:r>
       <w:r w:rsidR="00BF27CA" w:rsidRPr="009E6A1A">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00BF27CA" w:rsidRPr="009E6A1A">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t xml:space="preserve"> die, cross out and initial clause 3A</w:t>
       </w:r>
       <w:r w:rsidR="00A36A83" w:rsidRPr="009E6A1A">
         <w:t>, to make your choice clear</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6A1A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763A22DA" w14:textId="77777777" w:rsidR="009E1FB6" w:rsidRPr="009E6A1A" w:rsidRDefault="009E1FB6" w:rsidP="009E6A1A">
       <w:r w:rsidRPr="009E6A1A">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F57EA46" w14:textId="77777777" w:rsidR="00050BC8" w:rsidRPr="008E1E68" w:rsidRDefault="00050BC8" w:rsidP="008E1E68">
+    <w:p w14:paraId="2F57EA46" w14:textId="77777777" w:rsidR="00050BC8" w:rsidRPr="008E1E68" w:rsidRDefault="00050BC8" w:rsidP="00372174">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1E68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3EBB" w:rsidRPr="008E1E68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Functions of the enduring guardian(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13783B6A" w14:textId="77777777" w:rsidR="00AA3EBB" w:rsidRPr="009E6A1A" w:rsidRDefault="00AA3EBB" w:rsidP="00372174">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>The functions of an enduring guardian are limited to personal, lifestyle and treatment decisions. You can give your enduring guardian(s) the authority to make all of these decisions OR you can limit their authority to specific functions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068C0716" w14:textId="77777777" w:rsidR="00AA3EBB" w:rsidRPr="009E6A1A" w:rsidRDefault="00AA3EBB" w:rsidP="00372174">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2A17AD" w14:textId="028CE254" w:rsidR="00AA3EBB" w:rsidRPr="009E6A1A" w:rsidRDefault="00050BC8" w:rsidP="00372174">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">If you want your </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3EBB" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">enduring guardian(s) to be able to perform </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3EBB" w:rsidRPr="008E1E68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>all of the functions</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3EBB" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> of an enduring guardian, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70678" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">you could </w:t>
+      </w:r>
+      <w:r w:rsidR="00023C64" w:rsidRPr="009E6A1A">
+        <w:t>cross out and initial clause 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3EBB" w:rsidRPr="009E6A1A">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70678" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> to make your choice clear</w:t>
+      </w:r>
+      <w:r w:rsidR="00023C64" w:rsidRPr="009E6A1A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DAFA34" w14:textId="75900642" w:rsidR="00AA3EBB" w:rsidRPr="008E1E68" w:rsidRDefault="00AA3EBB" w:rsidP="00372174">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1E68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="008E1E68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BD52C4" w14:textId="77777777" w:rsidR="00AA3EBB" w:rsidRPr="009E6A1A" w:rsidRDefault="00AA3EBB" w:rsidP="00372174">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B1CF3AF" w14:textId="77777777" w:rsidR="00AA3EBB" w:rsidRPr="009E6A1A" w:rsidRDefault="00AA3EBB" w:rsidP="00372174">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">If you want to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1E68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>limit the functions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> that your enduring guardian(s) may perform, cross out and initial clause 4A and cross out and initial </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5B22" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">any of the functions listed under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>clause 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5B22" w:rsidRPr="009E6A1A">
+        <w:t>B which you do not want your enduring guardian(s) to perform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70BD492D" w14:textId="77777777" w:rsidR="00AA3EBB" w:rsidRPr="009E6A1A" w:rsidRDefault="00AA3EBB" w:rsidP="00372174">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28AD43ED" w14:textId="77777777" w:rsidR="00D072A9" w:rsidRPr="009E6A1A" w:rsidRDefault="00DD5B22" w:rsidP="00372174">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>For example</w:t>
+      </w:r>
+      <w:r w:rsidR="00D072A9" w:rsidRPr="009E6A1A">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A13A940" w14:textId="5417AB50" w:rsidR="00D072A9" w:rsidRPr="009E6A1A" w:rsidRDefault="00D072A9" w:rsidP="00372174">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">If you do </w:t>
+      </w:r>
+      <w:r w:rsidR="00855187" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>want your enduring guardian(s) to have a role in deciding accommodation issues on your behalf, paragraphs (a) and (b) should be crossed out and initialled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F50C108" w14:textId="36E77AF0" w:rsidR="00DD5B22" w:rsidRPr="009E6A1A" w:rsidRDefault="00D072A9" w:rsidP="00372174">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>If you do not want your enduring guardian(s) to have the authority to consent or refuse treatment on your behalf, paragraph (d) should be crossed out and initialled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580A465E" w14:textId="77777777" w:rsidR="00D072A9" w:rsidRPr="009E6A1A" w:rsidRDefault="00D072A9" w:rsidP="00372174">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D3A64BC" w14:textId="77777777" w:rsidR="00D072A9" w:rsidRPr="009E6A1A" w:rsidRDefault="00D072A9" w:rsidP="00372174">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>If you would like your enduring guardian(s) to perform one or more functions that are not listed on the form, write these additional functions on another piece of paper and attach it to this form. This page will need to be signed by</w:t>
+      </w:r>
+      <w:r w:rsidR="005D19CA" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> yourself and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> the witnesses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643738F1" w14:textId="77777777" w:rsidR="00D072A9" w:rsidRPr="009E6A1A" w:rsidRDefault="00D072A9" w:rsidP="00372174">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E19EBC9" w14:textId="3D1E32BB" w:rsidR="00BF22F2" w:rsidRPr="009E6A1A" w:rsidRDefault="00D072A9" w:rsidP="00372174">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">You may not authorise your enduring guardian(s) to make financial or property decisions. An </w:t>
+      </w:r>
+      <w:r w:rsidR="0072401B" w:rsidRPr="009E6A1A">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">nduring </w:t>
+      </w:r>
+      <w:r w:rsidR="0072401B" w:rsidRPr="009E6A1A">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">ower of </w:t>
+      </w:r>
+      <w:r w:rsidR="0072401B" w:rsidRPr="009E6A1A">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>ttorney form must be completed to appoint someone to perform this function.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43778C75" w14:textId="77777777" w:rsidR="00BF22F2" w:rsidRPr="009E6A1A" w:rsidRDefault="00BF22F2" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5449E1" w14:textId="77777777" w:rsidR="00BF22F2" w:rsidRPr="008E1E68" w:rsidRDefault="00BF22F2" w:rsidP="00A37165">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E1E68">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">4 </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="13783B6A" w14:textId="77777777" w:rsidR="00AA3EBB" w:rsidRPr="009E6A1A" w:rsidRDefault="00AA3EBB" w:rsidP="008E1E68">
+        <w:t>5 Circumstances in which enduring guardian(s) may act</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F7728B" w14:textId="03BB0605" w:rsidR="00BF22F2" w:rsidRPr="009E6A1A" w:rsidRDefault="00BF22F2" w:rsidP="00A37165">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
-        <w:t>The functions of an enduring guardian are limited to personal, lifestyle and treatment decisions. You can give your enduring guardian(s) the authority to make all of these decisions OR you can limit their authority to specific functions.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="068C0716" w14:textId="77777777" w:rsidR="00AA3EBB" w:rsidRPr="009E6A1A" w:rsidRDefault="00AA3EBB" w:rsidP="008E1E68">
+        <w:t xml:space="preserve">If you want your enduring guardian(s) to be able to act in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1E68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>all circumstances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10181" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">you could </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>cross out and initial clause 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10181" w:rsidRPr="009E6A1A">
+        <w:t>, to make your choice clear</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F22B5F" w14:textId="6683EC3F" w:rsidR="00BF22F2" w:rsidRPr="008E1E68" w:rsidRDefault="00BF22F2" w:rsidP="00A37165">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0D2A17AD" w14:textId="028CE254" w:rsidR="00AA3EBB" w:rsidRPr="009E6A1A" w:rsidRDefault="00050BC8" w:rsidP="008E1E68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1E68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="008E1E68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A768C23" w14:textId="77777777" w:rsidR="00BF22F2" w:rsidRPr="009E6A1A" w:rsidRDefault="00BF22F2" w:rsidP="00A37165">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
-      <w:r w:rsidRPr="009E6A1A">
-[...31 lines deleted...]
-    <w:p w14:paraId="22DAFA34" w14:textId="75900642" w:rsidR="00AA3EBB" w:rsidRPr="008E1E68" w:rsidRDefault="00AA3EBB" w:rsidP="008E1E68">
+    </w:p>
+    <w:p w14:paraId="30EB167F" w14:textId="77777777" w:rsidR="00BF22F2" w:rsidRPr="009E6A1A" w:rsidRDefault="00BF22F2" w:rsidP="00A37165">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">If there are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1E68">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="45BD52C4" w14:textId="77777777" w:rsidR="00AA3EBB" w:rsidRPr="009E6A1A" w:rsidRDefault="00AA3EBB" w:rsidP="008E1E68">
+        <w:t>certain circumstances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> in which you want your enduring guardian(s) to act, write these circumstances in the space provided in</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30C70" w:rsidRPr="009E6A1A">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>clause 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CAE2AC" w14:textId="77777777" w:rsidR="00BF22F2" w:rsidRPr="009E6A1A" w:rsidRDefault="00BF22F2" w:rsidP="00A37165">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B1CF3AF" w14:textId="77777777" w:rsidR="00AA3EBB" w:rsidRPr="009E6A1A" w:rsidRDefault="00AA3EBB" w:rsidP="008E1E68">
+    <w:p w14:paraId="1366C6D7" w14:textId="77777777" w:rsidR="00BF22F2" w:rsidRPr="009E6A1A" w:rsidRDefault="00BF22F2" w:rsidP="00A37165">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
-        <w:t xml:space="preserve">If you want to </w:t>
-[...47 lines deleted...]
-    <w:p w14:paraId="1A13A940" w14:textId="5417AB50" w:rsidR="00D072A9" w:rsidRPr="009E6A1A" w:rsidRDefault="00D072A9" w:rsidP="008E1E68">
+        <w:t>For example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E6DE39" w14:textId="3CE7A760" w:rsidR="00BF22F2" w:rsidRPr="009E6A1A" w:rsidRDefault="00BF22F2" w:rsidP="00A37165">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
-        <w:t xml:space="preserve">If you do </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="7F50C108" w14:textId="36E77AF0" w:rsidR="00DD5B22" w:rsidRPr="009E6A1A" w:rsidRDefault="00D072A9" w:rsidP="008E1E68">
+        <w:t>My enduring guardian is only to act while they live in the same town as me.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE832C7" w14:textId="6DC0C491" w:rsidR="00BF22F2" w:rsidRPr="009E6A1A" w:rsidRDefault="00BF22F2" w:rsidP="00A37165">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
-        <w:t>If you do not want your enduring guardian(s) to have the authority to consent or refuse treatment on your behalf, paragraph (d) should be crossed out and initialled.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="580A465E" w14:textId="77777777" w:rsidR="00D072A9" w:rsidRPr="009E6A1A" w:rsidRDefault="00D072A9" w:rsidP="008E1E68">
+        <w:t>I have a diagnosed mental illness and my enduring guardian is to act only at times when my doctor states that I am unwell and do not have capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF65028" w14:textId="77777777" w:rsidR="00B64ED6" w:rsidRPr="009E6A1A" w:rsidRDefault="00B64ED6" w:rsidP="009E6A1A"/>
+    <w:p w14:paraId="13E33194" w14:textId="04A995DC" w:rsidR="00B64ED6" w:rsidRPr="00A37165" w:rsidRDefault="00B64ED6" w:rsidP="00A37165">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1D3A64BC" w14:textId="77777777" w:rsidR="00D072A9" w:rsidRPr="009E6A1A" w:rsidRDefault="00D072A9" w:rsidP="008E1E68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37165">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6 Directions about how enduring guardian(s) are to perform functions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF1BA3C" w14:textId="77777777" w:rsidR="00B64ED6" w:rsidRPr="009E6A1A" w:rsidRDefault="00B64ED6" w:rsidP="00A37165">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
-        <w:t>If you would like your enduring guardian(s) to perform one or more functions that are not listed on the form, write these additional functions on another piece of paper and attach it to this form. This page will need to be signed by</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="643738F1" w14:textId="77777777" w:rsidR="00D072A9" w:rsidRPr="009E6A1A" w:rsidRDefault="00D072A9" w:rsidP="008E1E68">
+        <w:t xml:space="preserve">If you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37165">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>do not have any specific directions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7FA3" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">you could </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>cross out and initial clause 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30C70" w:rsidRPr="009E6A1A">
+        <w:t>, to make your choice clear</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D823D82" w14:textId="77777777" w:rsidR="00B64ED6" w:rsidRPr="009E6A1A" w:rsidRDefault="00B64ED6" w:rsidP="00A37165">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E19EBC9" w14:textId="3D1E32BB" w:rsidR="00BF22F2" w:rsidRPr="009E6A1A" w:rsidRDefault="00D072A9" w:rsidP="008E1E68">
+    <w:p w14:paraId="587E500F" w14:textId="489E1DD7" w:rsidR="00B64ED6" w:rsidRPr="00A37165" w:rsidRDefault="00B64ED6" w:rsidP="00A37165">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-      </w:pPr>
-[...27 lines deleted...]
-    <w:p w14:paraId="5C5449E1" w14:textId="77777777" w:rsidR="00BF22F2" w:rsidRPr="008E1E68" w:rsidRDefault="00BF22F2" w:rsidP="00A37165">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37165">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37165">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D23342" w14:textId="77777777" w:rsidR="00B64ED6" w:rsidRPr="009E6A1A" w:rsidRDefault="00B64ED6" w:rsidP="00A37165">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="72F7728B" w14:textId="03BB0605" w:rsidR="00BF22F2" w:rsidRPr="009E6A1A" w:rsidRDefault="00BF22F2" w:rsidP="00A37165">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B051C5B" w14:textId="77777777" w:rsidR="00B64ED6" w:rsidRPr="009E6A1A" w:rsidRDefault="00B64ED6" w:rsidP="00A37165">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
-        <w:t xml:space="preserve">If you want your enduring guardian(s) to be able to act in </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E1E68">
+        <w:t xml:space="preserve">If you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37165">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>all circumstances</w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="19F22B5F" w14:textId="6683EC3F" w:rsidR="00BF22F2" w:rsidRPr="008E1E68" w:rsidRDefault="00BF22F2" w:rsidP="00A37165">
+        <w:t>have directions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> for your enduring guardian, write these in full in</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2121" w:rsidRPr="009E6A1A">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>clause 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412D9084" w14:textId="77777777" w:rsidR="00B64ED6" w:rsidRPr="009E6A1A" w:rsidRDefault="00B64ED6" w:rsidP="00A37165">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...75 lines deleted...]
-        </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
         <w:t>For example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E6DE39" w14:textId="3CE7A760" w:rsidR="00BF22F2" w:rsidRPr="009E6A1A" w:rsidRDefault="00BF22F2" w:rsidP="00A37165">
+    <w:p w14:paraId="0C0DEA57" w14:textId="0D0E8E50" w:rsidR="00B64ED6" w:rsidRPr="009E6A1A" w:rsidRDefault="00B64ED6" w:rsidP="00A37165">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
-        <w:t>My enduring guardian is only to act while they live in the same town as me.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BE832C7" w14:textId="6DC0C491" w:rsidR="00BF22F2" w:rsidRPr="009E6A1A" w:rsidRDefault="00BF22F2" w:rsidP="00A37165">
+        <w:t>If I need to move into residential care, I want to live in a facility located near my current home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE3C740" w14:textId="11CFC787" w:rsidR="00B64ED6" w:rsidRPr="009E6A1A" w:rsidRDefault="00B64ED6" w:rsidP="00A37165">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
-        <w:t>I have a diagnosed mental illness and my enduring guardian is to act only at times when my doctor states that I am unwell and do not have capacity.</w:t>
-[...127 lines deleted...]
-        <w:t xml:space="preserve"> for your enduring guardian, write these in full in</w:t>
+        <w:t xml:space="preserve">I would prefer to continue seeing my current </w:t>
       </w:r>
       <w:r w:rsidR="003A2121" w:rsidRPr="009E6A1A">
-        <w:br/>
-[...18 lines deleted...]
-    <w:p w14:paraId="0C0DEA57" w14:textId="0D0E8E50" w:rsidR="00B64ED6" w:rsidRPr="009E6A1A" w:rsidRDefault="00B64ED6" w:rsidP="00A37165">
+        <w:t>general practitioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">, Dr X, for my general medical needs as she has been my </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2121" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">doctor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>for many years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065E2B73" w14:textId="45B8511E" w:rsidR="00B64ED6" w:rsidRPr="009E6A1A" w:rsidRDefault="00A37165" w:rsidP="00A37165">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
-      <w:r w:rsidRPr="009E6A1A">
-[...3 lines deleted...]
-    <w:p w14:paraId="0CE3C740" w14:textId="11CFC787" w:rsidR="00B64ED6" w:rsidRPr="009E6A1A" w:rsidRDefault="00B64ED6" w:rsidP="00A37165">
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64ED6" w:rsidRPr="009E6A1A">
+        <w:t>f possible, all of my children are to be consulted before any major decisions are made on my behalf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B5851C" w14:textId="77777777" w:rsidR="00112F6C" w:rsidRPr="009E6A1A" w:rsidRDefault="00A76605" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1557C440" w14:textId="394E97D5" w:rsidR="00BF7022" w:rsidRPr="00A37165" w:rsidRDefault="00BF7022" w:rsidP="009E6A1A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37165">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Signing the form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC5D59F" w14:textId="1E3D3EF7" w:rsidR="00BF7022" w:rsidRDefault="00BF7022" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">You, the appointor must sign with your normal signature in front of two witnesses in the space provided on page 3. The signing and witnessing of your </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">enduring power of guardianship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>form completes the making of the power. You should therefore complete the form, sign it and have it witnessed on the same day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42704CC5" w14:textId="77777777" w:rsidR="00A37165" w:rsidRPr="009E6A1A" w:rsidRDefault="00A37165" w:rsidP="009E6A1A"/>
+    <w:p w14:paraId="79A0EA7B" w14:textId="77777777" w:rsidR="00BF7022" w:rsidRPr="009E6A1A" w:rsidRDefault="00BF7022" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>It is also recommended that you sign or initial in the space provided on pages 1 and 2 to safeguard again</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF12D8" w:rsidRPr="009E6A1A">
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> pages of your </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">enduring power of guardianship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>being substituted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5079F4" w14:textId="77777777" w:rsidR="00BF7022" w:rsidRPr="009E6A1A" w:rsidRDefault="00BF7022" w:rsidP="009E6A1A"/>
+    <w:p w14:paraId="0363567E" w14:textId="77777777" w:rsidR="00BF7022" w:rsidRPr="009E6A1A" w:rsidRDefault="00BF7022" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">The role of the two witnesses is to confirm that the person signing the form is the person making the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">nduring </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">ower of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>uardianship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F9D2E1" w14:textId="77777777" w:rsidR="00BF7022" w:rsidRPr="009E6A1A" w:rsidRDefault="00BF7022" w:rsidP="009E6A1A"/>
+    <w:p w14:paraId="745198AB" w14:textId="1538C121" w:rsidR="0063706E" w:rsidRPr="009E6A1A" w:rsidRDefault="00BF7022" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">The Public Advocate recommends that legal advice is sought to ensure the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">enduring power of guardianship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">is completed correctly if you use a marksman or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>readover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> clause.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B24512E" w14:textId="4D28119E" w:rsidR="0063706E" w:rsidRPr="00A37165" w:rsidRDefault="0063706E" w:rsidP="009E6A1A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37165">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Optional statement about </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="00A37165">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37165">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dvance </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="00A37165">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37165">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="00A37165">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37165">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>irective</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFE327B" w14:textId="2EA54BAB" w:rsidR="0063706E" w:rsidRPr="009E6A1A" w:rsidRDefault="0063706E" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">If you have made an </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">dvance </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">ealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">irective, it is recommended that you indicate this in the space provided on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">enduring power of guardianship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>form. This will alert health professionals and service providers to its existence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E39B23" w14:textId="77777777" w:rsidR="0063706E" w:rsidRPr="009E6A1A" w:rsidRDefault="0063706E" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">enduring power of guardianship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>will still be valid if you choose not to complete this box.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC34A55" w14:textId="77777777" w:rsidR="0063706E" w:rsidRPr="009E6A1A" w:rsidRDefault="0063706E" w:rsidP="009E6A1A"/>
+    <w:p w14:paraId="36616002" w14:textId="3D55C397" w:rsidR="0063706E" w:rsidRPr="009E6A1A" w:rsidRDefault="0063706E" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">If you have not made an </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">dvance </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">ealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">irective at the time of making your </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>enduring power of guardianship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>, but do so at a later date, you can mark the box at that time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183DE1B9" w14:textId="1723A2C5" w:rsidR="0063706E" w:rsidRPr="00A37165" w:rsidRDefault="0063706E" w:rsidP="009E6A1A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc206816920"/>
+      <w:r w:rsidRPr="00A37165">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Acceptance by appointee(s)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="1034C8E1" w14:textId="1654B2F8" w:rsidR="0063706E" w:rsidRPr="009E6A1A" w:rsidRDefault="0063706E" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">Appointee(s) do not need to be present when the appointor signs the form, but the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">enduring power of guardianship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>will not become valid until the acceptance of appointment as enduring guardian has been signed by all appointees and their signatures have been witnessed as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540B0E0B" w14:textId="77777777" w:rsidR="0063706E" w:rsidRPr="009E6A1A" w:rsidRDefault="0063706E" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>Substitute enduring guardians must also sign the acceptance of appointment as substitute enduring guardian which must also be witnessed as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47269F93" w14:textId="77777777" w:rsidR="000642F5" w:rsidRPr="009E6A1A" w:rsidRDefault="000642F5" w:rsidP="009E6A1A"/>
+    <w:p w14:paraId="2FC4B39A" w14:textId="77777777" w:rsidR="0063706E" w:rsidRPr="009E6A1A" w:rsidRDefault="000642F5" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>Each appointee must sign that he/she accepts the appointment in the presence of two witnesses. The role of the witnesses is to confirm that the person accepting the appointment, is the person (the appointee) nominated as enduring guardian. Different witnesses can witness each appointee’s signature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282AF5AF" w14:textId="77777777" w:rsidR="00BF7022" w:rsidRPr="009E6A1A" w:rsidRDefault="00BF7022" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13201324" w14:textId="77777777" w:rsidR="000642F5" w:rsidRPr="00A37165" w:rsidRDefault="000642F5" w:rsidP="009E6A1A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc206816921"/>
+      <w:r w:rsidRPr="00A37165">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Witnessing </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00A37165">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037FCDF7" w14:textId="77777777" w:rsidR="000642F5" w:rsidRPr="009E6A1A" w:rsidRDefault="000642F5" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>Signatures of both the appointor and appointee(s) must be witnessed by two people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590D1E39" w14:textId="77777777" w:rsidR="000642F5" w:rsidRPr="009E6A1A" w:rsidRDefault="000642F5" w:rsidP="009E6A1A"/>
+    <w:p w14:paraId="674D51F6" w14:textId="77777777" w:rsidR="000642F5" w:rsidRPr="009E6A1A" w:rsidRDefault="000642F5" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">The witnesses must be at least 18 years of age and one of the two witnesses must be a person authorised to witness statutory declarations under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37165">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Oaths, Affidavits and Statutory Declarations Act 2005</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> (see Appendix B).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4E41BB" w14:textId="77777777" w:rsidR="000642F5" w:rsidRPr="009E6A1A" w:rsidRDefault="000642F5" w:rsidP="009E6A1A"/>
+    <w:p w14:paraId="013C63FA" w14:textId="44A569BB" w:rsidR="00BD5836" w:rsidRPr="009E6A1A" w:rsidRDefault="00BD5836" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">Witnesses must be registered at the time of signing.  For </w:t>
+      </w:r>
+      <w:r w:rsidR="00346214" w:rsidRPr="009E6A1A">
+        <w:t>example,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> a registered teacher can be a witness (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>ie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> a person registered under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37165">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Teacher Registration Act 2012</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37165">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>, but a retired teacher cannot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D4146A" w14:textId="77777777" w:rsidR="00BD5836" w:rsidRPr="009E6A1A" w:rsidRDefault="00BD5836" w:rsidP="009E6A1A"/>
+    <w:p w14:paraId="571FC886" w14:textId="77777777" w:rsidR="000642F5" w:rsidRPr="009E6A1A" w:rsidRDefault="000642F5" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>The appointor, any person who has signed on behalf of the appointor, or any person named as an enduring guardian or substitute enduring guardian cannot be a witness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795CB3D8" w14:textId="77777777" w:rsidR="000642F5" w:rsidRPr="009E6A1A" w:rsidRDefault="000642F5" w:rsidP="009E6A1A"/>
+    <w:p w14:paraId="746C6D63" w14:textId="77777777" w:rsidR="000642F5" w:rsidRPr="009E6A1A" w:rsidRDefault="000642F5" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>There is no requirement for the witnesses to confirm that the appointor has full legal capacity. If there is any doubt about capacity, a witness may suggest professional medical advice be sought prior to the document being signed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAD5BFB" w14:textId="77777777" w:rsidR="000642F5" w:rsidRPr="009E6A1A" w:rsidRDefault="000642F5" w:rsidP="009E6A1A"/>
+    <w:p w14:paraId="5BAEB779" w14:textId="77777777" w:rsidR="000642F5" w:rsidRPr="009E6A1A" w:rsidRDefault="000642F5" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>When providing name and address details of the witness, it is preferred that a street address, rather than a post office box is given. This address can be the business, place of employment or residential address.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C19092" w14:textId="77777777" w:rsidR="000642F5" w:rsidRPr="009E6A1A" w:rsidRDefault="000642F5" w:rsidP="009E6A1A"/>
+    <w:p w14:paraId="14D4154C" w14:textId="77777777" w:rsidR="000642F5" w:rsidRPr="00A37165" w:rsidRDefault="000642F5" w:rsidP="009E6A1A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37165">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Witnesses must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2741B970" w14:textId="77777777" w:rsidR="000642F5" w:rsidRPr="009E6A1A" w:rsidRDefault="000642F5" w:rsidP="00A37165">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">sign the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>enduring power of guardianship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> form with their usual signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F73B357" w14:textId="77777777" w:rsidR="000642F5" w:rsidRPr="009E6A1A" w:rsidRDefault="000642F5" w:rsidP="00A37165">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>include their full name and address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B3C62E" w14:textId="77777777" w:rsidR="000642F5" w:rsidRPr="009E6A1A" w:rsidRDefault="000642F5" w:rsidP="00A37165">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">state their </w:t>
+      </w:r>
+      <w:r w:rsidR="00073015" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">current </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>qualifications to be a</w:t>
+      </w:r>
+      <w:r w:rsidR="00165271" w:rsidRPr="009E6A1A">
+        <w:t>n authorised</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> witness (for example, a </w:t>
+      </w:r>
+      <w:r w:rsidR="00073015" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">registered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>teacher)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC6A7AD" w14:textId="77777777" w:rsidR="000642F5" w:rsidRPr="009E6A1A" w:rsidRDefault="000642F5" w:rsidP="00A37165">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>write the date on which they are witnessing the signature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680DC722" w14:textId="77777777" w:rsidR="00235097" w:rsidRPr="00235097" w:rsidRDefault="000642F5" w:rsidP="00235097">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Toc175317534"/>
+    </w:p>
+    <w:p w14:paraId="331B974D" w14:textId="1D913E3F" w:rsidR="00605C1F" w:rsidRPr="009E6A1A" w:rsidRDefault="00605C1F" w:rsidP="007521EB">
+      <w:pPr>
+        <w:pStyle w:val="H1nonumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Have I got it right? My final checklist for completing an </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>enduring power of guardianship</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="39B6450C" w14:textId="77777777" w:rsidR="00605C1F" w:rsidRPr="007521EB" w:rsidRDefault="00605C1F" w:rsidP="009E6A1A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007521EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">To ensure you have completed your </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="007521EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>enduring power of guardianship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007521EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> correctly, you must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752C92D2" w14:textId="77777777" w:rsidR="00605C1F" w:rsidRPr="009E6A1A" w:rsidRDefault="00605C1F" w:rsidP="007521EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>be at least 18 years of age and have full legal capacity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A097F58" w14:textId="77777777" w:rsidR="00605C1F" w:rsidRPr="009E6A1A" w:rsidRDefault="00605C1F" w:rsidP="007521EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>have nominated only people as enduring guardian(s) and substitute enduring guardian(s) who are at least 18 years of age and have full legal capacity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696732F3" w14:textId="77777777" w:rsidR="00605C1F" w:rsidRPr="009E6A1A" w:rsidRDefault="00605C1F" w:rsidP="007521EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>have used the form at the back of this kit or a form which meets the legislative requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371A8844" w14:textId="77777777" w:rsidR="00605C1F" w:rsidRPr="009E6A1A" w:rsidRDefault="00605C1F" w:rsidP="007521EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>have provided the full names and current residential addresses of your enduring guardian(s) and substitute enduring guardian(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEA7970" w14:textId="77777777" w:rsidR="00605C1F" w:rsidRPr="009E6A1A" w:rsidRDefault="00605C1F" w:rsidP="007521EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">have completed all sections of the form as required and crossed out and initialled clauses that do not apply to your situation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31418445" w14:textId="77777777" w:rsidR="00605C1F" w:rsidRPr="009E6A1A" w:rsidRDefault="00605C1F" w:rsidP="007521EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">have indicated the functions you wish your enduring guardian(s) to perform by carefully completing clause 4 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397C28F4" w14:textId="77777777" w:rsidR="00605C1F" w:rsidRPr="009E6A1A" w:rsidRDefault="00605C1F" w:rsidP="007521EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>have set out the circumstances in which your enduring guardian(s) may act OR crossed out and initialled clause 5 if you do not want to specify particular circumstances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3BE2F8" w14:textId="77777777" w:rsidR="00605C1F" w:rsidRPr="009E6A1A" w:rsidRDefault="00605C1F" w:rsidP="007521EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>have given directions about how your enduring guardian(s) are to perform their role OR crossed out and initialled clause 6 if you do not want to make any directions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737F2520" w14:textId="77777777" w:rsidR="00605C1F" w:rsidRPr="009E6A1A" w:rsidRDefault="00605C1F" w:rsidP="007521EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">have signed the form, including any pages you have added to your </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>enduring power of guardianship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> with your usual signature or have followed the terms of a marksman or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>readover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> clause</w:t>
+      </w:r>
+      <w:r w:rsidR="00E812E1" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> (see Appendix C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC01F27" w14:textId="77777777" w:rsidR="00605C1F" w:rsidRPr="009E6A1A" w:rsidRDefault="00605C1F" w:rsidP="007521EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">have considered signing and having witnessed, the first two pages of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>enduring power of guardianship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> in the space provided (optional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387815FA" w14:textId="77777777" w:rsidR="00605C1F" w:rsidRPr="009E6A1A" w:rsidRDefault="00605C1F" w:rsidP="007521EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">have had two eligible witnesses (see Appendix B) present when you signed the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>enduring power of guardianship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> or when it was signed using a marksman or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>readover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> clause</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71EFE691" w14:textId="77777777" w:rsidR="00605C1F" w:rsidRPr="009E6A1A" w:rsidRDefault="00605C1F" w:rsidP="007521EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">have had two eligible witnesses sign and date the form, including any additional pages you have added to your </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>enduring power of guardianship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6D4536" w14:textId="77777777" w:rsidR="00605C1F" w:rsidRPr="009E6A1A" w:rsidRDefault="00605C1F" w:rsidP="007521EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">have had one witness state their </w:t>
+      </w:r>
+      <w:r w:rsidR="00346214" w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">current </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>qualifications as an authorised witness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A04D7E6" w14:textId="77777777" w:rsidR="00605C1F" w:rsidRPr="009E6A1A" w:rsidRDefault="00605C1F" w:rsidP="007521EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>have had all enduring and substitute enduring guardian(s) accept the appointment by completing the acceptance section of the form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DB5DA2" w14:textId="77777777" w:rsidR="00605C1F" w:rsidRPr="009E6A1A" w:rsidRDefault="00605C1F" w:rsidP="007521EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">have had each acceptance witnessed by two eligible witnesses who were both present when the enduring guardian(s) signed the acceptance of appointment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A3E9D8" w14:textId="77777777" w:rsidR="00605C1F" w:rsidRPr="009E6A1A" w:rsidRDefault="00605C1F" w:rsidP="007521EB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">have considered completing the optional statement to advise if you have also made an </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">dvance </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">ealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00E303D4" w:rsidRPr="009E6A1A">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>irective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366DBD44" w14:textId="77777777" w:rsidR="00235097" w:rsidRPr="00235097" w:rsidRDefault="00605C1F" w:rsidP="00235097">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Toc175317535"/>
+    </w:p>
+    <w:p w14:paraId="634EBCB6" w14:textId="44A9855B" w:rsidR="006A4E17" w:rsidRPr="009E6A1A" w:rsidRDefault="006A4E17" w:rsidP="007521EB">
+      <w:pPr>
+        <w:pStyle w:val="H1nonumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix A</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="650DFDF0" w14:textId="6F6EB823" w:rsidR="002920DC" w:rsidRPr="007521EB" w:rsidRDefault="006A4E17" w:rsidP="009E6A1A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007521EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Certifying copies of documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D3CFAE" w14:textId="77777777" w:rsidR="002920DC" w:rsidRPr="007521EB" w:rsidRDefault="002920DC" w:rsidP="009E6A1A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007521EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>What is a certified copy?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1F51C6" w14:textId="059B0FF4" w:rsidR="003249F5" w:rsidRPr="009E6A1A" w:rsidRDefault="002920DC" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>A certified copy is a photocopy of a document which has been certified as a direct copy of the original document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1890E057" w14:textId="77777777" w:rsidR="002920DC" w:rsidRPr="007521EB" w:rsidRDefault="002920DC" w:rsidP="009E6A1A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007521EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Who can certify a copy?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252FD973" w14:textId="28BFB339" w:rsidR="003249F5" w:rsidRPr="009E6A1A" w:rsidRDefault="002920DC" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve">There is no legislation in Western Australia that stipulates either how to certify a copy of a document or who can do it. However, it is usual for documents to be certified by a person who is authorised as a witness for statutory declarations under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007521EB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Oaths, Affidavits and Statutory Declarations Act 2005</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> (see Appendix B).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B5CF91" w14:textId="77777777" w:rsidR="002920DC" w:rsidRPr="007521EB" w:rsidRDefault="002920DC" w:rsidP="009E6A1A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007521EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>How do I certify a copy?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA3277D" w14:textId="33B190B3" w:rsidR="002920DC" w:rsidRPr="009E6A1A" w:rsidRDefault="002920DC" w:rsidP="009E6A1A">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>Before certifying a document, you must ensure that the copy to be certified is an identical copy of the original. A suggested wording for the certification is as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672EB77C" w14:textId="77777777" w:rsidR="002920DC" w:rsidRPr="007521EB" w:rsidRDefault="002920DC" w:rsidP="007521EB">
+      <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007521EB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I certify that this appears to be a true copy of the document produced to me on &lt;date&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0641EF0F" w14:textId="01465B9A" w:rsidR="002920DC" w:rsidRPr="009E6A1A" w:rsidRDefault="002920DC" w:rsidP="007521EB">
+      <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
-      <w:r>
-[...747 lines deleted...]
-    <w:p w14:paraId="672EB77C" w14:textId="77777777" w:rsidR="002920DC" w:rsidRPr="007521EB" w:rsidRDefault="002920DC" w:rsidP="007521EB">
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r w:rsidR="007521EB">
+        <w:t>: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7CD237" w14:textId="3CD2E274" w:rsidR="002920DC" w:rsidRPr="009E6A1A" w:rsidRDefault="002920DC" w:rsidP="007521EB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0641EF0F" w14:textId="01465B9A" w:rsidR="002920DC" w:rsidRPr="009E6A1A" w:rsidRDefault="002920DC" w:rsidP="007521EB">
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="007521EB">
+        <w:t>: ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11995190" w14:textId="2FC1082C" w:rsidR="002920DC" w:rsidRPr="009E6A1A" w:rsidRDefault="002920DC" w:rsidP="007521EB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
-        <w:t>Signature</w:t>
-[...31 lines deleted...]
-        <w:t>Qualification (eg Justice of the Peace, Doctor</w:t>
+        <w:t>Qualification (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> Justice of the Peace, Doctor</w:t>
       </w:r>
       <w:r w:rsidR="007521EB">
         <w:t>): ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EFE38B4" w14:textId="77777777" w:rsidR="002920DC" w:rsidRPr="009E6A1A" w:rsidRDefault="002920DC" w:rsidP="009E6A1A">
       <w:r w:rsidRPr="009E6A1A">
         <w:t>The person certifying the document is stating their opinion that the document is a true copy, not that the original document is authentic. Certifying a copy does not in any way ‘authenticate’ either the copy or the original document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C3F1139" w14:textId="77777777" w:rsidR="002920DC" w:rsidRPr="007521EB" w:rsidRDefault="002920DC" w:rsidP="009E6A1A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007521EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Documents in languages other than English</w:t>
       </w:r>
     </w:p>
@@ -5118,51 +5202,59 @@
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidR="007521EB">
         <w:t>: _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612F5FFC" w14:textId="494BC1F3" w:rsidR="002920DC" w:rsidRPr="009E6A1A" w:rsidRDefault="002920DC" w:rsidP="007521EB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="009E6A1A">
-        <w:t>Qualification (eg Justice of the Peace, Doctor)</w:t>
+        <w:t>Qualification (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E6A1A">
+        <w:t xml:space="preserve"> Justice of the Peace, Doctor)</w:t>
       </w:r>
       <w:r w:rsidR="007521EB" w:rsidRPr="007521EB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007521EB">
         <w:t>: ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71823B22" w14:textId="734402F8" w:rsidR="001121D4" w:rsidRPr="009E6A1A" w:rsidRDefault="001121D4" w:rsidP="007521EB">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc175317536"/>
       <w:r w:rsidRPr="009E6A1A">
         <w:lastRenderedPageBreak/>
         <w:t>Appendix B</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="67F7BCA5" w14:textId="77777777" w:rsidR="001121D4" w:rsidRPr="003C0F6D" w:rsidRDefault="005D55D7" w:rsidP="001121D4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
@@ -5252,52 +5344,52 @@
     <w:p w14:paraId="5DD8706C" w14:textId="77777777" w:rsidR="00235DF7" w:rsidRPr="003C0F6D" w:rsidRDefault="00235DF7" w:rsidP="00235DF7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Schedule 2 of the </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Oaths, Affidavits and Statutory Declarations Act 2005</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> lists the people who are authorised to witness declarations in </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r w:rsidRPr="003C0F6D">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:t>Western Australia</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="535DCAFB" w14:textId="77777777" w:rsidR="00235DF7" w:rsidRPr="003C0F6D" w:rsidRDefault="00235DF7" w:rsidP="00235DF7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5040E0AA" w14:textId="77777777" w:rsidR="00235DF7" w:rsidRPr="003C0F6D" w:rsidRDefault="00235DF7" w:rsidP="00235DF7">
       <w:pPr>
         <w:rPr>
@@ -5659,107 +5751,135 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Loss adjusters</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="066BF2A8" w14:textId="77777777" w:rsidR="00235DF7" w:rsidRPr="003C0F6D" w:rsidRDefault="00235DF7" w:rsidP="0011000E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Marriage celebrants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7648C7A8" w14:textId="77777777" w:rsidR="00235DF7" w:rsidRPr="003C0F6D" w:rsidRDefault="00235DF7" w:rsidP="0011000E">
+    <w:p w14:paraId="7648C7A8" w14:textId="77777777" w:rsidR="00235DF7" w:rsidRDefault="00235DF7" w:rsidP="0011000E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Members of Parliament</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0B4D8137" w14:textId="7182D597" w:rsidR="00372174" w:rsidRPr="003C0F6D" w:rsidRDefault="00372174" w:rsidP="0011000E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Midwives</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="612073D0" w14:textId="77777777" w:rsidR="00235DF7" w:rsidRPr="003C0F6D" w:rsidRDefault="00235DF7" w:rsidP="0011000E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ministers of religion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3507CF1A" w14:textId="77777777" w:rsidR="00235DF7" w:rsidRPr="003C0F6D" w:rsidRDefault="00235DF7" w:rsidP="0011000E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Nurses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A0D870" w14:textId="77777777" w:rsidR="00235DF7" w:rsidRPr="003C0F6D" w:rsidRDefault="00235DF7" w:rsidP="0011000E">
+    <w:p w14:paraId="07A0D870" w14:textId="77777777" w:rsidR="00235DF7" w:rsidRDefault="00235DF7" w:rsidP="0011000E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Optometrists</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="605FC7F6" w14:textId="177AB6C5" w:rsidR="00372174" w:rsidRPr="003C0F6D" w:rsidRDefault="00372174" w:rsidP="0011000E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Paramedics</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="409BF8CF" w14:textId="77777777" w:rsidR="00235DF7" w:rsidRPr="003C0F6D" w:rsidRDefault="00235DF7" w:rsidP="0011000E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Patent attorneys</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA4F8E9" w14:textId="77777777" w:rsidR="00235DF7" w:rsidRPr="003C0F6D" w:rsidRDefault="00235DF7" w:rsidP="0011000E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -6155,57 +6275,59 @@
           <w:bCs/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">e registered at the time of signing.  For </w:t>
       </w:r>
       <w:r w:rsidR="00346214">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>example,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> a registered teacher can be a witness (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009A61E1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> a person registered under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E742F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Teacher Registration </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
@@ -6225,51 +6347,51 @@
         </w:rPr>
         <w:t>), but a retired teacher cannot.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5525A072" w14:textId="77777777" w:rsidR="007E00D9" w:rsidRPr="00073015" w:rsidRDefault="007E00D9" w:rsidP="007E00D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F8911F4" w14:textId="77777777" w:rsidR="007E00D9" w:rsidRPr="003C0F6D" w:rsidRDefault="007E00D9" w:rsidP="007E00D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If you need more information about a person’s eligibility to be a witness, see the Office of the Public Advocate’s website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00AD74F4" w:rsidRPr="00AD74F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>www.publicadvocate.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or call the Telephone Advisory Service 1300 858 455.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68827DA1" w14:textId="77777777" w:rsidR="001121D4" w:rsidRPr="003C0F6D" w:rsidRDefault="001121D4" w:rsidP="001121D4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6284,51 +6406,69 @@
         <w:pStyle w:val="H1nonumber"/>
       </w:pPr>
       <w:r w:rsidRPr="003C0F6D">
         <w:lastRenderedPageBreak/>
         <w:t>Appendix C</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="440238D0" w14:textId="575F4613" w:rsidR="00454313" w:rsidRPr="0011000E" w:rsidRDefault="00454313" w:rsidP="00454313">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Marksman and readover clauses</w:t>
+        <w:t xml:space="preserve">Marksman and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>readover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0F6D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clauses</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244A5B28" w14:textId="77777777" w:rsidR="00454313" w:rsidRPr="003C0F6D" w:rsidRDefault="00454313" w:rsidP="00454313">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Samples of these clauses are included below for guidance. All witnesses should meet the requirements of any particular clause. Where necessary, an interpreter should sign the document as witness if qualified to do so or if not so qualified, sign in addition to the two qualified witnesses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E25C3B8" w14:textId="767955D6" w:rsidR="00454313" w:rsidRPr="0011000E" w:rsidRDefault="00454313" w:rsidP="00454313">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
       </w:pPr>
       <w:r w:rsidRPr="003C0F6D">
@@ -7597,88 +7737,88 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>(08) 9278 7333</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E18E9F" w14:textId="4929C9C0" w:rsidR="00454313" w:rsidRPr="003C0F6D" w:rsidRDefault="00454313" w:rsidP="00BF71FD">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidR="00695C6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00BF71FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>opa@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BF71FD" w:rsidRPr="00BF71FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30294E04" w14:textId="77777777" w:rsidR="00454313" w:rsidRPr="003C0F6D" w:rsidRDefault="00454313" w:rsidP="00BF71FD">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Website</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00695C6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00BF71FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.publicadvocate.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3BA2CAA4" w14:textId="77777777" w:rsidR="00454313" w:rsidRDefault="00454313" w:rsidP="00454313">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F44D196" w14:textId="77777777" w:rsidR="00454313" w:rsidRDefault="00454313" w:rsidP="00454313">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -7756,51 +7896,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Website</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00695C6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="003C0F6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>www.sat.justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="70A3D58B" w14:textId="77777777" w:rsidR="00454313" w:rsidRPr="00BF71FD" w:rsidRDefault="00454313" w:rsidP="00BF71FD"/>
     <w:p w14:paraId="58441E3F" w14:textId="77777777" w:rsidR="00454313" w:rsidRPr="003C0F6D" w:rsidRDefault="00454313" w:rsidP="00454313">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0F6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The State Administrative Tribunal can be contacted for information and advice on applications for guardianship, administration, enduring powers of attorney, enduring powers of guardianship and advance health directives</w:t>
       </w:r>
       <w:r w:rsidR="00CC4648">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -8050,176 +8190,176 @@
     <w:p w14:paraId="6994E0B0" w14:textId="77777777" w:rsidR="00B50DDA" w:rsidRPr="00E021FC" w:rsidRDefault="00B50DDA" w:rsidP="00B50DDA">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E021FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E021FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="007E590B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>opa@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0F7CAB17" w14:textId="77777777" w:rsidR="00B50DDA" w:rsidRPr="00E021FC" w:rsidRDefault="00B50DDA" w:rsidP="00B50DDA">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Website:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00567148">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>www.publicadvocate.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3226CB" w14:textId="11557ADF" w:rsidR="00115346" w:rsidRDefault="00115346" w:rsidP="00B50DDA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26F85D8F" w14:textId="424EE437" w:rsidR="00B50DDA" w:rsidRDefault="00B50DDA" w:rsidP="00B50DDA">
+    <w:p w14:paraId="26F85D8F" w14:textId="1D00E134" w:rsidR="00B50DDA" w:rsidRDefault="00B50DDA" w:rsidP="00B50DDA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36DB1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">© State of Western Australia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">August </w:t>
       </w:r>
       <w:r w:rsidRPr="00F36DB1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00EC32A6">
+      <w:r w:rsidR="00487CAC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4942E92E" w14:textId="77777777" w:rsidR="00B50DDA" w:rsidRPr="002F0F77" w:rsidRDefault="00B50DDA" w:rsidP="00B50DDA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B50DDA" w:rsidRPr="002F0F77" w:rsidSect="00B50DDA">
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1361" w:right="1418" w:bottom="1134" w:left="1531" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="668F9E01" w14:textId="77777777" w:rsidR="002D287F" w:rsidRDefault="002D287F">
+    <w:p w14:paraId="7E944428" w14:textId="77777777" w:rsidR="00B63F1D" w:rsidRDefault="00B63F1D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EC63896" w14:textId="77777777" w:rsidR="002D287F" w:rsidRDefault="002D287F">
+    <w:p w14:paraId="58D9372D" w14:textId="77777777" w:rsidR="00B63F1D" w:rsidRDefault="00B63F1D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -8243,50 +8383,56 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24B81061" w14:textId="4FCF8AB7" w:rsidR="00B50DDA" w:rsidRPr="00B50DDA" w:rsidRDefault="00B50DDA" w:rsidP="00B50DDA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00B50DDA">
       <w:t xml:space="preserve">Page </w:t>
@@ -8300,64 +8446,438 @@
     <w:r w:rsidRPr="00B50DDA">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00B50DDA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00B50DDA">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00B50DDA">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:t>21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43FFF54F" w14:textId="77777777" w:rsidR="002D287F" w:rsidRDefault="002D287F">
+    <w:p w14:paraId="0DFC3CD0" w14:textId="77777777" w:rsidR="00B63F1D" w:rsidRDefault="00B63F1D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42E3FA62" w14:textId="77777777" w:rsidR="002D287F" w:rsidRDefault="002D287F">
+    <w:p w14:paraId="780D06A9" w14:textId="77777777" w:rsidR="00B63F1D" w:rsidRDefault="00B63F1D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D964C31" w14:textId="16A94F85" w:rsidR="00372174" w:rsidRDefault="00372174">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="785C58E9" wp14:editId="27F5C262">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="889537047" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6EF29696" w14:textId="6B87E49D" w:rsidR="00372174" w:rsidRPr="00372174" w:rsidRDefault="00372174" w:rsidP="00372174">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00372174">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="785C58E9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6EF29696" w14:textId="6B87E49D" w:rsidR="00372174" w:rsidRPr="00372174" w:rsidRDefault="00372174" w:rsidP="00372174">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00372174">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="158B8D78" w14:textId="147687D6" w:rsidR="00372174" w:rsidRDefault="00372174">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2245CE46" wp14:editId="39D00262">
+              <wp:simplePos x="971550" y="361950"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1526469218" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="749DE77E" w14:textId="68C6D4B1" w:rsidR="00372174" w:rsidRPr="002876F9" w:rsidRDefault="00372174" w:rsidP="00372174">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="002876F9">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2245CE46" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="749DE77E" w14:textId="68C6D4B1" w:rsidR="00372174" w:rsidRPr="002876F9" w:rsidRDefault="00372174" w:rsidP="00372174">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="002876F9">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D2BB97B" w14:textId="26A1B6EA" w:rsidR="00372174" w:rsidRDefault="00372174">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24F2E901" wp14:editId="0A513A82">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2050831245" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6AFFC9A9" w14:textId="71E84B08" w:rsidR="00372174" w:rsidRPr="00372174" w:rsidRDefault="00372174" w:rsidP="00372174">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00372174">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="24F2E901" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6AFFC9A9" w14:textId="71E84B08" w:rsidR="00372174" w:rsidRPr="00372174" w:rsidRDefault="00372174" w:rsidP="00372174">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00372174">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="48FC4FB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="668EE7FA"/>
@@ -10805,55 +11325,54 @@
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1857427391">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="563879096">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1016465008">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="22026194">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="154079623">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1701659713">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="U0g3Q5CZ2RcYTSQIvuR/wxb3/35LFGkTf1EzCSh/Zv05v5Ap6X2SW2Mk1NxOxri+S7Jam/G35mgcTGrps/N6Jw==" w:salt="tqUo6IuEreD3i9DHlRNHsA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Mqr1bitYsygjKfvn4QLNAjlFRXpuP7N52dmHSKvw+1vHTTZ36+dXShi1iU67UEeLkC5goCnKnqVZ3cUTvgDpyw==" w:salt="YS5WExTaZd5Yey3ACSkgcw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00167ED3"/>
     <w:rsid w:val="00001B7F"/>
     <w:rsid w:val="0000502D"/>
@@ -10928,177 +11447,179 @@
     <w:rsid w:val="001D0679"/>
     <w:rsid w:val="001E2200"/>
     <w:rsid w:val="001E7D66"/>
     <w:rsid w:val="001F47CE"/>
     <w:rsid w:val="001F5BD9"/>
     <w:rsid w:val="001F74B9"/>
     <w:rsid w:val="00201886"/>
     <w:rsid w:val="002111AD"/>
     <w:rsid w:val="002112FF"/>
     <w:rsid w:val="0021168C"/>
     <w:rsid w:val="002123AE"/>
     <w:rsid w:val="00212C31"/>
     <w:rsid w:val="002149BC"/>
     <w:rsid w:val="002225FD"/>
     <w:rsid w:val="00230480"/>
     <w:rsid w:val="002313A9"/>
     <w:rsid w:val="002320B2"/>
     <w:rsid w:val="00235097"/>
     <w:rsid w:val="00235DF7"/>
     <w:rsid w:val="00253055"/>
     <w:rsid w:val="002613C4"/>
     <w:rsid w:val="00271389"/>
     <w:rsid w:val="0027210A"/>
     <w:rsid w:val="00280CD1"/>
     <w:rsid w:val="00286D08"/>
+    <w:rsid w:val="002876F9"/>
     <w:rsid w:val="00287E6B"/>
     <w:rsid w:val="002920DC"/>
     <w:rsid w:val="00292D12"/>
     <w:rsid w:val="00294620"/>
     <w:rsid w:val="002A36DE"/>
     <w:rsid w:val="002B31DA"/>
     <w:rsid w:val="002B3926"/>
     <w:rsid w:val="002B6076"/>
     <w:rsid w:val="002C107F"/>
     <w:rsid w:val="002C6475"/>
-    <w:rsid w:val="002D287F"/>
     <w:rsid w:val="002D3888"/>
     <w:rsid w:val="002D4743"/>
     <w:rsid w:val="002E11B9"/>
     <w:rsid w:val="002F565D"/>
     <w:rsid w:val="002F7A40"/>
     <w:rsid w:val="003051E6"/>
     <w:rsid w:val="00312E09"/>
     <w:rsid w:val="003153BE"/>
     <w:rsid w:val="00317032"/>
     <w:rsid w:val="003249F5"/>
     <w:rsid w:val="00324F1C"/>
     <w:rsid w:val="0032583F"/>
     <w:rsid w:val="00335B2C"/>
     <w:rsid w:val="003365F2"/>
     <w:rsid w:val="003447EB"/>
     <w:rsid w:val="00346214"/>
     <w:rsid w:val="00346C27"/>
     <w:rsid w:val="0035151F"/>
     <w:rsid w:val="0035536C"/>
     <w:rsid w:val="003566A9"/>
     <w:rsid w:val="003619D8"/>
     <w:rsid w:val="00362C9F"/>
     <w:rsid w:val="00363AD7"/>
+    <w:rsid w:val="00372174"/>
+    <w:rsid w:val="00372684"/>
     <w:rsid w:val="003764D6"/>
     <w:rsid w:val="00381314"/>
     <w:rsid w:val="0038192A"/>
     <w:rsid w:val="00390D22"/>
     <w:rsid w:val="00393D13"/>
     <w:rsid w:val="003A2121"/>
     <w:rsid w:val="003A2ACB"/>
     <w:rsid w:val="003A6F1C"/>
     <w:rsid w:val="003A7F44"/>
     <w:rsid w:val="003B1B02"/>
     <w:rsid w:val="003B41DD"/>
     <w:rsid w:val="003C0F6D"/>
     <w:rsid w:val="003D1894"/>
     <w:rsid w:val="003D581B"/>
     <w:rsid w:val="003E1E69"/>
     <w:rsid w:val="003E5658"/>
     <w:rsid w:val="003E5A57"/>
     <w:rsid w:val="003F2AF6"/>
     <w:rsid w:val="003F4A06"/>
     <w:rsid w:val="003F5051"/>
     <w:rsid w:val="003F5BD2"/>
     <w:rsid w:val="004005EC"/>
     <w:rsid w:val="00407F5E"/>
     <w:rsid w:val="004143A3"/>
     <w:rsid w:val="004200A8"/>
     <w:rsid w:val="00420430"/>
     <w:rsid w:val="00421D9E"/>
     <w:rsid w:val="0042433E"/>
     <w:rsid w:val="00431508"/>
     <w:rsid w:val="00454313"/>
     <w:rsid w:val="0046105C"/>
     <w:rsid w:val="00461395"/>
     <w:rsid w:val="004659CB"/>
     <w:rsid w:val="00472B6B"/>
     <w:rsid w:val="0047351F"/>
     <w:rsid w:val="00473840"/>
     <w:rsid w:val="004747AD"/>
     <w:rsid w:val="0047600A"/>
     <w:rsid w:val="00477D09"/>
     <w:rsid w:val="00483B6F"/>
     <w:rsid w:val="0048498E"/>
     <w:rsid w:val="004860FC"/>
+    <w:rsid w:val="00487CAC"/>
     <w:rsid w:val="00487D77"/>
     <w:rsid w:val="004905AA"/>
     <w:rsid w:val="00492E95"/>
     <w:rsid w:val="00495E23"/>
     <w:rsid w:val="004A252B"/>
     <w:rsid w:val="004B0660"/>
     <w:rsid w:val="004B4593"/>
     <w:rsid w:val="004C03D4"/>
     <w:rsid w:val="004C250C"/>
-    <w:rsid w:val="004C41BA"/>
     <w:rsid w:val="004C4623"/>
     <w:rsid w:val="004D09EC"/>
     <w:rsid w:val="004D1E06"/>
     <w:rsid w:val="004D1FA9"/>
     <w:rsid w:val="004D6448"/>
     <w:rsid w:val="004E004E"/>
     <w:rsid w:val="004E356C"/>
     <w:rsid w:val="004F1E0A"/>
     <w:rsid w:val="004F65F7"/>
     <w:rsid w:val="00502DFA"/>
     <w:rsid w:val="00506B56"/>
     <w:rsid w:val="0050731E"/>
     <w:rsid w:val="0052530D"/>
     <w:rsid w:val="00530401"/>
     <w:rsid w:val="00532822"/>
     <w:rsid w:val="00533E1B"/>
     <w:rsid w:val="005436B6"/>
     <w:rsid w:val="00545A41"/>
     <w:rsid w:val="00564FA6"/>
     <w:rsid w:val="00574D84"/>
     <w:rsid w:val="00574F3C"/>
     <w:rsid w:val="0058444C"/>
     <w:rsid w:val="00587417"/>
     <w:rsid w:val="00591270"/>
     <w:rsid w:val="00591E97"/>
     <w:rsid w:val="0059608B"/>
     <w:rsid w:val="00596822"/>
     <w:rsid w:val="005971E6"/>
     <w:rsid w:val="005A220C"/>
     <w:rsid w:val="005A6B02"/>
     <w:rsid w:val="005A6D36"/>
     <w:rsid w:val="005A7E3A"/>
     <w:rsid w:val="005A7E88"/>
     <w:rsid w:val="005C3F6E"/>
     <w:rsid w:val="005D19CA"/>
     <w:rsid w:val="005D55D7"/>
     <w:rsid w:val="005D639B"/>
     <w:rsid w:val="005D7C79"/>
     <w:rsid w:val="005D7FEC"/>
     <w:rsid w:val="005E0DCD"/>
-    <w:rsid w:val="005F0A7F"/>
+    <w:rsid w:val="005E3D06"/>
     <w:rsid w:val="005F425C"/>
     <w:rsid w:val="00605C1F"/>
     <w:rsid w:val="00620594"/>
     <w:rsid w:val="00632302"/>
     <w:rsid w:val="0063706E"/>
     <w:rsid w:val="0064391B"/>
     <w:rsid w:val="00643EA0"/>
     <w:rsid w:val="0064475E"/>
     <w:rsid w:val="0064662F"/>
     <w:rsid w:val="00651647"/>
     <w:rsid w:val="00657462"/>
     <w:rsid w:val="00663B91"/>
     <w:rsid w:val="006640DA"/>
     <w:rsid w:val="00665E28"/>
     <w:rsid w:val="0067010F"/>
     <w:rsid w:val="00676288"/>
     <w:rsid w:val="00681E26"/>
     <w:rsid w:val="00683864"/>
     <w:rsid w:val="00695018"/>
     <w:rsid w:val="00695C6D"/>
     <w:rsid w:val="00696C95"/>
     <w:rsid w:val="006974AC"/>
     <w:rsid w:val="006A21B6"/>
     <w:rsid w:val="006A4DA8"/>
     <w:rsid w:val="006A4E17"/>
@@ -11249,93 +11770,94 @@
     <w:rsid w:val="00A52F1A"/>
     <w:rsid w:val="00A53C71"/>
     <w:rsid w:val="00A54B0A"/>
     <w:rsid w:val="00A54F26"/>
     <w:rsid w:val="00A620D0"/>
     <w:rsid w:val="00A67020"/>
     <w:rsid w:val="00A70678"/>
     <w:rsid w:val="00A70AE0"/>
     <w:rsid w:val="00A7169A"/>
     <w:rsid w:val="00A71B30"/>
     <w:rsid w:val="00A76605"/>
     <w:rsid w:val="00A776DB"/>
     <w:rsid w:val="00A77819"/>
     <w:rsid w:val="00A77F04"/>
     <w:rsid w:val="00A824C2"/>
     <w:rsid w:val="00A82A5C"/>
     <w:rsid w:val="00A85A79"/>
     <w:rsid w:val="00A9002C"/>
     <w:rsid w:val="00A9027B"/>
     <w:rsid w:val="00A95E33"/>
     <w:rsid w:val="00A96749"/>
     <w:rsid w:val="00A9749C"/>
     <w:rsid w:val="00AA3EBB"/>
     <w:rsid w:val="00AA4CA6"/>
     <w:rsid w:val="00AB5FEA"/>
-    <w:rsid w:val="00AB7AA7"/>
     <w:rsid w:val="00AC347B"/>
     <w:rsid w:val="00AC3C3D"/>
     <w:rsid w:val="00AC6ED4"/>
     <w:rsid w:val="00AD35C0"/>
     <w:rsid w:val="00AD74F4"/>
     <w:rsid w:val="00AE3605"/>
     <w:rsid w:val="00AF2DE6"/>
     <w:rsid w:val="00AF6D48"/>
     <w:rsid w:val="00AF7BA2"/>
     <w:rsid w:val="00B033AA"/>
     <w:rsid w:val="00B0478C"/>
     <w:rsid w:val="00B063FA"/>
     <w:rsid w:val="00B14A84"/>
     <w:rsid w:val="00B2159C"/>
     <w:rsid w:val="00B21794"/>
     <w:rsid w:val="00B23F7A"/>
     <w:rsid w:val="00B30C70"/>
     <w:rsid w:val="00B3195B"/>
     <w:rsid w:val="00B46D20"/>
     <w:rsid w:val="00B50754"/>
     <w:rsid w:val="00B50DDA"/>
     <w:rsid w:val="00B53665"/>
     <w:rsid w:val="00B55828"/>
     <w:rsid w:val="00B60844"/>
+    <w:rsid w:val="00B63F1D"/>
     <w:rsid w:val="00B64ED6"/>
     <w:rsid w:val="00B655E7"/>
     <w:rsid w:val="00B6588C"/>
     <w:rsid w:val="00B70611"/>
     <w:rsid w:val="00B71D03"/>
     <w:rsid w:val="00B72349"/>
     <w:rsid w:val="00B764B9"/>
     <w:rsid w:val="00B804A9"/>
     <w:rsid w:val="00B833B2"/>
     <w:rsid w:val="00B83DF1"/>
     <w:rsid w:val="00B84E7B"/>
     <w:rsid w:val="00B91A4E"/>
     <w:rsid w:val="00B92483"/>
     <w:rsid w:val="00B96C63"/>
     <w:rsid w:val="00BA2AB1"/>
     <w:rsid w:val="00BA6222"/>
     <w:rsid w:val="00BA72CC"/>
     <w:rsid w:val="00BA7D42"/>
+    <w:rsid w:val="00BB0539"/>
     <w:rsid w:val="00BB3EA7"/>
     <w:rsid w:val="00BB65B4"/>
     <w:rsid w:val="00BC0C75"/>
     <w:rsid w:val="00BC3383"/>
     <w:rsid w:val="00BC42B8"/>
     <w:rsid w:val="00BC7A29"/>
     <w:rsid w:val="00BD3220"/>
     <w:rsid w:val="00BD5836"/>
     <w:rsid w:val="00BE0069"/>
     <w:rsid w:val="00BE010B"/>
     <w:rsid w:val="00BE0F52"/>
     <w:rsid w:val="00BE19C8"/>
     <w:rsid w:val="00BE6B93"/>
     <w:rsid w:val="00BE72D0"/>
     <w:rsid w:val="00BF08EB"/>
     <w:rsid w:val="00BF12D8"/>
     <w:rsid w:val="00BF22F2"/>
     <w:rsid w:val="00BF27CA"/>
     <w:rsid w:val="00BF6A30"/>
     <w:rsid w:val="00BF7022"/>
     <w:rsid w:val="00BF71FD"/>
     <w:rsid w:val="00BF75BB"/>
     <w:rsid w:val="00C03F54"/>
     <w:rsid w:val="00C07CCE"/>
     <w:rsid w:val="00C07D75"/>
@@ -11432,51 +11954,50 @@
     <w:rsid w:val="00E21510"/>
     <w:rsid w:val="00E24535"/>
     <w:rsid w:val="00E303D4"/>
     <w:rsid w:val="00E37D8F"/>
     <w:rsid w:val="00E417A7"/>
     <w:rsid w:val="00E44F62"/>
     <w:rsid w:val="00E53ABB"/>
     <w:rsid w:val="00E55464"/>
     <w:rsid w:val="00E67ADF"/>
     <w:rsid w:val="00E706C9"/>
     <w:rsid w:val="00E71CAD"/>
     <w:rsid w:val="00E742F6"/>
     <w:rsid w:val="00E77A54"/>
     <w:rsid w:val="00E812E1"/>
     <w:rsid w:val="00E90C81"/>
     <w:rsid w:val="00E93069"/>
     <w:rsid w:val="00E939BF"/>
     <w:rsid w:val="00EA076D"/>
     <w:rsid w:val="00EA1892"/>
     <w:rsid w:val="00EA1D1D"/>
     <w:rsid w:val="00EA3144"/>
     <w:rsid w:val="00EA3C7C"/>
     <w:rsid w:val="00EB036A"/>
     <w:rsid w:val="00EB13F3"/>
     <w:rsid w:val="00EB6987"/>
-    <w:rsid w:val="00EC32A6"/>
     <w:rsid w:val="00ED44E2"/>
     <w:rsid w:val="00ED642E"/>
     <w:rsid w:val="00ED7F6F"/>
     <w:rsid w:val="00EE3CE2"/>
     <w:rsid w:val="00EE5E64"/>
     <w:rsid w:val="00EF6FEB"/>
     <w:rsid w:val="00EF729C"/>
     <w:rsid w:val="00F017F5"/>
     <w:rsid w:val="00F0421C"/>
     <w:rsid w:val="00F10481"/>
     <w:rsid w:val="00F11DCE"/>
     <w:rsid w:val="00F1328B"/>
     <w:rsid w:val="00F13793"/>
     <w:rsid w:val="00F14ECC"/>
     <w:rsid w:val="00F2415C"/>
     <w:rsid w:val="00F2761E"/>
     <w:rsid w:val="00F34696"/>
     <w:rsid w:val="00F360AE"/>
     <w:rsid w:val="00F36DB1"/>
     <w:rsid w:val="00F46D07"/>
     <w:rsid w:val="00F50880"/>
     <w:rsid w:val="00F55955"/>
     <w:rsid w:val="00F5690F"/>
     <w:rsid w:val="00F718D6"/>
     <w:rsid w:val="00F8394A"/>
@@ -11491,62 +12012,63 @@
     <w:rsid w:val="00FD0CFF"/>
     <w:rsid w:val="00FD4E6A"/>
     <w:rsid w:val="00FD5993"/>
     <w:rsid w:val="00FD627E"/>
     <w:rsid w:val="00FD72E1"/>
     <w:rsid w:val="00FE344E"/>
     <w:rsid w:val="00FE6D65"/>
     <w:rsid w:val="00FF39BD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="62D4FE05"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{87C36DFF-5926-4103-B4A7-A59966222497}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12396,51 +12918,51 @@
       <w:spacing w:before="120" w:after="120"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs w:val="0"/>
       <w:iCs w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publicadvocate.wa.gov.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publicadvocate.wa.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthywa.wa.gov.au/advancecareplanning" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:opa@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sat.justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advancehealthdirective@health.wa.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publicadvocate.wa.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publicadvocate.wa.gov.au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:opa@justice.wa.gov.au" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publicadvocate.wa.gov.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publicadvocate.wa.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publicadvocate.wa.gov.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:opa@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publicadvocate.wa.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:opa@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthywa.wa.gov.au/advancecareplanning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sat.justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advancehealthdirective@health.wa.gov.au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12715,76 +13237,76 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33076483-D839-41EA-9D38-BB309EE28A9D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>5091</Words>
-  <Characters>27494</Characters>
+  <Words>5093</Words>
+  <Characters>27512</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>726</Lines>
-  <Paragraphs>321</Paragraphs>
+  <Lines>724</Lines>
+  <Paragraphs>323</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Enduring Power of Guardianship - Information Kit</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32328</CharactersWithSpaces>
+  <CharactersWithSpaces>32347</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>1310759</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:opa@justice.wa.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5505090</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -12901,31 +13423,69 @@
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.publicadvocate.wa.gov.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Enduring Power of Guardianship - Information Kit</dc:title>
   <dc:subject>Guardianship</dc:subject>
   <dc:creator/>
   <cp:keywords>Department of Justice; DoJ; Western Australia; Office of the Public Advocate; OPA; Guardian; Guardianship; Power; Appoint.</cp:keywords>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>7a3d338d,35054217,5afc1262</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-28T23:36:44Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>49a5089c-1c12-48a7-aece-6e28da4331af</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>