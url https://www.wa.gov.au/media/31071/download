--- v0 (2025-12-05)
+++ v1 (2026-06-03)
@@ -12,4054 +12,4938 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0144DFBB" w14:textId="0AF37971" w:rsidR="00146739" w:rsidRPr="00A47EF9" w:rsidRDefault="00937A83" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Youth Custodial Rule </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2443">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00373304" w:rsidRPr="00A47EF9">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="001C63DB">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approved </w:t>
+      </w:r>
+      <w:r w:rsidR="00630C43">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Unauthorised </w:t>
+      </w:r>
+      <w:r w:rsidR="00D366EF" w:rsidRPr="001C63DB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Items</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1665">
         <w:rPr>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
-        <w:t xml:space="preserve">Youth Custodial Rule </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4A47BE35" w14:textId="584784BC" w:rsidR="000D69A3" w:rsidRPr="00A47EF9" w:rsidRDefault="00937A83" w:rsidP="00EA7EAC">
+    <w:p w14:paraId="4A47BE35" w14:textId="0F7EC069" w:rsidR="000D69A3" w:rsidRPr="00A47EF9" w:rsidRDefault="001D58F9" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>Banksia Hill Detention Centre</w:t>
+        <w:t>Youth</w:t>
+      </w:r>
+      <w:r w:rsidR="00937A83">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Detention Centre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D58D6B7" w14:textId="77777777" w:rsidR="00803710" w:rsidRPr="00803710" w:rsidRDefault="00803710" w:rsidP="00803710">
-[...48 lines deleted...]
-    <w:p w14:paraId="62623E0A" w14:textId="77777777" w:rsidR="001F1665" w:rsidRDefault="001F1665" w:rsidP="001F1665"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="249"/>
+        <w:gridCol w:w="4451"/>
+        <w:gridCol w:w="1073"/>
+        <w:gridCol w:w="375"/>
+        <w:gridCol w:w="2784"/>
+        <w:gridCol w:w="236"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00764595" w14:paraId="72C03EAC" w14:textId="77777777" w:rsidTr="00F55B8A">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40B82069" w14:textId="58DC5A76" w:rsidR="00764595" w:rsidRPr="0019769E" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00764595" w14:paraId="5FE73004" w14:textId="77777777" w:rsidTr="00F55B8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54314737" w14:textId="77777777" w:rsidR="00764595" w:rsidRPr="00965CEF" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8756" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0185F734" w14:textId="65625C54" w:rsidR="00764595" w:rsidRPr="00965CEF" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>As delegated by the Chief Executive Officer of the Department of Justice, this r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00965CEF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ule </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00965CEF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">made by the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commissioner of Corrective Services, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00965CEF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pursuant to section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>181</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00965CEF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B6940CA" w14:textId="77777777" w:rsidR="00764595" w:rsidRPr="00965CEF" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00764595" w14:paraId="1275DAF3" w14:textId="77777777" w:rsidTr="00F55B8A">
+        <w:trPr>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4329FC5B" w14:textId="4F966147" w:rsidR="00764595" w:rsidRPr="00965CEF" w:rsidRDefault="00F51CD0" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F51CD0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71C22F32" wp14:editId="410EE302">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-109220</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-757555</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="5867400" cy="3917352"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1334656743" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1334656743" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5867566" cy="3917463"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC30A9F" w14:textId="77777777" w:rsidR="00764595" w:rsidRPr="00965CEF" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3053" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="217B4E41" w14:textId="77777777" w:rsidR="00764595" w:rsidRPr="00965CEF" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00764595" w14:paraId="28E219AF" w14:textId="77777777" w:rsidTr="00F55B8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E5D4CC1" w14:textId="77777777" w:rsidR="00764595" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4489" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C5675F5" w14:textId="0355F32E" w:rsidR="00764595" w:rsidRPr="00164122" w:rsidRDefault="00B16609" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Brad Royce AMP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BF81CC8" w14:textId="77777777" w:rsidR="00764595" w:rsidRPr="00965CEF" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Commissioner, Corrective Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08750A56" w14:textId="77777777" w:rsidR="00764595" w:rsidRPr="009E31D3" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E31D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D1A4B61" w14:textId="77777777" w:rsidR="00764595" w:rsidRPr="00965CEF" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44CA7C50" w14:textId="77777777" w:rsidR="00764595" w:rsidRPr="009E31D3" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E31D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="270FEC1F" w14:textId="77777777" w:rsidR="00764595" w:rsidRPr="00965CEF" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00764595" w14:paraId="70D0AB0D" w14:textId="77777777" w:rsidTr="00F55B8A">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05001FCD" w14:textId="02C5EC30" w:rsidR="00764595" w:rsidRPr="00965CEF" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00764595" w14:paraId="54D7FCAD" w14:textId="77777777" w:rsidTr="00F55B8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="103EF8AD" w14:textId="77777777" w:rsidR="00764595" w:rsidRPr="00965CEF" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8756" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD6CE80" w14:textId="09C62308" w:rsidR="00764595" w:rsidRPr="00965CEF" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00965CEF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rule </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>approved</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00965CEF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Minister</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00965CEF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for Corrective Services pursuant to section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>181</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00965CEF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DBCF38A" w14:textId="77777777" w:rsidR="00764595" w:rsidRPr="00965CEF" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00764595" w14:paraId="3AF7F646" w14:textId="77777777" w:rsidTr="00F55B8A">
+        <w:trPr>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D056950" w14:textId="5ACB9816" w:rsidR="00764595" w:rsidRPr="00E50D0B" w:rsidRDefault="00764595" w:rsidP="00F55B8A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A6148D" w14:textId="77777777" w:rsidR="00764595" w:rsidRPr="00965CEF" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3053" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="256F540B" w14:textId="77777777" w:rsidR="00764595" w:rsidRPr="00965CEF" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00764595" w14:paraId="4CF944AD" w14:textId="77777777" w:rsidTr="00F55B8A">
+        <w:trPr>
+          <w:trHeight w:val="847"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55AFB1D2" w14:textId="77777777" w:rsidR="00764595" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4489" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5045AFB0" w14:textId="36626D58" w:rsidR="00764595" w:rsidRPr="00965CEF" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00965CEF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Hon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B16609">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Paul Papalia CSC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00965CEF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>MLA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C71CA15" w14:textId="77777777" w:rsidR="00764595" w:rsidRPr="00965CEF" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00965CEF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Minister for Corrective Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1073" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5462449F" w14:textId="77777777" w:rsidR="00764595" w:rsidRPr="009E31D3" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E31D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="377" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58EF5C0E" w14:textId="77777777" w:rsidR="00764595" w:rsidRPr="009E31D3" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71AB6C2F" w14:textId="77777777" w:rsidR="00764595" w:rsidRPr="009E31D3" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E31D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="586244E1" w14:textId="77777777" w:rsidR="00764595" w:rsidRPr="00965CEF" w:rsidRDefault="00764595" w:rsidP="00F55B8A">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="11CC91FE" w14:textId="77777777" w:rsidR="00764595" w:rsidRDefault="00764595" w:rsidP="00764595"/>
+    <w:p w14:paraId="5CDF1B4E" w14:textId="77777777" w:rsidR="00764595" w:rsidRDefault="00764595" w:rsidP="001F1665"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="284" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="284" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3618"/>
         <w:gridCol w:w="5555"/>
       </w:tblGrid>
       <w:tr w:rsidR="001F1665" w:rsidRPr="00965CEF" w14:paraId="7A682E0A" w14:textId="77777777" w:rsidTr="00E34534">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3618" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF2FC3E" w14:textId="77777777" w:rsidR="001F1665" w:rsidRPr="001E598A" w:rsidRDefault="001F1665" w:rsidP="00387FC1">
+          <w:p w14:paraId="6DF2FC3E" w14:textId="16B823F0" w:rsidR="001F1665" w:rsidRPr="001E598A" w:rsidRDefault="001F1665" w:rsidP="00387FC1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E598A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Version 1.0 approved</w:t>
+              <w:t xml:space="preserve">Version </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52F9A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E598A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.0 approved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5555" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1DC3C4F8" w14:textId="77777777" w:rsidR="001F1665" w:rsidRPr="00965CEF" w:rsidRDefault="001F1665" w:rsidP="00387FC1">
+          <w:p w14:paraId="1DC3C4F8" w14:textId="3E70E6D5" w:rsidR="001F1665" w:rsidRPr="00965CEF" w:rsidRDefault="00C368D3" w:rsidP="00387FC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>9 December 2021</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F1665" w:rsidRPr="00965CEF" w14:paraId="4092703F" w14:textId="77777777" w:rsidTr="00E34534">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3618" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09BB2E92" w14:textId="77777777" w:rsidR="001F1665" w:rsidRPr="001E598A" w:rsidRDefault="001F1665" w:rsidP="00387FC1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E598A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Current version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5555" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CF6511B" w14:textId="77777777" w:rsidR="001F1665" w:rsidRPr="00755717" w:rsidRDefault="001F1665" w:rsidP="00387FC1">
+          <w:p w14:paraId="6CF6511B" w14:textId="4429CFE3" w:rsidR="001F1665" w:rsidRPr="00755717" w:rsidRDefault="00C368D3" w:rsidP="00387FC1">
             <w:pPr>
               <w:pStyle w:val="ACRuleVersion"/>
             </w:pPr>
+            <w:r>
+              <w:t>2.0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F1665" w:rsidRPr="00965CEF" w14:paraId="43B91CB7" w14:textId="77777777" w:rsidTr="00E34534">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3618" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CE8E90B" w14:textId="77777777" w:rsidR="001F1665" w:rsidRPr="001E598A" w:rsidRDefault="001F1665" w:rsidP="00387FC1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E598A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Current version approved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5555" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E4121C4" w14:textId="77777777" w:rsidR="001F1665" w:rsidRPr="00D27C38" w:rsidRDefault="001F1665" w:rsidP="00387FC1">
+          <w:p w14:paraId="1E4121C4" w14:textId="07AABEB7" w:rsidR="001F1665" w:rsidRPr="00D27C38" w:rsidRDefault="00C368D3" w:rsidP="00387FC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>TBD</w:t>
+              <w:t>Approved by the Minister for Corrective Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F1665" w:rsidRPr="00965CEF" w14:paraId="0F52FD49" w14:textId="77777777" w:rsidTr="00E34534">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3618" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F8F8162" w14:textId="77777777" w:rsidR="001F1665" w:rsidRPr="001E598A" w:rsidRDefault="001F1665" w:rsidP="00387FC1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E598A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Current version effective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5555" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F634B78" w14:textId="77777777" w:rsidR="001F1665" w:rsidRPr="00D27C38" w:rsidRDefault="001F1665" w:rsidP="00387FC1">
+          <w:p w14:paraId="2F634B78" w14:textId="686305A7" w:rsidR="001F1665" w:rsidRPr="00D27C38" w:rsidRDefault="000A7F71" w:rsidP="00387FC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>TBD</w:t>
+              <w:t>10 March 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F1665" w:rsidRPr="00965CEF" w14:paraId="1B238B1E" w14:textId="77777777" w:rsidTr="00E34534">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3618" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DCB7FF4" w14:textId="77777777" w:rsidR="001F1665" w:rsidRPr="001E598A" w:rsidRDefault="001F1665" w:rsidP="00387FC1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E598A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Document reference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5555" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02F8BAD1" w14:textId="77777777" w:rsidR="001F1665" w:rsidRPr="00965CEF" w:rsidRDefault="001F1665" w:rsidP="00387FC1">
+          <w:p w14:paraId="02F8BAD1" w14:textId="455A1B54" w:rsidR="001F1665" w:rsidRPr="005B2597" w:rsidRDefault="00C368D3" w:rsidP="00387FC1">
             <w:pPr>
               <w:pStyle w:val="ACRuleTRIMref"/>
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005B2597">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>25/101914</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F45D113" w14:textId="2A1CD8BD" w:rsidR="000C1512" w:rsidRPr="001F1665" w:rsidRDefault="00084589" w:rsidP="001F1665">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:sectPr w:rsidR="000C1512" w:rsidRPr="001F1665" w:rsidSect="008D51C1">
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="-2410" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="706" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2472A3B7" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF7DDC">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3831A413" w14:textId="0076EDD3" w:rsidR="00937A83" w:rsidRDefault="00B424CC">
+    <w:p w14:paraId="3950E203" w14:textId="1AE1FAC2" w:rsidR="00CA2F6D" w:rsidRDefault="00B424CC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc80823466" w:history="1">
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+      <w:hyperlink w:anchor="_Toc222727961" w:history="1">
+        <w:r w:rsidR="00CA2F6D" w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00CA2F6D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+        <w:r w:rsidR="00CA2F6D" w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Purpose</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00CA2F6D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00CA2F6D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00CA2F6D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc80823466 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222727961 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00CA2F6D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00CA2F6D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00B94F66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00CA2F6D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63702B9E" w14:textId="2453B28B" w:rsidR="00937A83" w:rsidRDefault="004C6546">
+    <w:p w14:paraId="6EFB6E58" w14:textId="5671D0EA" w:rsidR="00CA2F6D" w:rsidRDefault="00CA2F6D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222727962" w:history="1">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc80823467 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222727962 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00B94F66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61462782" w14:textId="6A18D54F" w:rsidR="00937A83" w:rsidRDefault="004C6546">
+    <w:p w14:paraId="3EC51D54" w14:textId="320EFC89" w:rsidR="00CA2F6D" w:rsidRDefault="00CA2F6D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222727963" w:history="1">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Detainees</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:t>Young Person (Detainee)</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc80823468 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222727963 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00B94F66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B66A1A2" w14:textId="03AE6569" w:rsidR="00937A83" w:rsidRDefault="004C6546">
+    <w:p w14:paraId="2B0306FE" w14:textId="4966AEC7" w:rsidR="00CA2F6D" w:rsidRDefault="00CA2F6D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222727964" w:history="1">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Staff</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc80823469 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222727964 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00B94F66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B53A3EA" w14:textId="24475AEE" w:rsidR="00937A83" w:rsidRDefault="004C6546">
+    <w:p w14:paraId="2E301232" w14:textId="139BE818" w:rsidR="00CA2F6D" w:rsidRDefault="00CA2F6D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222727965" w:history="1">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Social Visitors</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc80823470 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222727965 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00B94F66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22C3F63E" w14:textId="7CA3DAEB" w:rsidR="00937A83" w:rsidRDefault="004C6546">
+    <w:p w14:paraId="0536CC6D" w14:textId="71BCF910" w:rsidR="00CA2F6D" w:rsidRDefault="00CA2F6D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222727966" w:history="1">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Official Visitors</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc80823471 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222727966 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00B94F66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52CA5EC5" w14:textId="1E908ABB" w:rsidR="00937A83" w:rsidRDefault="004C6546">
+    <w:p w14:paraId="224D3748" w14:textId="4E82B6DB" w:rsidR="00CA2F6D" w:rsidRDefault="00CA2F6D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="880"/>
+          <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222727967" w:history="1">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.2</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Emergency services</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc80823472 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222727967 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00B94F66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38A298E3" w14:textId="04F46E99" w:rsidR="00937A83" w:rsidRDefault="004C6546">
+    <w:p w14:paraId="074E9C27" w14:textId="319E1985" w:rsidR="00CA2F6D" w:rsidRDefault="00CA2F6D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="880"/>
+          <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222727968" w:history="1">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.3</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Western Australia Police Force Officers, Australian Federal Police</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc80823473 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222727968 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00B94F66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50D016D4" w14:textId="47A39F8B" w:rsidR="00937A83" w:rsidRDefault="004C6546">
+    <w:p w14:paraId="6DC93338" w14:textId="274AE454" w:rsidR="00CA2F6D" w:rsidRDefault="00CA2F6D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="880"/>
+          <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222727969" w:history="1">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.4</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Legal practitioners</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc80823474 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222727969 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00B94F66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A089F1A" w14:textId="5980D6CC" w:rsidR="00937A83" w:rsidRDefault="004C6546">
+    <w:p w14:paraId="5ABEEE3E" w14:textId="75A6DBF1" w:rsidR="00CA2F6D" w:rsidRDefault="00CA2F6D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="880"/>
+          <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222727970" w:history="1">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.5</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Official visitors with statutory powers of entry</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc80823475 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222727970 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00B94F66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17CC8B5A" w14:textId="2C0BDD6E" w:rsidR="00937A83" w:rsidRDefault="004C6546">
+    <w:p w14:paraId="69C6A6F3" w14:textId="384E58E6" w:rsidR="00CA2F6D" w:rsidRDefault="00CA2F6D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222727971" w:history="1">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Contractors</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc80823476 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222727971 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00B94F66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D0ACC8C" w14:textId="22B1516A" w:rsidR="00937A83" w:rsidRDefault="004C6546">
+    <w:p w14:paraId="04FF9DBC" w14:textId="35859C99" w:rsidR="00CA2F6D" w:rsidRDefault="00CA2F6D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222727972" w:history="1">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Definitions</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc80823477 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222727972 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00B94F66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4255C9F6" w14:textId="26653B8A" w:rsidR="00937A83" w:rsidRDefault="004C6546">
+    <w:p w14:paraId="5D52E686" w14:textId="52D9BD81" w:rsidR="00CA2F6D" w:rsidRDefault="00CA2F6D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222727973" w:history="1">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Related legislation</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:t>Document version history</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc80823478 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222727973 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00B94F66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7031B78F" w14:textId="5D699F9E" w:rsidR="00937A83" w:rsidRDefault="004C6546">
+    <w:p w14:paraId="5062897B" w14:textId="0CC08ADA" w:rsidR="00CA2F6D" w:rsidRDefault="00CA2F6D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00937A83" w:rsidRPr="004939BD">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222727974" w:history="1">
+        <w:r w:rsidRPr="008E0E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix A: Prohibited Classifications</w:t>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc80823479 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222727974 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00937A83">
+        <w:r w:rsidR="00B94F66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00937A83">
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23D6F1DF" w14:textId="3E5BD6F2" w:rsidR="00634C54" w:rsidRDefault="00B424CC" w:rsidP="004E571B">
+    <w:p w14:paraId="6F41159D" w14:textId="556D7A9D" w:rsidR="00CA2F6D" w:rsidRDefault="00CA2F6D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222727975" w:history="1">
+        <w:r w:rsidRPr="008E0E06">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendix B: Unauthorised Items</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222727975 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B94F66">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="23D6F1DF" w14:textId="2EE71163" w:rsidR="00634C54" w:rsidRDefault="00B424CC" w:rsidP="004E571B">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0809BE86" w14:textId="2DEA0CDA" w:rsidR="000A6270" w:rsidRDefault="000A6270">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF12A59" w14:textId="566109C6" w:rsidR="00373304" w:rsidRDefault="00FB3780" w:rsidP="00373304">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc80823466"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc222727961"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="4097806D" w14:textId="2FFD9D8A" w:rsidR="008F2443" w:rsidRDefault="001F1665" w:rsidP="00E34534">
+    <w:p w14:paraId="4097806D" w14:textId="1621059D" w:rsidR="008F2443" w:rsidRPr="00B52F9A" w:rsidRDefault="001F1665" w:rsidP="00E34534">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1665">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D366EF">
+      <w:r w:rsidRPr="00B52F9A">
+        <w:t>This Rule</w:t>
+      </w:r>
+      <w:r w:rsidR="00D366EF" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve"> provides for the </w:t>
       </w:r>
-      <w:r w:rsidR="00540778">
+      <w:r w:rsidR="00540778" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve">approval by the Superintendent of </w:t>
       </w:r>
-      <w:r w:rsidR="001C63DB">
+      <w:r w:rsidR="001C63DB" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve">items </w:t>
       </w:r>
-      <w:r w:rsidR="008B45D8">
+      <w:r w:rsidR="008B45D8" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve">that can </w:t>
       </w:r>
-      <w:r w:rsidR="00E96801">
-[...2 lines deleted...]
-      <w:r w:rsidR="00F21E8D">
+      <w:r w:rsidR="00E96801" w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve">be brought into </w:t>
+      </w:r>
+      <w:r w:rsidR="002A18BE" w:rsidRPr="00B52F9A">
+        <w:t>Youth</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96801" w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve"> Detention Centre</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4982" w:rsidRPr="00B52F9A">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96801" w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="002A18BE" w:rsidRPr="00B52F9A">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4982" w:rsidRPr="00B52F9A">
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96801" w:rsidRPr="00B52F9A">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21E8D" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve"> by v</w:t>
       </w:r>
-      <w:r w:rsidR="00F734A2">
+      <w:r w:rsidR="00F734A2" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve">isitors, </w:t>
       </w:r>
-      <w:r w:rsidR="00F21E8D">
+      <w:r w:rsidR="00F21E8D" w:rsidRPr="00B52F9A">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="003C711A">
+      <w:r w:rsidR="003C711A" w:rsidRPr="00B52F9A">
         <w:t>taff and</w:t>
       </w:r>
-      <w:r w:rsidR="00F21E8D">
+      <w:r w:rsidR="00F21E8D" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00776DBD">
+      <w:r w:rsidR="00776DBD" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve">other </w:t>
       </w:r>
-      <w:r w:rsidR="004E67A8">
+      <w:r w:rsidR="004E67A8" w:rsidRPr="00B52F9A">
         <w:t>persons and</w:t>
       </w:r>
-      <w:r w:rsidR="007657B8">
+      <w:r w:rsidR="007657B8" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003C711A">
+      <w:r w:rsidR="003C711A" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00880E70">
+      <w:r w:rsidR="00880E70" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve">items </w:t>
       </w:r>
-      <w:r w:rsidR="003C711A">
-[...2 lines deleted...]
-      <w:r w:rsidR="00D366EF">
+      <w:r w:rsidR="003C711A" w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4982" w:rsidRPr="00B52F9A">
+        <w:t>young people (</w:t>
+      </w:r>
+      <w:r w:rsidR="003C711A" w:rsidRPr="00B52F9A">
+        <w:t>detainees</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4982" w:rsidRPr="00B52F9A">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003C711A" w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve"> can have access to and keep in their possession</w:t>
+      </w:r>
+      <w:r w:rsidR="00D366EF" w:rsidRPr="00B52F9A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5506A198" w14:textId="78C3D094" w:rsidR="00ED3224" w:rsidRDefault="008F2443" w:rsidP="00E34534">
+    <w:p w14:paraId="5506A198" w14:textId="4D8D9D74" w:rsidR="00ED3224" w:rsidRPr="00B52F9A" w:rsidRDefault="008F2443" w:rsidP="00E34534">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00880E70">
+      <w:r w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve">Restrictions on </w:t>
+      </w:r>
+      <w:r w:rsidR="00880E70" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve">items </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2443">
-        <w:t>is necessary to maintain the good order, security and safety of BHDC.</w:t>
+      <w:r w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve">is necessary to maintain the good order, security and safety of </w:t>
+      </w:r>
+      <w:r w:rsidR="002A18BE" w:rsidRPr="00B52F9A">
+        <w:t>the YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52F9A">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E2B35C" w14:textId="77777777" w:rsidR="001F1665" w:rsidRPr="006444FB" w:rsidRDefault="001F1665" w:rsidP="001F1665">
+    <w:p w14:paraId="23E2B35C" w14:textId="77777777" w:rsidR="001F1665" w:rsidRPr="00B52F9A" w:rsidRDefault="001F1665" w:rsidP="001F1665">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc80823467"/>
-      <w:r>
+      <w:bookmarkStart w:id="1" w:name="_Toc222727962"/>
+      <w:r w:rsidRPr="00B52F9A">
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="17A61575" w14:textId="6CC33C21" w:rsidR="001F1665" w:rsidRPr="005C2569" w:rsidRDefault="001F1665" w:rsidP="00F734A2">
+    <w:p w14:paraId="17A61575" w14:textId="09412432" w:rsidR="001F1665" w:rsidRPr="00B52F9A" w:rsidRDefault="001F1665" w:rsidP="00F734A2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C7C0B">
+      <w:r w:rsidRPr="00B52F9A">
         <w:t>This Rule applies to</w:t>
       </w:r>
-      <w:r w:rsidR="005D3C5A">
+      <w:r w:rsidR="005D3C5A" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F94FB3">
+      <w:r w:rsidR="00F94FB3" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve">all visitors and </w:t>
       </w:r>
-      <w:r w:rsidR="00776DBD">
+      <w:r w:rsidR="00776DBD" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve">other persons </w:t>
       </w:r>
-      <w:r w:rsidR="00B263C8">
+      <w:r w:rsidR="00B263C8" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve">entering </w:t>
       </w:r>
-      <w:r w:rsidR="004D6FE7">
-[...2 lines deleted...]
-      <w:r w:rsidR="005D3C5A">
+      <w:r w:rsidR="002A18BE" w:rsidRPr="00B52F9A">
+        <w:t>a Y</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6FE7" w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve">DC and </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3C5A" w:rsidRPr="00B52F9A">
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidR="00575DF2">
+      <w:r w:rsidR="00575DF2" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D6FE7">
-[...11 lines deleted...]
-      <w:r w:rsidR="00F94FB3">
+      <w:r w:rsidR="002B4982" w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve">young people </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B8B" w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve">accommodated at a YDC </w:t>
+      </w:r>
+      <w:r w:rsidR="00485BF3" w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94FB3" w:rsidRPr="00B52F9A">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="009A214E">
+      <w:r w:rsidR="009A214E" w:rsidRPr="00B52F9A">
         <w:t>taff</w:t>
       </w:r>
-      <w:r w:rsidR="00DB3259" w:rsidRPr="005C2569">
+      <w:r w:rsidR="00DB3259" w:rsidRPr="00B52F9A">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C2569">
+      <w:r w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336170E7" w14:textId="2412C959" w:rsidR="00630C43" w:rsidRDefault="00D45A91" w:rsidP="004F40D9">
+    <w:p w14:paraId="336170E7" w14:textId="62E23B99" w:rsidR="00630C43" w:rsidRPr="00B52F9A" w:rsidRDefault="00DB2AD0" w:rsidP="004F40D9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc80823468"/>
-[...1 lines deleted...]
-        <w:t>Detainees</w:t>
+      <w:bookmarkStart w:id="2" w:name="_Toc222727963"/>
+      <w:r w:rsidRPr="00B52F9A">
+        <w:t>Young Person (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45A91" w:rsidRPr="00B52F9A">
+        <w:t>Detainee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52F9A">
+        <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="7AA65893" w14:textId="77777777" w:rsidR="00703987" w:rsidRPr="00703987" w:rsidRDefault="00703987" w:rsidP="00703987">
+    <w:p w14:paraId="7AA65893" w14:textId="4B761995" w:rsidR="00703987" w:rsidRPr="00B52F9A" w:rsidRDefault="00703987" w:rsidP="00703987">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00703987">
+      <w:r w:rsidRPr="00B52F9A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>The Superintendent must use all reasonable endeavours to ensure detainees are not permitted access to any item:</w:t>
+        <w:t xml:space="preserve">The Superintendent </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00B52F9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52F9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use all reasonable endeavours to ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4982" w:rsidRPr="00B52F9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">young people </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52F9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>are not permitted access to any item:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7291F9" w14:textId="77777777" w:rsidR="00703987" w:rsidRPr="00703987" w:rsidRDefault="00703987" w:rsidP="00844BFF">
+    <w:p w14:paraId="6A7291F9" w14:textId="1660C0FD" w:rsidR="00703987" w:rsidRPr="00B52F9A" w:rsidRDefault="00703987" w:rsidP="00844BFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00703987">
-        <w:t xml:space="preserve">which may threaten the security or good order of BHDC; or </w:t>
+      <w:r w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve">which may threaten the security or good order of </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4982" w:rsidRPr="00B52F9A">
+        <w:t>YDCs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve">; or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566AE76C" w14:textId="77777777" w:rsidR="005F5025" w:rsidRDefault="00703987" w:rsidP="00844BFF">
+    <w:p w14:paraId="566AE76C" w14:textId="5E1A1A74" w:rsidR="005F5025" w:rsidRPr="00B52F9A" w:rsidRDefault="00703987" w:rsidP="00844BFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00703987">
-[...2 lines deleted...]
-      <w:r w:rsidR="00CC6719">
+      <w:r w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve">which could be used by a </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4982" w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve">young person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6719" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve">harm or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00703987">
+      <w:r w:rsidRPr="00B52F9A">
         <w:t>self-harm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4856DDF7" w14:textId="5492D738" w:rsidR="00703987" w:rsidRPr="00703987" w:rsidRDefault="005F5025" w:rsidP="00844BFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">any other item classified as ‘Prohibited’ as </w:t>
       </w:r>
       <w:r w:rsidRPr="00703987">
         <w:t xml:space="preserve">classified in </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Permitted" w:history="1">
         <w:r w:rsidRPr="00703987">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Appendix A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478E24C5" w14:textId="1B7E5BA8" w:rsidR="00703987" w:rsidRPr="00703987" w:rsidRDefault="00703987" w:rsidP="00703987">
+    <w:p w14:paraId="478E24C5" w14:textId="1A36EF62" w:rsidR="00703987" w:rsidRPr="00B52F9A" w:rsidRDefault="00703987" w:rsidP="00703987">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_The_Superintendent_must"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00703987">
+      <w:r w:rsidRPr="00B52F9A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>The Superintendent must determine and approve the items that detainees are permitted to keep in their possession. The Superintendent must not approve an item if, in the opinion of the Superintendent, the item:</w:t>
+        <w:t xml:space="preserve">The Superintendent </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00B52F9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52F9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determine and approve the items that </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4982" w:rsidRPr="00B52F9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">young people </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52F9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are permitted to keep in their possession. The Superintendent </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00B52F9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52F9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not approve an item if, in the opinion of the Superintendent, the item:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332583D1" w14:textId="77777777" w:rsidR="00703987" w:rsidRPr="00703987" w:rsidRDefault="00703987" w:rsidP="00844BFF">
+    <w:p w14:paraId="332583D1" w14:textId="51EE4710" w:rsidR="00703987" w:rsidRPr="00B52F9A" w:rsidRDefault="00703987" w:rsidP="00844BFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00703987">
-        <w:t>constitutes a threat to the security or good order of BHDC; or</w:t>
+      <w:r w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve">constitutes a threat to the security or good order of </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4982" w:rsidRPr="00B52F9A">
+        <w:t>a Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52F9A">
+        <w:t>DC; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECC33F3" w14:textId="77777777" w:rsidR="004B3812" w:rsidRDefault="00703987" w:rsidP="00844BFF">
+    <w:p w14:paraId="3ECC33F3" w14:textId="5A360F71" w:rsidR="004B3812" w:rsidRPr="00B52F9A" w:rsidRDefault="00703987" w:rsidP="00844BFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00703987">
-[...2 lines deleted...]
-      <w:r w:rsidR="002A3767">
+      <w:r w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve">could be used by a </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4982" w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve">young person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52F9A">
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="002A3767" w:rsidRPr="00B52F9A">
         <w:t xml:space="preserve">harm or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00703987">
+      <w:r w:rsidRPr="00B52F9A">
         <w:t>self-harm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7886570E" w14:textId="25136712" w:rsidR="004B3812" w:rsidRPr="00703987" w:rsidRDefault="002853B5" w:rsidP="00844BFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="004B3812">
         <w:t xml:space="preserve">classified as ‘Prohibited’ as </w:t>
       </w:r>
       <w:r w:rsidR="004B3812" w:rsidRPr="00703987">
         <w:t xml:space="preserve">classified in </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Permitted" w:history="1">
         <w:r w:rsidR="004B3812" w:rsidRPr="00703987">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Appendix A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004B3812">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69125909" w14:textId="78B64ACF" w:rsidR="00703987" w:rsidRPr="00703987" w:rsidRDefault="00703987" w:rsidP="00703987">
+    <w:p w14:paraId="69125909" w14:textId="790D8D55" w:rsidR="00703987" w:rsidRPr="00703987" w:rsidRDefault="002B4982" w:rsidP="00703987">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00703987">
+      <w:r w:rsidRPr="00D20679">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Detainees must not keep in their possession any item which has not been approved by the Superintendent under </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00844BFF">
+        <w:t xml:space="preserve">A young person </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidR="00703987" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not keep in their possession any item which has not been</w:t>
+      </w:r>
+      <w:r w:rsidR="00703987" w:rsidRPr="00703987">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approved by the Superintendent under </w:t>
+      </w:r>
+      <w:r w:rsidR="00703987" w:rsidRPr="00844BFF">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.2. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43212424" w14:textId="1D0A0D3A" w:rsidR="00703987" w:rsidRPr="005B6B7A" w:rsidRDefault="00703987" w:rsidP="00AC0D76">
+    <w:p w14:paraId="43212424" w14:textId="142F6DE2" w:rsidR="00703987" w:rsidRPr="005B6B7A" w:rsidRDefault="00703987" w:rsidP="00AC0D76">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00703987">
+      <w:r w:rsidRPr="00D20679">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Superintendent must advise detainees of items that are approved under </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00703987">
+        <w:t xml:space="preserve">The Superintendent </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>the manner considered most appropriate by the Superintendent</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F10FDF">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to bring the items to the attention of detainees</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00703987">
+        <w:t xml:space="preserve"> advise </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4982" w:rsidRPr="00D20679">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:t xml:space="preserve">young people </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>of items that are approved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00703987">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844BFF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1.2 in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00703987">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>the manner considered most appropriate by the Superintendent</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10FDF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to bring the items to the attention of </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4982">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>young people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00703987">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B1E277" w14:textId="28D7DBCF" w:rsidR="004C7C0B" w:rsidRDefault="005C2569" w:rsidP="004C7C0B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc80823469"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc222727964"/>
       <w:r>
         <w:t>Staff</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="523B2272" w14:textId="778C2661" w:rsidR="005D3C5A" w:rsidRDefault="005D3C5A" w:rsidP="00485BF3">
+    <w:p w14:paraId="7226A8ED" w14:textId="502B9078" w:rsidR="0059432D" w:rsidRPr="00D20679" w:rsidRDefault="005D3C5A" w:rsidP="006F30AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E6789B">
+      <w:r w:rsidRPr="00D20679">
         <w:t xml:space="preserve">The Superintendent </w:t>
       </w:r>
-      <w:r w:rsidR="004071E1">
-[...8 lines deleted...]
-      <w:r w:rsidR="00DB22C3">
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidR="004071E1" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">determine and approve the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB22C3" w:rsidRPr="00D20679">
         <w:t xml:space="preserve">items </w:t>
       </w:r>
-      <w:r w:rsidR="008B45D8">
+      <w:r w:rsidR="008B45D8" w:rsidRPr="00D20679">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidR="00F94FB3">
+      <w:r w:rsidR="00F94FB3" w:rsidRPr="00D20679">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E6789B">
+      <w:r w:rsidRPr="00D20679">
         <w:t>taff are permitted to bring into</w:t>
       </w:r>
-      <w:r w:rsidR="00936BA7">
-[...2 lines deleted...]
-      <w:r w:rsidR="00710FAB">
+      <w:r w:rsidR="00936BA7" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4982" w:rsidRPr="00D20679">
+        <w:t>a YDC</w:t>
+      </w:r>
+      <w:r w:rsidR="00710FAB" w:rsidRPr="00D20679">
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="0059432D" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Items which are not approved by the Superintendent are unauthorised items.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="41C416D1" w14:textId="37763CF0" w:rsidR="00555A9C" w:rsidRDefault="00102B78" w:rsidP="00844BFF">
+    <w:p w14:paraId="7E61DCA7" w14:textId="46145F23" w:rsidR="006F30AE" w:rsidRPr="00D20679" w:rsidRDefault="00102B78" w:rsidP="006F30AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00555A9C">
+      <w:r w:rsidRPr="00D20679">
         <w:t>Superintendent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00102B78">
+      <w:r w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> has approved</w:t>
       </w:r>
-      <w:r w:rsidR="00555A9C">
+      <w:r w:rsidR="00555A9C" w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> staff to bring </w:t>
       </w:r>
-      <w:r w:rsidR="00555A9C" w:rsidRPr="00102B78">
+      <w:r w:rsidR="00555A9C" w:rsidRPr="00D20679">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>daily dose quantities of prescribed personal medication</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00555A9C">
+        <w:t xml:space="preserve">daily dose quantities of prescribed personal medication into </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4982" w:rsidRPr="00D20679">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> into BHDC.</w:t>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1CF5" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4982" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00555A9C" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>DC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020AD49A" w14:textId="18CA64F7" w:rsidR="00E41682" w:rsidRPr="00E41682" w:rsidRDefault="00DB22C3" w:rsidP="00E41682">
+    <w:p w14:paraId="214870D0" w14:textId="4150E689" w:rsidR="005D3C5A" w:rsidRPr="00D20679" w:rsidRDefault="005D3C5A" w:rsidP="006F30AE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_The_Superintendent_must_1"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00E64A07">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">Superintendent </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> ensure a list of </w:t>
+      </w:r>
+      <w:r w:rsidR="00710FAB" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB22C3" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">items </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94FB3" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>that s</w:t>
+      </w:r>
+      <w:r w:rsidR="00710FAB" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>taff are</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64A07" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not</w:t>
+      </w:r>
+      <w:r w:rsidR="00710FAB" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> permitted to bring into </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4982" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00710FAB" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>DC is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> displayed in a visible position at the Gatehouse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231ADDD6" w14:textId="78261E5D" w:rsidR="002D1C2B" w:rsidRPr="00D20679" w:rsidRDefault="004C7C0B" w:rsidP="005B2597">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_The_Superintendent_may_1"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">The Superintendent </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50CC1" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t>consider</w:t>
+      </w:r>
+      <w:r w:rsidR="00842313" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00501C01" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">individual </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94FB3" w:rsidRPr="00D20679">
+        <w:t>requests from s</w:t>
+      </w:r>
+      <w:r w:rsidR="00842313" w:rsidRPr="00D20679">
+        <w:t>taff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00842313" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">to bring into </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B8B" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">YDC </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47903" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="00842313" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">unauthorised </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3CB2" w:rsidRPr="00D20679">
+        <w:t>item and</w:t>
+      </w:r>
+      <w:r w:rsidR="00842313" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">grant </w:t>
+      </w:r>
+      <w:r w:rsidR="00842313" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">approval in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">writing where </w:t>
+      </w:r>
+      <w:r w:rsidR="00842313" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">the Superintendent </w:t>
+      </w:r>
+      <w:r w:rsidR="002D1C2B" w:rsidRPr="00D20679">
+        <w:t>is satisfied that</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16284" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3CB2" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> item</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1C2B" w:rsidRPr="00D20679">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730C260E" w14:textId="3DAB8814" w:rsidR="002D1C2B" w:rsidRPr="00D20679" w:rsidRDefault="00E16284" w:rsidP="005B2597">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00842313" w:rsidRPr="00D20679">
+        <w:t>necessary</w:t>
+      </w:r>
+      <w:r w:rsidR="004A196B" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="00842313" w:rsidRPr="00D20679">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94FB3" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1C2B" w:rsidRPr="00D20679">
+        <w:t>taff member</w:t>
+      </w:r>
+      <w:r w:rsidR="00113CE2" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00842313" w:rsidRPr="00D20679">
+        <w:t>undertak</w:t>
+      </w:r>
+      <w:r w:rsidR="00113CE2" w:rsidRPr="00D20679">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00842313" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> their </w:t>
+      </w:r>
+      <w:r w:rsidR="002D1C2B" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">daily duties; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0718DC" w14:textId="6C8B99C8" w:rsidR="004C7C0B" w:rsidRPr="00D20679" w:rsidRDefault="002D1C2B" w:rsidP="005B2597">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20679">
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16284" w:rsidRPr="00D20679">
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> not threaten </w:t>
+      </w:r>
+      <w:r w:rsidR="00942A0F" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">the good order or security of </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B8B" w:rsidRPr="00D20679">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F3D108" w14:textId="27C4C832" w:rsidR="00745EE5" w:rsidRPr="00745EE5" w:rsidRDefault="00896340" w:rsidP="00745EE5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc222727965"/>
+      <w:r>
+        <w:t xml:space="preserve">Social </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6789B" w:rsidRPr="003325B0">
+        <w:t>Visitors</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="05D895E1" w14:textId="0436CAA4" w:rsidR="0059432D" w:rsidRPr="00D20679" w:rsidRDefault="004C7C0B" w:rsidP="004873D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Social_Visitors"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00D20679">
+        <w:t>The Superintendent shall determine and ap</w:t>
+      </w:r>
+      <w:r w:rsidR="00E753DB" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">prove </w:t>
+      </w:r>
+      <w:r w:rsidR="00405FBA" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A41AB5" w:rsidRPr="00D20679">
+        <w:t>item</w:t>
+      </w:r>
+      <w:r w:rsidR="00585CFB" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00E753DB" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3735C" w:rsidRPr="00D20679">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2558" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">ocial </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3735C" w:rsidRPr="00D20679">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">isitors are permitted to bring into </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B8B" w:rsidRPr="00D20679">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0059432D" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> Items which are not approved by the Superintendent are unauthorised items.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433C923D" w14:textId="44884246" w:rsidR="004C7C0B" w:rsidRPr="00D20679" w:rsidRDefault="004C7C0B" w:rsidP="004C7C0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Items </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E41682">
+        <w:t xml:space="preserve">The Superintendent </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>which are not approved by the Superintendent are</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00782621">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E41682">
+        <w:t xml:space="preserve"> ensure a list of </w:t>
+      </w:r>
+      <w:r w:rsidR="00710FAB" w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>unauthorised</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="006F1359" w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> items</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E41682">
+        <w:t>item</w:t>
+      </w:r>
+      <w:r w:rsidR="00405FBA" w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0195" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>social v</w:t>
+      </w:r>
+      <w:r w:rsidR="00710FAB" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>isitors are</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64A07" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not</w:t>
+      </w:r>
+      <w:r w:rsidR="00710FAB" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> permitted to bring into </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B8B" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidR="00710FAB" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>displayed in a visible position at the Gatehouse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214870D0" w14:textId="0ACFD1BB" w:rsidR="005D3C5A" w:rsidRPr="00E64A07" w:rsidRDefault="005D3C5A" w:rsidP="005D3C5A">
-[...61 lines deleted...]
-    <w:p w14:paraId="69513E24" w14:textId="3E8D0179" w:rsidR="00485BF3" w:rsidRPr="00844BFF" w:rsidRDefault="00D60877" w:rsidP="005D3C5A">
+    <w:p w14:paraId="473F6B9E" w14:textId="4E3FBCC8" w:rsidR="006042C1" w:rsidRPr="00D20679" w:rsidRDefault="00006B38" w:rsidP="008F2443">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Staff</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00485BF3">
+        <w:t>Social v</w:t>
+      </w:r>
+      <w:r w:rsidR="006042C1" w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">isitors are only permitted to bring into </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B8B" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidR="006042C1" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006042C1">
+      <w:r w:rsidR="006F1359" w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">must only </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00485BF3">
+        <w:t>item</w:t>
+      </w:r>
+      <w:r w:rsidR="003B19BB" w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>bring</w:t>
-[...48 lines deleted...]
-      <w:r w:rsidR="00555A9C" w:rsidRPr="00844BFF">
+        <w:t xml:space="preserve">s that have been approved by the Superintendent under </w:t>
+      </w:r>
+      <w:r w:rsidR="003B19BB" w:rsidRPr="00D20679">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 4.1.2 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008841C0" w:rsidRPr="00844BFF">
+        <w:t>5.1.1</w:t>
+      </w:r>
+      <w:r w:rsidR="008841C0" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="008841C0" w:rsidRPr="00D20679">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">or </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="003B19BB" w:rsidRPr="00844BFF">
+        <w:t>5.1.6</w:t>
+      </w:r>
+      <w:r w:rsidR="008841C0" w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3138FB" w14:textId="627757DB" w:rsidR="00B70879" w:rsidRDefault="00501C01" w:rsidP="00DB22C3">
-[...75 lines deleted...]
-    <w:p w14:paraId="231ADDD6" w14:textId="0E558DAD" w:rsidR="002D1C2B" w:rsidRDefault="004C7C0B" w:rsidP="00575DF2">
+    <w:p w14:paraId="595D6F95" w14:textId="1B357D20" w:rsidR="008A48C1" w:rsidRPr="00D20679" w:rsidRDefault="00C42E09" w:rsidP="00405FBA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_The_Superintendent_may_1"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="9" w:name="_The_Superintendent_may"/>
+      <w:bookmarkStart w:id="10" w:name="_The_Superintendent_shall"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00D20679">
         <w:t xml:space="preserve">The Superintendent </w:t>
       </w:r>
-      <w:r w:rsidR="00A50CC1">
-[...5 lines deleted...]
-      <w:r w:rsidR="00842313">
+      <w:r w:rsidR="00DF6B3F" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">consider individual requests from </w:t>
+      </w:r>
+      <w:r w:rsidR="00314659" w:rsidRPr="00D20679">
+        <w:t>social v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">isitors to bring into </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B8B" w:rsidRPr="00D20679">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00501C01">
-[...14 lines deleted...]
-      <w:r w:rsidR="00E47903">
+      <w:r w:rsidR="00E47903" w:rsidRPr="00D20679">
         <w:t xml:space="preserve">an </w:t>
       </w:r>
-      <w:r w:rsidR="00842313">
+      <w:r w:rsidRPr="00D20679">
         <w:t xml:space="preserve">unauthorised </w:t>
       </w:r>
-      <w:r w:rsidR="00FD3CB2">
-[...20 lines deleted...]
-      <w:r w:rsidR="00E16284">
+      <w:r w:rsidR="006F1359" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">item </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t>and may grant approval in writing where the S</w:t>
+      </w:r>
+      <w:r w:rsidR="00405FBA" w:rsidRPr="00D20679">
+        <w:t>uperintendent is satisfied that</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16284" w:rsidRPr="00D20679">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidR="00FD3CB2">
+      <w:r w:rsidR="006F1359" w:rsidRPr="00D20679">
         <w:t xml:space="preserve"> item</w:t>
       </w:r>
-      <w:r w:rsidR="002D1C2B">
+      <w:r w:rsidR="008A48C1" w:rsidRPr="00D20679">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730C260E" w14:textId="3DAB8814" w:rsidR="002D1C2B" w:rsidRDefault="00E16284" w:rsidP="00844BFF">
-      <w:pPr>
+    <w:p w14:paraId="75EDFE77" w14:textId="3CF9AE30" w:rsidR="008A48C1" w:rsidRPr="00D20679" w:rsidRDefault="00E16284" w:rsidP="005B2597">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">daily duties; and </w:t>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">is required by the visitor </w:t>
+      </w:r>
+      <w:r w:rsidR="008A48C1" w:rsidRPr="00D20679">
+        <w:t>during their visit; and</w:t>
+      </w:r>
+      <w:r w:rsidR="00405FBA" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0718DC" w14:textId="6B1F6FA9" w:rsidR="004C7C0B" w:rsidRDefault="002D1C2B" w:rsidP="00844BFF">
-      <w:pPr>
+    <w:p w14:paraId="7CC591BF" w14:textId="4FE092EC" w:rsidR="00C42E09" w:rsidRPr="00D20679" w:rsidRDefault="00C42E09" w:rsidP="005B2597">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
-      </w:pPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20679">
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidR="008A48C1" w:rsidRPr="00D20679">
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> not threaten the good order or security of </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B8B" w:rsidRPr="00D20679">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1359" w:rsidRPr="00D20679">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295BB2D2" w14:textId="5CD1131F" w:rsidR="00540778" w:rsidRPr="00540778" w:rsidRDefault="004C7C0B" w:rsidP="00896340">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc222727966"/>
       <w:r>
-        <w:t>do</w:t>
-[...18 lines deleted...]
-      </w:r>
+        <w:t>Official Visitors</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="23F3D108" w14:textId="27C4C832" w:rsidR="00745EE5" w:rsidRPr="00745EE5" w:rsidRDefault="00896340" w:rsidP="00745EE5">
-[...12 lines deleted...]
-    <w:p w14:paraId="0EC1FE11" w14:textId="770FFB47" w:rsidR="004C7C0B" w:rsidRDefault="004C7C0B" w:rsidP="004C7C0B">
+    <w:p w14:paraId="10C44B11" w14:textId="147E2F3B" w:rsidR="00D55A84" w:rsidRPr="00D20679" w:rsidRDefault="005A0401" w:rsidP="00D55A84">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Social_Visitors"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004C7C0B">
+      <w:r w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>The Superintendent shall determine and ap</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E753DB">
+        <w:t xml:space="preserve">Official </w:t>
+      </w:r>
+      <w:r w:rsidR="00694E4B" w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">prove </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00405FBA">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">isitors </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47903" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only pe</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1359" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">rmitted to bring into </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00A41AB5">
+      <w:r w:rsidR="00F06B8B" w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>item</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00585CFB">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1359" w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> item</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00E753DB">
+      <w:r w:rsidR="00DC2558" w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">which </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E3735C">
+        <w:t xml:space="preserve">which are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>s</w:t>
-[...17 lines deleted...]
-        <w:t>isitors are permitted to bring into BHDC.</w:t>
+        <w:t>necessary for undertaking their professional duty.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232F5F91" w14:textId="6FC9AD38" w:rsidR="00555A9C" w:rsidRPr="007F7ADF" w:rsidRDefault="007F7ADF" w:rsidP="00844BFF">
+    <w:p w14:paraId="7C8DA8D0" w14:textId="77777777" w:rsidR="005B6B7A" w:rsidRPr="00D20679" w:rsidRDefault="00AF4246" w:rsidP="005B6B7A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>T</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007F7ADF">
+        <w:t>Items which are not necessary for an Official Visitor to under</w:t>
+      </w:r>
+      <w:r w:rsidR="006D539D" w:rsidRPr="00D20679">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>he Superintendent has approved social visitors to bring</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00555A9C" w:rsidRPr="007F7ADF">
+        <w:t>take</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their professional duty are unauthorised items.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C3B4CB" w14:textId="701EF153" w:rsidR="007E7EC2" w:rsidRPr="00D20679" w:rsidRDefault="007E7EC2" w:rsidP="007E7EC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">The Superintendent may consider individual requests from Official Visitors to bring into </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B8B" w:rsidRPr="00D20679">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> an unauthorised item and may grant approval in writing where the Superintendent is satisfied that the item does not threaten the good order or security of </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B8B" w:rsidRPr="00D20679">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D7DA50" w14:textId="64118DFF" w:rsidR="00DA4A7C" w:rsidRPr="004C7C0B" w:rsidRDefault="006F1359" w:rsidP="004C7C0B">
+    <w:p w14:paraId="61DBCFDA" w14:textId="61923590" w:rsidR="005B6B7A" w:rsidRPr="007F7ADF" w:rsidRDefault="005B6B7A" w:rsidP="005B6B7A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...496 lines deleted...]
-      <w:r w:rsidRPr="007F7ADF">
+      <w:r w:rsidRPr="00D20679">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">The following items are not considered necessary to performing the duties of official visitors and are therefore not permitted unless approved by the Superintendent </w:t>
+        <w:t>The following items are not considered necessary to performing the duties of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> official visitors and are therefore not permitted unless approved by the Superintendent </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C1BB8E" w14:textId="73973501" w:rsidR="005B6B7A" w:rsidRPr="007F7ADF" w:rsidRDefault="005B6B7A" w:rsidP="00844BFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="437"/>
       </w:pPr>
       <w:r w:rsidRPr="007F7ADF">
         <w:t>electronic tablets (except</w:t>
       </w:r>
       <w:r w:rsidR="00ED5869">
         <w:t xml:space="preserve"> for Emergency Services</w:t>
       </w:r>
       <w:r w:rsidRPr="007F7ADF">
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B451CDD" w14:textId="77777777" w:rsidR="005B6B7A" w:rsidRPr="007F7ADF" w:rsidRDefault="005B6B7A" w:rsidP="00844BFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="437"/>
       </w:pPr>
       <w:r w:rsidRPr="007F7ADF">
-        <w:lastRenderedPageBreak/>
         <w:t>removable media;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="357121CD" w14:textId="77777777" w:rsidR="005B6B7A" w:rsidRPr="007F7ADF" w:rsidRDefault="005B6B7A" w:rsidP="00844BFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="437"/>
       </w:pPr>
       <w:r w:rsidRPr="007F7ADF">
         <w:t xml:space="preserve">SIM cards; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6F1ADE" w14:textId="77777777" w:rsidR="00896340" w:rsidRDefault="005B6B7A" w:rsidP="00844BFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="437"/>
       </w:pPr>
       <w:r w:rsidRPr="007F7ADF">
         <w:t>cable connection or other method of connectivity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E22BDB" w14:textId="278E6D8C" w:rsidR="00526500" w:rsidRPr="00896340" w:rsidRDefault="00526500" w:rsidP="00896340">
+    <w:p w14:paraId="46610EF6" w14:textId="1410C33A" w:rsidR="002B2B8C" w:rsidRPr="00D20679" w:rsidRDefault="00526500" w:rsidP="005B2597">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:ind w:left="709" w:hanging="709"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00896340">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20679">
         <w:t xml:space="preserve">Custodial Officers </w:t>
       </w:r>
-      <w:r w:rsidR="008B45D8" w:rsidRPr="00896340">
-[...2 lines deleted...]
-      <w:r w:rsidR="00A06F61" w:rsidRPr="00896340">
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidR="008B45D8" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A06F61" w:rsidRPr="00D20679">
         <w:t>advise official v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00896340">
+      <w:r w:rsidRPr="00D20679">
         <w:t>isitors</w:t>
       </w:r>
-      <w:r w:rsidR="005D723B" w:rsidRPr="00896340">
+      <w:r w:rsidR="005D723B" w:rsidRPr="00D20679">
         <w:t xml:space="preserve"> when booking an appointment </w:t>
       </w:r>
-      <w:r w:rsidR="008B45D8" w:rsidRPr="00896340">
+      <w:r w:rsidR="008B45D8" w:rsidRPr="00D20679">
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00896340">
+      <w:r w:rsidRPr="00D20679">
         <w:t xml:space="preserve"> they may </w:t>
       </w:r>
-      <w:r w:rsidR="0078315D" w:rsidRPr="00896340">
+      <w:r w:rsidR="0078315D" w:rsidRPr="00D20679">
         <w:t>request written approval</w:t>
       </w:r>
-      <w:r w:rsidR="005C1F75" w:rsidRPr="00896340">
+      <w:r w:rsidR="005C1F75" w:rsidRPr="00D20679">
         <w:t xml:space="preserve"> from the Superintendent</w:t>
       </w:r>
-      <w:r w:rsidR="008841C0" w:rsidRPr="00896340">
-[...2 lines deleted...]
-      <w:r w:rsidR="0078315D" w:rsidRPr="00896340">
+      <w:r w:rsidR="008841C0" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> to bring into </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B8B" w:rsidRPr="00D20679">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidR="0078315D" w:rsidRPr="00D20679">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E26F2" w:rsidRPr="00896340">
+      <w:r w:rsidR="008E26F2" w:rsidRPr="00D20679">
         <w:t>unauthorised</w:t>
       </w:r>
-      <w:r w:rsidR="0078315D" w:rsidRPr="00896340">
+      <w:r w:rsidR="0078315D" w:rsidRPr="00D20679">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F1359" w:rsidRPr="00896340">
+      <w:r w:rsidR="006F1359" w:rsidRPr="00D20679">
         <w:t>item</w:t>
       </w:r>
-      <w:r w:rsidR="00782621" w:rsidRPr="00896340">
+      <w:r w:rsidR="00782621" w:rsidRPr="00D20679">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00844BFF">
+      <w:r w:rsidR="00844BFF" w:rsidRPr="00D20679">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F9D230" w14:textId="77777777" w:rsidR="007F7ADF" w:rsidRDefault="007F7ADF" w:rsidP="005B6B7A">
+    <w:p w14:paraId="11F9D230" w14:textId="77777777" w:rsidR="007F7ADF" w:rsidRPr="002B2B8C" w:rsidRDefault="007F7ADF" w:rsidP="00D760D5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:ind w:left="709" w:hanging="709"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007F7ADF">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B2B8C">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The items considered necessary for the different categories of official visitors to perform their professional duties are set out below. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B305FD" w14:textId="77777777" w:rsidR="007F7ADF" w:rsidRPr="007F7ADF" w:rsidRDefault="007F7ADF" w:rsidP="00896340">
+    <w:p w14:paraId="22B305FD" w14:textId="77777777" w:rsidR="007F7ADF" w:rsidRPr="007F7ADF" w:rsidRDefault="007F7ADF" w:rsidP="005B2597">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Emergency_services_1"/>
       <w:bookmarkStart w:id="13" w:name="_Toc66689073"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc80823472"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc222727967"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="007F7ADF">
         <w:t>Emergency services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="48F97DAC" w14:textId="7D1DA86A" w:rsidR="007F7ADF" w:rsidRPr="007F7ADF" w:rsidRDefault="007F7ADF" w:rsidP="00896340">
+    <w:p w14:paraId="6E9A603E" w14:textId="49F7C939" w:rsidR="00B34988" w:rsidRPr="00D20679" w:rsidRDefault="007F7ADF" w:rsidP="005B2597">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:r w:rsidRPr="007F7ADF">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="007F7ADF">
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">Emergency Services </w:t>
+      </w:r>
+      <w:r w:rsidR="00456717" w:rsidRPr="00D20679">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001C70F4" w:rsidRPr="00D20679">
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="00456717" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> St John’s Ambulance and the Department of Fire and Emergency Services) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">are permitted to bring any equipment into </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B8B" w:rsidRPr="00D20679">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> that is necessary to respond to an emergency. This includes mobile phones, iPads or electronic tablets that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D20679">
+        <w:t>have the ability to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> transmit critical data. Mobile phones </w:t>
+      </w:r>
+      <w:r w:rsidR="00456717" w:rsidRPr="00D20679">
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
+        <w:t xml:space="preserve"> be sighted and recorded on entry and exit from </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="00D20679">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B8B" w:rsidRPr="00D20679">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20679">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9A603E" w14:textId="70C64C0E" w:rsidR="00B34988" w:rsidRPr="00B34988" w:rsidRDefault="007F7ADF" w:rsidP="00B34988">
-[...8 lines deleted...]
-    <w:p w14:paraId="61B2A4E5" w14:textId="77777777" w:rsidR="007F7ADF" w:rsidRPr="007F7ADF" w:rsidRDefault="007F7ADF" w:rsidP="00896340">
+    <w:p w14:paraId="61B2A4E5" w14:textId="77777777" w:rsidR="007F7ADF" w:rsidRPr="007F7ADF" w:rsidRDefault="007F7ADF" w:rsidP="005B2597">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc80823473"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc66689074"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc222727968"/>
       <w:r w:rsidRPr="007F7ADF">
         <w:t>Western Australia Police Force Officers, Australian Federal Police</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
-      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="007F7ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6CE1CD" w14:textId="6C4E5183" w:rsidR="007F7ADF" w:rsidRPr="007F7ADF" w:rsidRDefault="007F7ADF" w:rsidP="00896340">
+    <w:p w14:paraId="1D6CE1CD" w14:textId="13FEAFBE" w:rsidR="007F7ADF" w:rsidRPr="005B596F" w:rsidRDefault="007F7ADF" w:rsidP="00D760D5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="709" w:hanging="709"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B596F">
+        <w:t>Officers of the Western Australian (WA) Police Force and Australian Federal Police are permitted to bring equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="00456717" w:rsidRPr="005B596F">
+        <w:t xml:space="preserve"> into the YDC, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B596F">
+        <w:t>including audio and video equipment and documentation that is necessary for the purposes of carrying out an investigation, interview or assisting in incidents</w:t>
+      </w:r>
+      <w:r w:rsidR="00456717" w:rsidRPr="005B596F">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Hlk213154060"/>
+      <w:r w:rsidR="00A16B76" w:rsidRPr="005B596F">
+        <w:t>WA Police Force Officers and AFP bringing a mobile phone into the YDC</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16B76" w:rsidRPr="005B596F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>s, shall declare these items upon entry and exit.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="647D0986" w14:textId="6F50809A" w:rsidR="00B34988" w:rsidRPr="00B34988" w:rsidRDefault="007F7ADF" w:rsidP="00B34988">
+    <w:p w14:paraId="647D0986" w14:textId="4E55B971" w:rsidR="00B34988" w:rsidRPr="005B596F" w:rsidRDefault="007F7ADF" w:rsidP="005B2597">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:r w:rsidRPr="007F7ADF">
-[...2 lines deleted...]
-      <w:r w:rsidR="002668DE">
+      <w:r w:rsidRPr="005B596F">
+        <w:t xml:space="preserve">Firearms shall not be brought into </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="005B596F">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B8B" w:rsidRPr="005B596F">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B596F">
+        <w:t xml:space="preserve"> and shall be secured in the weapons saf</w:t>
+      </w:r>
+      <w:r w:rsidR="002668DE" w:rsidRPr="005B596F">
         <w:t>e.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D75F6C" w14:textId="77777777" w:rsidR="007F7ADF" w:rsidRPr="007F7ADF" w:rsidRDefault="007F7ADF" w:rsidP="007E7EC2">
+    <w:p w14:paraId="47D75F6C" w14:textId="77777777" w:rsidR="007F7ADF" w:rsidRPr="007F7ADF" w:rsidRDefault="007F7ADF" w:rsidP="005B2597">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc66689075"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc80823474"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc222727969"/>
       <w:r w:rsidRPr="007F7ADF">
         <w:t>Legal practitioners</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="2C7494EB" w14:textId="77777777" w:rsidR="007F7ADF" w:rsidRPr="007F7ADF" w:rsidRDefault="007F7ADF" w:rsidP="007E7EC2">
+    <w:p w14:paraId="2C7494EB" w14:textId="77777777" w:rsidR="007F7ADF" w:rsidRPr="007F7ADF" w:rsidRDefault="007F7ADF" w:rsidP="005B2597">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="007F7ADF">
         <w:t>Legal practitioners, who are visiting detainees in an official capacity, are permitted to bring the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F81B751" w14:textId="77777777" w:rsidR="007F7ADF" w:rsidRPr="007F7ADF" w:rsidRDefault="007F7ADF" w:rsidP="00844BFF">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="0F81B751" w14:textId="77777777" w:rsidR="007F7ADF" w:rsidRPr="007F7ADF" w:rsidRDefault="007F7ADF" w:rsidP="005B2597">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7ADF">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>laptop (with Wi-Fi turned off)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E625DE3" w14:textId="77777777" w:rsidR="007F7ADF" w:rsidRPr="007F7ADF" w:rsidRDefault="007F7ADF" w:rsidP="00844BFF">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="7E625DE3" w14:textId="77777777" w:rsidR="007F7ADF" w:rsidRPr="007F7ADF" w:rsidRDefault="007F7ADF" w:rsidP="005B2597">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7ADF">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>documents necessary for the interview</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336B301F" w14:textId="3657E1C5" w:rsidR="00B34988" w:rsidRPr="007F7ADF" w:rsidRDefault="007F7ADF" w:rsidP="00844BFF">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="336B301F" w14:textId="3657E1C5" w:rsidR="00B34988" w:rsidRPr="007F7ADF" w:rsidRDefault="007F7ADF" w:rsidP="005B2597">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7ADF">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>dictaphone (without Wi-Fi capability).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E65477" w14:textId="41749B71" w:rsidR="005E46B9" w:rsidRPr="005E46B9" w:rsidRDefault="007F7ADF" w:rsidP="005E46B9">
+    <w:p w14:paraId="11E65477" w14:textId="41749B71" w:rsidR="005E46B9" w:rsidRPr="005E46B9" w:rsidRDefault="007F7ADF" w:rsidP="005B2597">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="007F7ADF">
         <w:t>The legal practitioner shall be permitted to display video or other photographic media on their laptop relating to their official business.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34655704" w14:textId="77777777" w:rsidR="007E7EC2" w:rsidRDefault="007F7ADF" w:rsidP="007E7EC2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Emergency_Services"/>
       <w:bookmarkStart w:id="21" w:name="_Toc66689076"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc80823475"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc222727970"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="007F7ADF">
         <w:t>Official visitors with statutory powers of entry</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="38927C7C" w14:textId="1399EEA7" w:rsidR="00FA1557" w:rsidRDefault="007F7ADF" w:rsidP="007E7EC2">
+    <w:p w14:paraId="38927C7C" w14:textId="2BF0E63B" w:rsidR="00FA1557" w:rsidRPr="005B596F" w:rsidRDefault="007F7ADF" w:rsidP="007E7EC2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:r w:rsidRPr="007E7EC2">
-[...2 lines deleted...]
-      <w:r w:rsidR="00030DA6">
+      <w:r w:rsidRPr="005B596F">
+        <w:t xml:space="preserve">Official visitors with statutory powers to enter </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="005B596F">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B8B" w:rsidRPr="005B596F">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B596F">
+        <w:t xml:space="preserve">, such as staff from the State Coroner’s office, Office of the Inspector Custodial </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9618E" w:rsidRPr="005B596F">
+        <w:t>Services,</w:t>
+      </w:r>
+      <w:r w:rsidR="00030DA6" w:rsidRPr="005B596F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E7EC2">
-        <w:t>and the Ombudsman WA may bring into BHDC any equipment necessary for performing their official duties.</w:t>
+      <w:r w:rsidRPr="005B596F">
+        <w:t xml:space="preserve">and the Ombudsman WA </w:t>
+      </w:r>
+      <w:r w:rsidR="00764595" w:rsidRPr="005B596F">
+        <w:t>and Work</w:t>
+      </w:r>
+      <w:r w:rsidR="001C70F4">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00764595" w:rsidRPr="005B596F">
+        <w:t xml:space="preserve">afe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B596F">
+        <w:t>may bring into</w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="005B596F">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B596F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B8B" w:rsidRPr="005B596F">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B596F">
+        <w:t xml:space="preserve"> any equipment necessary for performing their official duties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62893967" w14:textId="77777777" w:rsidR="00271897" w:rsidRPr="00271897" w:rsidRDefault="00271897" w:rsidP="00271897"/>
-    <w:p w14:paraId="3C038E50" w14:textId="0A919CD9" w:rsidR="0077298D" w:rsidRPr="007E7EC2" w:rsidRDefault="007F7ADF" w:rsidP="007E7EC2">
+    <w:p w14:paraId="3C038E50" w14:textId="739AE08F" w:rsidR="0077298D" w:rsidRPr="005B596F" w:rsidRDefault="007F7ADF" w:rsidP="007E7EC2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:r w:rsidRPr="007F7ADF">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Judges of the Supreme Court or District Court and members of their investigatory staff may bring into BHDC any equipment necessary for the recording of hearings or otherwise performing their duties. </w:t>
+      <w:r w:rsidRPr="005B596F">
+        <w:t xml:space="preserve">Judges of the Supreme Court or District Court and members of their investigatory staff may bring into </w:t>
+      </w:r>
+      <w:r w:rsidR="0068314B" w:rsidRPr="005B596F">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B8B" w:rsidRPr="005B596F">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B596F">
+        <w:t xml:space="preserve"> any equipment necessary for the recording of hearings or otherwise performing their duties. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674FCE8D" w14:textId="77777777" w:rsidR="00522B19" w:rsidRDefault="00676000" w:rsidP="00A476A4">
+    <w:p w14:paraId="7C708D13" w14:textId="6AEC82C9" w:rsidR="005C2A7F" w:rsidRDefault="006F30AE" w:rsidP="005C2A7F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc80823476"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc211410733"/>
       <w:r>
-        <w:t>Contractors</w:t>
-      </w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="_Toc211411115"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc211418443"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc214534137"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc211411116"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc211418444"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc214534138"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc211411117"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc211418445"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc214534139"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc211411118"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc211418446"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc214534140"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc211411119"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc211418447"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc214534141"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc211411120"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc211418448"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc214534142"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc211411121"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc211418449"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc214534143"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc211411122"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc211418450"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc214534144"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc211411123"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc211418451"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc214534145"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc211411124"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc211418452"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc214534146"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc211411125"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc211418453"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc214534147"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc211411126"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc211418454"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc214534148"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc211411127"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc211418455"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc214534149"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc211411128"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc211418456"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc214534150"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc211411129"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc211418457"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc214534151"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc211411130"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc211418458"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc214534152"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc211411131"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc211418459"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc214534153"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc211411132"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc211418460"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc214534154"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc211411133"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc211418461"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc214534155"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc211411134"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc211418462"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc214534156"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc211411135"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc211418463"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc214534157"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc211411136"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc211418464"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc214534158"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc211411137"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc211418465"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc214534159"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc211411138"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc211418466"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc214534160"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc211411139"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc211418467"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc214534161"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc211411140"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc211418468"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc214534162"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc211411141"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc211418469"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc214534163"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc211411142"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc211418470"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc214534164"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc211411143"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc211418471"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc214534165"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc211411144"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc211418472"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc214534166"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc211411145"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc211418473"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc214534167"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc211411146"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc211418474"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc214534168"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc222727971"/>
       <w:bookmarkEnd w:id="23"/>
-    </w:p>
-[...191 lines deleted...]
-      <w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:r w:rsidR="005C2A7F">
         <w:lastRenderedPageBreak/>
         <w:t>Definitions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="120"/>
     </w:p>
     <w:p w14:paraId="6036D4F4" w14:textId="769A220F" w:rsidR="005C2A7F" w:rsidRDefault="003E5201" w:rsidP="005C2A7F">
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00964583">
         <w:t xml:space="preserve">erms used in this rule have the meaning given to them in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="0077298D" w:rsidRPr="003E5201">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 9.5 </w:t>
         </w:r>
         <w:r w:rsidR="00030DA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
         <w:r w:rsidR="0077298D" w:rsidRPr="003E5201">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Approved and Unauthorised Items</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0077298D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7008A01C" w14:textId="77777777" w:rsidR="00FD1B10" w:rsidRPr="005C2A7F" w:rsidRDefault="00FD1B10" w:rsidP="005C2A7F"/>
     <w:p w14:paraId="0A3393AA" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="005C2A7F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc80823478"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc222727972"/>
       <w:r>
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="121"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B4A670" w14:textId="1D2F7F4A" w:rsidR="001B1548" w:rsidRPr="001B1548" w:rsidRDefault="00BF6BAC" w:rsidP="007A0221">
+    <w:p w14:paraId="77B4A670" w14:textId="1D2F7F4A" w:rsidR="001B1548" w:rsidRPr="005B2597" w:rsidRDefault="00BF6BAC" w:rsidP="007A0221">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:i/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Young Offenders Act </w:t>
+      </w:r>
+      <w:r w:rsidR="00266BFF">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Young Offenders Act </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>94</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6862140A" w14:textId="24F46D56" w:rsidR="001B1548" w:rsidRPr="001B1548" w:rsidRDefault="00BF6BAC" w:rsidP="007A0221">
+    <w:p w14:paraId="6862140A" w14:textId="24F46D56" w:rsidR="001B1548" w:rsidRPr="005B2597" w:rsidRDefault="00BF6BAC" w:rsidP="007A0221">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
-          <w:i/>
-[...4 lines deleted...]
-          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2597">
+        <w:rPr>
+          <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Regulations 1995</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A7BF7E" w14:textId="77777777" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00942A0F">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="47791390" w14:textId="768CA9BD" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="005B2597">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="122" w:name="_Toc211411149"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc211418477"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc214534171"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc214870294"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc222727973"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
       <w:r>
         <w:t>Document version history</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="126"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9220" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="1995"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DF778C" w:rsidRPr="007D3C6F" w14:paraId="58B40EE1" w14:textId="77777777" w:rsidTr="004541F7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
@@ -4244,134 +5128,203 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00B34988">
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C4EC7B4" w14:textId="25C13FB2" w:rsidR="00BE0D63" w:rsidRPr="00B34988" w:rsidRDefault="00BE0D63" w:rsidP="00044EE0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00B34988">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45500C9F" w14:textId="1AE10637" w:rsidR="00BE0D63" w:rsidRPr="00B34988" w:rsidRDefault="002866DE" w:rsidP="00810C72">
+          <w:p w14:paraId="45500C9F" w14:textId="2C720AFF" w:rsidR="00BE0D63" w:rsidRPr="00B34988" w:rsidRDefault="002866DE" w:rsidP="00810C72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00B34988">
               <w:t>Approved by</w:t>
             </w:r>
             <w:r w:rsidR="00B34988" w:rsidRPr="00B34988">
-              <w:t xml:space="preserve"> Minister for Corrective services</w:t>
+              <w:t xml:space="preserve"> Minister for Corrective </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B34988">
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="001D58F9">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="001D58F9" w:rsidRPr="00B34988">
+              <w:t xml:space="preserve">ervices </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B010D80" w14:textId="01B55DBE" w:rsidR="00BE0D63" w:rsidRPr="00B34988" w:rsidRDefault="00BE0D63" w:rsidP="00203166">
+          <w:p w14:paraId="2B010D80" w14:textId="6F49299A" w:rsidR="00BE0D63" w:rsidRPr="00B34988" w:rsidRDefault="001D58F9" w:rsidP="00203166">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B34988">
-              <w:t>TBD</w:t>
+            <w:r>
+              <w:t>9 December 2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D58F9" w:rsidRPr="007D3C6F" w14:paraId="018FC0DC" w14:textId="77777777" w:rsidTr="00DF778C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA6BF87" w14:textId="73769216" w:rsidR="001D58F9" w:rsidRPr="00B34988" w:rsidRDefault="001D58F9" w:rsidP="00044EE0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0E4DB3" w14:textId="4A9FD5A9" w:rsidR="001D58F9" w:rsidRPr="00B34988" w:rsidRDefault="001D58F9" w:rsidP="00044EE0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Operational Policy </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC79396" w14:textId="45BE3BA0" w:rsidR="001D58F9" w:rsidRPr="00B34988" w:rsidRDefault="001D58F9" w:rsidP="00810C72">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Approved by Minister for Corrective Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1995" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0975A6E1" w14:textId="33BB6C68" w:rsidR="001D58F9" w:rsidRDefault="00324116" w:rsidP="00203166">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10 March 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="404F5FEF" w14:textId="77777777" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00D05B49"/>
     <w:p w14:paraId="3B3008A6" w14:textId="3D154934" w:rsidR="00031C66" w:rsidRDefault="00031C66">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="22ECBB84" w14:textId="7CE52090" w:rsidR="00031C66" w:rsidRDefault="00031C66" w:rsidP="00031C66">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Appendix_A:_Approved"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkStart w:id="127" w:name="_Appendix_A:_Approved"/>
+      <w:bookmarkStart w:id="128" w:name="_Appendix_A:_Permitted"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc17814375"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc222727974"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="128"/>
       <w:r w:rsidRPr="00347EAD">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix A: </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="129"/>
       <w:r w:rsidR="00BF6BAC">
         <w:t>Prohibited Classifications</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="130"/>
     </w:p>
-    <w:p w14:paraId="0F157926" w14:textId="6A6E20DD" w:rsidR="00BF6BAC" w:rsidRPr="003731AE" w:rsidRDefault="00BF6BAC" w:rsidP="00BF6BAC">
+    <w:p w14:paraId="0F157926" w14:textId="71166F34" w:rsidR="00BF6BAC" w:rsidRPr="005B596F" w:rsidRDefault="00BF6BAC" w:rsidP="00BF6BAC">
+      <w:r w:rsidRPr="005B596F">
+        <w:t xml:space="preserve">This Appendix provides direction as to the classification types that </w:t>
+      </w:r>
+      <w:r w:rsidR="001D58F9" w:rsidRPr="005B596F">
+        <w:t xml:space="preserve">young people </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B596F">
+        <w:t>are allowed to have access to as well as those that are prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433C9ABE" w14:textId="77777777" w:rsidR="00BF6BAC" w:rsidRPr="005B596F" w:rsidRDefault="00BF6BAC" w:rsidP="00BF6BAC"/>
+    <w:p w14:paraId="07093176" w14:textId="77777777" w:rsidR="00BF6BAC" w:rsidRPr="003731AE" w:rsidRDefault="00BF6BAC" w:rsidP="00BF6BAC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B596F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Prohibited Classifications</w:t>
+      </w:r>
       <w:r w:rsidRPr="003731AE">
-        <w:t>This Appendix provides direction as to the classification types that detainees are allowed to have access to as well as those that are prohibited.</w:t>
-[...4 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Prohibited Classifications </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06BB2575" w14:textId="77777777" w:rsidR="00BF6BAC" w:rsidRPr="003731AE" w:rsidRDefault="00BF6BAC" w:rsidP="00BF6BAC"/>
-    <w:p w14:paraId="5498A5B6" w14:textId="0156D804" w:rsidR="00BF6BAC" w:rsidRPr="003731AE" w:rsidRDefault="00BF6BAC" w:rsidP="00BF6BAC">
+    <w:p w14:paraId="5498A5B6" w14:textId="0F3146B2" w:rsidR="00BF6BAC" w:rsidRPr="003731AE" w:rsidRDefault="00BF6BAC" w:rsidP="00BF6BAC">
       <w:r w:rsidRPr="003731AE">
-        <w:t>Audio- CDs</w:t>
+        <w:t>Audio CDs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1A1766" w14:textId="77777777" w:rsidR="00BF6BAC" w:rsidRPr="003731AE" w:rsidRDefault="00BF6BAC" w:rsidP="00BF6BAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003731AE">
         <w:t>Restricted High Impact Themes (Level 3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27008D8E" w14:textId="77777777" w:rsidR="00BF6BAC" w:rsidRPr="003731AE" w:rsidRDefault="00BF6BAC" w:rsidP="00BF6BAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003731AE">
         <w:t>Exceeding Level 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4350D5" w14:textId="77777777" w:rsidR="00BF6BAC" w:rsidRPr="003731AE" w:rsidRDefault="00BF6BAC" w:rsidP="00BF6BAC">
@@ -4450,100 +5403,397 @@
         <w:t>Category 1 Restricted - Restricted to 18+ Years</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="473AF70C" w14:textId="77777777" w:rsidR="00BF6BAC" w:rsidRPr="003731AE" w:rsidRDefault="00BF6BAC" w:rsidP="00BF6BAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003731AE">
         <w:t>Category 2 Restricted - Restricted to 18+ Years</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C2457C2" w14:textId="77777777" w:rsidR="00BF6BAC" w:rsidRDefault="00BF6BAC" w:rsidP="00BF6BAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003731AE">
         <w:t>RC - Refused Classification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725C0C2B" w14:textId="77777777" w:rsidR="00E61256" w:rsidRDefault="00E61256" w:rsidP="00E61256"/>
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
+    <w:p w14:paraId="725C0C2B" w14:textId="1298113F" w:rsidR="005556EC" w:rsidRDefault="005556EC">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701613BC" w14:textId="75468CB0" w:rsidR="005556EC" w:rsidRPr="008B34B6" w:rsidRDefault="005556EC" w:rsidP="005556EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="131" w:name="_Toc222727975"/>
+      <w:r w:rsidRPr="008B34B6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix B: Unauthorised Items</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="131"/>
+    </w:p>
+    <w:p w14:paraId="0A9BE0BC" w14:textId="39859C2B" w:rsidR="005556EC" w:rsidRPr="008B34B6" w:rsidRDefault="005556EC" w:rsidP="005556EC">
+      <w:r w:rsidRPr="008B34B6">
+        <w:t xml:space="preserve">Unauthorised items are items which pose a significant risk to the good order, security and good government of a Youth Detention Centre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB180B2" w14:textId="18ADCF13" w:rsidR="005556EC" w:rsidRPr="008B34B6" w:rsidRDefault="005556EC" w:rsidP="00357E1F">
+      <w:r w:rsidRPr="008B34B6">
+        <w:t xml:space="preserve">They include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163BB66A" w14:textId="79D16B5B" w:rsidR="005556EC" w:rsidRPr="008B34B6" w:rsidRDefault="0068314B" w:rsidP="00357E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="005556EC" w:rsidRPr="008B34B6">
+        <w:t>llegal drugs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D74D3A4" w14:textId="360D13B8" w:rsidR="00F6573B" w:rsidRPr="008B34B6" w:rsidRDefault="0068314B" w:rsidP="00357E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6573B" w:rsidRPr="008B34B6">
+        <w:t>rug paraphernalia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9B1D2D" w14:textId="49043E88" w:rsidR="005556EC" w:rsidRPr="008B34B6" w:rsidRDefault="0068314B" w:rsidP="00357E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005556EC" w:rsidRPr="008B34B6">
+        <w:t>lcohol including products designed to simulate but contain 0% alcohol</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07014A78" w14:textId="0A309E53" w:rsidR="0028174A" w:rsidRPr="008B34B6" w:rsidRDefault="005B596F" w:rsidP="00357E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>tobacco</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138FDA8A" w14:textId="0A429843" w:rsidR="00F6573B" w:rsidRPr="008B34B6" w:rsidRDefault="00C95336" w:rsidP="00357E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6573B" w:rsidRPr="008B34B6">
+        <w:t>-Cigarettes, vapour cigarettes</w:t>
+      </w:r>
+      <w:r w:rsidR="00164543" w:rsidRPr="008B34B6">
+        <w:t>, cigarette lighters</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6573B" w:rsidRPr="008B34B6">
+        <w:t xml:space="preserve"> or similar devices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F874998" w14:textId="493BE312" w:rsidR="005556EC" w:rsidRPr="008B34B6" w:rsidRDefault="00C95336" w:rsidP="00357E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005556EC" w:rsidRPr="008B34B6">
+        <w:t>ny communication device, including but not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666084D8" w14:textId="269FE6E5" w:rsidR="005556EC" w:rsidRPr="008B34B6" w:rsidRDefault="00C95336" w:rsidP="00357E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="005556EC" w:rsidRPr="008B34B6">
+        <w:t>obile phones, smart watches and smart spectacles/sunglasses or similar devices unless authorised by the Superintendent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED371A4" w14:textId="68CD67B0" w:rsidR="005556EC" w:rsidRPr="008B34B6" w:rsidRDefault="00C95336" w:rsidP="00357E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="005556EC" w:rsidRPr="008B34B6">
+        <w:t>omputers, laptops, tables unless authorised by the Superintendent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3BB7E9" w14:textId="2A18943A" w:rsidR="005556EC" w:rsidRPr="008B34B6" w:rsidRDefault="00C95336" w:rsidP="00357E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6573B" w:rsidRPr="008B34B6">
+        <w:t>-book readers and tablets unless authorised by the Superintendent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4757FC" w14:textId="77777777" w:rsidR="00F6573B" w:rsidRPr="008B34B6" w:rsidRDefault="00F6573B" w:rsidP="00357E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>USB thumb drives or other storage devices including SIM cards unless authorised by the Superintendent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311CA114" w14:textId="0B70E19B" w:rsidR="00F6573B" w:rsidRPr="008B34B6" w:rsidRDefault="00C95336" w:rsidP="00357E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6573B" w:rsidRPr="008B34B6">
+        <w:t>ortable gaming devices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220E3EBB" w14:textId="526B674E" w:rsidR="00F6573B" w:rsidRPr="008B34B6" w:rsidRDefault="00C95336" w:rsidP="00357E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6573B" w:rsidRPr="008B34B6">
+        <w:t>ptical media such as compact disks and DVDs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F17CC95" w14:textId="77777777" w:rsidR="00F6573B" w:rsidRPr="008B34B6" w:rsidRDefault="00F6573B" w:rsidP="00357E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>iPods and MP3 players</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBBA117" w14:textId="2DBBDDED" w:rsidR="00F6573B" w:rsidRPr="008B34B6" w:rsidRDefault="00C95336" w:rsidP="00357E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00164543" w:rsidRPr="008B34B6">
+        <w:t>erosols, perfumes, flammable liquids</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B55619A" w14:textId="0A93513B" w:rsidR="00164543" w:rsidRPr="008B34B6" w:rsidRDefault="00C95336" w:rsidP="00357E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00164543" w:rsidRPr="008B34B6">
+        <w:t>inned items or containers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3114B71B" w14:textId="7FB054A2" w:rsidR="00164543" w:rsidRPr="008B34B6" w:rsidRDefault="00C95336" w:rsidP="00357E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00164543" w:rsidRPr="008B34B6">
+        <w:t>lass containers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618A6537" w14:textId="720D03C8" w:rsidR="00164543" w:rsidRPr="008B34B6" w:rsidRDefault="00C95336" w:rsidP="00357E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00164543" w:rsidRPr="008B34B6">
+        <w:t>ifts or rewards for young people including food of any type unless authorised by the Superintendent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F4FCBD" w14:textId="2532A62F" w:rsidR="000C0AF2" w:rsidRPr="008B34B6" w:rsidRDefault="00C95336" w:rsidP="007027E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00164543" w:rsidRPr="008B34B6">
+        <w:t xml:space="preserve">andbags, sports bags and plastic shopping bags  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8E4F8D" w14:textId="77777777" w:rsidR="000C0AF2" w:rsidRPr="00262761" w:rsidRDefault="000C0AF2" w:rsidP="000C0AF2">
+      <w:r w:rsidRPr="008B34B6">
+        <w:t>The absence of an item from this list does not imply it is an authorised item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409A4037" w14:textId="77777777" w:rsidR="00E61256" w:rsidRPr="003731AE" w:rsidRDefault="00E61256" w:rsidP="006F30AE">
+      <w:bookmarkStart w:id="132" w:name="_Appendix_B:_Approved"/>
+      <w:bookmarkEnd w:id="132"/>
     </w:p>
     <w:sectPr w:rsidR="00E61256" w:rsidRPr="003731AE" w:rsidSect="00656F4A">
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="048C9722" w14:textId="77777777" w:rsidR="00802C2B" w:rsidRDefault="00802C2B" w:rsidP="00D06E62">
+    <w:p w14:paraId="0401E309" w14:textId="77777777" w:rsidR="00BF7E45" w:rsidRDefault="00BF7E45" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A6C72A8" w14:textId="77777777" w:rsidR="00802C2B" w:rsidRDefault="00802C2B" w:rsidP="00D06E62">
+    <w:p w14:paraId="6B12B415" w14:textId="77777777" w:rsidR="00BF7E45" w:rsidRDefault="00BF7E45" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4563,71 +5813,71 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D38C75D" w14:textId="5092A6ED" w:rsidR="00802C2B" w:rsidRDefault="00802C2B" w:rsidP="00656F4A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>the Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
@@ -4674,87 +5924,81 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005344B9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="664521CF" w14:textId="77777777" w:rsidR="00802C2B" w:rsidRDefault="00802C2B"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EA0A773" w14:textId="77777777" w:rsidR="00802C2B" w:rsidRDefault="00802C2B" w:rsidP="00D06E62">
+    <w:p w14:paraId="6D2BF0EC" w14:textId="77777777" w:rsidR="00BF7E45" w:rsidRDefault="00BF7E45" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="198AA282" w14:textId="77777777" w:rsidR="00802C2B" w:rsidRDefault="00802C2B" w:rsidP="00D06E62">
+    <w:p w14:paraId="5F06DB8A" w14:textId="77777777" w:rsidR="00BF7E45" w:rsidRDefault="00BF7E45" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77D647D7" w14:textId="77777777" w:rsidR="00802C2B" w:rsidRPr="00C15CE3" w:rsidRDefault="00802C2B" w:rsidP="00EA7EAC">
     <w:pPr>
       <w:pStyle w:val="Subtitle"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C15CE3">
       <w:t xml:space="preserve">Commissioner’s Operating </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="728EF1EC" w14:textId="77777777" w:rsidR="00802C2B" w:rsidRPr="00C15CE3" w:rsidRDefault="00802C2B" w:rsidP="00EA7EAC">
     <w:pPr>
       <w:pStyle w:val="Subtitle"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48AF2D7E" wp14:editId="03710F5F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>104775</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>27940</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2639695" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
@@ -4781,162 +6025,162 @@
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="109863341"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
                             <w:p w14:paraId="73D9D18A" w14:textId="77777777" w:rsidR="00802C2B" w:rsidRPr="00464E72" w:rsidRDefault="00802C2B" w:rsidP="00857A48">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="48AF2D7E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:8.25pt;margin-top:2.2pt;width:207.85pt;height:23.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzzXpFCwIAAPIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N07cOF1bIavtbreq&#10;tL1Iu/0AgnGMCgwFEjv9+g44m43at6o8IGBmzsw5M6yvR6PJQfqgwDK6mM0pkVZAq+yO0e9P92+u&#10;KAmR25ZrsJLRowz0evP61XpwjSyhB91KTxDEhmZwjPYxuqYoguil4WEGTlo0duANj3j1u6L1fEB0&#10;o4tyPl8VA/jWeRAyBHy9m4x0k/G7Tor4teuCjEQzirXFvPu8b9NebNa82XnueiVOZfB/qMJwZTHp&#10;GeqOR072Xv0FZZTwEKCLMwGmgK5TQmYOyGYx/4PNY8+dzFxQnODOMoX/Byu+HL55olpGS0osN9ii&#10;JzlG8h5GUiZ1BhcadHp06BZHfMYuZ6bBPYD4EYiF257bnbzxHoZe8harW6TI4iJ0wgkJZDt8hhbT&#10;8H2EDDR23iTpUAyC6Nil47kzqRSBj+Xqbb2qK0oE2sp6VS2rnII3z9HOh/hRgiHpwKjHzmd0fngI&#10;MVXDm2eXlMzCvdI6d19bMjBaV2WVAy4sRkUcTq0Mo1fztKZxSSQ/2DYHR670dMYE2p5YJ6IT5Thu&#10;R3RMUmyhPSJ/D9MQ4qfBQw/+FyUDDiCj4eeee0mJ/mRRw3qxXKaJzZdl9a7Ei7+0bC8t3AqEYjRS&#10;Mh1vY57yiesNat2pLMNLJadacbCyOqdPkCb38p69Xr7q5jcAAAD//wMAUEsDBBQABgAIAAAAIQCp&#10;+DFW2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NT8MwEETvSP0P1iJxo3ZCUkGIU1UgrlSU&#10;D4mbG2+TiHgdxW4T/j3bEz2OZvTmlevZ9eKEY+g8aUiWCgRS7W1HjYaP95fbexAhGrKm94QafjHA&#10;ulpclaawfqI3PO1iIxhCoTAa2hiHQspQt+hMWPoBibuDH52JHMdG2tFMDHe9TJVaSWc64ofWDPjU&#10;Yv2zOzoNn6+H769MbZtnlw+Tn5Uk9yC1vrmeN48gIs7xfwxnfVaHip32/kg2iJ7zKuelhiwDwXV2&#10;l6Yg9hryJAFZlfLSv/oDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAs816RQsCAADyAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqfgxVtsAAAAH&#10;AQAADwAAAAAAAAAAAAAAAABlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:8.25pt;margin-top:2.2pt;width:207.85pt;height:23.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgE7Vi+QEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcOF1bcVbb3W5V&#10;aXuRtv0AjHGMCgwFEjv9+h1wNhu1b1X9gBgPnJlz5rC5nrQiB+G8BNPQ5SKnRBgOnTS7hv74fv/m&#10;ihIfmOmYAiMaehSeXm9fv9qMthYFDKA64QiCGF+PtqFDCLbOMs8HoZlfgBUGkz04zQKGbpd1jo2I&#10;rlVW5Pk6G8F11gEX3uPfuzlJtwm/7wUPX/vei0BUQ7G3kFaX1jau2XbD6p1jdpD81Ab7hy40kwaL&#10;nqHuWGBk7+RfUFpyBx76sOCgM+h7yUXigGyW+R9sHgdmReKC4nh7lsn/P1j+5fBovzkSpvcw4QAT&#10;CW8fgP/0xMDtwMxO3DgH4yBYh4WXUbJstL4+XY1S+9pHkHb8DB0Ome0DJKCpdzqqgjwJouMAjmfR&#10;xRQIx5/F+m21rkpKOOaKal2uylSC1c+3rfPhowBN4qahDoea0NnhwYfYDaufj8RiBu6lUmmwypCx&#10;oVVZlOnCRUbLgL5TUjf0Ko/f7IRI8oPp0uXApJr3WECZE+tIdKYcpnbCg5F9C90R+TuY/YXvATcD&#10;uN+UjOithvpfe+YEJeqTQQ2r5WoVzZiCVfmuwMBdZtrLDDMcoRoaKJm3tyEZeOZ6g1r3Msnw0smp&#10;V/RMUufk72jKyzidenmF2ycAAAD//wMAUEsDBBQABgAIAAAAIQCp+DFW2wAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI5NT8MwEETvSP0P1iJxo3ZCUkGIU1UgrlSUD4mbG2+TiHgdxW4T/j3bEz2O&#10;ZvTmlevZ9eKEY+g8aUiWCgRS7W1HjYaP95fbexAhGrKm94QafjHAulpclaawfqI3PO1iIxhCoTAa&#10;2hiHQspQt+hMWPoBibuDH52JHMdG2tFMDHe9TJVaSWc64ofWDPjUYv2zOzoNn6+H769MbZtnlw+T&#10;n5Uk9yC1vrmeN48gIs7xfwxnfVaHip32/kg2iJ7zKuelhiwDwXV2l6Yg9hryJAFZlfLSv/oDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYBO1YvkBAADNAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqfgxVtsAAAAHAQAADwAAAAAAAAAAAAAAAABT&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="109863341"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="73D9D18A" w14:textId="77777777" w:rsidR="00802C2B" w:rsidRPr="00464E72" w:rsidRDefault="00802C2B" w:rsidP="00857A48">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C15CE3">
       <w:t>Policy and Procedure</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="70E3DD72" w14:textId="77777777" w:rsidR="00802C2B" w:rsidRDefault="00802C2B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2CCB9EF0" w14:textId="77777777" w:rsidR="00802C2B" w:rsidRDefault="00802C2B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="236765C3" wp14:editId="50B7B0CC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>287655</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -4966,116 +6210,116 @@
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="1994442530"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
                             <w:p w14:paraId="29BB6C95" w14:textId="77777777" w:rsidR="00802C2B" w:rsidRPr="00464E72" w:rsidRDefault="00802C2B" w:rsidP="008D51C1">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="236765C3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:22.65pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYwMKJCgIAAPkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CJE2MOEXXrsOA&#10;rhvQ7gMYWY6FSaImKbGzrx8lp2nQ3Yb5IIgm9fTeI7W+7o1mB+mDQlvxyWjMmbQCa2V3Ff/xfP9h&#10;yVmIYGvQaGXFjzLw6837d+vOlXKKLepaekYgNpSdq3gboyuLIohWGggjdNJSskFvIFLod0XtoSN0&#10;o4vpeLwoOvS18yhkCPT3bkjyTcZvGinit6YJMjJdceIW8+rzuk1rsVlDufPgWiVONOAfWBhQli49&#10;Q91BBLb36i8oo4THgE0cCTQFNo0SMmsgNZPxGzVPLTiZtZA5wZ1tCv8PVjwevnumauodZxYMtehZ&#10;9pF9xJ5NkjudCyUVPTkqiz39TpVJaXAPKH4GZvG2BbuTN95j10qoiV0+WVwcHXBCAtl2X7Gma2Af&#10;MQP1jTcJkMxghE5dOp47k6iIdOVidrWczjkTlJuuFvPZPJEroHw57XyInyUaljYV99T5jA6HhxCH&#10;0peSdJnFe6V17r62rKv4ak7wbzJGRRpOrUzFl+P0DeOSRH6ydT4cQelhT1y0JUpJdRI6SI79tj/Z&#10;S/Upt8X6SDZ4HGaR3g5tWvS/OetoDisefu3BS870F0tWriazWRrcHMzmV1MK/GVme5kBKwiq4pGz&#10;YXsb87APwm7I8kZlN16ZnCjTfGU/T28hDfBlnKteX+zmDwAAAP//AwBQSwMEFAAGAAgAAAAhAC0W&#10;hNHdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/IfNM/Emu1QgpfSVEI1XjYAm&#10;3Jbuo23svm26C63/3vUkx8lMZr7JN6NtxZV63zhGmE0VCOLSmYYrhMP+9TEF4YNmo1vHhPBDHjbF&#10;5C7XmXEDf9B1FyoRS9hnGqEOocuk9GVNVvup64ijd3a91SHKvpKm10Mst61MlFpKqxuOC7Xu6Lmm&#10;8nt3sQifb+fj11y9Vy920Q1uVJLtSiI+3I/bNYhAY/gPwx9+RIciMp3chY0XLUKSLmMSYb54AhH9&#10;JE1nIE4Iq0SBLHJ5e6D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJjAwokKAgAA+QMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC0WhNHdAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:22.65pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzO0oJ+QEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN24kFy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbcr++SUhwjvRXVgeBqydmd2eHmpreGHRUGDa7is8mUM+Uk1NrtK/7j+8O7&#10;a85CFK4WBpyq+EkFfrN9+2bT+VLNoQVTK2QE4kLZ+Yq3MfqyKIJslRVhAl45SjaAVkQKcV/UKDpC&#10;t6aYT6erogOsPYJUIdDf+yHJtxm/aZSMX5smqMhMxam3mFfM6y6txXYjyj0K32o5tiH+oQsrtKOi&#10;Z6h7EQU7oP4LymqJEKCJEwm2gKbRUmUOxGY2fcXmqRVeZS4kTvBnmcL/g5Vfjk/+G7LYv4eeBphJ&#10;BP8I8mdgDu5a4fbqFhG6VomaCs+SZEXnQzleTVKHMiSQXfcZahqyOETIQH2DNqlCPBmh0wBOZ9FV&#10;H5lMJVeLq+v5kjNJufl6tVwscwlRPt/2GOJHBZalTcWRhprRxfExxNSNKJ+PpGIOHrQxebDGsa7i&#10;6yXBv8pYHcl3RtuKX0/TNzghkfzg6nw5Cm2GPRUwbmSdiA6UY7/rma5HSZIIO6hPJAPCYDN6FrRp&#10;AX9z1pHFKh5+HQQqzswnR1KuZ4tF8mQOFsurOQV4mdldZoSTBFXxyNmwvYvZxwOxW5K80VmNl07G&#10;lsk6WaTR5smbl3E+9fIYt38AAAD//wMAUEsDBBQABgAIAAAAIQAtFoTR3QAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8JAFITvJvyHzTPxJrtUIKX0lRCNV42AJtyW7qNt7L5tugut/971JMfJ&#10;TGa+yTejbcWVet84RphNFQji0pmGK4TD/vUxBeGDZqNbx4TwQx42xeQu15lxA3/QdRcqEUvYZxqh&#10;DqHLpPRlTVb7qeuIo3d2vdUhyr6SptdDLLetTJRaSqsbjgu17ui5pvJ7d7EIn2/n49dcvVcvdtEN&#10;blSS7UoiPtyP2zWIQGP4D8MffkSHIjKd3IWNFy1Cki5jEmG+eAIR/SRNZyBOCKtEgSxyeXug+AUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCzO0oJ+QEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAtFoTR3QAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="1994442530"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="29BB6C95" w14:textId="77777777" w:rsidR="00802C2B" w:rsidRPr="00464E72" w:rsidRDefault="00802C2B" w:rsidP="008D51C1">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
@@ -5125,130 +6369,151 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="1C6BD82F" w14:textId="4CE7DDC3" w:rsidR="00802C2B" w:rsidRDefault="00802C2B" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C6BD82F" w14:textId="6D114C6A" w:rsidR="00802C2B" w:rsidRDefault="00802C2B" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004C6546">
+    <w:r w:rsidR="00A40D45">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Youth Custodial Rule 9 – Approved and Unauthorised Items</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve">  v0.</w:t>
+      <w:t xml:space="preserve">  v</w:t>
     </w:r>
-    <w:r w:rsidR="00030DA6">
+    <w:r w:rsidR="006F30AE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>2.0</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="70513B7E" w14:textId="77777777" w:rsidR="00802C2B" w:rsidRDefault="00802C2B"/>
+  <w:p w14:paraId="70513B7E" w14:textId="70558076" w:rsidR="00802C2B" w:rsidRDefault="00802C2B" w:rsidP="005556EC"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F56232CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="54907386"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01FC59FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C71C3916"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5290,51 +6555,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="057B5D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="274CE9D2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5376,82 +6641,82 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="630EAC9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1145" w:hanging="720"/>
+        <w:ind w:left="1004" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
@@ -5521,51 +6786,51 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07173046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DD4BFA2"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2586" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3306" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5607,51 +6872,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7626" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8346" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A5D41DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="887EEA20"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5720,51 +6985,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15E22284"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA32ED00"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5833,51 +7098,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CA064D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32CC3784"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5946,51 +7211,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="234A1579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C341874"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6032,51 +7297,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25590C34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C341874"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6118,51 +7383,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B9630D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FFA1228"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6204,51 +7469,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="301B261A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDCC6364"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6290,51 +7555,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33E87BC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C341874"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6376,51 +7641,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34072954"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1D964BF4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="346D73A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FFA1228"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6462,51 +7816,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36CB5324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA1898B6"/>
     <w:lvl w:ilvl="0" w:tplc="3378D644">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6548,51 +7902,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37F61925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E56E5026"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6634,51 +7988,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39EA0C86"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="68726B0E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A046FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="468E12CE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6720,51 +8160,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EAC7F6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7132FBCC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6806,51 +8246,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F5C66A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D9FC5220"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41616691"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23FCD5B2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6892,51 +8421,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="420D268E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C341874"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6978,51 +8507,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47F42910"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C341874"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7064,51 +8593,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48890441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C341874"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7150,51 +8679,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B704058"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A2A494C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D480F5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C07E416C"/>
     <w:lvl w:ilvl="0" w:tplc="72E4133E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7B108D1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7263,51 +8881,51 @@
     <w:lvl w:ilvl="7" w:tplc="AED813A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="357E6DF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F2B67D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3174A9F6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7349,51 +8967,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FBE74BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D21C3856"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7462,51 +9080,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C63984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB7AA65C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -7551,51 +9169,138 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57535888"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23D02BA0"/>
+    <w:lvl w:ilvl="0" w:tplc="061E30AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59531FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74602A74"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7664,51 +9369,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DA13015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81BA331A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7750,51 +9455,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F71353A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68CA7708"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7836,51 +9541,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62726BC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="521C6F5C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7922,51 +9627,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64682495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C341874"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8008,51 +9713,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66DF456B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB54D5F4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8121,51 +9826,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75E40AF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72EE872C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8234,51 +9939,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78C438B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF429996"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8320,51 +10025,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E2528EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C341874"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8406,843 +10111,967 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="1" w16cid:durableId="1868786561">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="2" w16cid:durableId="941112955">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="3" w16cid:durableId="378895662">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="4" w16cid:durableId="214463582">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="5" w16cid:durableId="1005665055">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="6" w16cid:durableId="857505165">
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="22942664">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1233614031">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1193835134">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1115951720">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="741487625">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1467434190">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="798572019">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="14" w16cid:durableId="478808972">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="144860263">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1494298654">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2106149426">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="849681256">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1314021255">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="598638447">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="850333242">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2142650263">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="185409530">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="934362959">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2003659878">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1268194457">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="27" w16cid:durableId="1625773067">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="617881564">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="432477004">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1360163404">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="727151029">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="2011171893">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1794909411">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1670523793">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="309869377">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="782648680">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="960497849">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="76948055">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="795366198">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1695617271">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1967589219">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1241018663">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1640917992">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="483936970">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="374352480">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1884555258">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="806896934">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="703867926">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="49" w16cid:durableId="717096376">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="11">
-[...5 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="50" w16cid:durableId="1786539235">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="51" w16cid:durableId="526647336">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="719132335">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="410195957">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="15">
-[...11 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="54" w16cid:durableId="1611743306">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="55" w16cid:durableId="239677175">
+    <w:abstractNumId w:val="31"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="21">
-[...80 lines deleted...]
-  <w:numIdMacAtCleanup w:val="4"/>
+  <w:numIdMacAtCleanup w:val="55"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="WE8AfW7K+lIeZGua1ZBbwHK9TK2c0eWz5r65cfw8gp4uPDA0f3y+B/I6Ge9jow/p7k3av5jq8qQmh+fZ043uEg==" w:salt="WkPeyZdidH9aJqpW2rNKow=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="6jqA1MhuJScCFxIPGNbx2b+zDaUdjw9K7cBUDb3YawSdx+hMzAImbVe5XpZTW1SRub1N/LPrG8kL+CiXnB8whQ==" w:salt="MlkPmYMgUZox/4N9+adeaw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="133121"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00373304"/>
     <w:rsid w:val="00006B38"/>
     <w:rsid w:val="00016D86"/>
     <w:rsid w:val="000228CC"/>
     <w:rsid w:val="00024E69"/>
     <w:rsid w:val="00030DA6"/>
     <w:rsid w:val="00031C66"/>
     <w:rsid w:val="00044EE0"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="00053521"/>
+    <w:rsid w:val="0005518C"/>
     <w:rsid w:val="0006621B"/>
     <w:rsid w:val="00067D7A"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00084589"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="00094553"/>
     <w:rsid w:val="00094F00"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A01D1"/>
     <w:rsid w:val="000A3923"/>
     <w:rsid w:val="000A6270"/>
+    <w:rsid w:val="000A7F71"/>
     <w:rsid w:val="000B4222"/>
     <w:rsid w:val="000B4419"/>
     <w:rsid w:val="000B6320"/>
+    <w:rsid w:val="000C0AF2"/>
     <w:rsid w:val="000C1512"/>
     <w:rsid w:val="000C3AFA"/>
     <w:rsid w:val="000C4C11"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D6950"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000E6D53"/>
     <w:rsid w:val="000E7AF6"/>
     <w:rsid w:val="000F3F7C"/>
     <w:rsid w:val="000F4C07"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="00102B78"/>
     <w:rsid w:val="00102F56"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="001106BD"/>
     <w:rsid w:val="00113CE2"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00121C58"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00142A13"/>
     <w:rsid w:val="00144A1B"/>
+    <w:rsid w:val="001463F1"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00155864"/>
+    <w:rsid w:val="00163EAB"/>
+    <w:rsid w:val="00164543"/>
     <w:rsid w:val="001734CD"/>
     <w:rsid w:val="00175213"/>
     <w:rsid w:val="001757E8"/>
+    <w:rsid w:val="00185182"/>
     <w:rsid w:val="001853C1"/>
     <w:rsid w:val="00187349"/>
     <w:rsid w:val="00193880"/>
+    <w:rsid w:val="00197DDF"/>
     <w:rsid w:val="001B1548"/>
     <w:rsid w:val="001B2353"/>
     <w:rsid w:val="001B5349"/>
     <w:rsid w:val="001B6BBF"/>
     <w:rsid w:val="001B7E82"/>
     <w:rsid w:val="001C63B9"/>
     <w:rsid w:val="001C63DB"/>
+    <w:rsid w:val="001C70F4"/>
     <w:rsid w:val="001C71DB"/>
+    <w:rsid w:val="001D078A"/>
     <w:rsid w:val="001D48FA"/>
+    <w:rsid w:val="001D58F9"/>
     <w:rsid w:val="001D6114"/>
     <w:rsid w:val="001E4BEF"/>
     <w:rsid w:val="001F1665"/>
     <w:rsid w:val="001F4B29"/>
     <w:rsid w:val="00203166"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="002204A5"/>
     <w:rsid w:val="002224AD"/>
+    <w:rsid w:val="00225653"/>
+    <w:rsid w:val="00226182"/>
     <w:rsid w:val="0022685F"/>
     <w:rsid w:val="00234500"/>
     <w:rsid w:val="00236FE8"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="0025397A"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="002668DE"/>
     <w:rsid w:val="00266BFF"/>
     <w:rsid w:val="00270C5B"/>
     <w:rsid w:val="00271897"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="00276FE6"/>
+    <w:rsid w:val="0028123B"/>
+    <w:rsid w:val="0028174A"/>
+    <w:rsid w:val="00281D65"/>
     <w:rsid w:val="002836E4"/>
     <w:rsid w:val="002853B5"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="002866DE"/>
+    <w:rsid w:val="00290E69"/>
     <w:rsid w:val="002A130F"/>
+    <w:rsid w:val="002A18BE"/>
     <w:rsid w:val="002A3767"/>
+    <w:rsid w:val="002B1D8D"/>
     <w:rsid w:val="002B207C"/>
+    <w:rsid w:val="002B2B8C"/>
     <w:rsid w:val="002B2F92"/>
+    <w:rsid w:val="002B4982"/>
     <w:rsid w:val="002B6662"/>
     <w:rsid w:val="002D1C2B"/>
     <w:rsid w:val="002D2826"/>
     <w:rsid w:val="002D5B97"/>
     <w:rsid w:val="002E267A"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="003039AF"/>
     <w:rsid w:val="00304EF7"/>
     <w:rsid w:val="00307894"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00312016"/>
     <w:rsid w:val="00314659"/>
+    <w:rsid w:val="00324116"/>
     <w:rsid w:val="00330E96"/>
     <w:rsid w:val="003325B0"/>
     <w:rsid w:val="0033474E"/>
     <w:rsid w:val="00335C0B"/>
     <w:rsid w:val="00343CED"/>
+    <w:rsid w:val="00346B54"/>
     <w:rsid w:val="00351787"/>
     <w:rsid w:val="00352EC4"/>
     <w:rsid w:val="003577D0"/>
+    <w:rsid w:val="00357E1F"/>
     <w:rsid w:val="00362676"/>
+    <w:rsid w:val="00364654"/>
     <w:rsid w:val="00370131"/>
     <w:rsid w:val="00373304"/>
     <w:rsid w:val="003755B7"/>
     <w:rsid w:val="003763B7"/>
     <w:rsid w:val="00380258"/>
+    <w:rsid w:val="00384A20"/>
     <w:rsid w:val="00387FC1"/>
+    <w:rsid w:val="00391D29"/>
     <w:rsid w:val="00393EC3"/>
     <w:rsid w:val="003A0F05"/>
     <w:rsid w:val="003A59A3"/>
     <w:rsid w:val="003B0861"/>
     <w:rsid w:val="003B1066"/>
     <w:rsid w:val="003B19BB"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C252D"/>
     <w:rsid w:val="003C6957"/>
     <w:rsid w:val="003C711A"/>
     <w:rsid w:val="003D16E5"/>
+    <w:rsid w:val="003D24A3"/>
+    <w:rsid w:val="003D26F5"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003E5201"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003E78C1"/>
     <w:rsid w:val="003F3B81"/>
     <w:rsid w:val="003F6C60"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="00405FBA"/>
     <w:rsid w:val="004071E1"/>
     <w:rsid w:val="0040796F"/>
+    <w:rsid w:val="00416DE6"/>
     <w:rsid w:val="00436C97"/>
     <w:rsid w:val="0044190F"/>
     <w:rsid w:val="004452EA"/>
     <w:rsid w:val="004513FD"/>
     <w:rsid w:val="004541F7"/>
+    <w:rsid w:val="00456717"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00461264"/>
     <w:rsid w:val="00461CDF"/>
     <w:rsid w:val="004647BA"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="0046616F"/>
     <w:rsid w:val="0047518F"/>
+    <w:rsid w:val="004851F3"/>
     <w:rsid w:val="00485BF3"/>
+    <w:rsid w:val="004873D6"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="00493868"/>
     <w:rsid w:val="00494F73"/>
     <w:rsid w:val="00495DA7"/>
     <w:rsid w:val="004A196B"/>
     <w:rsid w:val="004B07F9"/>
     <w:rsid w:val="004B08B6"/>
     <w:rsid w:val="004B1442"/>
     <w:rsid w:val="004B287D"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B3812"/>
     <w:rsid w:val="004B4DCE"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
+    <w:rsid w:val="004C2168"/>
     <w:rsid w:val="004C6546"/>
     <w:rsid w:val="004C6CF6"/>
     <w:rsid w:val="004C7C0B"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D203A"/>
     <w:rsid w:val="004D3DCE"/>
+    <w:rsid w:val="004D4472"/>
     <w:rsid w:val="004D6FE7"/>
     <w:rsid w:val="004D7AAB"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004E67A8"/>
+    <w:rsid w:val="004E7C6A"/>
     <w:rsid w:val="004F055A"/>
     <w:rsid w:val="004F26BD"/>
     <w:rsid w:val="004F40D9"/>
     <w:rsid w:val="004F74FE"/>
     <w:rsid w:val="00501C01"/>
     <w:rsid w:val="00504392"/>
+    <w:rsid w:val="00505775"/>
     <w:rsid w:val="00511B0C"/>
     <w:rsid w:val="00514F23"/>
     <w:rsid w:val="005172C5"/>
     <w:rsid w:val="005175CC"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="00521F7F"/>
     <w:rsid w:val="00522B19"/>
+    <w:rsid w:val="005253CC"/>
     <w:rsid w:val="00526500"/>
     <w:rsid w:val="005344B9"/>
     <w:rsid w:val="00540778"/>
     <w:rsid w:val="00540BB3"/>
     <w:rsid w:val="00546C72"/>
     <w:rsid w:val="00550767"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="00554532"/>
+    <w:rsid w:val="00554FF5"/>
+    <w:rsid w:val="005556EC"/>
     <w:rsid w:val="00555A9C"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00565F83"/>
     <w:rsid w:val="00567DEC"/>
     <w:rsid w:val="0057467C"/>
     <w:rsid w:val="00574A81"/>
     <w:rsid w:val="00575DF2"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="00582A19"/>
     <w:rsid w:val="00585CFB"/>
     <w:rsid w:val="00592112"/>
+    <w:rsid w:val="0059432D"/>
     <w:rsid w:val="005A0401"/>
     <w:rsid w:val="005A1218"/>
     <w:rsid w:val="005A1F45"/>
     <w:rsid w:val="005A3EA6"/>
+    <w:rsid w:val="005A6C62"/>
+    <w:rsid w:val="005B2597"/>
     <w:rsid w:val="005B4942"/>
+    <w:rsid w:val="005B596F"/>
     <w:rsid w:val="005B6B7A"/>
     <w:rsid w:val="005B6BC5"/>
     <w:rsid w:val="005C1F75"/>
     <w:rsid w:val="005C2569"/>
     <w:rsid w:val="005C2A7F"/>
     <w:rsid w:val="005C6F47"/>
     <w:rsid w:val="005D2DCF"/>
     <w:rsid w:val="005D37B8"/>
     <w:rsid w:val="005D3C5A"/>
     <w:rsid w:val="005D723B"/>
     <w:rsid w:val="005E46B9"/>
     <w:rsid w:val="005E47EA"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E6BB5"/>
     <w:rsid w:val="005F0698"/>
     <w:rsid w:val="005F4A19"/>
     <w:rsid w:val="005F5025"/>
     <w:rsid w:val="005F7764"/>
     <w:rsid w:val="006041BC"/>
     <w:rsid w:val="006042C1"/>
+    <w:rsid w:val="00614209"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="00630357"/>
     <w:rsid w:val="00630C43"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
+    <w:rsid w:val="00637E92"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00645B12"/>
     <w:rsid w:val="0064667F"/>
     <w:rsid w:val="00647F00"/>
+    <w:rsid w:val="0065070E"/>
     <w:rsid w:val="00651FD7"/>
+    <w:rsid w:val="006551D9"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="006641C9"/>
+    <w:rsid w:val="00665880"/>
     <w:rsid w:val="00667579"/>
     <w:rsid w:val="006718E5"/>
     <w:rsid w:val="00676000"/>
+    <w:rsid w:val="0068314B"/>
     <w:rsid w:val="00684BAD"/>
     <w:rsid w:val="00684D68"/>
     <w:rsid w:val="00687997"/>
     <w:rsid w:val="00694E4B"/>
     <w:rsid w:val="006969D5"/>
     <w:rsid w:val="006A6C41"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006C2B3D"/>
     <w:rsid w:val="006D539D"/>
     <w:rsid w:val="006E1815"/>
     <w:rsid w:val="006E1BFD"/>
     <w:rsid w:val="006F1359"/>
+    <w:rsid w:val="006F30AE"/>
+    <w:rsid w:val="007027E7"/>
     <w:rsid w:val="00703987"/>
     <w:rsid w:val="00710FAB"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00715A67"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="007445FB"/>
     <w:rsid w:val="00745EE5"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="007536C1"/>
+    <w:rsid w:val="00764595"/>
     <w:rsid w:val="007657B8"/>
     <w:rsid w:val="0077298D"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="00776DBD"/>
     <w:rsid w:val="00782621"/>
     <w:rsid w:val="0078315D"/>
     <w:rsid w:val="007A0221"/>
     <w:rsid w:val="007A12BB"/>
     <w:rsid w:val="007C0607"/>
     <w:rsid w:val="007C7440"/>
     <w:rsid w:val="007D2784"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007E0195"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007E7EC2"/>
     <w:rsid w:val="007F7ADF"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="00802C2B"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="00803C09"/>
     <w:rsid w:val="00810C72"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00811F0A"/>
     <w:rsid w:val="008123C3"/>
     <w:rsid w:val="00821CC6"/>
     <w:rsid w:val="00822A40"/>
     <w:rsid w:val="00825245"/>
     <w:rsid w:val="00842313"/>
+    <w:rsid w:val="0084318E"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00844BFF"/>
     <w:rsid w:val="0084630E"/>
+    <w:rsid w:val="0085013C"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="00860095"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00874D37"/>
     <w:rsid w:val="0087681B"/>
     <w:rsid w:val="00880E70"/>
     <w:rsid w:val="008841C0"/>
     <w:rsid w:val="00884BE0"/>
     <w:rsid w:val="008865D2"/>
     <w:rsid w:val="008939B3"/>
     <w:rsid w:val="00896340"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008A6A9F"/>
+    <w:rsid w:val="008B34B6"/>
     <w:rsid w:val="008B45D8"/>
     <w:rsid w:val="008B5A10"/>
     <w:rsid w:val="008B5E88"/>
+    <w:rsid w:val="008B727C"/>
     <w:rsid w:val="008C1179"/>
     <w:rsid w:val="008D2F1D"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008E1A21"/>
     <w:rsid w:val="008E26F2"/>
     <w:rsid w:val="008E7A6E"/>
     <w:rsid w:val="008F2443"/>
     <w:rsid w:val="008F4982"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00917434"/>
     <w:rsid w:val="00927898"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00931523"/>
     <w:rsid w:val="00936BA7"/>
     <w:rsid w:val="00937A83"/>
+    <w:rsid w:val="0094255D"/>
     <w:rsid w:val="00942A0F"/>
     <w:rsid w:val="009604A9"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00964583"/>
     <w:rsid w:val="00965CC6"/>
     <w:rsid w:val="00967B2F"/>
+    <w:rsid w:val="0097403A"/>
+    <w:rsid w:val="009842D0"/>
     <w:rsid w:val="009879D4"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="009A0352"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A214E"/>
     <w:rsid w:val="009A2E2F"/>
     <w:rsid w:val="009A48DF"/>
     <w:rsid w:val="009B2E90"/>
     <w:rsid w:val="009B59C1"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009D3317"/>
     <w:rsid w:val="009F6E6C"/>
     <w:rsid w:val="009F7CB9"/>
     <w:rsid w:val="00A065DC"/>
     <w:rsid w:val="00A06F61"/>
     <w:rsid w:val="00A075F4"/>
     <w:rsid w:val="00A13833"/>
+    <w:rsid w:val="00A16B76"/>
+    <w:rsid w:val="00A223A2"/>
+    <w:rsid w:val="00A22E46"/>
+    <w:rsid w:val="00A2497A"/>
     <w:rsid w:val="00A3504E"/>
     <w:rsid w:val="00A37664"/>
+    <w:rsid w:val="00A40D45"/>
     <w:rsid w:val="00A41AB5"/>
     <w:rsid w:val="00A43D05"/>
+    <w:rsid w:val="00A43DF2"/>
     <w:rsid w:val="00A43E68"/>
     <w:rsid w:val="00A476A4"/>
     <w:rsid w:val="00A47EF9"/>
     <w:rsid w:val="00A50CC1"/>
     <w:rsid w:val="00A76CA8"/>
     <w:rsid w:val="00A820CD"/>
+    <w:rsid w:val="00AA4DF4"/>
+    <w:rsid w:val="00AA5AF0"/>
     <w:rsid w:val="00AB10BB"/>
+    <w:rsid w:val="00AB2E57"/>
     <w:rsid w:val="00AB6DBB"/>
     <w:rsid w:val="00AC0D76"/>
     <w:rsid w:val="00AC33D9"/>
     <w:rsid w:val="00AC5E60"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AF4246"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF7DDC"/>
+    <w:rsid w:val="00B0037E"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B11C1E"/>
+    <w:rsid w:val="00B16609"/>
     <w:rsid w:val="00B16B09"/>
     <w:rsid w:val="00B263C8"/>
     <w:rsid w:val="00B26885"/>
     <w:rsid w:val="00B31DC7"/>
     <w:rsid w:val="00B34988"/>
     <w:rsid w:val="00B424CC"/>
+    <w:rsid w:val="00B52F9A"/>
     <w:rsid w:val="00B5686E"/>
     <w:rsid w:val="00B70879"/>
     <w:rsid w:val="00B84FF8"/>
     <w:rsid w:val="00B85E80"/>
     <w:rsid w:val="00B87A8C"/>
     <w:rsid w:val="00B92CB7"/>
     <w:rsid w:val="00B937D8"/>
+    <w:rsid w:val="00B94F66"/>
     <w:rsid w:val="00B96D4C"/>
     <w:rsid w:val="00BB02FD"/>
     <w:rsid w:val="00BE0D63"/>
     <w:rsid w:val="00BE2039"/>
+    <w:rsid w:val="00BE795A"/>
     <w:rsid w:val="00BF32FF"/>
     <w:rsid w:val="00BF4F84"/>
     <w:rsid w:val="00BF6BAC"/>
+    <w:rsid w:val="00BF7E45"/>
     <w:rsid w:val="00C00C29"/>
     <w:rsid w:val="00C01B16"/>
     <w:rsid w:val="00C051D1"/>
     <w:rsid w:val="00C05933"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C11C3C"/>
+    <w:rsid w:val="00C13CAC"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C20D19"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C21E4C"/>
     <w:rsid w:val="00C226A4"/>
     <w:rsid w:val="00C27D4D"/>
     <w:rsid w:val="00C30CB9"/>
     <w:rsid w:val="00C3309B"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C36669"/>
+    <w:rsid w:val="00C368D3"/>
     <w:rsid w:val="00C368E3"/>
     <w:rsid w:val="00C42E09"/>
     <w:rsid w:val="00C46B6F"/>
     <w:rsid w:val="00C577D0"/>
     <w:rsid w:val="00C6400B"/>
     <w:rsid w:val="00C65488"/>
     <w:rsid w:val="00C65F39"/>
     <w:rsid w:val="00C708B7"/>
     <w:rsid w:val="00C73E4F"/>
     <w:rsid w:val="00C80EDA"/>
     <w:rsid w:val="00C8272F"/>
+    <w:rsid w:val="00C95336"/>
+    <w:rsid w:val="00CA2F6D"/>
+    <w:rsid w:val="00CA368A"/>
+    <w:rsid w:val="00CA7724"/>
     <w:rsid w:val="00CB4719"/>
     <w:rsid w:val="00CC0307"/>
     <w:rsid w:val="00CC4FAC"/>
     <w:rsid w:val="00CC57CA"/>
     <w:rsid w:val="00CC6719"/>
     <w:rsid w:val="00CD461D"/>
     <w:rsid w:val="00CD6F98"/>
     <w:rsid w:val="00CE0DA0"/>
     <w:rsid w:val="00CE1A06"/>
+    <w:rsid w:val="00CE2AE5"/>
     <w:rsid w:val="00CE7FE5"/>
     <w:rsid w:val="00D013B7"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D1019A"/>
+    <w:rsid w:val="00D20679"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D23730"/>
+    <w:rsid w:val="00D31D31"/>
     <w:rsid w:val="00D357E8"/>
     <w:rsid w:val="00D362F9"/>
     <w:rsid w:val="00D366EF"/>
     <w:rsid w:val="00D45A91"/>
     <w:rsid w:val="00D51D01"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D543AD"/>
     <w:rsid w:val="00D55A84"/>
     <w:rsid w:val="00D56930"/>
     <w:rsid w:val="00D60877"/>
     <w:rsid w:val="00D66D26"/>
     <w:rsid w:val="00D72062"/>
     <w:rsid w:val="00D72516"/>
+    <w:rsid w:val="00D760D5"/>
     <w:rsid w:val="00D80F6E"/>
     <w:rsid w:val="00D83082"/>
     <w:rsid w:val="00D9225E"/>
     <w:rsid w:val="00D9247B"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D93DA3"/>
+    <w:rsid w:val="00D9618E"/>
     <w:rsid w:val="00DA4A7C"/>
     <w:rsid w:val="00DB1264"/>
     <w:rsid w:val="00DB22C3"/>
+    <w:rsid w:val="00DB2AD0"/>
     <w:rsid w:val="00DB3259"/>
+    <w:rsid w:val="00DB7B65"/>
     <w:rsid w:val="00DC2558"/>
     <w:rsid w:val="00DC35F5"/>
     <w:rsid w:val="00DD1120"/>
     <w:rsid w:val="00DE30DA"/>
     <w:rsid w:val="00DE3F6B"/>
     <w:rsid w:val="00DE4EF2"/>
     <w:rsid w:val="00DE57D5"/>
+    <w:rsid w:val="00DE5FB9"/>
     <w:rsid w:val="00DE6291"/>
     <w:rsid w:val="00DF2DCF"/>
     <w:rsid w:val="00DF6B3F"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00E040DD"/>
     <w:rsid w:val="00E04D33"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E11C6B"/>
     <w:rsid w:val="00E16284"/>
     <w:rsid w:val="00E23002"/>
     <w:rsid w:val="00E24F57"/>
     <w:rsid w:val="00E32829"/>
     <w:rsid w:val="00E34534"/>
     <w:rsid w:val="00E3735C"/>
     <w:rsid w:val="00E41682"/>
     <w:rsid w:val="00E42698"/>
     <w:rsid w:val="00E47903"/>
     <w:rsid w:val="00E527D1"/>
     <w:rsid w:val="00E56E44"/>
+    <w:rsid w:val="00E605AD"/>
     <w:rsid w:val="00E61256"/>
     <w:rsid w:val="00E64A07"/>
+    <w:rsid w:val="00E66CA5"/>
     <w:rsid w:val="00E6789B"/>
     <w:rsid w:val="00E7292E"/>
     <w:rsid w:val="00E753DB"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E96801"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EC0A62"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED00F5"/>
     <w:rsid w:val="00ED3224"/>
     <w:rsid w:val="00ED5869"/>
+    <w:rsid w:val="00ED73EE"/>
+    <w:rsid w:val="00EE07F9"/>
     <w:rsid w:val="00EE1946"/>
     <w:rsid w:val="00EF01E9"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF2BC5"/>
     <w:rsid w:val="00F0327C"/>
+    <w:rsid w:val="00F06B8B"/>
     <w:rsid w:val="00F10E02"/>
     <w:rsid w:val="00F10FDF"/>
     <w:rsid w:val="00F113C1"/>
     <w:rsid w:val="00F142CB"/>
     <w:rsid w:val="00F21B80"/>
     <w:rsid w:val="00F21E8D"/>
     <w:rsid w:val="00F261C3"/>
     <w:rsid w:val="00F43BE6"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F473DF"/>
     <w:rsid w:val="00F500E1"/>
+    <w:rsid w:val="00F51CD0"/>
     <w:rsid w:val="00F60389"/>
+    <w:rsid w:val="00F6573B"/>
     <w:rsid w:val="00F66713"/>
     <w:rsid w:val="00F734A2"/>
     <w:rsid w:val="00F9325B"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00F94FB3"/>
     <w:rsid w:val="00FA1557"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FA5ADF"/>
     <w:rsid w:val="00FA6B29"/>
+    <w:rsid w:val="00FB1CF5"/>
     <w:rsid w:val="00FB3780"/>
     <w:rsid w:val="00FC1293"/>
     <w:rsid w:val="00FD1B10"/>
     <w:rsid w:val="00FD2544"/>
     <w:rsid w:val="00FD2D9A"/>
     <w:rsid w:val="00FD3CB2"/>
     <w:rsid w:val="00FD700F"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE3FD2"/>
     <w:rsid w:val="00FF7BF2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="133121"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6BEB1841"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{FB3D1F89-D846-4776-826E-9E1F436BBFB2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9658,50 +11487,51 @@
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004C7C0B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="1146"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
@@ -10687,103 +12517,131 @@
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F6E6C"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F734A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F6573B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="52"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F6573B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="54"/>
+      </w:numPr>
+      <w:spacing w:after="120"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="853494656">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1720937779">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1895846233">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11052,136 +12910,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...84 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C008B9654E0370997449C4A0106BD377096" ma:contentTypeVersion="5" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="fada1bc32683f1f8afb6e3519156e147">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b285d3da42e065dd206f2d7c12dd14f" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -11431,127 +13203,229 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Youth Custodial Rules</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">58081a5c-2417-44d0-aab6-abfe5521b729</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Rumbold, Scott</DisplayName>
+        <AccountId>31</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Assistant Director</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Corrective Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ce9ba758-ea71-457b-9a14-44db9922bfb4</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>19</Value>
+      <Value>18</Value>
+      <Value>1</Value>
+      <Value>21</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Operational Support</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">06b4752c-4a05-4733-84b5-3d0fa3cfc36b</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">Youth Custodial Rule 9 - Approved and Unauthorised Items</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Justice Management Youth</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">bbc87106-b7e5-46e7-a714-53483c2cd0fb</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Rumbold, Scott</DisplayName>
+        <AccountId>31</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1842D67-6D24-4500-B0AA-995BECDDE470}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65948235-70EB-48DB-871D-5C19E34A97EC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A2C457E-0918-4C0B-B19C-B1F591F23DF1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A2C457E-0918-4C0B-B19C-B1F591F23DF1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65948235-70EB-48DB-871D-5C19E34A97EC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1842D67-6D24-4500-B0AA-995BECDDE470}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1544</Words>
-  <Characters>8804</Characters>
+  <Words>1667</Words>
+  <Characters>9090</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>252</Lines>
+  <Paragraphs>149</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP template</vt:lpstr>
+      <vt:lpstr>Youth Custodial Rule 9 - Approved and Unauthorised Items</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10328</CharactersWithSpaces>
+  <CharactersWithSpaces>10608</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>