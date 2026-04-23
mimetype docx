--- v0 (2025-12-19)
+++ v1 (2026-04-23)
@@ -12,3163 +12,4049 @@
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0D48DA57" w14:textId="4FCBDB18" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="002E5756">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="00CB4753">
         <w:t>1.3 Local Operating Procedure</w:t>
       </w:r>
       <w:r w:rsidR="005262E2">
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EECEAF6" w14:textId="504CEF01" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
+    <w:p w14:paraId="3EECEAF6" w14:textId="1AA9D241" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00A278B6" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
-      <w:r>
-        <w:t>Banksia Hill Detention Centre</w:t>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">Youth </w:t>
+      </w:r>
+      <w:r w:rsidR="00A547EA" w:rsidRPr="00A9001D">
+        <w:t>Detention Centre</w:t>
+      </w:r>
+      <w:r w:rsidR="00112763" w:rsidRPr="00A9001D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="00126611" w14:paraId="008013DD" w14:textId="77777777" w:rsidTr="007E63C8">
         <w:trPr>
           <w:trHeight w:val="5953"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
-          <w:p w14:paraId="21FEB16A" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00365E34" w:rsidRDefault="00126611" w:rsidP="00126611">
+          <w:p w14:paraId="21FEB16A" w14:textId="7854E73D" w:rsidR="00126611" w:rsidRPr="00A9001D" w:rsidRDefault="00126611" w:rsidP="00126611">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A9001D">
               <w:t>Principles</w:t>
             </w:r>
+            <w:r w:rsidR="00112763" w:rsidRPr="00A9001D">
+              <w:t xml:space="preserve"> and Standards</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6C2DA408" w14:textId="77777777" w:rsidR="007A1D35" w:rsidRDefault="00697F8D" w:rsidP="00697F8D">
+          <w:p w14:paraId="6D6F4D27" w14:textId="77777777" w:rsidR="002A43F9" w:rsidRPr="00A9001D" w:rsidRDefault="002A43F9" w:rsidP="002A43F9">
+            <w:r w:rsidRPr="00A9001D">
+              <w:t>The Model of Care (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A9001D">
+              <w:t>MoC</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A9001D">
+              <w:t xml:space="preserve">) Instruction was developed to guide and support staff to operationally implement the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A9001D">
+              <w:t>MoC’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A9001D">
+              <w:t xml:space="preserve"> high-level principles for the care and management of young people in Youth Detention Centres. The </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A9001D">
+              <w:t>MoC</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A9001D">
+              <w:t xml:space="preserve"> Instruction provides a rehabilitative and therapeutic operating environment to support, build and nurture a young person’s skills and individual strengths to enable rehabilitation, reduce reoffending, and maximise their potential to lead meaningful lives. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61EFC142" w14:textId="77777777" w:rsidR="002A43F9" w:rsidRPr="00A9001D" w:rsidRDefault="002A43F9" w:rsidP="002A43F9"/>
+          <w:p w14:paraId="3C7124F9" w14:textId="43E79C39" w:rsidR="002A43F9" w:rsidRPr="00A9001D" w:rsidRDefault="002A43F9" w:rsidP="006507A5">
+            <w:r w:rsidRPr="00A9001D">
+              <w:t xml:space="preserve">This COPP aligns with the following </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A9001D">
+              <w:t>MoC</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A9001D">
+              <w:t xml:space="preserve"> service principles:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BA42EDC" w14:textId="77777777" w:rsidR="002A43F9" w:rsidRPr="00A9001D" w:rsidRDefault="002A43F9" w:rsidP="002A43F9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A9001D">
+              <w:t xml:space="preserve">Principle 8: Promote culture of appreciation, care and support for staff. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44A695EC" w14:textId="77777777" w:rsidR="002A43F9" w:rsidRPr="00A9001D" w:rsidRDefault="002A43F9" w:rsidP="002A43F9">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00697F8D">
-              <w:t>In context of the following</w:t>
+          </w:p>
+          <w:p w14:paraId="45D25D12" w14:textId="77777777" w:rsidR="002A43F9" w:rsidRPr="00A9001D" w:rsidRDefault="002A43F9" w:rsidP="002A43F9">
+            <w:r w:rsidRPr="00A9001D">
+              <w:t xml:space="preserve">In the context of the </w:t>
             </w:r>
-            <w:r w:rsidR="007A1D35">
-              <w:t>:</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A9001D">
+              <w:t>MoC</w:t>
             </w:r>
-            <w:r w:rsidRPr="00697F8D">
-              <w:t xml:space="preserve"> </w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A9001D">
+              <w:t>, the following national standards and international covenants inform best practice:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75348BC2" w14:textId="77777777" w:rsidR="007A1D35" w:rsidRPr="005262E2" w:rsidRDefault="007A1D35" w:rsidP="005262E2"/>
-          <w:p w14:paraId="17E1B5C1" w14:textId="1F32A6C5" w:rsidR="00697F8D" w:rsidRPr="005262E2" w:rsidRDefault="007E63C8" w:rsidP="00697F8D">
+          <w:p w14:paraId="32494951" w14:textId="77777777" w:rsidR="002A43F9" w:rsidRPr="00A9001D" w:rsidRDefault="002A43F9" w:rsidP="002A43F9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="007A1D35" w:rsidRPr="007A1D35">
+              <w:r w:rsidRPr="00A9001D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Arial"/>
                 </w:rPr>
-                <w:t>National Principles for Child Safe Organisations</w:t>
+                <w:t>Principles of Youth Justice in Australia (Australasian Youth Justice Administrators, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="0442F932" w14:textId="4D90BCCB" w:rsidR="007A1D35" w:rsidRPr="007E63C8" w:rsidRDefault="007A1D35" w:rsidP="007E63C8"/>
-[...3 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="408E70BB" w14:textId="77777777" w:rsidR="002A43F9" w:rsidRPr="00A9001D" w:rsidRDefault="002A43F9" w:rsidP="002A43F9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00A9001D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>National Principles for Child Safe Organisations (Australian Human Rights Commission, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="42E90560" w14:textId="3E0006AA" w:rsidR="00663830" w:rsidRPr="005262E2" w:rsidRDefault="00663830" w:rsidP="005262E2"/>
+          <w:p w14:paraId="33879AA3" w14:textId="77777777" w:rsidR="002A43F9" w:rsidRPr="00A9001D" w:rsidRDefault="002A43F9" w:rsidP="002A43F9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="00A9001D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standard Minimum Rules for the Administration of Juvenile Justice </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00A9001D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:br/>
+                <w:t>(“The Beijing Rules”) (United Nations, 1985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="42E90560" w14:textId="52942819" w:rsidR="00663830" w:rsidRPr="005262E2" w:rsidRDefault="00663830" w:rsidP="00112763"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C86AC8C" w14:textId="3E83F303" w:rsidR="007E63C8" w:rsidRDefault="007E63C8" w:rsidP="00663830"/>
     <w:p w14:paraId="670E9EA4" w14:textId="77777777" w:rsidR="007E63C8" w:rsidRDefault="007E63C8">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="65965797" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="53AB3444" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00663830" w:rsidSect="002E5756">
-          <w:headerReference w:type="default" r:id="rId13"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A00EA92" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF7DDC">
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F43E2C" w14:textId="3A0566E3" w:rsidR="001F5E0F" w:rsidRDefault="0059651C">
+    <w:p w14:paraId="514EFD5E" w14:textId="14DEE410" w:rsidR="00386120" w:rsidRDefault="0059651C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc101864687" w:history="1">
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+      <w:hyperlink w:anchor="_Toc226703542" w:history="1">
+        <w:r w:rsidR="00386120" w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r w:rsidR="00386120">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+        <w:r w:rsidR="00386120" w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r w:rsidR="00386120">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r w:rsidR="00386120">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
-[...12 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r w:rsidR="00386120">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226703542 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00386120">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00386120">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007464E6">
+        <w:r w:rsidR="00386120">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r w:rsidR="00386120">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F01DD4C" w14:textId="2AE6C3C3" w:rsidR="001F5E0F" w:rsidRDefault="007E63C8">
+    <w:p w14:paraId="5E5AF05D" w14:textId="39C48B62" w:rsidR="00386120" w:rsidRDefault="00386120">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc101864688" w:history="1">
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+      <w:hyperlink w:anchor="_Toc226703543" w:history="1">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
-[...12 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226703543 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007464E6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6593991B" w14:textId="40BA9B79" w:rsidR="001F5E0F" w:rsidRDefault="007E63C8">
+    <w:p w14:paraId="61C40B3B" w14:textId="3644DEA3" w:rsidR="00386120" w:rsidRDefault="00386120">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc101864689" w:history="1">
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+      <w:hyperlink w:anchor="_Toc226703544" w:history="1">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Local Operating Procedure Development</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
-[...12 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226703544 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007464E6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A657B3F" w14:textId="4856E02A" w:rsidR="001F5E0F" w:rsidRDefault="007E63C8">
+    <w:p w14:paraId="38EFC268" w14:textId="13DD1DA0" w:rsidR="00386120" w:rsidRDefault="00386120">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc101864690" w:history="1">
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+      <w:hyperlink w:anchor="_Toc226703545" w:history="1">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Superintendent responsibilities</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
-[...12 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226703545 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007464E6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="523602F1" w14:textId="57892838" w:rsidR="001F5E0F" w:rsidRDefault="007E63C8">
+    <w:p w14:paraId="6101DFCE" w14:textId="65E12451" w:rsidR="00386120" w:rsidRDefault="00386120">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc101864691" w:history="1">
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+      <w:hyperlink w:anchor="_Toc226703546" w:history="1">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Developing Local Operating Procedures</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
-[...12 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226703546 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007464E6">
-[...6 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D1BB655" w14:textId="7048B2F3" w:rsidR="001F5E0F" w:rsidRDefault="007E63C8">
+    <w:p w14:paraId="1FF3BB61" w14:textId="3FC66DAE" w:rsidR="00386120" w:rsidRDefault="00386120">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc101864692" w:history="1">
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+      <w:hyperlink w:anchor="_Toc226703547" w:history="1">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.3</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Review Process</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
-[...12 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226703547 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007464E6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B2ED277" w14:textId="6FD477E6" w:rsidR="001F5E0F" w:rsidRDefault="007E63C8">
+    <w:p w14:paraId="64682E09" w14:textId="204CD8F0" w:rsidR="00386120" w:rsidRDefault="00386120">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc101864693" w:history="1">
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+      <w:hyperlink w:anchor="_Toc226703548" w:history="1">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.4</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Request by the Superintendent to amend a LOP</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
-[...12 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226703548 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007464E6">
-[...6 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E4CF52C" w14:textId="794E7330" w:rsidR="001F5E0F" w:rsidRDefault="007E63C8">
+    <w:p w14:paraId="0BBAF926" w14:textId="74DDA56D" w:rsidR="00386120" w:rsidRDefault="00386120">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc101864694" w:history="1">
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+      <w:hyperlink w:anchor="_Toc226703549" w:history="1">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.5</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Review by Operational Policy</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
-[...12 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226703549 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007464E6">
-[...6 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29667FF0" w14:textId="684611A1" w:rsidR="001F5E0F" w:rsidRDefault="007E63C8">
+    <w:p w14:paraId="1EF4CD2C" w14:textId="4F37B8FF" w:rsidR="00386120" w:rsidRDefault="00386120">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc101864695" w:history="1">
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+      <w:hyperlink w:anchor="_Toc226703550" w:history="1">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.6</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Approval</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
-[...12 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226703550 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007464E6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C46E3B1" w14:textId="40848D09" w:rsidR="001F5E0F" w:rsidRDefault="007E63C8">
+    <w:p w14:paraId="306FC476" w14:textId="2D952E26" w:rsidR="00386120" w:rsidRDefault="00386120">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc101864696" w:history="1">
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+      <w:hyperlink w:anchor="_Toc226703551" w:history="1">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.7</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Publishing</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
-[...12 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226703551 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007464E6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2699DE69" w14:textId="43AF0C0F" w:rsidR="001F5E0F" w:rsidRDefault="007E63C8">
+    <w:p w14:paraId="4AD0B48A" w14:textId="7119A2EC" w:rsidR="00386120" w:rsidRDefault="00386120">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc101864697" w:history="1">
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+      <w:hyperlink w:anchor="_Toc226703552" w:history="1">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.8</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Document control</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
-[...12 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226703552 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007464E6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77F62534" w14:textId="7F04272B" w:rsidR="001F5E0F" w:rsidRDefault="007E63C8">
+    <w:p w14:paraId="43AAEB86" w14:textId="3D0C34D2" w:rsidR="00386120" w:rsidRDefault="00386120">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc101864698" w:history="1">
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+      <w:hyperlink w:anchor="_Toc226703553" w:history="1">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
-[...12 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226703553 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007464E6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38FE2B89" w14:textId="35B1979D" w:rsidR="001F5E0F" w:rsidRDefault="007E63C8">
+    <w:p w14:paraId="0F1A41E8" w14:textId="4A08B067" w:rsidR="00386120" w:rsidRDefault="00386120">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc101864699" w:history="1">
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+      <w:hyperlink w:anchor="_Toc226703554" w:history="1">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Definitions and acronyms</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+          <w:t>Related COPPs and documents</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
-[...12 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226703554 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007464E6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09D8F320" w14:textId="499308F0" w:rsidR="001F5E0F" w:rsidRDefault="007E63C8">
+    <w:p w14:paraId="7D5F2D08" w14:textId="034E5B22" w:rsidR="00386120" w:rsidRDefault="00386120">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc101864700" w:history="1">
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+      <w:hyperlink w:anchor="_Toc226703555" w:history="1">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226703555 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="474F7E3F" w14:textId="6C098239" w:rsidR="00386120" w:rsidRDefault="00386120">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226703556" w:history="1">
+        <w:r w:rsidRPr="00C57C0F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00C57C0F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
-[...12 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226703556 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007464E6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62F3C99F" w14:textId="042ED2F6" w:rsidR="001F5E0F" w:rsidRDefault="007E63C8">
+    <w:p w14:paraId="4FAB17EB" w14:textId="7672241E" w:rsidR="00386120" w:rsidRDefault="00386120">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc101864701" w:history="1">
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+      <w:hyperlink w:anchor="_Toc226703557" w:history="1">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
-[...12 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226703557 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007464E6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D8ABF0A" w14:textId="5E0DF124" w:rsidR="001F5E0F" w:rsidRDefault="007E63C8">
+    <w:p w14:paraId="71C174D3" w14:textId="2A443516" w:rsidR="00386120" w:rsidRDefault="00386120">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc101864702" w:history="1">
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+      <w:hyperlink w:anchor="_Toc226703558" w:history="1">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F" w:rsidRPr="00817AD0">
+        <w:r w:rsidRPr="00C57C0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Document Version History</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
-[...12 lines deleted...]
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226703558 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007464E6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="001F5E0F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D036EB3" w14:textId="0ECFBA27" w:rsidR="00634C54" w:rsidRDefault="0059651C" w:rsidP="004E571B">
+    <w:p w14:paraId="3D036EB3" w14:textId="25ABB66B" w:rsidR="00634C54" w:rsidRDefault="0059651C" w:rsidP="004E571B">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="47BA9441" w14:textId="77777777" w:rsidR="00634C54" w:rsidRDefault="00634C54">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5820DFEE" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+    <w:p w14:paraId="5820DFEE" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00A9001D" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc22822763"/>
       <w:bookmarkStart w:id="1" w:name="_Toc97022779"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc101864687"/>
-      <w:r w:rsidRPr="00CB4753">
+      <w:bookmarkStart w:id="2" w:name="_Toc226703542"/>
+      <w:r w:rsidRPr="00A9001D">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="003B8F3F" w14:textId="3A36DDC7" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00CB4753">
-      <w:r w:rsidRPr="00CB4753">
+    <w:p w14:paraId="003B8F3F" w14:textId="66560DCC" w:rsidR="00CB4753" w:rsidRPr="00A9001D" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9001D">
         <w:t xml:space="preserve">This Commissioner’s Operating Policy and Procedure (COPP) applies to </w:t>
       </w:r>
-      <w:r w:rsidR="00465351">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00CB4753">
+      <w:r w:rsidR="002A43F9" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">all Youth </w:t>
+      </w:r>
+      <w:r w:rsidR="00465351" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> Detention Centre</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF32D5" w:rsidRPr="00A9001D">
+        <w:t>’s (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DF32D5" w:rsidRPr="00A9001D">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DF32D5" w:rsidRPr="00A9001D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005A78DE" w:rsidRPr="00A9001D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="63C45958" w14:textId="2DD48533" w:rsidR="00CB4753" w:rsidRPr="00465351" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+      <w:r w:rsidR="00283D02" w:rsidRPr="00A9001D">
+        <w:t>Custodial Officers and staff.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F318F1" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00A9001D" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C45958" w14:textId="2DD48533" w:rsidR="00CB4753" w:rsidRPr="00A9001D" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc379980017"/>
       <w:bookmarkStart w:id="4" w:name="_Toc379980018"/>
       <w:bookmarkStart w:id="5" w:name="_Toc22822764"/>
       <w:bookmarkStart w:id="6" w:name="_Toc97022780"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc101864688"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc379980019"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc379980019"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc226703543"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00CB4753">
+      <w:r w:rsidRPr="00A9001D">
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Prisoner_Receival"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="7"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CB4753">
+    </w:p>
+    <w:p w14:paraId="7EA464A6" w14:textId="0655880F" w:rsidR="00CB4753" w:rsidRPr="00A9001D" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9001D">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00AE7496">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="003249D0" w:rsidRPr="00A9001D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Operating Policy and Procedures Framework – </w:t>
-[...11 lines deleted...]
-          <w:t>,</w:t>
+          <w:t>Operating Policy Framework – Youth Detention Centre</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CB4753">
+      <w:r w:rsidR="003249D0" w:rsidRPr="00A9001D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
         <w:t xml:space="preserve"> provides the mechanism for the Superintendent to issue </w:t>
       </w:r>
+      <w:r w:rsidR="00465351" w:rsidRPr="00A9001D">
+        <w:t>a Local Operating Procedure (LOP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">. A </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7B17" w:rsidRPr="00A9001D">
+        <w:t>LOP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> should assist staff to understand the job they have to do</w:t>
+      </w:r>
+      <w:r w:rsidR="00415DEA" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> and how they do it at a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00415DEA" w:rsidRPr="00A9001D">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B632CA" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00A9001D" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC713DF" w14:textId="00F79DA9" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="005E7B17" w:rsidP="000041AF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t>LOPs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465351" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> are created to provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4200" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">additional site-specific </w:t>
+      </w:r>
+      <w:r w:rsidR="00465351" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">procedural guidance and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidR="00465351" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">be consistent with the </w:t>
+      </w:r>
+      <w:r w:rsidR="006B608E" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">COPP </w:t>
+      </w:r>
+      <w:r w:rsidR="00465351" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">content. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t>LOPs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00465351" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> should not contradict or override information</w:t>
+      </w:r>
       <w:r w:rsidR="00465351">
-        <w:t>a Local Operating Procedure (LOP)</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> should not contradict or override information provided within the Youth Custodial Rules </w:t>
+        <w:t xml:space="preserve"> provided within the Youth Custodial Rules </w:t>
       </w:r>
       <w:r w:rsidR="00070066">
         <w:t>and/or</w:t>
       </w:r>
       <w:r w:rsidR="00283D02">
-        <w:t xml:space="preserve"> COPPs.</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="550C9DA0" w14:textId="2D3EC104" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00CB4753">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00283D02">
+        <w:t>COPPs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00283D02">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13523D76" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="550C9DA0" w14:textId="2D3EC104" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">All </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005E7B17">
-        <w:t xml:space="preserve">LOPs </w:t>
+        <w:t>LOPs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E7B17">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4753">
         <w:t>shall be published on the Department’s Intranet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6007E115" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00CB4753"/>
-    <w:p w14:paraId="2952DA4B" w14:textId="3D036675" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00465351" w:rsidP="00465351">
+    <w:p w14:paraId="6007E115" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2952DA4B" w14:textId="3D036675" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00465351" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc97022781"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc101864689"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc226703544"/>
       <w:r>
         <w:t>Local Operating Procedure</w:t>
       </w:r>
       <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
         <w:t xml:space="preserve"> Development</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="6A8D25CB" w14:textId="58FC56CF" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+    <w:p w14:paraId="6A8D25CB" w14:textId="58FC56CF" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc97022782"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc101864690"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc226703545"/>
       <w:r w:rsidRPr="00CB4753">
         <w:t>Superintendent responsibilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="43EFBF94" w14:textId="098C404D" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+    <w:p w14:paraId="43EFBF94" w14:textId="5ACCC780" w:rsidR="00CB4753" w:rsidRPr="00A9001D" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CB4753">
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9001D">
         <w:t xml:space="preserve">The Superintendent of </w:t>
       </w:r>
-      <w:r w:rsidR="00465351">
-[...6 lines deleted...]
-    <w:p w14:paraId="5F955AA5" w14:textId="3B1BC184" w:rsidR="00CB4753" w:rsidRPr="005262E2" w:rsidRDefault="00CB4753" w:rsidP="00E03202">
+      <w:r w:rsidR="004E1E2F" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00800279" w:rsidRPr="00A9001D">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00800279" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t>is responsible for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F955AA5" w14:textId="3B1BC184" w:rsidR="00CB4753" w:rsidRPr="00A9001D" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">the development, amendment, review and revocation of all </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E7B17" w:rsidRPr="00A9001D">
+        <w:t>LOPs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7FC34986" w14:textId="0EF62D94" w:rsidR="00CB4753" w:rsidRPr="00A9001D" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">ensuring the </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7B17" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">LOP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">is compliant and aligns to the relevant </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t>COPPs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00465351" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> legislative requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E894DE" w14:textId="6EFAC2E4" w:rsidR="00CB4753" w:rsidRPr="00A9001D" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">ensuring the </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7B17" w:rsidRPr="00A9001D">
+        <w:t>LOP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> clearly explains what needs to be done, who will do it, how often and when </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4182A5" w14:textId="2B434929" w:rsidR="00CB4753" w:rsidRPr="00A9001D" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">endorsing </w:t>
+      </w:r>
+      <w:r w:rsidR="00465351" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E7B17" w:rsidRPr="00A9001D">
+        <w:t>LOPs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="49F7DD65" w14:textId="7EDBF570" w:rsidR="00465351" w:rsidRPr="00A9001D" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">seeking approval from </w:t>
+      </w:r>
+      <w:r w:rsidR="00465351" w:rsidRPr="00A9001D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> Deputy Commissioner (DC)</w:t>
+      </w:r>
+      <w:r w:rsidR="00465351" w:rsidRPr="00A9001D">
+        <w:t>, Young People</w:t>
+      </w:r>
+      <w:r w:rsidR="00740DEB" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> via the Assistant Commission (AC), Young People. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6729E19F" w14:textId="75D7D3DA" w:rsidR="00465351" w:rsidRPr="00A9001D" w:rsidRDefault="00465351" w:rsidP="000041AF">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">taking such steps as they consider necessary to bring relevant </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E7B17" w:rsidRPr="00A9001D">
+        <w:t>LOPs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00861248" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">made by them to the attention of officers, persons visiting </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B33F6D" w:rsidRPr="00A9001D">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00521EC1" w:rsidRPr="00A9001D">
+        <w:t>the young person</w:t>
+      </w:r>
+      <w:r w:rsidR="0059651C" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">confined in </w:t>
+      </w:r>
+      <w:r w:rsidR="00094BD1" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B33F6D" w:rsidRPr="00A9001D">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="248C745A" w14:textId="080F947C" w:rsidR="00465351" w:rsidRPr="005262E2" w:rsidRDefault="00465351" w:rsidP="000041AF">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="005262E2">
-        <w:t xml:space="preserve">the development, amendment, review and revocation of all </w:t>
-      </w:r>
+        <w:t xml:space="preserve">taking reasonable steps to have </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005E7B17" w:rsidRPr="005262E2">
         <w:t>LOPs</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005262E2">
-        <w:t xml:space="preserve">ensuring the </w:t>
-[...123 lines deleted...]
-    <w:p w14:paraId="3A498F61" w14:textId="165C46F5" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+        <w:t xml:space="preserve"> made known to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">every </w:t>
+      </w:r>
+      <w:r w:rsidR="00094BD1" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">young person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">who is illiterate and, for every </w:t>
+      </w:r>
+      <w:r w:rsidR="00094BD1" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">young person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">who does not understand English, in a language that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00094BD1" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">young person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t>understands</w:t>
+      </w:r>
+      <w:r w:rsidR="00294DD4" w:rsidRPr="00A9001D">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A498F61" w14:textId="165C46F5" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc34653284"/>
+      <w:bookmarkStart w:id="16" w:name="_Process_for_developing"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc22822766"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc97022783"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc226703546"/>
       <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">Developing </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="00B47D05">
         <w:t>Local Operating Procedures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="27947F94" w14:textId="01DBF454" w:rsidR="006B608E" w:rsidRPr="006B608E" w:rsidRDefault="00861248" w:rsidP="006B608E">
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="27947F94" w14:textId="01DBF454" w:rsidR="006B608E" w:rsidRPr="006B608E" w:rsidRDefault="00861248" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Superintendent shall identify, where applicable, the appropriate officer to assist in the development of a </w:t>
       </w:r>
       <w:r w:rsidR="005E7B17">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>LOP</w:t>
       </w:r>
       <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A19398" w14:textId="6CAD2560" w:rsidR="00CB4753" w:rsidRDefault="005E7B17" w:rsidP="00465351">
+    <w:p w14:paraId="497FC325" w14:textId="7E206DE4" w:rsidR="006B608E" w:rsidRPr="006B608E" w:rsidRDefault="005E7B17" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>LOPs</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be developed using the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>LOP template</w:t>
       </w:r>
       <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in accordance with this COPP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="497FC325" w14:textId="77777777" w:rsidR="006B608E" w:rsidRPr="006B608E" w:rsidRDefault="006B608E" w:rsidP="006B608E">
-      <w:pPr>
+    <w:p w14:paraId="1CA80284" w14:textId="0D45C75D" w:rsidR="00CB4753" w:rsidRPr="00A9001D" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1CA80284" w14:textId="44839298" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+      <w:r w:rsidRPr="00CB4753">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The numbering and title of a </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7B17">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>LOP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4753">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall reflect the numbering</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53B46">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4753">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">title of the related </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP and include </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B33F6D" w:rsidRPr="00A9001D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9001D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747542B0" w14:textId="6CC82DEA" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4753">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a COPP is ‘Restricted’ the </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7B17">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>LOP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4753">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall also be ‘Restricted’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518C57BE" w14:textId="56964F76" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The numbering and title of a </w:t>
+        <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="005E7B17">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>LOP</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4753">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall reflect the numbering</w:t>
-[...74 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100EECF7" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00E03202">
+    <w:p w14:paraId="100EECF7" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>be compliant with the COPP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A58A83" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00E03202">
+    <w:p w14:paraId="27A58A83" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>include a hyperlink to the relevant COPP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BF81B5" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00E03202">
+    <w:p w14:paraId="14BF81B5" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>limit the amount of duplication and repetition of the content of the COPP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DFC67D" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00E03202">
+    <w:p w14:paraId="11DFC67D" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>not reference obsolete policy instruments and/or forms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CE52B2" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+    <w:p w14:paraId="50CE52B2" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Definitions shall be compliant with the COPP and in alphabetical order.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164753BA" w14:textId="4E7BAECC" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="005E7B17" w:rsidP="00465351">
+    <w:p w14:paraId="164753BA" w14:textId="4E7BAECC" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="005E7B17" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>LOPs</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be </w:t>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="_Hlk96693557"/>
+      <w:bookmarkStart w:id="20" w:name="_Hlk96693557"/>
       <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">forwarded to Operational Policy at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>op@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">for review, prior to approval by the DC and publishing on JustUs. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4963D0F9" w14:textId="0FE90876" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="007A39B9" w:rsidP="00465351">
+        <w:t xml:space="preserve">for review, prior to approval by the DC and publishing on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>JustUs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4963D0F9" w14:textId="0FE90876" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="007A39B9" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc101864692"/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc226703547"/>
       <w:r>
         <w:t>Review Process</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1554C876" w14:textId="01FBD9D9" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="1554C876" w14:textId="01FBD9D9" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">All </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005E7B17">
         <w:t>LOPs</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve"> shall be reviewed in accordance with the associated COPP and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00CB4753">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>review schedule</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709B0ED6" w14:textId="6BB43F42" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+    <w:p w14:paraId="709B0ED6" w14:textId="6BB43F42" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">Operational Policy shall provide a time frame for the Superintendent to return the approved </w:t>
       </w:r>
       <w:r w:rsidR="005E7B17">
         <w:t>LOP</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve"> to align with the implementation date of the COPP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07951BE3" w14:textId="4C1E6C3C" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+    <w:p w14:paraId="07951BE3" w14:textId="4C1E6C3C" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">Operational Policy shall provide the Superintendent with an editable and up to date word version of the </w:t>
       </w:r>
       <w:r w:rsidR="005E7B17">
         <w:t xml:space="preserve">LOP </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4753">
         <w:t>with track changes, aligned to the amended COPP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5B758E" w14:textId="03729972" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+    <w:p w14:paraId="7E5B758E" w14:textId="03729972" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Hlk96593404"/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Hlk96593404"/>
       <w:r w:rsidRPr="00CB4753">
-        <w:t xml:space="preserve">The Superintendent or appropriate officer shall track and add the changes within the </w:t>
+        <w:t xml:space="preserve">The Superintendent or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A43EC">
+        <w:t>appropriate officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4753">
+        <w:t xml:space="preserve"> shall track and add the changes within the </w:t>
       </w:r>
       <w:r w:rsidR="005E7B17">
         <w:t>LOP</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve"> as required. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:p w14:paraId="15B9BB3B" w14:textId="19719D05" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+    <w:bookmarkEnd w:id="22"/>
+    <w:p w14:paraId="15B9BB3B" w14:textId="19719D05" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">The Superintendent shall conduct a final review of the </w:t>
       </w:r>
       <w:r w:rsidR="00B53B46">
         <w:t xml:space="preserve">LOP </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4753">
         <w:t>and endorse prior to forwarding to Operational Policy at</w:t>
       </w:r>
       <w:r w:rsidR="00B53B46">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00CB4753">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>op@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A18FCBB" w14:textId="77777777" w:rsidR="007E63C8" w:rsidRDefault="00CB4753" w:rsidP="007E63C8">
+    <w:p w14:paraId="0A18FCBB" w14:textId="1C8E7913" w:rsidR="007E63C8" w:rsidRPr="00A9001D" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">Operational Policy shall review the amended </w:t>
       </w:r>
       <w:r w:rsidR="005E7B17">
         <w:t>LOP</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4753">
-        <w:t xml:space="preserve"> (refer section 3.5) and request the Superintendent obtain DC</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AE4681">
+        <w:t xml:space="preserve"> (refer section 3.5) and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">request the Superintendent obtain </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B81" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">AC and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t>DC</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4681" w:rsidRPr="00A9001D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t>approval</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B81" w:rsidRPr="00A9001D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8CFEE0" w14:textId="50922417" w:rsidR="007A39B9" w:rsidRPr="007E63C8" w:rsidRDefault="007A39B9" w:rsidP="000041AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">The Superintendent </w:t>
+      </w:r>
+      <w:r w:rsidR="001C745D" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3369E" w:rsidRPr="00A9001D">
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="001C745D" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5498" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">officer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t>shall forward th</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2600" w:rsidRPr="00A9001D">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> approved LOP to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E63C8">
+        <w:t xml:space="preserve"> Operational Policy, prior to publishing on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E63C8">
+        <w:t>JustUs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E63C8">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E33701" w14:textId="10AD9F8B" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc97022785"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc226703548"/>
       <w:r w:rsidRPr="00CB4753">
-        <w:t>approval</w:t>
-[...21 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Request by the Superintendent to amend a </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="007A39B9">
         <w:t>LOP</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="65C216A0" w14:textId="4D3E135E" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="005913EC" w:rsidP="00465351">
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="65C216A0" w14:textId="4D3E135E" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="005913EC" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Where amendments outside of the review schedule are required, t</w:t>
       </w:r>
       <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">he Superintendent or appropriate officer shall request an up to date and editable word version of the </w:t>
       </w:r>
       <w:r w:rsidR="005E7B17">
         <w:t>LOP</w:t>
       </w:r>
       <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
         <w:t xml:space="preserve"> from Operational Policy </w:t>
       </w:r>
       <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidR="00B53B46">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00331E3D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00331E3D" w:rsidRPr="000F1505">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>op@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CB4753" w:rsidRPr="007E63C8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EADC3A" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+    <w:p w14:paraId="61EADC3A" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">The Superintendent or appropriate officer shall track the changes required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0F90B0" w14:textId="5864DD82" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+    <w:p w14:paraId="0A0F90B0" w14:textId="5864DD82" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">The Superintendent shall review the </w:t>
       </w:r>
       <w:r w:rsidR="005E7B17">
         <w:t>LOP</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve"> and endorse prior to forwarding to Operational Policy</w:t>
       </w:r>
       <w:r w:rsidR="00B53B46">
         <w:t xml:space="preserve"> at</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00CB4753">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>op@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570205D7" w14:textId="276B9FBC" w:rsidR="007A39B9" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+    <w:p w14:paraId="570205D7" w14:textId="6E3274D1" w:rsidR="007A39B9" w:rsidRPr="00A9001D" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">Operational Policy shall review the </w:t>
       </w:r>
       <w:r w:rsidR="007A39B9">
         <w:t xml:space="preserve">endorsed </w:t>
       </w:r>
       <w:r w:rsidR="005E7B17">
         <w:t>LOP</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4753">
-        <w:t xml:space="preserve"> (refer section 3.5) and request the Superintendent obtain DC approval</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00331E3D">
+        <w:t xml:space="preserve"> (refer section 3.5) and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">request the Superintendent obtain </w:t>
+      </w:r>
+      <w:r w:rsidR="00632878" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">AC and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t>DC approval</w:t>
+      </w:r>
+      <w:r w:rsidR="00331E3D" w:rsidRPr="00A9001D">
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122E6DD5" w14:textId="4FB72D6F" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="007A39B9" w:rsidP="000041AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Hlk98312262"/>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">The Superintendent </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3369E" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">or appropriate officer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t>shall forward the approved LOP to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Operational Policy, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
+        <w:t xml:space="preserve">prior to publishing on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
+        <w:t>JustUs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CB4753" w:rsidRPr="00CB4753">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A383935" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc97022786"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc226703549"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="00CB4753">
+        <w:t>Review by Operational Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="79F75BE6" w14:textId="78F749C1" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4753">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Operational Policy shall review </w:t>
+      </w:r>
+      <w:r w:rsidR="00070066">
+        <w:t xml:space="preserve">endorsed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E7B17">
+        <w:t>LOPs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00070066">
+        <w:t xml:space="preserve"> to ensure:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122E6DD5" w14:textId="76A335D8" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="007A39B9" w:rsidP="00465351">
-[...44 lines deleted...]
-    <w:p w14:paraId="5AE18178" w14:textId="479DE287" w:rsidR="00070066" w:rsidRDefault="00070066" w:rsidP="00E03202">
+    <w:p w14:paraId="5AE18178" w14:textId="42C3A47A" w:rsidR="00070066" w:rsidRDefault="00070066" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> compliance with the COPP</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="218D88DB" w14:textId="14B76670" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00E03202">
+        <w:t>compliance with the COPP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218D88DB" w14:textId="14B76670" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:t>readability, grammar, comprehension and formatting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC80E9A" w14:textId="37A43B14" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00070066" w:rsidP="00E03202">
+    <w:p w14:paraId="4DC80E9A" w14:textId="37A43B14" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00070066" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>readiness for publishing</w:t>
       </w:r>
       <w:r w:rsidR="007A1D35">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE50A02" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+    <w:p w14:paraId="0EE50A02" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:t>Further consultation may occur with the Superintendent and appropriate officer as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BD9CF6" w14:textId="2BCDD17D" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+    <w:p w14:paraId="03BD9CF6" w14:textId="1DCB6E7D" w:rsidR="00CB4753" w:rsidRPr="00A9001D" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">Operational Policy shall return the </w:t>
       </w:r>
       <w:r w:rsidR="005E7B17">
         <w:t>LOP</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4753">
-        <w:t xml:space="preserve"> to the Superintendent and appropriate officer to escalate to the DC for approval. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C3B3F9E" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+        <w:t xml:space="preserve"> to the Superintendent and appropriate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">officer to escalate to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3369E" w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">AC and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve">DC for approval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3B3F9E" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="27"/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Review_by_Operational"/>
+      <w:bookmarkStart w:id="29" w:name="_Approval"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc97022787"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc226703550"/>
       <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="00CB4753">
         <w:t>Approval</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
-    </w:p>
-    <w:p w14:paraId="2804575B" w14:textId="489139A4" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="2804575B" w14:textId="64BB8D63" w:rsidR="00CB4753" w:rsidRPr="00A9001D" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>The Superintendent shall endorse the</w:t>
       </w:r>
       <w:r w:rsidR="007A1D35">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E7B17">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">LOP </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4753">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">and forward to the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00861248">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4019">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3369E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="009E4019">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> officer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4753">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">forward </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3369E" w:rsidRPr="00A9001D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AC and </w:t>
+      </w:r>
+      <w:r w:rsidR="00861248" w:rsidRPr="00A9001D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>DC,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB4753">
+      <w:r w:rsidRPr="00A9001D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as delegated by the CEO, for approval.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34756BDC" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+        <w:t xml:space="preserve"> as delegated by the CEO, for approval</w:t>
+      </w:r>
+      <w:r w:rsidR="00276C08" w:rsidRPr="00A9001D">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00A9001D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34756BDC" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="31"/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_The_Deputy_Commissioner"/>
+      <w:bookmarkStart w:id="33" w:name="_The_Deputy_Commissioner_1"/>
+      <w:bookmarkStart w:id="34" w:name="_At_prisons_operated"/>
+      <w:bookmarkStart w:id="35" w:name="_Publishing"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc97022788"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc226703551"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="00CB4753">
         <w:t>Publishing</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
-    </w:p>
-    <w:p w14:paraId="17B79531" w14:textId="7EE9FAD8" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="17B79531" w14:textId="7EE9FAD8" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">Operational Policy, on receipt of the approved </w:t>
       </w:r>
       <w:r w:rsidR="005E7B17">
         <w:t>LOP</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4753">
         <w:t>, shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E32A1A" w14:textId="672E9F27" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00E03202">
+    <w:p w14:paraId="78E32A1A" w14:textId="65E1E0CF" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">update the version control and effective date on the </w:t>
       </w:r>
+      <w:r w:rsidR="00D570F5">
+        <w:t xml:space="preserve">Document version history table in </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11FA3">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
       <w:r w:rsidR="005E7B17">
         <w:t>LOP</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3DD31537" w14:textId="458A6CE6" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00E03202">
+      <w:r w:rsidR="00F11FA3">
+        <w:t xml:space="preserve"> header</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD31537" w14:textId="458A6CE6" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">upload the approval email and amended </w:t>
       </w:r>
       <w:r w:rsidR="005E7B17">
         <w:t>LOP</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve"> onto Contents Manager</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E1BCDD" w14:textId="218A6BAC" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00E03202">
+    <w:p w14:paraId="65E1BCDD" w14:textId="218A6BAC" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">publish the </w:t>
       </w:r>
       <w:r w:rsidR="005E7B17">
         <w:t>LOP</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve"> on the intranet and inform the Superintendent via email</w:t>
       </w:r>
       <w:r w:rsidR="00B53B46">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20175AFB" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="0059651C">
+    <w:p w14:paraId="20175AFB" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="37"/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Communication"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc97022789"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc226703552"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidRPr="00CB4753">
         <w:t>Document control</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
-    </w:p>
-    <w:p w14:paraId="3B0A09DA" w14:textId="681AE1DD" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="3B0A09DA" w14:textId="681AE1DD" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">Operational Policy shall maintain a central register of all </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005E7B17">
-        <w:t xml:space="preserve">LOPs </w:t>
+        <w:t>LOPs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E7B17">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4753">
         <w:t>on the intranet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B28D2A8" w14:textId="6E163EDE" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00465351">
+    <w:p w14:paraId="0B28D2A8" w14:textId="6E163EDE" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve">The issuing of printed paper copies of </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005E7B17">
         <w:t>LOPs</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve"> shall be minimised due to the likelihood of out-dated or revoked </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005E7B17">
         <w:t>LOPs</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve"> remaining in circulation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38261E12" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="005262E2" w:rsidRDefault="00CB4753" w:rsidP="005262E2">
+    <w:p w14:paraId="38261E12" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="005262E2" w:rsidRDefault="00CB4753" w:rsidP="000041AF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
       <w:r w:rsidRPr="005262E2">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="_Deputy_Commissioner_Adult"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkStart w:id="41" w:name="_Deputy_Commissioner_Adult"/>
+      <w:bookmarkStart w:id="42" w:name="_Deputy_Commissioner_Women"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc34653288"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc34653289"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc22822815"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
-    </w:p>
-    <w:p w14:paraId="295C645E" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="0059651C">
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="295C645E" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="0059651C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc97022790"/>
-      <w:bookmarkStart w:id="46" w:name="_Toc101864698"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc97022790"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc226703553"/>
       <w:r w:rsidRPr="00CB4753">
         <w:lastRenderedPageBreak/>
         <w:t>Annexures</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="00BB0A85" w14:textId="6BB89E19" w:rsidR="00D1093B" w:rsidRDefault="00D1093B" w:rsidP="00D1093B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc226703554"/>
+      <w:r>
+        <w:t xml:space="preserve">Related </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>COPPs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="55D4326B" w14:textId="4E501AA6" w:rsidR="00D1093B" w:rsidRPr="006507A5" w:rsidRDefault="00AD3A0F" w:rsidP="00AD3A0F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006507A5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4778AE1D" w14:textId="31ED3D3A" w:rsidR="00AD3A0F" w:rsidRPr="00A9001D" w:rsidRDefault="007E68F9" w:rsidP="00AD3A0F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00A9001D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Instrument of Delegation 2023 – Delegation by Director General to Superintendent</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FE09C4" w14:textId="23386E56" w:rsidR="002523B5" w:rsidRPr="00A9001D" w:rsidRDefault="00072EEA" w:rsidP="00AD3A0F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9001D">
+        <w:t>Local Operating Procedure Template</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58833D18" w14:textId="4A5BE2CA" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="0059651C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc222905119"/>
+      <w:bookmarkStart w:id="50" w:name="_Forms"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc23273226"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc23273440"/>
+      <w:bookmarkStart w:id="53" w:name="_Related_COPPS_and"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc23273227"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc23273441"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc23273228"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc23273442"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc23273229"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc23273443"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc23273230"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc23273444"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc23273231"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc23273445"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc23273232"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc23273446"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc23273233"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc23273447"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc23273234"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc23273448"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc14443773"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc22822818"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc97022791"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc226703555"/>
       <w:bookmarkEnd w:id="45"/>
-      <w:bookmarkEnd w:id="46"/>
-[...31 lines deleted...]
-      <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
-      <w:r w:rsidRPr="00CB4753">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
+      <w:r w:rsidRPr="00CB4753">
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="73"/>
+      <w:r w:rsidRPr="00CB4753">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1928"/>
         <w:gridCol w:w="7423"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB4753" w:rsidRPr="00CB4753" w14:paraId="53F564E3" w14:textId="77777777" w:rsidTr="007E63C8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DCB9E7B" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="007E63C8">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00CB4753">
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="478BA994" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="007E63C8">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00CB4753">
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06539" w:rsidRPr="00CB4753" w14:paraId="010E59FF" w14:textId="77777777" w:rsidTr="007E63C8">
+      <w:tr w:rsidR="00796AD6" w:rsidRPr="00E3215B" w14:paraId="406F80AF" w14:textId="77777777" w:rsidTr="007E63C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="734B3CC0" w14:textId="5172A118" w:rsidR="00C06539" w:rsidRPr="00CB4753" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
+          <w:p w14:paraId="67DB7623" w14:textId="33837BE8" w:rsidR="00796AD6" w:rsidRPr="00E3215B" w:rsidRDefault="00F24D3F" w:rsidP="007E63C8">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00472498">
-              <w:t>Banksia Hill Detention Centre (BHDC)</w:t>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appropriate </w:t>
+            </w:r>
+            <w:r w:rsidR="00796AD6" w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28668BCF" w14:textId="359B0750" w:rsidR="00C06539" w:rsidRPr="00CB4753" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
+          <w:p w14:paraId="6950162C" w14:textId="0F4B8948" w:rsidR="00796AD6" w:rsidRPr="00E3215B" w:rsidRDefault="00F24D3F" w:rsidP="007E63C8">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00472498">
-              <w:t xml:space="preserve">BHDC is the gazetted detention centre declared by the Minister to be a detention centre to accommodate male and female, remanded or sentenced detainees. Refer to section 13 of </w:t>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A staff member who performs administrative tasks for the Superintendent</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00472498">
+            <w:r w:rsidR="00E3215B">
               <w:rPr>
-                <w:i/>
+                <w:b w:val="0"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Young Offenders Act 1994.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06539" w:rsidRPr="00CB4753" w14:paraId="2ADE2DBF" w14:textId="77777777" w:rsidTr="007E63C8">
+      <w:tr w:rsidR="00C06539" w:rsidRPr="00E3215B" w14:paraId="2ADE2DBF" w14:textId="77777777" w:rsidTr="007E63C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="082C354E" w14:textId="77777777" w:rsidR="00C06539" w:rsidRPr="00CB4753" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
+          <w:p w14:paraId="082C354E" w14:textId="77777777" w:rsidR="00C06539" w:rsidRPr="00E3215B" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CB4753">
+            <w:r w:rsidRPr="00E3215B">
               <w:t>Commissioner’s Operating Policy and Procedures (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2305A6D6" w14:textId="77777777" w:rsidR="00C06539" w:rsidRPr="00CB4753" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
+          <w:p w14:paraId="2305A6D6" w14:textId="46C9E837" w:rsidR="00C06539" w:rsidRPr="00E3215B" w:rsidRDefault="00682222" w:rsidP="007E63C8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CB4753">
-              <w:t>COPPs are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Operational Instrument that provides instructions to staff how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06539" w:rsidRPr="00CB4753" w14:paraId="19EA1F65" w14:textId="77777777" w:rsidTr="007E63C8">
+      <w:tr w:rsidR="00C06539" w:rsidRPr="00E3215B" w14:paraId="19EA1F65" w14:textId="77777777" w:rsidTr="007E63C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66C7580A" w14:textId="5924CED6" w:rsidR="00C06539" w:rsidRPr="00CB4753" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
+          <w:p w14:paraId="66C7580A" w14:textId="5924CED6" w:rsidR="00C06539" w:rsidRPr="00E3215B" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E3215B">
               <w:t>Custodial Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="088964BB" w14:textId="04E459AE" w:rsidR="00C06539" w:rsidRPr="00861248" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
+          <w:p w14:paraId="088964BB" w14:textId="1CEE02F6" w:rsidR="00C06539" w:rsidRPr="00E3215B" w:rsidRDefault="00682222" w:rsidP="007E63C8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3215B">
               <w:rPr>
-                <w:highlight w:val="yellow"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="004A4FD1">
+              <w:t xml:space="preserve">In accordance with section 11(1a)(a) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3215B">
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A4FD1">
+            <w:r w:rsidRPr="00E3215B">
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">; or a person who is appointed under section 11(1a)(a) as a custodial officer. This includes but is not limited to Youth Custodial Officers, Unit Managers and Senior Officers. </w:t>
+              <w:t>, a Custodial Officer is a person appointed as a custodial officer for non-administrative functions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06539" w:rsidRPr="00CB4753" w14:paraId="434FB751" w14:textId="77777777" w:rsidTr="007E63C8">
+      <w:tr w:rsidR="00C06539" w:rsidRPr="00E3215B" w14:paraId="434FB751" w14:textId="77777777" w:rsidTr="007E63C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45C327C7" w14:textId="0CA30BFE" w:rsidR="00C06539" w:rsidRPr="00CB4753" w:rsidDel="00A663CB" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
+          <w:p w14:paraId="45C327C7" w14:textId="0CA30BFE" w:rsidR="00C06539" w:rsidRPr="00E3215B" w:rsidDel="00A663CB" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00720463">
+            <w:r w:rsidRPr="00E3215B">
               <w:t>Detainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0838B433" w14:textId="77777777" w:rsidR="00C06539" w:rsidRPr="00A3218D" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
+          <w:p w14:paraId="694FB6AD" w14:textId="51B6C50F" w:rsidR="00824044" w:rsidRPr="00E3215B" w:rsidRDefault="00824044" w:rsidP="00824044">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Means a person who is detained in a detention centre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as defined in section 3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or, a young person subject to a custody order or an interim or extended custody order under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="321FE9EF" w14:textId="77777777" w:rsidR="00824044" w:rsidRPr="00E3215B" w:rsidRDefault="00824044" w:rsidP="00824044">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AD9DF12" w14:textId="440C8D05" w:rsidR="00C06539" w:rsidRPr="00E3215B" w:rsidDel="00A663CB" w:rsidRDefault="00824044" w:rsidP="007E63C8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A3218D">
-              <w:t>Any young person who is detained in a detention centre, or who is in the custody of BHDC. The term detainee also describes a young person, who is alleged to be an offender or who is remanded in custody, prior to being dealt with by the Courts.</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>For the purpose of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> this COPP, all references to ‘detainee’ will be replaced with the term ‘young person’.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0265B0EB" w14:textId="77777777" w:rsidR="00C06539" w:rsidRPr="00A3218D" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E0DE1" w:rsidRPr="00CB4753" w14:paraId="2EE5EB64" w14:textId="77777777" w:rsidTr="007E63C8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA36BE0" w14:textId="015C1EA3" w:rsidR="004E0DE1" w:rsidRPr="00E3215B" w:rsidRDefault="004E0DE1" w:rsidP="007E63C8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Officers and Employees of Particular Classes</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6AD9DF12" w14:textId="7DA69476" w:rsidR="00C06539" w:rsidRPr="00861248" w:rsidDel="00A663CB" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7423" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41828ACE" w14:textId="77777777" w:rsidR="004E0DE1" w:rsidRPr="00E3215B" w:rsidRDefault="004E0DE1" w:rsidP="004E0DE1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:after="60"/>
               <w:rPr>
-                <w:highlight w:val="yellow"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A3218D">
-              <w:t>Means a person who is detained in a detention centre as defined in s</w:t>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The following descriptions of classes of officers and employees are prescribed for the purpose of section 11(1a)(b) of the </w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00A3218D">
+            <w:r w:rsidRPr="00E3215B">
               <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:i/>
+                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A3218D">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and regulation 49(2) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Young Offender Regulations 1995</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4813EA2F" w14:textId="77777777" w:rsidR="004E0DE1" w:rsidRPr="00E3215B" w:rsidRDefault="004E0DE1" w:rsidP="004E0DE1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Medical staff – persons who have undergone medical, nursing or health training and hold qualifications indicating successful completion of that training.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F0BF5C0" w14:textId="77777777" w:rsidR="004E0DE1" w:rsidRPr="00E3215B" w:rsidRDefault="004E0DE1" w:rsidP="004E0DE1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Teaching staff – persons who provide recreation or sports supervision, teachers, vocational trainers and social trainers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48DF9713" w14:textId="77777777" w:rsidR="004E0DE1" w:rsidRPr="00E3215B" w:rsidRDefault="004E0DE1" w:rsidP="004E0DE1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Program support staff – counsellors, program facilitators and librarians.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6E3B4D" w14:textId="6C031513" w:rsidR="004E0DE1" w:rsidRPr="00E3215B" w:rsidRDefault="004E0DE1" w:rsidP="00824044">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centre support staff </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff and hairdressers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C06539" w:rsidRPr="00CB4753" w14:paraId="6594CC91" w14:textId="77777777" w:rsidTr="007E63C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="643868FA" w14:textId="1BCEC492" w:rsidR="00C06539" w:rsidRPr="00CB4753" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD60B0">
               <w:t>Senior Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="632034C1" w14:textId="50F65EA6" w:rsidR="00C06539" w:rsidRPr="00861248" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
@@ -3206,698 +4092,657 @@
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CB4753">
               <w:t>SharePoint</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D263AF0" w14:textId="77777777" w:rsidR="00C06539" w:rsidRPr="00861248" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="1F497D"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6651">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
-              <w:t>SharePoint is a web-based collaborative platform that integrates with Microsoft Office. SharePoint is primarily content, document management and storage system which enables the creation, review and approval of documents to be published. It also allows co-authoring of document.</w:t>
+              <w:t xml:space="preserve">SharePoint is a web-based collaborative platform that integrates with Microsoft Office. SharePoint is primarily content, document management and storage system which enables the creation, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6651">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>review and approval of documents to be published. It also allows co-authoring of document.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06539" w:rsidRPr="00CB4753" w14:paraId="19345C2A" w14:textId="77777777" w:rsidTr="007E63C8">
+      <w:tr w:rsidR="00C06539" w:rsidRPr="00E3215B" w14:paraId="19345C2A" w14:textId="77777777" w:rsidTr="007E63C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD8E786" w14:textId="7532FED4" w:rsidR="00C06539" w:rsidRPr="00CB4753" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
+          <w:p w14:paraId="6DD8E786" w14:textId="7532FED4" w:rsidR="00C06539" w:rsidRPr="00E3215B" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C81B34">
+            <w:r w:rsidRPr="00E3215B">
               <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3536FA7D" w14:textId="4B545E9B" w:rsidR="00C06539" w:rsidRPr="00861248" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
+          <w:p w14:paraId="3536FA7D" w14:textId="4F779D34" w:rsidR="00C06539" w:rsidRPr="00E3215B" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004773C6">
-              <w:t>Any person or officer of the Department of Justice, Corrective Services, including a Public Service Officer, Youth Custodial Officer or an employee of a particular class; and any service provider who provides services to detainees at Banksia Hill Detention Centre.</w:t>
+            <w:r w:rsidRPr="00E3215B">
+              <w:t xml:space="preserve">Any person or officer of the Department of Justice, Corrective Services, including a Public Service Officer, Custodial Officer or an employee of a particular class; and any </w:t>
+            </w:r>
+            <w:r w:rsidR="00B032C9" w:rsidRPr="00E3215B">
+              <w:t xml:space="preserve">contractor </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3215B">
+              <w:t xml:space="preserve">who provides services to </w:t>
+            </w:r>
+            <w:r w:rsidR="00B032C9" w:rsidRPr="00E3215B">
+              <w:t>the Department of Justice</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3215B">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06539" w:rsidRPr="00CB4753" w14:paraId="7CAAD755" w14:textId="77777777" w:rsidTr="007E63C8">
+      <w:tr w:rsidR="00C06539" w:rsidRPr="00E3215B" w14:paraId="0052B6CD" w14:textId="77777777" w:rsidTr="007E63C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08C06711" w14:textId="35339F45" w:rsidR="00C06539" w:rsidRPr="00CB4753" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
-[...53 lines deleted...]
-          <w:p w14:paraId="4113DD2D" w14:textId="77777777" w:rsidR="00C06539" w:rsidRPr="00CB4753" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
+          <w:p w14:paraId="4113DD2D" w14:textId="77777777" w:rsidR="00C06539" w:rsidRPr="00E3215B" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB4753">
+            <w:r w:rsidRPr="00E3215B">
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3218E695" w14:textId="605C48A5" w:rsidR="00C06539" w:rsidRPr="00861248" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
+          <w:p w14:paraId="3218E695" w14:textId="5FD58D62" w:rsidR="00C06539" w:rsidRPr="00E3215B" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB64E8">
+            <w:r w:rsidRPr="00E3215B">
               <w:t xml:space="preserve">In accordance with section 3 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB64E8">
+            <w:r w:rsidRPr="00E3215B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994, ‘</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB64E8">
+            <w:r w:rsidRPr="00E3215B">
               <w:t>The person in charge of a detention centre’</w:t>
+            </w:r>
+            <w:r w:rsidR="00E3215B">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00330CAB" w:rsidRPr="00CB4753" w14:paraId="73CFE3CD" w14:textId="77777777" w:rsidTr="00E3215B">
+        <w:trPr>
+          <w:trHeight w:val="308"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="139AB80A" w14:textId="32D45080" w:rsidR="00330CAB" w:rsidRPr="00E3215B" w:rsidRDefault="00330CAB" w:rsidP="007E63C8">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3215B">
+              <w:t>Youth Detention Centre (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E3215B">
+              <w:t>YDC</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E3215B">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7423" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31931D18" w14:textId="691C3073" w:rsidR="00330CAB" w:rsidRPr="00DB64E8" w:rsidRDefault="00330CAB" w:rsidP="007E63C8">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A gazetted detention centre declared by the Minister to be a detention centre to accommodate remanded or sentenced young people. Refer to section 13 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E3215B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="003B93B1" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="00CB4753">
-      <w:bookmarkStart w:id="71" w:name="_Toc23273236"/>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc23273236"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc23273450"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc22822819"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w14:paraId="089DB024" w14:textId="77777777" w:rsidR="00CB4753" w:rsidRPr="00CB4753" w:rsidRDefault="00CB4753" w:rsidP="0059651C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="_Toc97022792"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc226703556"/>
+      <w:r w:rsidRPr="00CB4753">
+        <w:t>Related legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
       <w:r w:rsidRPr="00CB4753">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="247B17D4" w14:textId="66FE88F0" w:rsidR="00CB4753" w:rsidRPr="007E63C8" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E63C8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Act 1994</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3523D855" w14:textId="7D947366" w:rsidR="00CB4753" w:rsidRPr="007E63C8" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
+    <w:p w14:paraId="3523D855" w14:textId="7D947366" w:rsidR="00CB4753" w:rsidRPr="006507A5" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006507A5">
         <w:t>Young Offenders Regulations 1995</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C2C5A2C" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Toc178286"/>
-      <w:bookmarkStart w:id="77" w:name="_Toc101864701"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc178286"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc226703557"/>
       <w:r w:rsidRPr="009D516D">
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="76"/>
-      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
     </w:p>
     <w:p w14:paraId="2C8C32F6" w14:textId="289A758C" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="002E5756">
       <w:r>
         <w:t>It is expected that</w:t>
       </w:r>
       <w:r w:rsidRPr="009D516D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198BCD34" w14:textId="6C8D38DA" w:rsidR="002E5756" w:rsidRPr="007E63C8" w:rsidRDefault="00C06539" w:rsidP="007E63C8">
+    <w:p w14:paraId="198BCD34" w14:textId="643F6929" w:rsidR="002E5756" w:rsidRPr="007E63C8" w:rsidRDefault="00A7197B" w:rsidP="007E63C8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="007E63C8">
-[...2 lines deleted...]
-      <w:r w:rsidR="002E5756" w:rsidRPr="007E63C8">
+      <w:r w:rsidRPr="00E3215B">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B33F6D" w:rsidRPr="00E3215B">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E5756" w:rsidRPr="00E3215B">
         <w:t xml:space="preserve"> will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="002E5756" w:rsidRPr="007E63C8">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="002E5756" w:rsidRPr="00E3215B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
-            <w:u w:val="none"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E5756" w:rsidRPr="007E63C8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234C0275" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="007E63C8" w:rsidRDefault="004C274A" w:rsidP="007E63C8">
+    <w:p w14:paraId="234C0275" w14:textId="4B62AC5D" w:rsidR="002E5756" w:rsidRPr="007E63C8" w:rsidRDefault="004C274A" w:rsidP="007E63C8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="007E63C8">
-        <w:t xml:space="preserve">The relevant Deputy Commissioner will ensure that </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7197B">
+        <w:t xml:space="preserve">Young People Directorate within Head Office </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E63C8">
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7197B">
+        <w:t xml:space="preserve">undertake management </w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="007E63C8">
-        <w:t xml:space="preserve">management oversight </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="36070FAE" w14:textId="1A2180E6" w:rsidR="002E5756" w:rsidRPr="007E63C8" w:rsidRDefault="00B53B46" w:rsidP="007E63C8">
+        <w:t xml:space="preserve"> oversight as required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36070FAE" w14:textId="457E9ABF" w:rsidR="002E5756" w:rsidRPr="007E63C8" w:rsidRDefault="00A7197B" w:rsidP="007E63C8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="007E63C8">
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53B46" w:rsidRPr="007E63C8">
         <w:t>Operational</w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="007E63C8">
         <w:t xml:space="preserve"> Compliance Branch will undertake checks in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="002E5756" w:rsidRPr="007E63C8">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="006507A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
-            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Operational </w:t>
+        </w:r>
+        <w:r w:rsidR="002E5756" w:rsidRPr="006507A5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E5756" w:rsidRPr="007E63C8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F1637F" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="007E63C8" w:rsidRDefault="002E5756" w:rsidP="007E63C8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="007E63C8">
         <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1282DE73" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00EA7EAC" w:rsidRDefault="00245869" w:rsidP="00EA7EAC">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="419C970D" w14:textId="6AE9156D" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="001F5E0F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="_Toc101864702"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc226703558"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
       <w:r w:rsidR="001F5E0F">
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ersion </w:t>
       </w:r>
       <w:r w:rsidR="001F5E0F">
         <w:t>H</w:t>
       </w:r>
       <w:r>
         <w:t>istory</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="8642" w:type="dxa"/>
+        <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1129"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1192"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="3535"/>
+        <w:gridCol w:w="1554"/>
+        <w:gridCol w:w="1328"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0059651C" w:rsidRPr="007D3C6F" w14:paraId="2E196F4D" w14:textId="2E1784B7" w:rsidTr="0059651C">
+      <w:tr w:rsidR="0059651C" w:rsidRPr="007D3C6F" w14:paraId="2E196F4D" w14:textId="2E1784B7" w:rsidTr="006507A5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B0FA748" w14:textId="77777777" w:rsidR="0059651C" w:rsidRPr="007D3C6F" w:rsidRDefault="0059651C" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="529172BC" w14:textId="77777777" w:rsidR="0059651C" w:rsidRPr="007D3C6F" w:rsidRDefault="0059651C" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30EB809F" w14:textId="77777777" w:rsidR="0059651C" w:rsidRPr="007D3C6F" w:rsidRDefault="0059651C" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55B223EF" w14:textId="77777777" w:rsidR="0059651C" w:rsidRPr="007D3C6F" w:rsidRDefault="0059651C" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="574B330D" w14:textId="1BD2713E" w:rsidR="0059651C" w:rsidRPr="007D3C6F" w:rsidRDefault="00C06539" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Effective Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059651C" w:rsidRPr="007D3C6F" w14:paraId="32D3C85C" w14:textId="7AF25A01" w:rsidTr="0059651C">
+      <w:tr w:rsidR="0059651C" w:rsidRPr="007D3C6F" w14:paraId="60B3ECCB" w14:textId="73D1D124" w:rsidTr="006507A5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...139 lines deleted...]
-            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D753B19" w14:textId="5C7DB894" w:rsidR="0059651C" w:rsidRPr="007D3C6F" w:rsidRDefault="00197CE1" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75690598" w14:textId="41A90039" w:rsidR="0059651C" w:rsidRDefault="00CB3459" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59089E6A" w14:textId="2ECD2A87" w:rsidR="0059651C" w:rsidRPr="00F675D5" w:rsidRDefault="00CB3459" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Approved by the Commissioner, Corrective Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AB22EA3" w14:textId="06F4D6C3" w:rsidR="0059651C" w:rsidRPr="007D3C6F" w:rsidRDefault="00BC5622" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>4 June 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53514B03" w14:textId="0865664D" w:rsidR="0059651C" w:rsidRPr="007D3C6F" w:rsidRDefault="00BC5622" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>5 June 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00C906E1" w:rsidRPr="007D3C6F" w14:paraId="540B5169" w14:textId="77777777" w:rsidTr="006507A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8287E3" w14:textId="0B9ADA2C" w:rsidR="00C906E1" w:rsidRDefault="00C906E1" w:rsidP="00DF778C">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A40002" w14:textId="3C06E600" w:rsidR="00C906E1" w:rsidRDefault="00C906E1" w:rsidP="00DF778C">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Operational Policy </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C0DFB2" w14:textId="515CA9BD" w:rsidR="00C906E1" w:rsidRDefault="00807F44" w:rsidP="00DF778C">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Approved by the </w:t>
+            </w:r>
+            <w:r w:rsidR="00C906E1">
+              <w:t>Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA12B5D" w14:textId="64BBEDFE" w:rsidR="004D1F37" w:rsidRDefault="004D1F37" w:rsidP="00DF778C">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CM Ref:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E3215B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D90D12">
+              <w:t>S26/12574</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E095213" w14:textId="274A2D93" w:rsidR="00C906E1" w:rsidRDefault="00E3215B" w:rsidP="00DF778C">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9 April 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="169E5ABA" w14:textId="001F3064" w:rsidR="00C906E1" w:rsidRDefault="00E3215B" w:rsidP="00DF778C">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10 April 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D5AAC07" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="007E63C8" w:rsidRDefault="00245869" w:rsidP="007E63C8"/>
     <w:sectPr w:rsidR="00245869" w:rsidRPr="007E63C8" w:rsidSect="009814BD">
-      <w:headerReference w:type="default" r:id="rId24"/>
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B5453D2" w14:textId="77777777" w:rsidR="00A6167C" w:rsidRDefault="00A6167C" w:rsidP="00D06E62">
+    <w:p w14:paraId="2B7E3648" w14:textId="77777777" w:rsidR="000E5AB2" w:rsidRDefault="000E5AB2" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="505849BB" w14:textId="77777777" w:rsidR="00A6167C" w:rsidRDefault="00A6167C" w:rsidP="00D06E62">
+    <w:p w14:paraId="11735683" w14:textId="77777777" w:rsidR="000E5AB2" w:rsidRDefault="000E5AB2" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3917,103 +4762,96 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="498A7CD5" w14:textId="4818FEC1" w:rsidR="007E63C8" w:rsidRDefault="007E63C8" w:rsidP="007E63C8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="007E63C8">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>The current version of this document is maintained on the Custodial Ops intranet page</w:t>
     </w:r>
     <w:r w:rsidRPr="007E63C8">
       <w:tab/>
-    </w:r>
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="007E63C8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="007E63C8">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="007E63C8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="007E63C8">
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="007E63C8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="007E63C8">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r w:rsidRPr="007E63C8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -4024,88 +4862,83 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="007E63C8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="007E63C8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="007E63C8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="197958DF" w14:textId="0DC5033D" w:rsidR="007A1D35" w:rsidRDefault="007A1D35" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r w:rsidR="00080174">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00627992">
-      <w:t>Page</w:t>
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -4119,130 +4952,194 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D063255" w14:textId="77777777" w:rsidR="00A6167C" w:rsidRDefault="00A6167C" w:rsidP="00D06E62">
+    <w:p w14:paraId="3B24CEC4" w14:textId="77777777" w:rsidR="000E5AB2" w:rsidRDefault="000E5AB2" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D05E76B" w14:textId="77777777" w:rsidR="00A6167C" w:rsidRDefault="00A6167C" w:rsidP="00D06E62">
+    <w:p w14:paraId="0A7B1A52" w14:textId="77777777" w:rsidR="000E5AB2" w:rsidRDefault="000E5AB2" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="1D221186" w14:textId="768C7DB6" w:rsidR="00294DD4" w:rsidRDefault="00294DD4">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Hlk221541851"/>
+      <w:r w:rsidRPr="006507A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Young Officers Act 1994</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, section 181(4)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="183C74BC" w14:textId="22F422A5" w:rsidR="00276C08" w:rsidRDefault="00276C08">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862FD1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Young Officers Act 1994</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, section 181(3)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="2B4213DB" w14:textId="168C9BA3" w:rsidR="007A1D35" w:rsidRDefault="007A1D35" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B4213DB" w14:textId="6A7767D3" w:rsidR="007A1D35" w:rsidRDefault="007A1D35" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007E63C8">
+    <w:r w:rsidR="004020D2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 1.3 Local Operating Procedures</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v </w:t>
     </w:r>
+    <w:r w:rsidR="00961B48">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
     <w:r w:rsidR="007E63C8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>1.0</w:t>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="21008523" w14:textId="77777777" w:rsidR="007A1D35" w:rsidRDefault="007A1D35">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24C79650" w14:textId="77777777" w:rsidR="007A1D35" w:rsidRDefault="007A1D35">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="243C0056" wp14:editId="2CE59E96">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -4315,51 +5212,51 @@
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="243C0056" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHOwtLBwIAAPIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9dqW7dgrr6M0aapK&#10;aVop6QdglvWiAkMH7F336zuwjmOlt6oc0MDMPN6bGdbXvTXsoDBocBWfjMacKSeh1m5X8R/P9x+W&#10;nIUoXC0MOFXxowr8evP+3brzpZpCC6ZWyAjEhbLzFW9j9GVRBNkqK8IIvHLkbACtiHTEXVGj6Ajd&#10;mmI6Hi+KDrD2CFKFQLd3g5NvMn7TKBm/NU1QkZmKE7eYd8z7Nu3FZi3KHQrfanmiIf6BhRXa0aNn&#10;qDsRBduj/gvKaokQoIkjCbaAptFSZQ2kZjJ+o+apFV5lLVSc4M9lCv8PVj4eviPTNfWOMycstehZ&#10;9ZF9hJ5NUnU6H0oKevIUFnu6TpFJafAPIH8G5uC2FW6nbhCha5WoiV3OLC5SB5yQQLbdV6jpGbGP&#10;kIH6Bm0CpGIwQqcuHc+dSVRkenIxu1pO55xJ8k1Xi/lsnsgVonzJ9hjiZwWWJaPiSJ3P6OLwEOIQ&#10;+hKSHnNwr43J3TeOdRVfzQn+jcfqSMNptK34cpzWMC5J5CdX5+QotBls4mIcUUqqk9BBcuy3PQWm&#10;yy3UR9KPMAwhfRoyWsDfnHU0gBUPv/YCFWfmi6MariazWZrYfJjNr6Z0wEvP9tIjnCSoikfOBvM2&#10;5ikfFN1QrRudy/DK5MSVBisX8vQJ0uRennPU61fd/AEAAP//AwBQSwMEFAAGAAgAAAAhACB1lV3c&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyondBWJmRTIRBXEAUq9ebG&#10;bhIRr6PYbcLfs5zgOJrRzJtyM/tenN0Yu0AI2UKBcFQH21GD8PH+fKNBxGTImj6QQ/h2ETbV5UVp&#10;ChsmenPnbWoEl1AsDEKb0lBIGevWeRMXYXDE3jGM3iSWYyPtaCYu973MlVpLbzrihdYM7rF19df2&#10;5BE+X4773VK9Nk9+NUxhVpL8nUS8vpof7kEkN6e/MPziMzpUzHQIJ7JR9Ai5XnMS4XbJD9jPtc5A&#10;HBB0tgJZlfL/geoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARzsLSwcCAADyAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIHWVXdwAAAAIAQAA&#10;DwAAAAAAAAAAAAAAAABhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QViZkUyEQVxAFKvXmxm4SEa+j2G3C37Oc4Dia0cyb&#10;cjP7XpzdGLtACNlCgXBUB9tRg/Dx/nyjQcRkyJo+kEP4dhE21eVFaQobJnpz521qBJdQLAxCm9JQ&#10;SBnr1nkTF2FwxN4xjN4klmMj7WgmLve9zJVaS2864oXWDO6xdfXX9uQRPl+O+91SvTZPfjVMYVaS&#10;/J1EvL6aH+5BJDenvzD84jM6VMx0CCeyUfQIuV5zEuF2yQ/Yz7XOQBwQdLYCWZXy/4HqBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADlXVaj2AQAAzQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="65ACD699" w14:textId="77777777" w:rsidR="007A1D35" w:rsidRPr="00464E72" w:rsidRDefault="007A1D35" w:rsidP="008D51C1">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
@@ -4450,51 +5347,51 @@
                             <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="0001B4F1" id="Text Box 21" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6Rba6gAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hbWhgVKepATJMQ&#10;oMHEs+vYNJrt8+xrk+6v5+wkpWJ7YdpLcr777nw/vvP5RWsN26oQa3AlHx+NOFNOQlW755L/eLz+&#10;9JmziMJVwoBTJd+pyC8WHz+cN36uJrAGU6nAKIiL88aXfI3o50UR5VpZEY/AK0dGDcEKpGN4Lqog&#10;GopuTTEZjU6KBkLlA0gVI2mvOiNf5PhaK4l3WkeFzJSccsP8Dfm7St9icS7mz0H4dS37NMQ/ZGFF&#10;7ejSfagrgYJtQv1HKFvLABE0HkmwBWhdS5VroGrGozfVPKyFV7kWak70+zbF/xdW3m7vA6urkk/G&#10;nDlhaUaPqkX2BVpGKupP4+OcYA+egNiSnuY86CMpU9mtDjb9qSBGdur0bt/dFE2S8vjsdHw2mXEm&#10;yTabTpJM4YtXbx8iflVgWRJKHmh6ualiexOxgw6QdJmD69qYPEHjWFPyk+PZKDvsLRTcuIRVmQt9&#10;mFRRl3mWcGdUwhj3XWnqRS4gKTIL1aUJbCuIP0JK5TDXnuMSOqE0JfEexx7/mtV7nLs6hpvB4d7Z&#10;1g5Crv5N2tXPIWXd4annB3UnEdtVm0mwH+wKqh3NO0C3MdHL65qGciMi3otAK0IjprXHO/poA9R8&#10;6CXO1hB+/02f8MRcsnLW0MqVPP7aiKA4M98ccfpsPJ2mHc2H6ex0QodwaFkdWtzGXgJNhWhL2WUx&#10;4dEMog5gn+h1WKZbySScpLtLjoN4id1DQK+LVMtlBtFWeoE37sHLFDoNKVHusX0Swfe8RGL0LQzL&#10;KeZv6Nlhk6eD5QZB15m7qc9dV/v+00Zn9vevT3oyDs8Z9fpGLl4AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCH/PDF3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDEDvSPxDZCRuW7oKRlXqTlOl&#10;CQnBYWMXbm6TtRWJU5psK3w92YkdLT89PxeryRpx0qPvHSMs5gkIzY1TPbcI+4/NLAPhA7Ei41gj&#10;/GgPq/L2pqBcuTNv9WkXWhEl7HNC6EIYcil902lLfu4GzXF3cKOlEMexlWqkc5RbI9MkWUpLPccL&#10;HQ266nTztTtahNdq807bOrXZr6le3g7r4Xv/+Yh4fzetn0EEPYV/GC75MR3K2FS7IysvDMJDtEcU&#10;YZY+gbgASbpcgKgRsjQDWRby+oXyDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPpFtrqA&#10;AgAAawUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIf8&#10;8MXfAAAACgEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="0001B4F1" id="Text Box 21" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgwKsagIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7UdO6mtrCM3katK&#10;VhLVqXLGLMSrsgyFsXfdX5+BXT/k9pKqFxiYb4b55sHNbVMZtlU+lGBz3r/ocaashKK0rzn/8Tz/&#10;9JmzgMIWwoBVOd+pwG+nHz/c1G6iBrAGUyjPyIkNk9rlfI3oJlkW5FpVIlyAU5aUGnwlkI7+NSu8&#10;qMl7ZbJBr3eV1eAL50GqEOj2vlXyafKvtZL4qHVQyEzOKTZMq0/rKq7Z9EZMXr1w61J2YYh/iKIS&#10;paVHD67uBQq28eUfrqpSegig8UJClYHWpVSJA7Hp987YLNfCqcSFkhPcIU3h/7mVD9ule/IMmy/Q&#10;UAFjQmoXJoEuI59G+yruFCkjPaVwd0ibapBJurwcX/fHgxFnknSj4SDK5CY7Wjsf8KuCikUh557K&#10;krIltouALXQPiY9ZmJfGpNIYy+qcX12OesngoCHnxkasSkXu3BwjTxLujIoYY78rzcoiEYgXqb3U&#10;nfFsK6gxhJTKYuKe/BI6ojQF8R7DDn+M6j3GLY/9y2DxYFyVFnxifxZ28XMfsm7xlPMT3lHEZtUQ&#10;8ZPCrqDYUb09tKMQnJyXVJSFCPgkPPU+lZjmGR9p0QYo+dBJnK3B//7bfcRTS5KWs5pmKefh10Z4&#10;xZn5ZqlZx/3hMA5fOgxH1wM6+FPN6lRjN9UdUFX69HM4mcSIR7MXtYfqhcZ+Fl8llbCS3s457sU7&#10;bCecvg2pZrMEonFzAhd26WR0HYsUW+65eRHedX2J1NEPsJ86MTlrzxYbLS3MNgi6TL0b89xmtcs/&#10;jWrq/u5biX/B6Tmhjp/f9A0AAP//AwBQSwMEFAAGAAgAAAAhAIf88MXfAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMQO9I/ENkJG5bugpGVepOU6UJCcFhYxdubpO1FYlTmmwrfD3ZiR0t&#10;Pz0/F6vJGnHSo+8dIyzmCQjNjVM9twj7j80sA+EDsSLjWCP8aA+r8vamoFy5M2/1aRdaESXsc0Lo&#10;QhhyKX3TaUt+7gbNcXdwo6UQx7GVaqRzlFsj0yRZSks9xwsdDbrqdPO1O1qE12rzTts6tdmvqV7e&#10;Duvhe//5iHh/N62fQQQ9hX8YLvkxHcrYVLsjKy8MwkO0RxRhlj6BuABJulyAqBGyNANZFvL6hfIP&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVoMCrGoCAABEBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh/zwxd8AAAAKAQAADwAAAAAAAAAAAAAA&#10;AADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="61DC34EF" w14:textId="77777777" w:rsidR="007A1D35" w:rsidRDefault="007A1D35" w:rsidP="00B937D8">
                     <w:pPr>
                       <w:pStyle w:val="Publicationtitle"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="485DD27C" wp14:editId="5260C686">
           <wp:simplePos x="0" y="0"/>
@@ -4534,106 +5431,112 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="473DF5A9" w14:textId="1FF7647A" w:rsidR="007A1D35" w:rsidRDefault="007A1D35" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="473DF5A9" w14:textId="63AA40EC" w:rsidR="007A1D35" w:rsidRDefault="007A1D35" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007E63C8">
+    <w:r w:rsidR="004020D2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 1.3 Local Operating Procedures</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v </w:t>
     </w:r>
+    <w:r w:rsidR="008E4BDF">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
     <w:r w:rsidR="00FD6211">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>1.0</w:t>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C090025"/>
@@ -4800,50 +5703,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12C9641C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9524ED32"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="200A583F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C4A2FEA"/>
     <w:lvl w:ilvl="0" w:tplc="480EC24A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4885,51 +5901,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23B76735"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D3887DC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28FB6B4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20083FF2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4971,51 +6100,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EDC6DA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84F42C78"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5084,51 +6213,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3386539E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36081D70"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5170,51 +6299,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34B420BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="28B8A31A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36CA0FD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F28A088"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5256,51 +6498,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36CB5324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA1898B6"/>
     <w:lvl w:ilvl="0" w:tplc="3378D644">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5342,51 +6584,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="388D44B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91BE9BAE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5455,51 +6697,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BB41DE4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84F42C78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="C00000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5570,51 +6812,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41C61053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6201916"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5683,51 +6925,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49ED5C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="228E2E94"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5769,51 +7011,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54C959F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41F2775C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5882,51 +7124,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C2E2385"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BB3C6AFC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65F82A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50C4FF8C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5995,51 +7350,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67101D15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D39A776C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6081,51 +7436,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7B2A4CC"/>
     <w:lvl w:ilvl="0" w:tplc="23409C24">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1134" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -6175,419 +7530,880 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="8"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76AF6511"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24620B2C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B634C6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46A22446"/>
+    <w:lvl w:ilvl="0" w:tplc="0A34AB74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D6A17D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A40E4C02"/>
+    <w:lvl w:ilvl="0" w:tplc="66DC7A6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="66808210">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="2" w16cid:durableId="1470585871">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="33119528">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1221360270">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="5" w16cid:durableId="149757473">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1697006098">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="7" w16cid:durableId="1008410754">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="728503382">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1612396021">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2019190387">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="953947144">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1977830191">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="442262901">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2020883794">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1646548542">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="328556062">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="9">
-[...8 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="17" w16cid:durableId="8264325">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="13">
-[...11 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="18" w16cid:durableId="711929802">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="18">
-[...2 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1669744811">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="20" w16cid:durableId="181862806">
+    <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="21" w16cid:durableId="986475659">
+    <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="22" w16cid:durableId="1351369168">
+    <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2041347847">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="621771286">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1574580712">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1349912199">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1909803721">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1286425118">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1713531817">
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="1ARYHp9C64LGswa0tpeD8l9FnX6GrrsIsQSJQBku91pwxyiELD35+WGmRlQptwpMxJyktaQwGdxUgyZHlb2/Zg==" w:salt="29CYItOTU6F5g/8JM5rlwg=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="jZ8c672dtm4zMnFsM9Elclsr7X76bwVQ+mJDmBQIPjouowk+h321NtSJTTcABaxU/AH+es0NqcdOFFkEvZmVKg==" w:salt="NN15ILHohAodJVGzvBfe9g=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00CB4753"/>
+    <w:rsid w:val="000041AF"/>
+    <w:rsid w:val="00006638"/>
+    <w:rsid w:val="0001465B"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="00070066"/>
+    <w:rsid w:val="00072EEA"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00080174"/>
+    <w:rsid w:val="00080AAC"/>
     <w:rsid w:val="000925A5"/>
+    <w:rsid w:val="00094BD1"/>
     <w:rsid w:val="000A013B"/>
+    <w:rsid w:val="000A43EC"/>
+    <w:rsid w:val="000B57FA"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D69A3"/>
+    <w:rsid w:val="000E5AB2"/>
+    <w:rsid w:val="000F4C6D"/>
     <w:rsid w:val="000F7531"/>
+    <w:rsid w:val="000F7EFB"/>
     <w:rsid w:val="001035D6"/>
+    <w:rsid w:val="00112763"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00127BD7"/>
     <w:rsid w:val="00131037"/>
+    <w:rsid w:val="001359FE"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00155864"/>
+    <w:rsid w:val="0016672C"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="00197CE1"/>
+    <w:rsid w:val="001C52F4"/>
+    <w:rsid w:val="001C745D"/>
     <w:rsid w:val="001F5E0F"/>
+    <w:rsid w:val="002050DB"/>
+    <w:rsid w:val="00211CE0"/>
     <w:rsid w:val="002159D2"/>
     <w:rsid w:val="002178FA"/>
+    <w:rsid w:val="00222074"/>
+    <w:rsid w:val="00223DE6"/>
+    <w:rsid w:val="00233941"/>
+    <w:rsid w:val="00236810"/>
+    <w:rsid w:val="00240B9E"/>
+    <w:rsid w:val="0024564E"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00250C62"/>
+    <w:rsid w:val="002523B5"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="0027609B"/>
+    <w:rsid w:val="00276C08"/>
     <w:rsid w:val="00283D02"/>
     <w:rsid w:val="00285795"/>
+    <w:rsid w:val="00294DD4"/>
+    <w:rsid w:val="002A43F9"/>
+    <w:rsid w:val="002A5C6F"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00307964"/>
+    <w:rsid w:val="003249D0"/>
+    <w:rsid w:val="00330CAB"/>
     <w:rsid w:val="00331E3D"/>
+    <w:rsid w:val="003427A0"/>
     <w:rsid w:val="00380258"/>
+    <w:rsid w:val="00386120"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="00400DF5"/>
+    <w:rsid w:val="004020D2"/>
     <w:rsid w:val="0040796F"/>
+    <w:rsid w:val="00415DEA"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="00465351"/>
+    <w:rsid w:val="0048319C"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C274A"/>
     <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="004D1F37"/>
+    <w:rsid w:val="004E0DE1"/>
+    <w:rsid w:val="004E1E2F"/>
     <w:rsid w:val="004E571B"/>
+    <w:rsid w:val="005177D2"/>
     <w:rsid w:val="00521AF0"/>
+    <w:rsid w:val="00521EC1"/>
     <w:rsid w:val="005262E2"/>
     <w:rsid w:val="00554385"/>
+    <w:rsid w:val="00554886"/>
+    <w:rsid w:val="00564D71"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="005913EC"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="0059651C"/>
     <w:rsid w:val="005A3EA6"/>
+    <w:rsid w:val="005A62EB"/>
+    <w:rsid w:val="005A78DE"/>
+    <w:rsid w:val="005B56D8"/>
+    <w:rsid w:val="005E2C69"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E7B17"/>
+    <w:rsid w:val="00607EDF"/>
+    <w:rsid w:val="006207F3"/>
+    <w:rsid w:val="0062742B"/>
     <w:rsid w:val="00627992"/>
+    <w:rsid w:val="00632878"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
+    <w:rsid w:val="00647397"/>
+    <w:rsid w:val="006507A5"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00663830"/>
+    <w:rsid w:val="00682222"/>
     <w:rsid w:val="00697F8D"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B608E"/>
     <w:rsid w:val="006B656F"/>
     <w:rsid w:val="006C4F83"/>
+    <w:rsid w:val="006C50FD"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
+    <w:rsid w:val="00740DEB"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="007464E6"/>
     <w:rsid w:val="00752A9E"/>
+    <w:rsid w:val="00755E28"/>
     <w:rsid w:val="00775238"/>
+    <w:rsid w:val="00787422"/>
+    <w:rsid w:val="00796AD6"/>
     <w:rsid w:val="007A1D35"/>
     <w:rsid w:val="007A39B9"/>
+    <w:rsid w:val="007B6618"/>
     <w:rsid w:val="007C6651"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007E63C8"/>
     <w:rsid w:val="007E67F4"/>
+    <w:rsid w:val="007E68F9"/>
+    <w:rsid w:val="007F762F"/>
     <w:rsid w:val="008000C6"/>
+    <w:rsid w:val="00800279"/>
     <w:rsid w:val="00803710"/>
+    <w:rsid w:val="00807F44"/>
     <w:rsid w:val="008114B3"/>
+    <w:rsid w:val="00824044"/>
     <w:rsid w:val="00844223"/>
+    <w:rsid w:val="00850B98"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00861248"/>
+    <w:rsid w:val="008866A2"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="008B5E88"/>
+    <w:rsid w:val="008C47BB"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
+    <w:rsid w:val="008E4304"/>
+    <w:rsid w:val="008E4BDF"/>
     <w:rsid w:val="0091065E"/>
+    <w:rsid w:val="009123B5"/>
     <w:rsid w:val="00930B45"/>
+    <w:rsid w:val="009512EC"/>
     <w:rsid w:val="0096091F"/>
+    <w:rsid w:val="00961B48"/>
+    <w:rsid w:val="00964F2E"/>
     <w:rsid w:val="00970CC0"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009B751B"/>
+    <w:rsid w:val="009E19CB"/>
+    <w:rsid w:val="009E4019"/>
+    <w:rsid w:val="00A278B6"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00A5539F"/>
     <w:rsid w:val="00A6167C"/>
+    <w:rsid w:val="00A67C8C"/>
+    <w:rsid w:val="00A7197B"/>
+    <w:rsid w:val="00A8091B"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A873BA"/>
+    <w:rsid w:val="00A9001D"/>
     <w:rsid w:val="00AC5EAE"/>
+    <w:rsid w:val="00AD3A0F"/>
+    <w:rsid w:val="00AE271B"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE4681"/>
     <w:rsid w:val="00AE7496"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF5E66"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B02B08"/>
+    <w:rsid w:val="00B032C9"/>
+    <w:rsid w:val="00B33F6D"/>
     <w:rsid w:val="00B47D05"/>
     <w:rsid w:val="00B53B46"/>
+    <w:rsid w:val="00B8151C"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00B94F33"/>
+    <w:rsid w:val="00BA2600"/>
+    <w:rsid w:val="00BA2AA0"/>
+    <w:rsid w:val="00BB5498"/>
     <w:rsid w:val="00BC5622"/>
+    <w:rsid w:val="00BE5E98"/>
     <w:rsid w:val="00C06539"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C11C3C"/>
+    <w:rsid w:val="00C149B5"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C2101E"/>
+    <w:rsid w:val="00C2152E"/>
+    <w:rsid w:val="00C242F8"/>
+    <w:rsid w:val="00C27C97"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C47FB5"/>
+    <w:rsid w:val="00C5012F"/>
     <w:rsid w:val="00C8272F"/>
+    <w:rsid w:val="00C906E1"/>
+    <w:rsid w:val="00CA3165"/>
+    <w:rsid w:val="00CA4B5C"/>
     <w:rsid w:val="00CB3459"/>
     <w:rsid w:val="00CB4753"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D10240"/>
+    <w:rsid w:val="00D1093B"/>
     <w:rsid w:val="00D20E41"/>
+    <w:rsid w:val="00D232BD"/>
+    <w:rsid w:val="00D3369E"/>
+    <w:rsid w:val="00D423A4"/>
+    <w:rsid w:val="00D50B8E"/>
     <w:rsid w:val="00D52373"/>
+    <w:rsid w:val="00D570F5"/>
+    <w:rsid w:val="00D63C58"/>
+    <w:rsid w:val="00D70453"/>
+    <w:rsid w:val="00D776A0"/>
+    <w:rsid w:val="00D90D12"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00DD619C"/>
+    <w:rsid w:val="00DF32D5"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00E03202"/>
     <w:rsid w:val="00E102E9"/>
+    <w:rsid w:val="00E3215B"/>
+    <w:rsid w:val="00E71EB9"/>
     <w:rsid w:val="00E84D53"/>
+    <w:rsid w:val="00E96B81"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
+    <w:rsid w:val="00EB2A82"/>
+    <w:rsid w:val="00EB54FB"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7AB2"/>
+    <w:rsid w:val="00EE2CC5"/>
     <w:rsid w:val="00EE7C3E"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
+    <w:rsid w:val="00F01726"/>
+    <w:rsid w:val="00F11FA3"/>
+    <w:rsid w:val="00F24D3F"/>
+    <w:rsid w:val="00F35CFF"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F60389"/>
+    <w:rsid w:val="00F76971"/>
+    <w:rsid w:val="00F77364"/>
+    <w:rsid w:val="00F83921"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA430D"/>
+    <w:rsid w:val="00FB407D"/>
     <w:rsid w:val="00FC361B"/>
+    <w:rsid w:val="00FD15D2"/>
+    <w:rsid w:val="00FD4200"/>
     <w:rsid w:val="00FD6211"/>
     <w:rsid w:val="00FE207C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1E92551C"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{22CB6189-E596-4703-9380-350595683173}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7177,50 +8993,51 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
@@ -7935,77 +9752,153 @@
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE7496"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0059651C"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FD15D2"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FD15D2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FD15D2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FD15D2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD15D2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A278B6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="21327003">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/department/standards/Documents/COPP-review-schedule.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:op@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childsafe.humanrights.gov.au/sites/default/files/2019-02/National_Principles_for_Child_Safe_Organisations2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:op@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:op@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:op@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childsafe.humanrights.gov.au/national-principles/about-national-principles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:op@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ayja.org.au/wp-content/uploads/2019/04/AYJA-Poster-April-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/department/standards/Documents/COPP-review-schedule.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/ac-delegations.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:op@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:op@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/instruments-mechanisms/instruments/united-nations-standard-minimum-rules-administration-juvenile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:op@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8279,131 +10172,50 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...79 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -8653,137 +10465,218 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Advisory Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cc1496a-6584-483e-8dcd-3e26a031bf44</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Strategic Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f79bcab4-4348-403e-ad4c-9761a12bb89b</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3"/>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
-[...26 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6696C0FD-8E3F-46D2-915D-D5D66F222BA8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1536</Words>
-  <Characters>8761</Characters>
+  <Words>1861</Words>
+  <Characters>10609</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>88</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10277</CharactersWithSpaces>
+  <CharactersWithSpaces>12446</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>