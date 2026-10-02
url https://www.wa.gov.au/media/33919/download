--- v0 (2025-12-19)
+++ v1 (2026-10-02)
@@ -1,67 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4824AC04" w14:textId="1A3B6D50" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="00D83D6E" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="0032039D">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00C20723">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D918B5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D66C8">
         <w:t>Admission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41E7F6EF" w14:textId="24A615CC" w:rsidR="000D69A3" w:rsidRPr="00C45AD4" w:rsidRDefault="00FA6B62" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
@@ -3259,57 +3254,71 @@
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C45AD4">
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>The o</w:t>
       </w:r>
       <w:r w:rsidR="00C20723" w:rsidRPr="00C45AD4">
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">rientation </w:t>
       </w:r>
       <w:r w:rsidRPr="00C45AD4">
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="001B33C2" w:rsidRPr="00C45AD4">
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">young people </w:t>
+        <w:t xml:space="preserve">young </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001B33C2" w:rsidRPr="00C45AD4">
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">people </w:t>
       </w:r>
       <w:r w:rsidR="00C20723" w:rsidRPr="00C45AD4">
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall be in accordance with </w:t>
+        <w:t xml:space="preserve"> shall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C20723" w:rsidRPr="00C45AD4">
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="00C63C70" w:rsidRPr="00C45AD4">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C63C70" w:rsidRPr="00C45AD4">
         <w:instrText xml:space="preserve"> HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" </w:instrText>
       </w:r>
       <w:r w:rsidR="00C63C70" w:rsidRPr="00C45AD4">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00455FC8" w:rsidRPr="00C45AD4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>COPP 5.1 – Orientation.</w:t>
       </w:r>
       <w:r w:rsidR="00522DF6" w:rsidRPr="00C45AD4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="7" w:name="_Toc45876335"/>
     <w:p w14:paraId="114391ED" w14:textId="77777777" w:rsidR="00522DF6" w:rsidRPr="00C45AD4" w:rsidRDefault="00C63C70" w:rsidP="00522DF6">
@@ -9632,55 +9641,50 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00BE412D" w:rsidRPr="00C45AD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> – Requests Complaints, and Feedback</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BE412D" w:rsidRPr="00C45AD4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB4C0AA" w14:textId="2B3C59FE" w:rsidR="008C440C" w:rsidRPr="00C45AD4" w:rsidRDefault="006E6518" w:rsidP="00C87F1B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="122"/>
-[...3 lines deleted...]
-      <w:commentRangeStart w:id="126"/>
       <w:r w:rsidRPr="00C45AD4">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="008C440C" w:rsidRPr="00C45AD4">
         <w:t xml:space="preserve">f the young person refuses to complete a </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="008C440C" w:rsidRPr="00C45AD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Young Person, Request, Complaint and Feedback form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008C440C" w:rsidRPr="00C45AD4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>, the Senior Officer, Admissions, shall complete the following:</w:t>
       </w:r>
     </w:p>
@@ -9843,97 +9847,62 @@
       </w:pPr>
       <w:r w:rsidRPr="00C45AD4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">document the young person’s refusal on the </w:t>
       </w:r>
       <w:r w:rsidR="00326023" w:rsidRPr="00C45AD4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Intake Summary/Immediate Needs Checklist </w:t>
       </w:r>
       <w:r w:rsidRPr="00C45AD4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>module on TOMS.</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="122"/>
-[...33 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="29611A8E" w14:textId="77777777" w:rsidR="00C20723" w:rsidRPr="00C45AD4" w:rsidRDefault="00C20723" w:rsidP="00AE7CD2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="128" w:name="_Toc45876353"/>
-      <w:bookmarkStart w:id="129" w:name="_Toc207369136"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc45876353"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc207369136"/>
       <w:r w:rsidRPr="00C45AD4">
         <w:t>Orientation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="128"/>
-      <w:bookmarkEnd w:id="129"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
     </w:p>
     <w:p w14:paraId="0D447CF3" w14:textId="73C3061F" w:rsidR="00C20723" w:rsidRPr="00C45AD4" w:rsidRDefault="00C20723" w:rsidP="00AE7CD2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C45AD4">
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Each </w:t>
       </w:r>
       <w:r w:rsidR="001E57A0" w:rsidRPr="00C45AD4">
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>young person</w:t>
       </w:r>
       <w:r w:rsidRPr="00C45AD4">
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
@@ -9975,419 +9944,419 @@
       <w:r w:rsidR="00BE412D" w:rsidRPr="00C45AD4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>COPP 5.1 – Orientation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177A3512" w14:textId="682D9171" w:rsidR="00C20723" w:rsidRPr="00A56CA1" w:rsidRDefault="00D61493" w:rsidP="00A56CA1">
       <w:r w:rsidRPr="00C45AD4">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C20723">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4652AF42" w14:textId="77777777" w:rsidR="00C20723" w:rsidRDefault="00C20723" w:rsidP="00C20723">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="130" w:name="_Toc45876354"/>
-      <w:bookmarkStart w:id="131" w:name="_Toc207369137"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc45876354"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc207369137"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Annexures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="130"/>
-      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="126"/>
     </w:p>
     <w:p w14:paraId="66A0AF6C" w14:textId="0AFDF53F" w:rsidR="00C20723" w:rsidRPr="00AE7CD2" w:rsidRDefault="002F5884" w:rsidP="00AE7CD2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="132" w:name="_Toc45876356"/>
-      <w:bookmarkStart w:id="133" w:name="_Toc207369138"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc45876356"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc207369138"/>
       <w:r w:rsidRPr="00AE7CD2">
         <w:t>Related COPPs and d</w:t>
       </w:r>
       <w:r w:rsidR="00C20723" w:rsidRPr="00AE7CD2">
         <w:t>ocuments</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="132"/>
-      <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="128"/>
       <w:r w:rsidR="00C20723" w:rsidRPr="00AE7CD2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE378D5" w14:textId="4393950C" w:rsidR="00C20723" w:rsidRPr="00057B66" w:rsidRDefault="00BE412D" w:rsidP="00A56CA1">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="00D1214F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 2.</w:t>
+        </w:r>
+        <w:r w:rsidR="00D468ED" w:rsidRPr="00D1214F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D1214F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> –</w:t>
+        </w:r>
+        <w:r w:rsidR="005F4E29" w:rsidRPr="00D1214F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D1214F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Religious Requirements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15FBFA09" w14:textId="4138BED9" w:rsidR="00807404" w:rsidRPr="00057B66" w:rsidRDefault="005F4E29" w:rsidP="00A56CA1">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="00D1214F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 2.</w:t>
+        </w:r>
+        <w:r w:rsidR="00D468ED" w:rsidRPr="00D1214F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D1214F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – Cultural</w:t>
+        </w:r>
+        <w:r w:rsidR="00D468ED" w:rsidRPr="00D1214F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> and Religious</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D1214F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Requirements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0D9F41A6" w14:textId="5102B2BC" w:rsidR="00C20723" w:rsidRPr="00057B66" w:rsidRDefault="00BE412D" w:rsidP="00D1214F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057B66">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 4.1 – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="00D1214F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Property</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="31A62E9C" w14:textId="6A6A4F71" w:rsidR="00C20723" w:rsidRPr="00057B66" w:rsidRDefault="00BE412D" w:rsidP="00D1214F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057B66">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 5.1 – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidRPr="00D1214F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Orientation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4F56DE14" w14:textId="161B7B78" w:rsidR="00C20723" w:rsidRPr="00057B66" w:rsidRDefault="00BE412D" w:rsidP="00D1214F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057B66">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 6.2 – </w:t>
+      </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00D1214F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP 2.</w:t>
-[...23 lines deleted...]
-          <w:t>Religious Requirements</w:t>
+          <w:t>Supervision</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="15FBFA09" w14:textId="4138BED9" w:rsidR="00807404" w:rsidRPr="00057B66" w:rsidRDefault="005F4E29" w:rsidP="00A56CA1">
+      <w:r w:rsidRPr="00057B66">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00807404" w:rsidRPr="00057B66">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Levels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057B66">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Privileges</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52928313" w14:textId="7E7F2CBD" w:rsidR="00C20723" w:rsidRPr="00057B66" w:rsidRDefault="00BE412D" w:rsidP="00D1214F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00057B66">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 6.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F4E29" w:rsidRPr="00057B66">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057B66">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Requests, Complaints </w:t>
+      </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00D1214F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP 2.</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00D468ED" w:rsidRPr="00D1214F">
+          <w:t>and</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00057B66">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Feedback</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BB59A0" w14:textId="4EB5C7F2" w:rsidR="00C20723" w:rsidRPr="00057B66" w:rsidRDefault="00BE412D" w:rsidP="00D1214F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057B66">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 7.1 </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="129" w:name="_Hlk152939795"/>
+      <w:r w:rsidRPr="00057B66">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="129"/>
+      <w:r w:rsidRPr="00057B66">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Female</w:t>
+      </w:r>
+      <w:r w:rsidR="005F4E29" w:rsidRPr="00057B66">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidR="005F4E29" w:rsidRPr="00D1214F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>2</w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve"> Requirements</w:t>
+          <w:t>Detainees</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D9F41A6" w14:textId="5102B2BC" w:rsidR="00C20723" w:rsidRPr="00057B66" w:rsidRDefault="00BE412D" w:rsidP="00D1214F">
+    <w:p w14:paraId="036A3448" w14:textId="484BD7B8" w:rsidR="00C20723" w:rsidRPr="00057B66" w:rsidRDefault="00BE412D" w:rsidP="00A56CA1">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057B66">
-[...26 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="00D1214F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Orientation</w:t>
+          <w:t>COPP 7.4</w:t>
+        </w:r>
+        <w:r w:rsidR="00F1435B" w:rsidRPr="00D1214F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> –</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D1214F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00F6099B" w:rsidRPr="00D1214F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Young people</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D1214F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> at Risk of Self-Harm or Requiring </w:t>
+        </w:r>
+        <w:r w:rsidR="00807404" w:rsidRPr="00D1214F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>A</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D1214F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>dditional Support and Monitoring</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F56DE14" w14:textId="161B7B78" w:rsidR="00C20723" w:rsidRPr="00057B66" w:rsidRDefault="00BE412D" w:rsidP="00D1214F">
+    <w:p w14:paraId="1C6469E0" w14:textId="24BD6DCB" w:rsidR="00C20723" w:rsidRPr="00057B66" w:rsidRDefault="00BE412D" w:rsidP="00A56CA1">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057B66">
-[...4 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="00D1214F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Supervision</w:t>
+          <w:t>COPP 7.5 – Trans, Gender Diverse and Intersex</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00057B66">
+    </w:p>
+    <w:p w14:paraId="533E874C" w14:textId="3A5CA25D" w:rsidR="00C20723" w:rsidRPr="00057B66" w:rsidRDefault="00BE412D" w:rsidP="00A56CA1">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...38 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00D1214F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>and</w:t>
+          <w:t>COPP 9.1 – Gatehouse</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00057B66">
-[...48 lines deleted...]
-    <w:p w14:paraId="036A3448" w14:textId="484BD7B8" w:rsidR="00C20723" w:rsidRPr="00057B66" w:rsidRDefault="00BE412D" w:rsidP="00A56CA1">
+    </w:p>
+    <w:p w14:paraId="20D94F0B" w14:textId="3D9DBDF3" w:rsidR="00C20723" w:rsidRPr="00057B66" w:rsidRDefault="00BE412D" w:rsidP="00A56CA1">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId53" w:history="1">
-[...86 lines deleted...]
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="00D1214F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 9.6 – Search</w:t>
         </w:r>
         <w:r w:rsidR="00057B66" w:rsidRPr="00D1214F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="29E2164E" w14:textId="46AE9EF2" w:rsidR="006231D1" w:rsidRPr="00D1214F" w:rsidRDefault="00D1214F" w:rsidP="00A56CA1">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -10480,56 +10449,56 @@
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00F34DB5">
         <w:t xml:space="preserve">odel of </w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00F34DB5">
         <w:t>are</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3A12D6" w14:textId="11C6E95D" w:rsidR="00797B83" w:rsidRDefault="00797B83">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF629D9" w14:textId="78DD8E12" w:rsidR="003D708E" w:rsidRPr="00AE7CD2" w:rsidRDefault="003D708E" w:rsidP="00AE7CD2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="135" w:name="_Toc207369139"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc207369139"/>
       <w:r w:rsidRPr="00AE7CD2">
         <w:lastRenderedPageBreak/>
         <w:t>Definitions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="135"/>
+      <w:bookmarkEnd w:id="130"/>
       <w:r w:rsidRPr="00AE7CD2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2116"/>
         <w:gridCol w:w="7052"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C20723" w:rsidRPr="000E6F0A" w14:paraId="335C34E5" w14:textId="77777777" w:rsidTr="00A92BE3">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
@@ -11019,51 +10988,51 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C45AD4">
               <w:t>Electronic Control Device</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FD10114" w14:textId="77777777" w:rsidR="0019799E" w:rsidRPr="001477B1" w:rsidRDefault="0019799E" w:rsidP="0019799E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C45AD4">
               <w:rPr>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">In accordance with the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidRPr="00C45AD4">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Weapons Regulations 1999</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C45AD4">
               <w:rPr>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>, “</w:t>
             </w:r>
             <w:r w:rsidRPr="00C45AD4">
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">An article made or modified to be used to discharge an electric current so </w:t>
             </w:r>
             <w:r w:rsidRPr="00C45AD4">
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
@@ -11995,56 +11964,56 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4956A4B7" w14:textId="77777777" w:rsidR="00EC6554" w:rsidRPr="00A71AE1" w:rsidRDefault="00EC6554" w:rsidP="00EC6554">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C45AD4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Any young person who is detained in a YDC, or who is in the custody of a YDC. The term young people also describes a young person, who is alleged to be an offender or who is remanded in custody, prior to being dealt with by the Courts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74A59759" w14:textId="23BC031D" w:rsidR="004D5550" w:rsidRDefault="004D5550">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="021EDEBE" w14:textId="5B8CA5C9" w:rsidR="004A3F1D" w:rsidRPr="004A3F1D" w:rsidRDefault="003D708E" w:rsidP="004A3F1D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="136" w:name="_Toc207369140"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc207369140"/>
       <w:r w:rsidRPr="00AE7CD2">
         <w:lastRenderedPageBreak/>
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="131"/>
       <w:r w:rsidRPr="00AE7CD2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E76168" w14:textId="17E63607" w:rsidR="008D70FF" w:rsidRDefault="008D70FF" w:rsidP="00A56CA1">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D70FF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Births, Deaths and Marriages Registration Act 1998</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28DC0D5C" w14:textId="773515FF" w:rsidR="008D70FF" w:rsidRDefault="008D70FF" w:rsidP="00A56CA1">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
@@ -12118,96 +12087,96 @@
     <w:p w14:paraId="22592238" w14:textId="77777777" w:rsidR="00C20723" w:rsidRPr="00A56CA1" w:rsidRDefault="00C20723" w:rsidP="00A56CA1">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A56CA1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Act 1994</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508281A1" w14:textId="3A35F15E" w:rsidR="00C20723" w:rsidRPr="006B2054" w:rsidRDefault="00C20723" w:rsidP="00A56CA1">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="006B2054">
         <w:t>Young Offenders Regulation 1995</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4408ACAE" w14:textId="77777777" w:rsidR="00A56CA1" w:rsidRDefault="00A56CA1">
-      <w:bookmarkStart w:id="137" w:name="_Toc178286"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc178286"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A4FD7E2" w14:textId="265272BE" w:rsidR="00C702C9" w:rsidRDefault="00D13EB2" w:rsidP="001677E0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="138" w:name="_Toc207369141"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc207369141"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="009D516D">
         <w:t>ssurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="137"/>
-      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
     </w:p>
     <w:p w14:paraId="48E01CC4" w14:textId="77777777" w:rsidR="006D1ADB" w:rsidRPr="00606FAA" w:rsidRDefault="006D1ADB" w:rsidP="006D1ADB">
       <w:r w:rsidRPr="00606FAA">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58BC5AC7" w14:textId="1DDB00BA" w:rsidR="006D1ADB" w:rsidRPr="004B1126" w:rsidRDefault="004D5550" w:rsidP="006D1ADB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="004B1126">
         <w:t xml:space="preserve">The YDC </w:t>
       </w:r>
       <w:r w:rsidR="006D1ADB" w:rsidRPr="004B1126">
         <w:t xml:space="preserve">will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidR="006D1ADB" w:rsidRPr="004B1126">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006D1ADB" w:rsidRPr="004B1126">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF35A63" w14:textId="5B6A7A0A" w:rsidR="006D1ADB" w:rsidRPr="004B1126" w:rsidRDefault="00522DF6" w:rsidP="006D1ADB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="004B1126">
         <w:t xml:space="preserve">The Young People </w:t>
       </w:r>
       <w:r w:rsidR="004D5550" w:rsidRPr="004B1126">
         <w:t>D</w:t>
@@ -12224,51 +12193,51 @@
       <w:r w:rsidR="0026058A" w:rsidRPr="004B1126">
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidR="006D1ADB" w:rsidRPr="004B1126">
         <w:t xml:space="preserve"> undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EDF567E" w14:textId="77777777" w:rsidR="006D1ADB" w:rsidRPr="004B1126" w:rsidRDefault="006D1ADB" w:rsidP="006D1ADB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="004B1126">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Operational Compliance</w:t>
       </w:r>
       <w:r w:rsidRPr="004B1126">
         <w:t xml:space="preserve"> will undertake checks in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="004B1126">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Operational Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004B1126">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4905E109" w14:textId="5FFC17F5" w:rsidR="006D1ADB" w:rsidRPr="004B1126" w:rsidRDefault="006D1ADB" w:rsidP="006D1ADB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -12278,67 +12247,67 @@
       </w:r>
       <w:r w:rsidRPr="004B1126">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652FF32F" w14:textId="77777777" w:rsidR="006D1ADB" w:rsidRPr="0042338A" w:rsidRDefault="006D1ADB" w:rsidP="006D1ADB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38CA3C52" w14:textId="07EA24C9" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00D15154">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="139" w:name="_Toc207369142"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc207369142"/>
       <w:r>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
       <w:r w:rsidR="00623686">
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ersion </w:t>
       </w:r>
       <w:r w:rsidR="00623686">
         <w:t>H</w:t>
       </w:r>
       <w:r>
         <w:t>istory</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="134"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9158" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1051"/>
         <w:gridCol w:w="1474"/>
         <w:gridCol w:w="3231"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
       <w:tr w:rsidR="0019753A" w:rsidRPr="007D3C6F" w14:paraId="59C2E951" w14:textId="35BF877B" w:rsidTr="00C936EB">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="545"/>
         </w:trPr>
@@ -13013,270 +12982,160 @@
           <w:p w14:paraId="06116DDB" w14:textId="44B459EE" w:rsidR="004B1126" w:rsidRDefault="00142ED9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>29 August</w:t>
             </w:r>
             <w:r w:rsidR="004B1126">
               <w:t xml:space="preserve"> 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F5BBF72" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidRDefault="00245869" w:rsidP="00D05B49"/>
     <w:sectPr w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidSect="00797B83">
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...113 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54234D2D" w14:textId="77777777" w:rsidR="00B4242B" w:rsidRDefault="00B4242B" w:rsidP="00D06E62">
+    <w:p w14:paraId="4BD1292A" w14:textId="77777777" w:rsidR="00EE619F" w:rsidRDefault="00EE619F" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BC016B4" w14:textId="77777777" w:rsidR="00B4242B" w:rsidRDefault="00B4242B" w:rsidP="00D06E62">
+    <w:p w14:paraId="51D614B1" w14:textId="77777777" w:rsidR="00EE619F" w:rsidRDefault="00EE619F" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44446E5A" w14:textId="39003839" w:rsidR="00AE7CD2" w:rsidRDefault="00AE7CD2" w:rsidP="00AE7CD2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
       <w:ind w:right="-178"/>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
@@ -13326,60 +13185,60 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BE70CB8" w14:textId="77777777" w:rsidR="00B4242B" w:rsidRDefault="00B4242B" w:rsidP="00D06E62">
+    <w:p w14:paraId="67C091BC" w14:textId="77777777" w:rsidR="00EE619F" w:rsidRDefault="00EE619F" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7499677E" w14:textId="77777777" w:rsidR="00B4242B" w:rsidRDefault="00B4242B" w:rsidP="00D06E62">
+    <w:p w14:paraId="606F73A2" w14:textId="77777777" w:rsidR="00EE619F" w:rsidRDefault="00EE619F" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="15045CB9" w14:textId="53AEDA05" w:rsidR="00864240" w:rsidRPr="00864240" w:rsidRDefault="00864240">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="47" w:name="_Hlk204594952"/>
       <w:r w:rsidRPr="00864240">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
@@ -13393,168 +13252,521 @@
       <w:r w:rsidRPr="00864240">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, section 36ZA(1)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="33479908" w14:textId="6C875112" w:rsidR="003D14B7" w:rsidRPr="003D14B7" w:rsidRDefault="003D14B7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="127" w:name="_Hlk204596885"/>
+      <w:bookmarkStart w:id="122" w:name="_Hlk204596885"/>
       <w:r w:rsidRPr="00C87F1B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Children and Community Services Act 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">section </w:t>
       </w:r>
       <w:r w:rsidR="0019799E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>125A</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="122"/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="306D7786" w14:textId="70D1FCED" w:rsidR="00AE7CD2" w:rsidRDefault="002D4B18">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="306D7786" w14:textId="0E4C5F30" w:rsidR="00AE7CD2" w:rsidRDefault="00E07436">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22EC75B4" wp14:editId="3C1500F2">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="933374997" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="32B1B87B" w14:textId="66FF16A1" w:rsidR="00E07436" w:rsidRPr="00E07436" w:rsidRDefault="00E07436" w:rsidP="00E07436">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E07436">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="22EC75B4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251660800;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="32B1B87B" w14:textId="66FF16A1" w:rsidR="00E07436" w:rsidRPr="00E07436" w:rsidRDefault="00E07436" w:rsidP="00E07436">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E07436">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00000000">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="0E884979">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="_x0000_s1035" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.3pt;height:24.4pt;rotation:315;z-index:-251657728;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="0.4 Draft- Not for further dissemination until approved"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="75DBBBB8" w14:textId="5E0DC924" w:rsidR="00AE7CD2" w:rsidRDefault="00AE7CD2" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75DBBBB8" w14:textId="709ECB62" w:rsidR="00AE7CD2" w:rsidRDefault="00E07436" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16ED575B" wp14:editId="0587CD84">
+              <wp:simplePos x="828675" y="447675"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="818337916" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="176A19F1" w14:textId="5C71F4DC" w:rsidR="00E07436" w:rsidRPr="00E07436" w:rsidRDefault="00E07436" w:rsidP="00E07436">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E07436">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="16ED575B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251661824;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="176A19F1" w14:textId="5C71F4DC" w:rsidR="00E07436" w:rsidRPr="00E07436" w:rsidRDefault="00E07436" w:rsidP="00E07436">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E07436">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00AE7CD2">
       <w:t>COPP 2.1 Admission v</w:t>
     </w:r>
     <w:r w:rsidR="004B1126">
       <w:t>7.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B5EACDA" w14:textId="2F0D5C35" w:rsidR="00AE7CD2" w:rsidRDefault="00797B83" w:rsidP="00797B83">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B5EACDA" w14:textId="17D8E833" w:rsidR="00AE7CD2" w:rsidRDefault="00E07436" w:rsidP="00797B83">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="6195"/>
       </w:tabs>
       <w:ind w:right="-1028"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7750A1B9" wp14:editId="6053146B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3488690</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>-114300</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="18415" b="6350"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1910920063" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6072383A" w14:textId="18E3F9C4" w:rsidR="00E07436" w:rsidRPr="00E07436" w:rsidRDefault="00E07436" w:rsidP="00E07436">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E07436">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7750A1B9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:274.7pt;margin-top:-9pt;width:49pt;height:29.65pt;z-index:251659776;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AFXpeMffAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5bGmi3UZpOE9IO&#10;u40BO2eNaQuNUzXZVvb0mNM42v70+/uL5eg6ccIhtJ40qGkCAqnytqVaw/vberIAEaIhazpPqOEH&#10;AyzL25vC5Naf6RVPu1gLDqGQGw1NjH0uZagadCZMfY/Et08/OBN5HGppB3PmcNfJhySZSWda4g+N&#10;6fGlwep7d3Qa2mzlo8KPzfpr75RXl+0mu2y1vr8bV88gIo7xCsOfPqtDyU4HfyQbRKchS59SRjVM&#10;1IJLMTFL57w5aEjVI8iykP8rlL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0C&#10;AAAcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVel4&#10;x98AAAAKAQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6072383A" w14:textId="18E3F9C4" w:rsidR="00E07436" w:rsidRPr="00E07436" w:rsidRDefault="00E07436" w:rsidP="00E07436">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E07436">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00797B83" w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E972998" wp14:editId="51A41829">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>142875</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>170815</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
@@ -13618,105 +13830,101 @@
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2E972998" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:11.25pt;margin-top:13.45pt;width:129.75pt;height:23.35pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQBoTfok3QAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcqI2hoQ1xqgrEFUT5kbi58TaJGq+j2G3C23d7gtNqNKPZ&#10;b4rV5DtxxCG2gQzczhQIpCq4lmoDnx8vNwsQMVlytguEBn4xwqq8vChs7sJI73jcpFpwCcXcGmhS&#10;6nMpY9Wgt3EWeiT2dmHwNrEcaukGO3K576RWKpPetsQfGtvjU4PVfnPwBr5edz/f9+qtfvbzfgyT&#10;kuSX0pjrq2n9CCLhlP7CcMZndCiZaRsO5KLoDGg95yTfbAmCfb3QvG1r4OEuA1kW8v+A8gQAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5V1Wo9gEAAM0DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBoTfok3QAAAAgBAAAPAAAAAAAAAAAAAAAAAFAE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="2E972998" id="Text Box 1" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:11.25pt;margin-top:13.45pt;width:129.75pt;height:23.35pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWUuY++wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5x4SZpYIVXXrtOk&#10;7kPq9gMIxjEacBmQ2Nmv7wW7adS9TfMD4vrCufece9hc90aTo/RBgWV0NplSIq2AWtk9oz9/3L9b&#10;URIitzXXYCWjJxno9fbtm03nKllCC7qWniCIDVXnGG1jdFVRBNFKw8MEnLSYbMAbHjH0+6L2vEN0&#10;o4tyOl0WHfjaeRAyBPx7NyTpNuM3jRTxW9MEGYlmFHuLefV53aW12G54tffctUqMbfB/6MJwZbHo&#10;GeqOR04OXv0FZZTwEKCJEwGmgKZRQmYOyGY2fcXmseVOZi4oTnBnmcL/gxVfj4/uuyex/wA9DjCT&#10;CO4BxK9ALNy23O7ljffQtZLXWHiWJCs6F6rxapI6VCGB7LovUOOQ+SFCBuobb5IqyJMgOg7gdBZd&#10;9pGIVHI5v1qVC0oE5sr1cjFf5BK8er7tfIifJBiSNox6HGpG58eHEFM3vHo+kopZuFda58FqSzpG&#10;1wuEf5UxKqLvtDKMrqbpG5yQSH60db4cudLDHgtoO7JORAfKsd/1RNWMvk93kwg7qE8og4fBZvgs&#10;cNOC/0NJhxZjNPw+cC8p0Z8tSrmezefJkzmYL65KDPxlZneZ4VYgFKORkmF7G7OPB2I3KHmjshov&#10;nYwto3WySKPNkzcv43zq5TFunwAAAP//AwBQSwMEFAAGAAgAAAAhAGhN+iTdAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyojaGhDXGqCsQVRPmRuLnxNokar6PYbcLbd3uC&#10;02o0o9lvitXkO3HEIbaBDNzOFAikKriWagOfHy83CxAxWXK2C4QGfjHCqry8KGzuwkjveNykWnAJ&#10;xdwaaFLqcylj1aC3cRZ6JPZ2YfA2sRxq6QY7crnvpFYqk962xB8a2+NTg9V+c/AGvl53P9/36q1+&#10;9vN+DJOS5JfSmOuraf0IIuGU/sJwxmd0KJlpGw7kougMaD3nJN9sCYJ9vdC8bWvg4S4DWRby/4Dy&#10;BAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZS5j77AQAA1AMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGhN+iTdAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAVQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="038F6474" w14:textId="77777777" w:rsidR="00797B83" w:rsidRPr="00464E72" w:rsidRDefault="00797B83" w:rsidP="00797B83">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00797B83">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E94935E" wp14:editId="0A1A3148">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-47625</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9525</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7580630" cy="10719435"/>
           <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
@@ -13733,51 +13941,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00797B83">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0557D408" wp14:editId="156DF6E6">
           <wp:extent cx="3972560" cy="542925"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 12"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -13788,51 +13996,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3972560" cy="542925"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C0086E0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C89ED3FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
@@ -17240,68 +17448,57 @@
   <w:num w:numId="39" w16cid:durableId="1856110679">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="837379793">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="322515094">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2079091938">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="530921769">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="390079800">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="630401798">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qx7jhjovWF6mjGv1mcg0Kf78bquGyuE726nRMLzW0Tin6NIeUjKH2Q6O+qLsTEHbtwM6Pp2pImho86so+gNuUw==" w:salt="ZwlP/OD7lG6OsWE+tgMB2A=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="c5oycLIKIhFfQVepPHTc1HJ9tajvnMDCOG78SYhmAaS9crMovbucypml61F1VNBggQiMvot8yROht6RUo62THw==" w:salt="PfnCMt9lZ1FOspQPcPDkrA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -18216,50 +18413,51 @@
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C111BB"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C1284E"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C1566F"/>
     <w:rsid w:val="00C15AFC"/>
     <w:rsid w:val="00C20723"/>
     <w:rsid w:val="00C20EE0"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C21726"/>
     <w:rsid w:val="00C22440"/>
     <w:rsid w:val="00C24838"/>
     <w:rsid w:val="00C24A4A"/>
     <w:rsid w:val="00C24EEC"/>
     <w:rsid w:val="00C2795B"/>
     <w:rsid w:val="00C30C0B"/>
     <w:rsid w:val="00C326CA"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C34B11"/>
     <w:rsid w:val="00C370F7"/>
     <w:rsid w:val="00C37937"/>
     <w:rsid w:val="00C45AD4"/>
     <w:rsid w:val="00C60E7D"/>
     <w:rsid w:val="00C63C70"/>
+    <w:rsid w:val="00C6699C"/>
     <w:rsid w:val="00C70273"/>
     <w:rsid w:val="00C702C9"/>
     <w:rsid w:val="00C70A43"/>
     <w:rsid w:val="00C71C37"/>
     <w:rsid w:val="00C8062E"/>
     <w:rsid w:val="00C81C40"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C8365F"/>
     <w:rsid w:val="00C852A3"/>
     <w:rsid w:val="00C85560"/>
     <w:rsid w:val="00C87C6A"/>
     <w:rsid w:val="00C87F1B"/>
     <w:rsid w:val="00C90933"/>
     <w:rsid w:val="00C916DE"/>
     <w:rsid w:val="00C91C29"/>
     <w:rsid w:val="00C92156"/>
     <w:rsid w:val="00C936EB"/>
     <w:rsid w:val="00C94021"/>
     <w:rsid w:val="00C944DC"/>
     <w:rsid w:val="00C95598"/>
     <w:rsid w:val="00C96615"/>
     <w:rsid w:val="00CA029F"/>
     <w:rsid w:val="00CB475F"/>
     <w:rsid w:val="00CC0A6B"/>
     <w:rsid w:val="00CC0EAB"/>
@@ -18287,100 +18485,102 @@
     <w:rsid w:val="00CF4A8E"/>
     <w:rsid w:val="00CF4F71"/>
     <w:rsid w:val="00CF6537"/>
     <w:rsid w:val="00D0043F"/>
     <w:rsid w:val="00D01052"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D07893"/>
     <w:rsid w:val="00D1167B"/>
     <w:rsid w:val="00D1214F"/>
     <w:rsid w:val="00D13DC2"/>
     <w:rsid w:val="00D13EB2"/>
     <w:rsid w:val="00D15154"/>
     <w:rsid w:val="00D2085B"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D268B2"/>
     <w:rsid w:val="00D301C3"/>
     <w:rsid w:val="00D3062F"/>
     <w:rsid w:val="00D30D9C"/>
     <w:rsid w:val="00D31E4C"/>
     <w:rsid w:val="00D33610"/>
     <w:rsid w:val="00D34F4F"/>
     <w:rsid w:val="00D37FB7"/>
     <w:rsid w:val="00D429CE"/>
     <w:rsid w:val="00D44AA0"/>
+    <w:rsid w:val="00D454F7"/>
     <w:rsid w:val="00D45D07"/>
     <w:rsid w:val="00D468ED"/>
     <w:rsid w:val="00D47403"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D55C75"/>
     <w:rsid w:val="00D5784A"/>
     <w:rsid w:val="00D57D25"/>
     <w:rsid w:val="00D600FD"/>
     <w:rsid w:val="00D602C0"/>
     <w:rsid w:val="00D61493"/>
     <w:rsid w:val="00D61951"/>
     <w:rsid w:val="00D61E0F"/>
     <w:rsid w:val="00D63903"/>
     <w:rsid w:val="00D764DC"/>
     <w:rsid w:val="00D8204E"/>
     <w:rsid w:val="00D82683"/>
     <w:rsid w:val="00D83D6E"/>
     <w:rsid w:val="00D85A93"/>
     <w:rsid w:val="00D87777"/>
     <w:rsid w:val="00D903E0"/>
     <w:rsid w:val="00D918B5"/>
     <w:rsid w:val="00D91DC7"/>
     <w:rsid w:val="00D920AD"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D93E64"/>
     <w:rsid w:val="00D951DB"/>
     <w:rsid w:val="00DA0D63"/>
     <w:rsid w:val="00DA1B35"/>
     <w:rsid w:val="00DA2FEE"/>
     <w:rsid w:val="00DA3C67"/>
     <w:rsid w:val="00DA5CD1"/>
     <w:rsid w:val="00DA7BAA"/>
     <w:rsid w:val="00DB10CD"/>
     <w:rsid w:val="00DB34C5"/>
     <w:rsid w:val="00DB741B"/>
     <w:rsid w:val="00DB7E4A"/>
     <w:rsid w:val="00DC117D"/>
     <w:rsid w:val="00DC32C7"/>
     <w:rsid w:val="00DC7A92"/>
     <w:rsid w:val="00DD3354"/>
     <w:rsid w:val="00DD5510"/>
     <w:rsid w:val="00DE46AC"/>
     <w:rsid w:val="00DF3D1E"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00E000EC"/>
     <w:rsid w:val="00E00CB3"/>
     <w:rsid w:val="00E0255B"/>
     <w:rsid w:val="00E02668"/>
     <w:rsid w:val="00E04178"/>
     <w:rsid w:val="00E06C7F"/>
+    <w:rsid w:val="00E07436"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E1168E"/>
     <w:rsid w:val="00E11FA8"/>
     <w:rsid w:val="00E14581"/>
     <w:rsid w:val="00E1572A"/>
     <w:rsid w:val="00E1607C"/>
     <w:rsid w:val="00E20306"/>
     <w:rsid w:val="00E23373"/>
     <w:rsid w:val="00E23D74"/>
     <w:rsid w:val="00E24A8C"/>
     <w:rsid w:val="00E24F79"/>
     <w:rsid w:val="00E35821"/>
     <w:rsid w:val="00E369B3"/>
     <w:rsid w:val="00E37D09"/>
     <w:rsid w:val="00E45166"/>
     <w:rsid w:val="00E45407"/>
     <w:rsid w:val="00E51053"/>
     <w:rsid w:val="00E5349D"/>
     <w:rsid w:val="00E54DB2"/>
     <w:rsid w:val="00E57205"/>
     <w:rsid w:val="00E61D08"/>
     <w:rsid w:val="00E62FE9"/>
     <w:rsid w:val="00E6434B"/>
     <w:rsid w:val="00E6589B"/>
     <w:rsid w:val="00E77097"/>
@@ -18402,50 +18602,51 @@
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB0EB4"/>
     <w:rsid w:val="00EB1623"/>
     <w:rsid w:val="00EB32BB"/>
     <w:rsid w:val="00EB33B1"/>
     <w:rsid w:val="00EB3C34"/>
     <w:rsid w:val="00EB4B6E"/>
     <w:rsid w:val="00EB542D"/>
     <w:rsid w:val="00EB6D4B"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC1EE5"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC397E"/>
     <w:rsid w:val="00EC4CF7"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC64B7"/>
     <w:rsid w:val="00EC6554"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED1609"/>
     <w:rsid w:val="00ED4C58"/>
     <w:rsid w:val="00ED6B0D"/>
     <w:rsid w:val="00ED761A"/>
     <w:rsid w:val="00EE108A"/>
     <w:rsid w:val="00EE5764"/>
     <w:rsid w:val="00EE5F71"/>
+    <w:rsid w:val="00EE619F"/>
     <w:rsid w:val="00EF152F"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF3871"/>
     <w:rsid w:val="00EF3877"/>
     <w:rsid w:val="00EF4B8F"/>
     <w:rsid w:val="00EF668D"/>
     <w:rsid w:val="00F0080F"/>
     <w:rsid w:val="00F01122"/>
     <w:rsid w:val="00F0244F"/>
     <w:rsid w:val="00F02E89"/>
     <w:rsid w:val="00F04203"/>
     <w:rsid w:val="00F10B94"/>
     <w:rsid w:val="00F1435B"/>
     <w:rsid w:val="00F154BD"/>
     <w:rsid w:val="00F21470"/>
     <w:rsid w:val="00F2249A"/>
     <w:rsid w:val="00F229F3"/>
     <w:rsid w:val="00F231BD"/>
     <w:rsid w:val="00F31766"/>
     <w:rsid w:val="00F329F3"/>
     <w:rsid w:val="00F33119"/>
     <w:rsid w:val="00F34DB5"/>
     <w:rsid w:val="00F35F0C"/>
     <w:rsid w:val="00F37EA4"/>
@@ -20113,51 +20314,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2043478594">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childsafe.humanrights.gov.au/national-principles/about-national-principles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services/Policy%20and%20Procedure%20Documents/PM01%20Admission%20and%20Risk%20Assessment.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/service/security/law-enforcement/report-wa-police-force-employee-misconduct" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:police.complaints@police.wa.gov.au" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services/Policy%20and%20Procedure%20Documents/PM01%20Admission%20and%20Risk%20Assessment.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\DMCBDPFPS05\Public$\Standards%20and%20Procedures\Operating%20Standards%20and%20Procedures\New%20Operating%20Policies%20and%20Procedures\5.%20Youth%20Current\2.%20Admission%20&amp;%20Placement\2.1%20Admissions\7.%20Drafts%202.1\" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/instruments-mechanisms/instruments/united-nations-standard-minimum-rules-administration-juvenile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services/Policy%20and%20Procedure%20Documents/PM01%20Admission%20and%20Risk%20Assessment.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ayja.org.au/wp-content/uploads/2019/04/AYJA-Poster-April-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childsafe.humanrights.gov.au/national-principles/about-national-principles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services/Policy%20and%20Procedure%20Documents/PM01%20Admission%20and%20Risk%20Assessment.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ayja.org.au/wp-content/uploads/2019/04/AYJA-Poster-April-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/service/security/law-enforcement/report-wa-police-force-employee-misconduct" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:police.complaints@police.wa.gov.au" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\DMCBDPFPS05\Public$\Standards%20and%20Procedures\Operating%20Standards%20and%20Procedures\New%20Operating%20Policies%20and%20Procedures\5.%20Youth%20Current\2.%20Admission%20&amp;%20Placement\2.1%20Admissions\7.%20Drafts%202.1\" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services/Policy%20and%20Procedure%20Documents/PM01%20Admission%20and%20Risk%20Assessment.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/instruments-mechanisms/instruments/united-nations-standard-minimum-rules-administration-juvenile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services/Policy%20and%20Procedure%20Documents/PM01%20Admission%20and%20Risk%20Assessment.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -20426,50 +20627,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Youth Custodial Rules</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">58081a5c-2417-44d0-aab6-abfe5521b729</TermId>
         </TermInfo>
       </Terms>
     </pa8a0a93780a4945b3173f20d8e45055>
     <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Name>
     <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
     <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
     <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
     <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
@@ -20493,55 +20698,65 @@
       </Terms>
     </kf620cb349b946fa81ca1074c0b3c5af>
     <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">The admission of a detainee shall be in accordance with legal requirements and valid authorised documentation. </CategoryDescription>
     <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
     <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Custodial Management Youth</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">86dadb23-f3e8-45d0-a50e-683c2dd71471</TermId>
         </TermInfo>
       </Terms>
     </g2cdfbdd30c849e9bbb5c12aa747ff35>
     <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Email>
     <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -20791,157 +21006,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
-[...16 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86A4CC4C-4AA4-4C30-8161-DFECDCD283A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>20</Pages>
-[...1 lines deleted...]
-  <Characters>37438</Characters>
+  <Pages>1</Pages>
+  <Words>6567</Words>
+  <Characters>37434</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>8</DocSecurity>
   <Lines>311</Lines>
   <Paragraphs>87</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 2.1 Admissions</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43919</CharactersWithSpaces>
+  <CharactersWithSpaces>43914</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -21016,27 +21211,60 @@
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>71e6537f,37a22c15,30c6d87c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-08-26T02:02:11Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>d883749f-d430-4fad-bb28-6f2df1b20718</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>