--- v0 (2025-12-19)
+++ v1 (2026-08-23)
@@ -1,6171 +1,8217 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4824AC04" w14:textId="189B69A6" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="00D83D6E" w:rsidP="002E5756">
+    <w:p w14:paraId="52F25E9C" w14:textId="77777777" w:rsidR="007140F0" w:rsidRDefault="007140F0" w:rsidP="0025156E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A4153CA" w14:textId="497964E2" w:rsidR="00BA7AA6" w:rsidRDefault="000F1A32" w:rsidP="00BA7AA6">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025156E">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
-      <w:r w:rsidR="0032039D">
+      <w:bookmarkStart w:id="0" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="002B15AE">
         <w:t>2.2</w:t>
       </w:r>
-      <w:r w:rsidR="00D918B5">
-        <w:t xml:space="preserve"> Cultural </w:t>
+      <w:r w:rsidR="00692C9A">
+        <w:t xml:space="preserve"> –</w:t>
       </w:r>
-      <w:r w:rsidR="004C3072">
-[...3 lines deleted...]
-        <w:t>ments</w:t>
+      <w:r w:rsidR="002B15AE">
+        <w:t xml:space="preserve"> Cultural Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E7F6EF" w14:textId="4D4C3433" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00315038" w:rsidP="00EA7EAC">
-[...13 lines deleted...]
-        <w:t>s</w:t>
+    <w:p w14:paraId="6E8C7067" w14:textId="77777777" w:rsidR="00E96E71" w:rsidRPr="00E96E71" w:rsidRDefault="00E96E71" w:rsidP="00E96E71"/>
+    <w:p w14:paraId="0C2C069A" w14:textId="77777777" w:rsidR="00E96E71" w:rsidRPr="005B7001" w:rsidRDefault="00E96E71" w:rsidP="00E96E71">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B7001">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Youth Detention Centres </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9010"/>
+        <w:gridCol w:w="9004"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00126611" w14:paraId="0DC40899" w14:textId="77777777" w:rsidTr="009F0AC8">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00550DEF" w14:paraId="68D2118D" w14:textId="77777777" w:rsidTr="00E852A4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF914B9" w14:textId="14A3CBD0" w:rsidR="00126611" w:rsidRPr="00365E34" w:rsidRDefault="00126611" w:rsidP="00126611">
+          <w:p w14:paraId="4785887D" w14:textId="77777777" w:rsidR="00550DEF" w:rsidRPr="003B717F" w:rsidRDefault="00550DEF" w:rsidP="00E852A4">
             <w:pPr>
-              <w:pStyle w:val="Heading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B717F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Principles and Standards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A3157D" w14:paraId="0F3A2B89" w14:textId="77777777" w:rsidTr="00152E07">
+        <w:trPr>
+          <w:trHeight w:val="4932"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9004" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="0162E48B" w14:textId="12113F94" w:rsidR="00152E07" w:rsidRPr="00152E07" w:rsidRDefault="00BE116E" w:rsidP="007140F0">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE116E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidR="00184961">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Model of Care (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE116E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>MoC</w:t>
+            </w:r>
+            <w:r w:rsidR="00184961">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE116E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Instruction </w:t>
+            </w:r>
+            <w:r w:rsidR="00D050B2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>guide</w:t>
+            </w:r>
+            <w:r w:rsidR="007409DD">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00D050B2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and support</w:t>
+            </w:r>
+            <w:r w:rsidR="007409DD">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00D050B2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> staff to operationalise the MoC’s high-level principles</w:t>
+            </w:r>
+            <w:r w:rsidR="00680CD1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>. The Moc</w:t>
+            </w:r>
+            <w:r w:rsidR="00184961">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE116E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>create</w:t>
+            </w:r>
+            <w:r w:rsidR="00680CD1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE116E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a rehabilitative and therapeutic environment within Youth Detention Centres, to support, build and nurture a young person’s skills and individual strengths, to enable rehabilitation, reduce reoffending and promote positive life outcomes. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CC13F44" w14:textId="3806E6BB" w:rsidR="00E02AB5" w:rsidRDefault="00D050B2" w:rsidP="006D79C6">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Principles</w:t>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>In the context of the MoC, t</w:t>
+            </w:r>
+            <w:r w:rsidR="00E02AB5" w:rsidRPr="00E02AB5">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>he Commissioner’s Operati</w:t>
+            </w:r>
+            <w:r w:rsidR="001E5298">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ng </w:t>
+            </w:r>
+            <w:r w:rsidR="00E02AB5" w:rsidRPr="00E02AB5">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Policies and Procedures are developed in accordance with Western Australian legislation and consideration of the following national and international standards, guidelines to inform best practice</w:t>
+            </w:r>
+            <w:r w:rsidR="00E02AB5">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3801783F" w14:textId="2681C4D1" w:rsidR="00AA74C1" w:rsidRDefault="00D1167B" w:rsidP="00396A52">
+          <w:p w14:paraId="4C2BB6D6" w14:textId="77777777" w:rsidR="00E02AB5" w:rsidRPr="00725408" w:rsidRDefault="00E02AB5" w:rsidP="001143CA">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00714E7B">
-              <w:t xml:space="preserve">In </w:t>
+            <w:r w:rsidRPr="00725408">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>National Child Principles</w:t>
             </w:r>
-            <w:r w:rsidR="00E57205" w:rsidRPr="00714E7B">
-              <w:t>context</w:t>
+          </w:p>
+          <w:p w14:paraId="4411FC05" w14:textId="77777777" w:rsidR="00E02AB5" w:rsidRPr="00725408" w:rsidRDefault="00E02AB5" w:rsidP="00725408">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725408">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Department Standards and Guidelines</w:t>
             </w:r>
-            <w:r w:rsidRPr="00714E7B">
+          </w:p>
+          <w:p w14:paraId="00FE2237" w14:textId="77777777" w:rsidR="00E02AB5" w:rsidRPr="00725408" w:rsidRDefault="00E02AB5" w:rsidP="00725408">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725408">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Principles of Youth Justice in Australia (Australasian Youth Justice Administrators, 2019)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="307335A7" w14:textId="77777777" w:rsidR="00E02AB5" w:rsidRPr="00725408" w:rsidRDefault="00E02AB5" w:rsidP="00725408">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725408">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Standard Minimum Rules for the Administration of Juvenile Justice </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="722F7263" w14:textId="77777777" w:rsidR="00E2131C" w:rsidRPr="00C764A0" w:rsidRDefault="00E02AB5" w:rsidP="001143CA">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E02AB5">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(“The Beijing Rules”) (United Nations, 1985)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="180588E7" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00CF07DB" w:rsidRDefault="00C764A0" w:rsidP="00C764A0">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2761B56D" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00C764A0">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Refer to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00072E31">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D82683" w:rsidRPr="00714E7B">
-[...27 lines deleted...]
-            <w:r w:rsidR="000A3EE7" w:rsidRPr="004C3072">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00072E31">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink1Char"/>
+                  <w:rFonts w:eastAsia="MS Mincho"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:t>Public Information Privacy Statemen</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00072E31">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:color w:val="467886"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>t</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00152E07">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Australasian Youth Justice Administrators Standards, 2009</w:t>
-[...17 lines deleted...]
-            <w:r w:rsidR="009668B5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AC2D5C">
-              <w:t xml:space="preserve">and </w:t>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A3EE7">
-              <w:t>linguistic diversity is recognised.</w:t>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-            <w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00152E07">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                  <w:color w:val="467886"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Privacy and Responsible Information Sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64EA8957" w14:textId="77777777" w:rsidR="000A3EE7" w:rsidRPr="000A3EE7" w:rsidRDefault="000A3EE7" w:rsidP="00714E7B">
+          <w:p w14:paraId="6A79D037" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00C764A0">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
-[...54 lines deleted...]
-            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="55DC9DB7" w14:textId="51D39427" w:rsidR="00F02B83" w:rsidRDefault="00F02B83" w:rsidP="00F02B83">
+          <w:p w14:paraId="5E35C1F8" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00C764A0">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>The organisation, including staff and volunteers, understands children and young people’s diverse circumstances, and provides support and responds to those who are vulnerable</w:t>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A49014E" w14:textId="237EE324" w:rsidR="00F02B83" w:rsidRPr="000A3EE7" w:rsidRDefault="00F02B83" w:rsidP="00F02B83">
+          <w:p w14:paraId="4F5F27D3" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00C764A0">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1087B69A" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00C764A0">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4174E978" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00C764A0">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D2D6AEC" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00C764A0">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="126BC0C5" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00C764A0">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ACF01A9" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00C764A0">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="027F7DCD" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00C764A0">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Identifiers – restrict use of government identifiers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7009C6EF" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00C764A0">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4221B823" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRDefault="00C764A0" w:rsidP="00C764A0">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68F16199" w14:textId="22A1E41E" w:rsidR="00C764A0" w:rsidRPr="00E32BB7" w:rsidRDefault="00C764A0" w:rsidP="00707BE1">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B37C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Retention and disposal – destroy or de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B37C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>identify information when no longer needed.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50CE88BC" w14:textId="77777777" w:rsidR="00031DDF" w:rsidRPr="00333CF6" w:rsidRDefault="00031DDF" w:rsidP="00333CF6"/>
-[...2 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="15461777" w14:textId="6F1EEB23" w:rsidR="00655C09" w:rsidRDefault="00655C09">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00333CF6" w:rsidSect="002E5756">
-[...10 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc71615831"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc71616556"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc71625385"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc71630295"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc71637466"/>
     </w:p>
-    <w:p w14:paraId="0EF5676E" w14:textId="778DA2E7" w:rsidR="00333CF6" w:rsidRDefault="00333CF6">
+    <w:p w14:paraId="373865E1" w14:textId="77777777" w:rsidR="00E96E71" w:rsidRDefault="00E96E71">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F312FE8" w14:textId="58F3972E" w:rsidR="00550DEF" w:rsidRDefault="00550DEF" w:rsidP="00550DEF">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF775B8" w14:textId="6CA491B1" w:rsidR="00FA1D8B" w:rsidRPr="002F7A91" w:rsidRDefault="00FA1D8B" w:rsidP="002F7A91">
-[...8 lines deleted...]
-    <w:p w14:paraId="6DACA9D7" w14:textId="336A3E2D" w:rsidR="00EF021A" w:rsidRDefault="00BA63E9" w:rsidP="00EF021A">
+    <w:p w14:paraId="15986C6F" w14:textId="54E9906C" w:rsidR="00C24275" w:rsidRDefault="007559B5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc206660964" w:history="1">
-        <w:r w:rsidR="00EF021A" w:rsidRPr="00AC732D">
+      <w:hyperlink w:anchor="_Toc235804904" w:history="1">
+        <w:r w:rsidR="00C24275" w:rsidRPr="00FA4FDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00EF021A">
+        <w:r w:rsidR="00C24275">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EF021A" w:rsidRPr="00AC732D">
+        <w:r w:rsidR="00C24275" w:rsidRPr="00FA4FDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00EF021A">
+        <w:r w:rsidR="00C24275">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EF021A">
+        <w:r w:rsidR="00C24275">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EF021A">
+        <w:r w:rsidR="00C24275">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206660964 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235804904 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EF021A">
+        <w:r w:rsidR="00C24275">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EF021A">
+        <w:r w:rsidR="00C24275">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EF021A">
+        <w:r w:rsidR="00C24275">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00EF021A">
+        <w:r w:rsidR="00C24275">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13FC978B" w14:textId="6A1B274C" w:rsidR="00EF021A" w:rsidRDefault="00EF021A" w:rsidP="00EF021A">
+    <w:p w14:paraId="138488E3" w14:textId="5116A361" w:rsidR="00C24275" w:rsidRDefault="00C24275">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206660965" w:history="1">
-        <w:r w:rsidRPr="00AC732D">
+      <w:hyperlink w:anchor="_Toc235804905" w:history="1">
+        <w:r w:rsidRPr="00FA4FDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC732D">
+        <w:r w:rsidRPr="00FA4FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Policy</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235804905 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E842688" w14:textId="06191D2E" w:rsidR="00C24275" w:rsidRDefault="00C24275">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235804906" w:history="1">
+        <w:r w:rsidRPr="00FA4FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FA4FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Staff Training and Information</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235804906 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0EC726D8" w14:textId="4EBB18F0" w:rsidR="00C24275" w:rsidRDefault="00C24275">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235804907" w:history="1">
+        <w:r w:rsidRPr="00FA4FDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Policy</w:t>
+          <w:t>3.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FA4FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Staff training</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206660965 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235804907 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C4E5B7A" w14:textId="02DFB561" w:rsidR="00EF021A" w:rsidRDefault="00EF021A" w:rsidP="00EF021A">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="0929F47A" w14:textId="17F43A9C" w:rsidR="00C24275" w:rsidRDefault="00C24275">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206660966" w:history="1">
-        <w:r w:rsidRPr="00AC732D">
+      <w:hyperlink w:anchor="_Toc235804908" w:history="1">
+        <w:r w:rsidRPr="00FA4FDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>3.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC732D">
+        <w:r w:rsidRPr="00FA4FDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Staff Training and Information</w:t>
+          <w:t>Information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206660966 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235804908 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45184910" w14:textId="763AD022" w:rsidR="00EF021A" w:rsidRDefault="00EF021A">
+    <w:p w14:paraId="2994B527" w14:textId="3734C068" w:rsidR="00C24275" w:rsidRDefault="00C24275">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235804909" w:history="1">
+        <w:r w:rsidRPr="00FA4FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FA4FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Admission</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235804909 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="48F661EC" w14:textId="3604051C" w:rsidR="00C24275" w:rsidRDefault="00C24275">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235804910" w:history="1">
+        <w:r w:rsidRPr="00FA4FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FA4FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Foreign Nationals/ Interpreter Services</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235804910 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2F1782E3" w14:textId="1116ADD6" w:rsidR="00C24275" w:rsidRDefault="00C24275">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235804911" w:history="1">
+        <w:r w:rsidRPr="00FA4FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FA4FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Aboriginal Detainees</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235804911 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="34050460" w14:textId="5EBB325F" w:rsidR="00C24275" w:rsidRDefault="00C24275">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206660967" w:history="1">
-        <w:r w:rsidRPr="00AC732D">
+      <w:hyperlink w:anchor="_Toc235804912" w:history="1">
+        <w:r w:rsidRPr="00FA4FDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3.1</w:t>
+          <w:t>6.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC732D">
+        <w:r w:rsidRPr="00FA4FDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Staff training</w:t>
+          <w:t>Aboriginal Visitors Scheme</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206660967 \h </w:instrText>
-[...251 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206660970 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235804912 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18E84EE2" w14:textId="61EEEB5B" w:rsidR="00EF021A" w:rsidRDefault="00EF021A" w:rsidP="00EF021A">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="3F859C69" w14:textId="5E63F3FC" w:rsidR="00C24275" w:rsidRDefault="00C24275">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206660971" w:history="1">
-        <w:r w:rsidRPr="00AC732D">
+      <w:hyperlink w:anchor="_Toc235804913" w:history="1">
+        <w:r w:rsidRPr="00FA4FDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>6.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC732D">
+        <w:r w:rsidRPr="00FA4FDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Interpreter Services – refer to COPP 5.1 Orientation</w:t>
+          <w:t>Aboriginal female detainees</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206660971 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235804913 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2326F31E" w14:textId="0006AFD3" w:rsidR="00EF021A" w:rsidRDefault="00EF021A" w:rsidP="00EF021A">
+    <w:p w14:paraId="03CE3134" w14:textId="341AB6B9" w:rsidR="00C24275" w:rsidRDefault="00C24275">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206660972" w:history="1">
-        <w:r w:rsidRPr="00AC732D">
+      <w:hyperlink w:anchor="_Toc235804914" w:history="1">
+        <w:r w:rsidRPr="00FA4FDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC732D">
+        <w:r w:rsidRPr="00FA4FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Religious Requirements</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235804914 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18424F31" w14:textId="696AF13D" w:rsidR="00C24275" w:rsidRDefault="00C24275">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235804915" w:history="1">
+        <w:r w:rsidRPr="00FA4FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00FA4FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235804915 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42E4C03A" w14:textId="3E7CC6D8" w:rsidR="00C24275" w:rsidRDefault="00C24275">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235804916" w:history="1">
+        <w:r w:rsidRPr="00FA4FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235804916 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5CAF381A" w14:textId="17F8C203" w:rsidR="00C24275" w:rsidRDefault="00C24275">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235804917" w:history="1">
+        <w:r w:rsidRPr="00FA4FDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Aboriginal Detainees</w:t>
+          <w:t>Related COPPs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206660972 \h </w:instrText>
-[...671 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206660980 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235804917 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DA487FC" w14:textId="1DA1AFE8" w:rsidR="00EF021A" w:rsidRDefault="00EF021A" w:rsidP="00EF021A">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="49081EC7" w14:textId="1DDD80E6" w:rsidR="00C24275" w:rsidRDefault="00C24275">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206660981" w:history="1">
-        <w:r w:rsidRPr="00AC732D">
+      <w:hyperlink w:anchor="_Toc235804918" w:history="1">
+        <w:r w:rsidRPr="00FA4FDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>11</w:t>
-[...15 lines deleted...]
-          <w:t>Assurance</w:t>
+          <w:t>Related Documents</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206660981 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235804918 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C018D1D" w14:textId="3CA18A58" w:rsidR="00EF021A" w:rsidRDefault="00EF021A" w:rsidP="00EF021A">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="57919042" w14:textId="7560EA8F" w:rsidR="00C24275" w:rsidRDefault="00C24275">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206660982" w:history="1">
-        <w:r w:rsidRPr="00AC732D">
+      <w:hyperlink w:anchor="_Toc235804919" w:history="1">
+        <w:r w:rsidRPr="00FA4FDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Appendix A Head Wear Associated with Religious Practice – refer to COPP 2.4 Religious Requirements</w:t>
+          <w:t>Related Legislation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206660982 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235804919 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72040487" w14:textId="728F5EB5" w:rsidR="001B46AB" w:rsidRDefault="00BA63E9" w:rsidP="00714E7B">
+    <w:p w14:paraId="06581743" w14:textId="5D8BE7E1" w:rsidR="00C24275" w:rsidRDefault="00C24275">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235804920" w:history="1">
+        <w:r w:rsidRPr="00FA4FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235804920 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C810C4D" w14:textId="7E66785A" w:rsidR="00C24275" w:rsidRDefault="00C24275">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235804921" w:history="1">
+        <w:r w:rsidRPr="00FA4FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Document Version History</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235804921 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4B88408D" w14:textId="7DC1D131" w:rsidR="00013B88" w:rsidRPr="00013B88" w:rsidRDefault="007559B5" w:rsidP="00013B88">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001B46AB">
+      <w:r w:rsidR="00E2131C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D33D390" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="003A7205" w:rsidRDefault="00C8272F" w:rsidP="00940BAC">
+    <w:p w14:paraId="7F23D9F4" w14:textId="76AA57AA" w:rsidR="00156F18" w:rsidRPr="00156F18" w:rsidRDefault="00156F18" w:rsidP="00544128">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="360" w:after="240"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003A7205">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc235804904"/>
+      <w:r w:rsidRPr="00156F18">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="28482676" w14:textId="745774BF" w:rsidR="003A7205" w:rsidRDefault="003A7205" w:rsidP="00940BAC">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">This Commissioner’s Operating Policy and Procedure (COPP) applies to all </w:t>
+    <w:p w14:paraId="0CDB0C59" w14:textId="77777777" w:rsidR="00B402FD" w:rsidRPr="00665C26" w:rsidRDefault="00B402FD" w:rsidP="00B402FD">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665C26">
+        <w:t xml:space="preserve">This Commissioner’s Operating Policy and Procedure (COPP) applies to all Youth Detention Centre’s </w:t>
       </w:r>
-      <w:r w:rsidR="00315038">
-        <w:t xml:space="preserve">Youth </w:t>
+      <w:r w:rsidRPr="00B402FD">
+        <w:t>(YDC’s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A7205">
-[...9 lines deleted...]
-        <w:t>and staff.</w:t>
+      <w:r w:rsidRPr="00665C26">
+        <w:t xml:space="preserve"> Custodial Officers and staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F84CF6" w14:textId="26181279" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="00940BAC">
+    <w:p w14:paraId="535C99BD" w14:textId="0A8E612C" w:rsidR="00863C19" w:rsidRPr="00544128" w:rsidRDefault="00156F18" w:rsidP="00544128">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="360" w:after="240"/>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc235804905"/>
+      <w:r w:rsidRPr="00544128">
         <w:t>Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="4B206FBA" w14:textId="487283C9" w:rsidR="00E1324C" w:rsidRDefault="00C21726" w:rsidP="00940BAC">
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="43B1B453" w14:textId="77777777" w:rsidR="002B15AE" w:rsidRDefault="00B402FD">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B402FD">
+        <w:t>Through the Model of Care (MoC) the Department aims to provide a positive environment where young people and staff feel physically and emotionally safe.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD16BAC" w14:textId="6C3688D0" w:rsidR="00603E89" w:rsidRDefault="00603E89" w:rsidP="001B78B6">
+    <w:p w14:paraId="4C04EFAE" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRDefault="00093F7C" w:rsidP="00093F7C">
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00B715C6">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00093F7C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Mincho"/>
           </w:rPr>
           <w:t>United Nations (UN) Rules for the Protection of Juveniles Deprived of their Liberty</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">, states every detainee should be given opportunity to satisfy their needs </w:t>
-[...2 lines deleted...]
-        <w:t>and not be denied their social or cultural rights.</w:t>
+        <w:t>, states every detainee should be given opportunity to satisfy their needs and not be denied their social or cultural rights.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8FBADB" w14:textId="77777777" w:rsidR="00603E89" w:rsidRDefault="00603E89" w:rsidP="001B78B6"/>
-    <w:p w14:paraId="6DAED1E3" w14:textId="3FF077D7" w:rsidR="003F27CE" w:rsidRDefault="0099091E" w:rsidP="001B78B6">
+    <w:p w14:paraId="746BC631" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRDefault="00093F7C" w:rsidP="00093F7C"/>
+    <w:p w14:paraId="659F39CA" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRDefault="00093F7C" w:rsidP="00093F7C">
       <w:r w:rsidRPr="0099091E">
         <w:t xml:space="preserve">The Department acknowledges </w:t>
       </w:r>
-      <w:r w:rsidR="003012BE">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">and respects the cultural </w:t>
       </w:r>
       <w:r w:rsidRPr="0099091E">
         <w:t xml:space="preserve">diversity of </w:t>
       </w:r>
-      <w:r w:rsidR="00AA5046">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>detainees.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>all detainees.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D29C5B" w14:textId="77777777" w:rsidR="003F27CE" w:rsidRDefault="003F27CE" w:rsidP="001B78B6"/>
-    <w:p w14:paraId="7DA915B8" w14:textId="31F79D0D" w:rsidR="00AA197C" w:rsidRDefault="00140589" w:rsidP="001B78B6">
+    <w:p w14:paraId="2878DB1E" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRDefault="00093F7C" w:rsidP="00093F7C"/>
+    <w:p w14:paraId="3F7AD47B" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRPr="000A59CC" w:rsidRDefault="00093F7C" w:rsidP="00093F7C">
+      <w:r w:rsidRPr="000A59CC">
+        <w:t>A detainee’s Aboriginality is determined as part of the reception process and recorded accordingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66365091" w14:textId="08D5A21E" w:rsidR="00093F7C" w:rsidRDefault="00093F7C" w:rsidP="00093F7C">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A59CC">
+        <w:t xml:space="preserve">Following Aboriginality disclosure, additional information shall be requested during the </w:t>
+      </w:r>
+      <w:r w:rsidR="00181AD4" w:rsidRPr="000A59CC">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A59CC">
+        <w:t xml:space="preserve">dmission process regarding their cultural connections to specific areas, and Aboriginal language needs, where identified – refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="000A59CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Mincho"/>
+          </w:rPr>
+          <w:t>COPP 5.1 – Orientation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000A59CC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBDBB5E" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRDefault="00093F7C" w:rsidP="00093F7C"/>
+    <w:p w14:paraId="25C9E62F" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRDefault="00093F7C" w:rsidP="00093F7C">
       <w:r w:rsidRPr="00140589">
         <w:t>A detainee shall not be subject to any form of discrimination</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2D5C">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00140589">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00AA197C" w:rsidRPr="00AA197C">
+      <w:r w:rsidRPr="00AA197C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA197C" w:rsidRPr="00C37937">
+      <w:r w:rsidRPr="00C37937">
         <w:t>When performing duties</w:t>
       </w:r>
-      <w:r w:rsidR="00AA197C">
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00AA197C" w:rsidRPr="00C37937">
+      <w:r w:rsidRPr="00C37937">
         <w:t xml:space="preserve"> staff shall behave in a manner which reflects respect an</w:t>
       </w:r>
-      <w:r w:rsidR="00AA197C">
+      <w:r>
         <w:t xml:space="preserve">d sensitivity towards </w:t>
       </w:r>
-      <w:r w:rsidR="00AC2D5C" w:rsidRPr="00EF021A">
-        <w:t>a detainee</w:t>
+      <w:r w:rsidRPr="00EF021A">
+        <w:t>a detainee’s</w:t>
       </w:r>
-      <w:r w:rsidR="00AE384E" w:rsidRPr="00EF021A">
-        <w:t>’</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> cultural beliefs</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2D5C" w:rsidRPr="00EF021A">
-[...8 lines deleted...]
-      <w:r w:rsidR="00AA197C" w:rsidRPr="00C37937">
+      <w:r w:rsidRPr="00C37937">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7405FBD7" w14:textId="77777777" w:rsidR="00E93140" w:rsidRDefault="00E93140" w:rsidP="001B78B6"/>
-    <w:p w14:paraId="2FD9C1F8" w14:textId="0A096944" w:rsidR="00E1324C" w:rsidRDefault="00E93140" w:rsidP="001B78B6">
+    <w:p w14:paraId="4D90552B" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRDefault="00093F7C" w:rsidP="00093F7C"/>
+    <w:p w14:paraId="545ED5BE" w14:textId="35202006" w:rsidR="00093F7C" w:rsidRDefault="00093F7C" w:rsidP="00093F7C">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00E93140">
         <w:t>The Department provides a range of services to support detainees from culturally and linguistically diverse (</w:t>
       </w:r>
-      <w:r w:rsidR="002A35F7">
-        <w:t>Ca</w:t>
+      <w:r>
+        <w:t>CaLD) backgrounds.</w:t>
       </w:r>
-      <w:r w:rsidR="00334E03">
-[...2 lines deleted...]
-      <w:r w:rsidR="0064087B" w:rsidRPr="0064087B">
+      <w:r w:rsidRPr="0064087B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00807C9E">
-        <w:t>All detainees shall be informed of cultural services available at</w:t>
+      <w:r>
+        <w:t>All detainees shall be informed of cultural services available at the YDC.</w:t>
       </w:r>
-      <w:r w:rsidR="00315038">
-        <w:t xml:space="preserve"> the</w:t>
+    </w:p>
+    <w:p w14:paraId="4C3D12AD" w14:textId="07EBAE27" w:rsidR="00621C96" w:rsidRPr="0023534D" w:rsidRDefault="00155017" w:rsidP="00093F7C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0025699E">
-        <w:t xml:space="preserve"> YDC</w:t>
+      <w:bookmarkStart w:id="8" w:name="_Toc206660966"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235804906"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc31709743"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk85100113"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc216356025"/>
+      <w:r w:rsidR="00093F7C">
+        <w:t>Staff Training and Information</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7D16">
-[...2 lines deleted...]
-      <w:r w:rsidR="00807C9E">
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidR="00093F7C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69542335" w14:textId="555DF12F" w:rsidR="000077B9" w:rsidRDefault="00D521C8" w:rsidP="00940BAC">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Staff </w:t>
+    <w:p w14:paraId="46C348D6" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRPr="00EF021A" w:rsidRDefault="00093F7C" w:rsidP="00093F7C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc206660967"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235804907"/>
+      <w:r w:rsidRPr="00EF021A">
+        <w:t>Staff training</w:t>
       </w:r>
-      <w:r w:rsidR="00173B7A">
-[...3 lines deleted...]
-      <w:r w:rsidR="00173B7A">
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00EF021A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686C3831" w14:textId="16F1E134" w:rsidR="00DD1429" w:rsidRPr="00EF021A" w:rsidRDefault="00B97E09" w:rsidP="00EF021A">
-[...15 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="26E86258" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRPr="00B96313" w:rsidRDefault="00093F7C" w:rsidP="00093F7C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc230247652"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidR="00DD1429" w:rsidRPr="00EF021A">
-[...6 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00B96313">
         <w:t>Cultural awareness is sensitivity to the similarities and differences that exist between two different cultures</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B96313">
         <w:t>Custodial Officers shall apply</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> this</w:t>
       </w:r>
       <w:r w:rsidRPr="00B96313">
         <w:t xml:space="preserve"> sensitivity when communicating with detainees from another cultural group.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4362C8" w14:textId="2DE77D75" w:rsidR="00DD1429" w:rsidRPr="00DD1429" w:rsidRDefault="00F469F6" w:rsidP="00DD1429">
+    <w:p w14:paraId="3C11A0A9" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRPr="00DD1429" w:rsidRDefault="00093F7C" w:rsidP="00093F7C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:before="200"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">YDC </w:t>
+        <w:t xml:space="preserve">YDC staff are encouraged to complete the </w:t>
       </w:r>
-      <w:r w:rsidR="00DD1429">
-[...3 lines deleted...]
-        <w:r w:rsidR="00DD1429" w:rsidRPr="00E14581">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00093F7C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
           </w:rPr>
           <w:t>Diverse Western Australia (WA) Cultural Competency Training</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DD1429">
+      <w:r>
         <w:t xml:space="preserve"> which is an interactive and online training program provided by the Office of Multicultural Interests (OMI).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD78FF4" w14:textId="37EF0A55" w:rsidR="000077B9" w:rsidRDefault="00DD1429" w:rsidP="006F489E">
+    <w:p w14:paraId="0B4D534E" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRDefault="00093F7C" w:rsidP="00093F7C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc206660968"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc206660968"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235804908"/>
       <w:r>
         <w:t>Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="45DFEF7E" w14:textId="6A56E17F" w:rsidR="00202202" w:rsidRDefault="00C81C40" w:rsidP="00DD1429">
+    <w:p w14:paraId="30819DFF" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRDefault="00093F7C" w:rsidP="00093F7C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:before="200"/>
       </w:pPr>
       <w:r w:rsidRPr="00C81C40">
         <w:t>The Super</w:t>
       </w:r>
-      <w:r w:rsidR="00882674">
+      <w:r>
         <w:t>intendent</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81C40">
         <w:t xml:space="preserve"> shall make information available t</w:t>
       </w:r>
-      <w:r w:rsidR="00931428">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">cultural </w:t>
+      <w:r>
+        <w:t xml:space="preserve">o staff regarding cultural </w:t>
       </w:r>
       <w:r w:rsidRPr="00C81C40">
         <w:t>requirements.</w:t>
       </w:r>
-      <w:r w:rsidR="00882DA5">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF86B4A" w14:textId="182A9614" w:rsidR="009F0AC8" w:rsidRDefault="002C0720" w:rsidP="009F0AC8">
+    <w:p w14:paraId="7796FE20" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRDefault="00093F7C" w:rsidP="00D830B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc3890440"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc3890440"/>
       <w:r>
         <w:t>The OMI</w:t>
       </w:r>
-      <w:r w:rsidR="00202202" w:rsidRPr="00202202">
+      <w:r w:rsidRPr="00202202">
         <w:t xml:space="preserve"> also provide</w:t>
       </w:r>
-      <w:r w:rsidR="00FE22B5">
+      <w:r>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00202202" w:rsidRPr="00202202">
+      <w:r w:rsidRPr="00202202">
         <w:t xml:space="preserve"> information she</w:t>
       </w:r>
-      <w:r w:rsidR="00790E99">
+      <w:r>
         <w:t>ets on the cultural aspects of 7</w:t>
       </w:r>
-      <w:r w:rsidR="00202202" w:rsidRPr="00202202">
+      <w:r w:rsidRPr="00202202">
         <w:t xml:space="preserve"> religions: </w:t>
       </w:r>
-      <w:r w:rsidR="00790E99">
+      <w:r>
         <w:t xml:space="preserve">Baha’i, </w:t>
       </w:r>
-      <w:r w:rsidR="00202202" w:rsidRPr="00202202">
+      <w:r w:rsidRPr="00202202">
         <w:t>Buddhism, Christianity, Hinduism, Islam, Judaism and Sikhism.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t xml:space="preserve"> Further information may be found on the </w:t>
       </w:r>
-      <w:r w:rsidR="001B0790">
-[...18 lines deleted...]
-        <w:r w:rsidR="00882DA5" w:rsidRPr="00882DA5">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00F94A7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OMI webpage</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B9493B">
+      <w:r w:rsidRPr="00F94A7B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF1A53F" w14:textId="21E6D205" w:rsidR="000648FA" w:rsidRDefault="009F0AC8" w:rsidP="00940BAC">
+    <w:p w14:paraId="03C4C159" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRDefault="00093F7C" w:rsidP="00093F7C"/>
+    <w:p w14:paraId="2FC44E4F" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRDefault="00093F7C" w:rsidP="00093F7C"/>
+    <w:p w14:paraId="6A17A400" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRDefault="00093F7C" w:rsidP="00093F7C"/>
+    <w:p w14:paraId="695AA365" w14:textId="77777777" w:rsidR="00D1776C" w:rsidRDefault="00D1776C" w:rsidP="00D1776C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc206660969"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc206660969"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235804909"/>
       <w:r>
-        <w:t>A</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Admission</w:t>
       </w:r>
-      <w:r w:rsidR="00690E19">
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="3DA06E54" w14:textId="4817F64F" w:rsidR="00AF74C6" w:rsidRPr="00EB18B1" w:rsidRDefault="00AF74C6" w:rsidP="00EB18B1">
+    <w:p w14:paraId="5E8E7575" w14:textId="77777777" w:rsidR="00D1776C" w:rsidRPr="00EB18B1" w:rsidRDefault="00D1776C" w:rsidP="00D1776C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:before="200"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB18B1">
-        <w:t>The Custodial Officer assigned to the admission area shall note in the detainee</w:t>
-[...5 lines deleted...]
-        <w:t>s TOMS record if a translator or interpreter is required.</w:t>
+        <w:t>The Custodial Officer assigned to the admission area shall note in the detainee’s TOMS record if a translator or interpreter is required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A74C3A" w14:textId="7751C72D" w:rsidR="000648FA" w:rsidRPr="009F0AC8" w:rsidRDefault="000648FA" w:rsidP="009F0AC8">
+    <w:p w14:paraId="1A3CE78B" w14:textId="77777777" w:rsidR="00D1776C" w:rsidRPr="009F0AC8" w:rsidRDefault="00D1776C" w:rsidP="00D1776C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:before="200"/>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Custodial </w:t>
       </w:r>
       <w:r w:rsidRPr="000648FA">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Officers shall record </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>the detainee</w:t>
+        <w:t xml:space="preserve">the detainee’s </w:t>
       </w:r>
-      <w:r w:rsidR="00C27968">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00EF021A">
         <w:t xml:space="preserve">cultural </w:t>
       </w:r>
       <w:r w:rsidRPr="000648FA">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">information </w:t>
       </w:r>
-      <w:r w:rsidR="007E0077">
-[...3 lines deleted...]
-        <w:t>on the Total Offender Management Solution (TOMS)</w:t>
+      <w:r>
+        <w:t>on the Total Offender Management Solution (TOMS).</w:t>
       </w:r>
-      <w:r w:rsidR="00315038">
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="2D8B7166" w14:textId="45504BC9" w:rsidR="00D1776C" w:rsidRDefault="00D1776C" w:rsidP="00D1776C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000648FA">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
-      <w:r w:rsidR="00EF021A" w:rsidRPr="00EF021A">
-[...6 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="000A59CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 2.4 Religious Requirements</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31894696" w14:textId="39F02AF3" w:rsidR="00690E19" w:rsidRPr="00EF021A" w:rsidRDefault="000648FA" w:rsidP="009F0AC8">
+    <w:p w14:paraId="4E32B140" w14:textId="4BC919E8" w:rsidR="00D1776C" w:rsidRPr="00D1776C" w:rsidRDefault="00D1776C" w:rsidP="00B47F7D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:before="200"/>
       </w:pPr>
       <w:r w:rsidRPr="000648FA">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">During the orientation process, </w:t>
       </w:r>
-      <w:r w:rsidR="00C8155D">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">detainees </w:t>
       </w:r>
       <w:r w:rsidRPr="000648FA">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>shall be made aware of the</w:t>
       </w:r>
-      <w:r w:rsidR="00C8155D">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000648FA">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">scope and availability of </w:t>
       </w:r>
-      <w:r w:rsidR="00AC2D5C" w:rsidRPr="00EF021A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00EF021A">
         <w:t>cultural</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2D5C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000648FA">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>activities</w:t>
       </w:r>
-      <w:r w:rsidR="00DF709A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
-      <w:r w:rsidR="00FE16C6">
-        <w:fldChar w:fldCharType="begin"/>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00FE16C6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 5.1– Orientation</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF021A">
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="039174AC" w14:textId="3D55F1E7" w:rsidR="00DE34F4" w:rsidRDefault="00DE34F4" w:rsidP="00DE34F4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc235804910"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc206660970"/>
+      <w:r>
+        <w:t>Foreign N</w:t>
       </w:r>
-      <w:r w:rsidR="00FE16C6">
-        <w:instrText xml:space="preserve"> HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" </w:instrText>
+      <w:r w:rsidRPr="00435833">
+        <w:t>ationals</w:t>
       </w:r>
-      <w:r w:rsidR="00FE16C6">
-        <w:fldChar w:fldCharType="separate"/>
+      <w:r>
+        <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00315038" w:rsidRPr="00FE16C6">
-[...3 lines deleted...]
-        <w:t>COPP 5.1– Orientation</w:t>
+      <w:r w:rsidRPr="00DE34F4">
+        <w:t xml:space="preserve"> Interpreter Services</w:t>
       </w:r>
-      <w:r w:rsidR="00C8155D" w:rsidRPr="00EF021A">
-        <w:t>.</w:t>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9B0771" w14:textId="42A539AD" w:rsidR="00981E25" w:rsidRDefault="00FE16C6" w:rsidP="008220A0">
+    <w:p w14:paraId="56D8ED81" w14:textId="27705C3C" w:rsidR="00DE34F4" w:rsidRDefault="00DE34F4" w:rsidP="00DE34F4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where admission involves a foreign national </w:t>
+      </w:r>
+      <w:r w:rsidR="00132781">
+        <w:t xml:space="preserve">and or a need for interpreter services, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00132781">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 5.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00132781" w:rsidRPr="00132781">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> –</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00132781">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Orientation</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="22"/>
+      </w:hyperlink>
+      <w:r w:rsidR="00132781">
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1933AAD3" w14:textId="77777777" w:rsidR="00377F76" w:rsidRDefault="00377F76" w:rsidP="00377F76">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:r>
-[...44 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="_Toc206660972"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc206660972"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235804911"/>
       <w:r>
         <w:t>Aboriginal Detainees</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="3879EB15" w14:textId="0A1CEABA" w:rsidR="0090179B" w:rsidRPr="00EB18B1" w:rsidRDefault="0090179B" w:rsidP="00EB18B1">
+    <w:p w14:paraId="5FDDDBEC" w14:textId="77777777" w:rsidR="00377F76" w:rsidRPr="00EB18B1" w:rsidRDefault="00377F76" w:rsidP="00377F76">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:before="200"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB18B1">
         <w:t>Information regarding Indigenous kinship is available on the ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00EB18B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Australians Together, Indigenous kinship</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB18B1">
         <w:t>’ website. This information may assist in Custodial Officers understanding certain cultural requirements for Aboriginal detainees under their care.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2C32B2" w14:textId="73606B2C" w:rsidR="00126493" w:rsidRDefault="00126493" w:rsidP="006F489E">
+    <w:p w14:paraId="79F84EDB" w14:textId="77777777" w:rsidR="005F1A75" w:rsidRDefault="005F1A75" w:rsidP="005F1A75">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc206660973"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc206660973"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc235804912"/>
       <w:r>
-        <w:t xml:space="preserve">Aboriginal </w:t>
+        <w:t>Aboriginal Visitors Scheme</w:t>
       </w:r>
-      <w:r w:rsidR="002868A0">
-[...1 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="1DDF453A" w14:textId="77777777" w:rsidR="005F1A75" w:rsidRDefault="005F1A75" w:rsidP="005F1A75">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:before="200"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">isitors </w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">The Aboriginal Visitors Scheme (AVS) is a group of Aboriginal staff who provide support and counselling to Aboriginal detainees when requested. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1358E6E4" w14:textId="433C43AA" w:rsidR="002D4D2C" w:rsidRPr="002D4D2C" w:rsidRDefault="002D4D2C" w:rsidP="006F489E">
+    <w:p w14:paraId="196F81C3" w14:textId="77777777" w:rsidR="005F1A75" w:rsidRPr="002D4D2C" w:rsidRDefault="005F1A75" w:rsidP="005F1A75">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
-        <w:t>All Aboriginal detainees shall be made aware of the AVS and their services</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>All Aboriginal detainees shall be made aware of the AVS and their services and how to request support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549E6C01" w14:textId="77777777" w:rsidR="00992035" w:rsidRPr="00992035" w:rsidRDefault="0082155A" w:rsidP="006F489E">
+    <w:p w14:paraId="65D1D873" w14:textId="77777777" w:rsidR="005F1A75" w:rsidRPr="00992035" w:rsidRDefault="005F1A75" w:rsidP="005F1A75">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The </w:t>
+        <w:t>The AVS can also facilitate a</w:t>
       </w:r>
-      <w:r w:rsidR="00644D34">
-[...2 lines deleted...]
-      <w:r w:rsidR="00B36F26" w:rsidRPr="00B36F26">
+      <w:r w:rsidRPr="00B36F26">
         <w:t xml:space="preserve">ccess to recognised spiritual or tribal elders </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="00B36F26" w:rsidRPr="00B36F26">
+      <w:r w:rsidRPr="00B36F26">
         <w:t xml:space="preserve"> Aboriginal </w:t>
       </w:r>
-      <w:r w:rsidR="00DA3C67">
+      <w:r>
         <w:t>detainees</w:t>
       </w:r>
-      <w:r w:rsidR="00B36F26" w:rsidRPr="00B36F26">
+      <w:r w:rsidRPr="00B36F26">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED1AB54" w14:textId="039C0D4E" w:rsidR="00D04CA2" w:rsidRDefault="003A1FCF" w:rsidP="006F489E">
+    <w:p w14:paraId="3E699FF9" w14:textId="77777777" w:rsidR="005F1A75" w:rsidRDefault="005F1A75" w:rsidP="005F1A75">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:before="200"/>
       </w:pPr>
       <w:r w:rsidRPr="00714E7B">
         <w:t xml:space="preserve">The AVS </w:t>
       </w:r>
-      <w:r w:rsidR="004849CA">
+      <w:r>
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r w:rsidRPr="00714E7B">
-        <w:t xml:space="preserve">contribute to </w:t>
+        <w:t xml:space="preserve">contribute to the interaction and provision of support to detainees managed on </w:t>
       </w:r>
-      <w:r w:rsidR="00DA3C67" w:rsidRPr="00714E7B">
+      <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00714E7B">
-        <w:t>interacti</w:t>
+        <w:t>At Risk Management System (ARMS)</w:t>
       </w:r>
-      <w:r w:rsidR="00DA3C67" w:rsidRPr="00714E7B">
-[...27 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> - Youth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFB51D4" w14:textId="0D82B9E9" w:rsidR="001E15E9" w:rsidRPr="001E15E9" w:rsidRDefault="005F0878" w:rsidP="001E15E9">
+    <w:p w14:paraId="6AC051E9" w14:textId="752AF862" w:rsidR="00093F7C" w:rsidRDefault="005F1A75" w:rsidP="005F1A75">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>AVS</w:t>
       </w:r>
-      <w:r w:rsidR="00DA3C67" w:rsidRPr="00714E7B">
+      <w:r w:rsidRPr="00714E7B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">may </w:t>
       </w:r>
-      <w:r w:rsidR="00DA3C67" w:rsidRPr="00714E7B">
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00714E7B">
+        <w:t>have access to TOMS where notifications of new detainees are checked and actioned</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FB0851" w14:textId="77777777" w:rsidR="00EC397E" w:rsidRDefault="00EC397E" w:rsidP="006F489E">
+    <w:p w14:paraId="0D312E87" w14:textId="77777777" w:rsidR="00B51D3A" w:rsidRDefault="00B51D3A" w:rsidP="00B51D3A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc206660974"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc206660974"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235804913"/>
       <w:r>
-        <w:t xml:space="preserve">Aboriginal </w:t>
+        <w:t>Aboriginal female detainees</w:t>
       </w:r>
-      <w:r w:rsidR="00435833">
-        <w:t>f</w:t>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="3BA51CCC" w14:textId="77777777" w:rsidR="00B51D3A" w:rsidRDefault="00B51D3A" w:rsidP="00B51D3A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Aboriginal female detainees have specific needs and cultural requirements which may necessitate access to Aboriginal support groups, AVS, teachers, Aboriginal Youth Support Officers, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484E88E3" w14:textId="77777777" w:rsidR="00B51D3A" w:rsidRPr="001E15E9" w:rsidRDefault="00B51D3A" w:rsidP="00B51D3A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Unit Manager shall refer to the appropriate support services as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7410A97D" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRDefault="00093F7C" w:rsidP="00093F7C"/>
+    <w:p w14:paraId="6EBCE75D" w14:textId="5F6DB6C4" w:rsidR="00EA567E" w:rsidRDefault="00EA567E" w:rsidP="00EA567E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc235804914"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc206660975"/>
+      <w:r w:rsidRPr="004C3072">
+        <w:lastRenderedPageBreak/>
+        <w:t>Religious</w:t>
       </w:r>
       <w:r>
-        <w:t>emale</w:t>
+        <w:t xml:space="preserve"> Requirements</w:t>
       </w:r>
-      <w:r w:rsidR="0082155A">
-        <w:t xml:space="preserve"> detainees</w:t>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="0E327F4D" w14:textId="085DBB80" w:rsidR="006E5475" w:rsidRDefault="00EA567E" w:rsidP="006E5475">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">COPP </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-[...9 lines deleted...]
-        <w:t>requirements</w:t>
+      <w:r w:rsidRPr="00EA567E">
+        <w:t>2.4</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> which may </w:t>
+        <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="002723AE">
-        <w:t>necessitate</w:t>
+      <w:r w:rsidRPr="00EA567E">
+        <w:t>Religious Requirements</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> acce</w:t>
+        <w:t xml:space="preserve"> should be referred </w:t>
       </w:r>
-      <w:r w:rsidR="00BA657D">
-        <w:t>ss to Aboriginal support groups</w:t>
+      <w:r w:rsidR="006E5475">
+        <w:t>for the following:</w:t>
       </w:r>
-      <w:r w:rsidR="003645D9">
-[...11 lines deleted...]
-      <w:r w:rsidR="003645D9">
+      <w:r w:rsidRPr="00EA567E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002868A0">
-        <w:t xml:space="preserve">Youth Support </w:t>
+    </w:p>
+    <w:p w14:paraId="7FC0698E" w14:textId="70403733" w:rsidR="006E5475" w:rsidRPr="006E5475" w:rsidRDefault="006E5475" w:rsidP="00DD088B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="003645D9">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> etc</w:t>
+      <w:r w:rsidRPr="006E5475">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">piritual </w:t>
       </w:r>
       <w:r>
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5475">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ervices </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5475">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ctivities </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353D5914" w14:textId="40F0108A" w:rsidR="001E15E9" w:rsidRPr="001E15E9" w:rsidRDefault="00403DBD" w:rsidP="001E15E9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="3A26DA5C" w14:textId="4DAB7417" w:rsidR="006E5475" w:rsidRPr="006E5475" w:rsidRDefault="006E5475" w:rsidP="00DD088B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>The Unit Manager shall refer</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="005318B8">
-        <w:t xml:space="preserve"> to the appropriate support services</w:t>
+      <w:r w:rsidRPr="006E5475">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ietary </w:t>
       </w:r>
-      <w:r w:rsidR="00135A45">
-        <w:t xml:space="preserve"> as </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00057FBE">
-        <w:t>required.</w:t>
+      <w:r w:rsidRPr="006E5475">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equests </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72951D81" w14:textId="3646A9B4" w:rsidR="006F489E" w:rsidRPr="006F489E" w:rsidRDefault="005779FC" w:rsidP="00EF021A">
-[...6 lines deleted...]
-        <w:t>Religious</w:t>
+    <w:p w14:paraId="28DDEE02" w14:textId="60A69491" w:rsidR="006E5475" w:rsidRDefault="006E5475" w:rsidP="00DD088B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00114804">
-[...26 lines deleted...]
-        <w:t>H</w:t>
+      <w:r w:rsidRPr="006E5475">
+        <w:t xml:space="preserve">eligious </w:t>
       </w:r>
       <w:r>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5475">
         <w:t>eadwear</w:t>
       </w:r>
-      <w:r w:rsidR="00114804">
-        <w:t xml:space="preserve"> and </w:t>
+    </w:p>
+    <w:p w14:paraId="6E8B945B" w14:textId="7BB8D615" w:rsidR="006E5475" w:rsidRDefault="006E5475" w:rsidP="00DD088B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:ind w:left="993" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">religious </w:t>
       </w:r>
-      <w:r w:rsidR="00D81528">
-        <w:t xml:space="preserve">Religious or Spiritual </w:t>
+      <w:r w:rsidRPr="006E5475">
+        <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidR="00114804">
-        <w:t>Items</w:t>
+      <w:r>
+        <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00BB1EE3">
-        <w:t xml:space="preserve"> – refer to COPP 2.4 Religious Requirements</w:t>
+      <w:r w:rsidRPr="006E5475">
+        <w:t xml:space="preserve">piritual </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5475">
+        <w:t>tems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FAF227" w14:textId="090719A2" w:rsidR="000755EE" w:rsidRDefault="003D708E" w:rsidP="00EF021A">
+    <w:bookmarkEnd w:id="30"/>
+    <w:p w14:paraId="2C155954" w14:textId="77777777" w:rsidR="00093F7C" w:rsidRDefault="00093F7C" w:rsidP="00093F7C"/>
+    <w:p w14:paraId="70630C89" w14:textId="184ADB27" w:rsidR="00F533CF" w:rsidRPr="007F6A61" w:rsidRDefault="009D49EF" w:rsidP="006D79C6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="360" w:after="240"/>
-[...5 lines deleted...]
-        <w:t>Annexures</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc235804915"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="007F6A61">
+        <w:t>Definitions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="040DC6C9" w14:textId="234B9728" w:rsidR="009F56A7" w:rsidRDefault="005F7552" w:rsidP="00EF021A">
-[...189 lines deleted...]
-    <w:p w14:paraId="3DB04E03" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="9209" w:type="dxa"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2115"/>
-        <w:gridCol w:w="7094"/>
+        <w:gridCol w:w="2086"/>
+        <w:gridCol w:w="16"/>
+        <w:gridCol w:w="6824"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="5D6429F1" w14:textId="77777777" w:rsidTr="003E362A">
+      <w:tr w:rsidR="00C545D7" w:rsidRPr="000E6F0A" w14:paraId="15F2AA14" w14:textId="77777777" w:rsidTr="002855FC">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="2FAD9D50" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="67FE0ECC" w14:textId="77777777" w:rsidR="00C545D7" w:rsidRPr="00CF6125" w:rsidRDefault="00C545D7" w:rsidP="009D49EF">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="3278BFD5" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="188A8A91" w14:textId="77777777" w:rsidR="00C545D7" w:rsidRPr="00CF6125" w:rsidRDefault="00C545D7" w:rsidP="009D49EF">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274B55" w:rsidRPr="000E6F0A" w14:paraId="3F437902" w14:textId="77777777" w:rsidTr="003E362A">
+      <w:tr w:rsidR="00D830B1" w:rsidRPr="002855FC" w14:paraId="28308E31" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="26BB05E8" w14:textId="77777777" w:rsidR="00274B55" w:rsidRPr="00660A3F" w:rsidRDefault="00274B55" w:rsidP="00C00EA2">
+          <w:p w14:paraId="05861CA0" w14:textId="41D93A6B" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Aboriginal Visitors Scheme (AVS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FDE53D8" w14:textId="77777777" w:rsidR="00274B55" w:rsidRPr="00660A3F" w:rsidRDefault="00274B55" w:rsidP="00C00EA2">
+          <w:p w14:paraId="0504E778" w14:textId="45A2FC21" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005555C7">
               <w:rPr>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>The Abor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">iginal Visitors Scheme (AVS) comprises </w:t>
             </w:r>
             <w:r w:rsidRPr="005555C7">
               <w:rPr>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aboriginal staff who visit prisons and detention </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> around the state, providing support and counselling to Aboriginal people in custody</w:t>
+              <w:t>Aboriginal staff who visit prisons and detention centers around the state, providing support and counselling to Aboriginal people in custody</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082155A" w:rsidRPr="000E6F0A" w14:paraId="087C81C1" w14:textId="77777777" w:rsidTr="003E362A">
+      <w:tr w:rsidR="00D830B1" w:rsidRPr="002855FC" w14:paraId="2EC55893" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1A861F2A" w14:textId="77777777" w:rsidR="0082155A" w:rsidRPr="00660A3F" w:rsidRDefault="0082155A" w:rsidP="00C00EA2">
+          <w:p w14:paraId="68633547" w14:textId="18AF5A74" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>At Risk Management System (ARMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26665524" w14:textId="0A5864DC" w:rsidR="0082155A" w:rsidRPr="00EF021A" w:rsidRDefault="0082155A" w:rsidP="00C00EA2">
+          <w:p w14:paraId="1A2DCD2A" w14:textId="77777777" w:rsidR="00D830B1" w:rsidRPr="00EF021A" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="0082155A">
               <w:t>The At-Risk Management System is the Department</w:t>
             </w:r>
-            <w:r w:rsidR="00247F72">
+            <w:r>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="0082155A">
               <w:t>s multi-disciplinary suicide prevention strategy for offenders. The tri-level system includes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EDD1979" w14:textId="7C2209F6" w:rsidR="0082155A" w:rsidRPr="00EF021A" w:rsidRDefault="0082155A" w:rsidP="004C3072">
+          <w:p w14:paraId="6A24807F" w14:textId="77777777" w:rsidR="00D830B1" w:rsidRPr="00EF021A" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r w:rsidRPr="0082155A">
               <w:t xml:space="preserve">Primary prevention </w:t>
             </w:r>
-            <w:r w:rsidR="00247F72">
+            <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="0082155A">
               <w:t xml:space="preserve"> strategies to create physical and social environments in the detention centre that limits stress on detainees.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4327172A" w14:textId="40E50B7E" w:rsidR="0082155A" w:rsidRPr="00EF021A" w:rsidRDefault="0082155A" w:rsidP="004C3072">
+          <w:p w14:paraId="156289D7" w14:textId="77777777" w:rsidR="00D830B1" w:rsidRPr="00EF021A" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r w:rsidRPr="0082155A">
               <w:t xml:space="preserve">Secondary prevention </w:t>
             </w:r>
-            <w:r w:rsidR="00247F72">
+            <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="0082155A">
               <w:t xml:space="preserve"> strategies to support detainees at statistically higher risk of self-harm or suicide.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DB088CA" w14:textId="2DF6B49F" w:rsidR="0082155A" w:rsidRPr="00660A3F" w:rsidRDefault="0082155A" w:rsidP="004C3072">
+          <w:p w14:paraId="40FFC214" w14:textId="004EC0B2" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="ListBullet"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="0082155A">
               <w:t xml:space="preserve">Tertiary prevention </w:t>
             </w:r>
-            <w:r w:rsidR="00247F72">
+            <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="0082155A">
               <w:t xml:space="preserve"> strategies aimed directly at individuals identified as at risk of self-harm or suicide.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F88" w:rsidRPr="000E6F0A" w14:paraId="7C9D0BE5" w14:textId="77777777" w:rsidTr="003E362A">
+      <w:tr w:rsidR="00D830B1" w:rsidRPr="002855FC" w14:paraId="19E55A68" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7A060F1D" w14:textId="7BD0C644" w:rsidR="00217F88" w:rsidRPr="0092209F" w:rsidRDefault="00217F88" w:rsidP="00C00EA2">
+          <w:p w14:paraId="32AAA8A3" w14:textId="684319FE" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00217F88">
               <w:t>Custodial Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="557ECD76" w14:textId="22C24269" w:rsidR="00217F88" w:rsidRPr="00B90CBD" w:rsidRDefault="00B90CBD" w:rsidP="00C00EA2">
+          <w:p w14:paraId="58143295" w14:textId="7149215A" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00B90CBD">
               <w:t>An officer with custodial functions, appointed under s</w:t>
             </w:r>
-            <w:r w:rsidR="00501FF6">
+            <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B90CBD">
               <w:t xml:space="preserve"> 11(1) of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00C00EA2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
             <w:r w:rsidRPr="00B90CBD">
               <w:t>; or a person who is appointed under s 11(1a)(a) as a custodial officer. This includes but is not limited to Custodial Officers, Unit Managers and Senior Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005555C7" w:rsidRPr="000E6F0A" w14:paraId="43C2FF14" w14:textId="77777777" w:rsidTr="003E362A">
+      <w:tr w:rsidR="00D830B1" w:rsidRPr="002855FC" w14:paraId="66EED30B" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="417C46CA" w14:textId="5D01EB96" w:rsidR="005555C7" w:rsidRPr="0092209F" w:rsidRDefault="005555C7" w:rsidP="00C00EA2">
+          <w:p w14:paraId="744CF0AC" w14:textId="1D91807E" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Hlk134512000"/>
+            <w:bookmarkStart w:id="32" w:name="_Hlk134512000"/>
             <w:r>
               <w:t xml:space="preserve">Culturally and Linguistically Diverse </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="32"/>
             <w:r>
               <w:t>(CaLD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57B4879A" w14:textId="77777777" w:rsidR="005555C7" w:rsidRPr="0092209F" w:rsidRDefault="005555C7" w:rsidP="00C00EA2">
+          <w:p w14:paraId="46B9F4BD" w14:textId="71FB32EB" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="005555C7">
               <w:t xml:space="preserve">ulturally and </w:t>
             </w:r>
-            <w:r w:rsidR="00F2249A">
+            <w:r>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="005555C7">
               <w:t xml:space="preserve">inguistically </w:t>
             </w:r>
-            <w:r w:rsidR="00F2249A">
+            <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="005555C7">
               <w:t xml:space="preserve">iverse </w:t>
             </w:r>
-            <w:r w:rsidR="00F2249A">
+            <w:r>
               <w:t xml:space="preserve">refers to any person(s) or </w:t>
             </w:r>
             <w:r w:rsidRPr="005555C7">
               <w:t xml:space="preserve">population, </w:t>
             </w:r>
-            <w:r w:rsidR="00F2249A">
+            <w:r>
               <w:t>where</w:t>
             </w:r>
             <w:r w:rsidRPr="005555C7">
               <w:t xml:space="preserve"> residents </w:t>
             </w:r>
-            <w:r w:rsidR="00F2249A">
+            <w:r>
               <w:t xml:space="preserve">are </w:t>
             </w:r>
             <w:r w:rsidRPr="005555C7">
               <w:t>born overseas and originating from non-English speaking countries</w:t>
             </w:r>
-            <w:r w:rsidR="00F2249A">
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="033CB0DA" w14:textId="77777777" w:rsidTr="003E362A">
+      <w:tr w:rsidR="00D830B1" w:rsidRPr="002855FC" w14:paraId="29183ACF" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6700F4CA" w14:textId="2B8353A8" w:rsidR="003D708E" w:rsidRPr="005435AD" w:rsidRDefault="00D13EB2" w:rsidP="00DF778C">
+          <w:p w14:paraId="43F13A8A" w14:textId="46ABCDE5" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Commissioner’s Operating </w:t>
             </w:r>
-            <w:r w:rsidR="0092209F" w:rsidRPr="0092209F">
+            <w:r w:rsidRPr="0092209F">
               <w:t>Policy and Procedure (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ABBD73B" w14:textId="064DCAA6" w:rsidR="003D708E" w:rsidRPr="00344FBE" w:rsidRDefault="00CA029F" w:rsidP="00DF778C">
+          <w:p w14:paraId="185FAA62" w14:textId="48069DA9" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00CA029F">
               <w:t>COPPs are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00324046" w:rsidRPr="000E6F0A" w14:paraId="548B55C2" w14:textId="77777777" w:rsidTr="003E362A">
+      <w:tr w:rsidR="00D830B1" w:rsidRPr="002855FC" w14:paraId="3C8C6FCB" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4A595A6F" w14:textId="77777777" w:rsidR="00324046" w:rsidRPr="0092209F" w:rsidRDefault="00324046" w:rsidP="00DF778C">
+          <w:p w14:paraId="2194DC6F" w14:textId="40DB4392" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00324046">
               <w:t>Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60EF39DA" w14:textId="77777777" w:rsidR="00324046" w:rsidRPr="0092209F" w:rsidRDefault="00324046">
+          <w:p w14:paraId="66D961DE" w14:textId="36BC1673" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00324046">
               <w:t xml:space="preserve">The department of the Public Service principally assisting the Minister in the administration of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00324046">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 199</w:t>
             </w:r>
-            <w:r w:rsidR="00644D34">
+            <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037055E" w:rsidRPr="000E6F0A" w14:paraId="47F350CD" w14:textId="77777777" w:rsidTr="003E362A">
+      <w:tr w:rsidR="00D830B1" w:rsidRPr="002855FC" w14:paraId="6E3493FD" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0065CD18" w14:textId="77777777" w:rsidR="0037055E" w:rsidRPr="00324046" w:rsidRDefault="0037055E" w:rsidP="00DF778C">
+          <w:p w14:paraId="72A99908" w14:textId="68B60E85" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="0037055E">
               <w:t>Detainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C79CE7C" w14:textId="59F47EEF" w:rsidR="0037055E" w:rsidRPr="00324046" w:rsidRDefault="00422CBE" w:rsidP="00324046">
+          <w:p w14:paraId="6F60C363" w14:textId="2B57EEDE" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="0037498C">
               <w:t>Means a person who is detained in a</w:t>
             </w:r>
-            <w:r w:rsidR="00E76AC4">
+            <w:r>
               <w:t xml:space="preserve"> youth</w:t>
             </w:r>
             <w:r w:rsidRPr="0037498C">
               <w:t xml:space="preserve"> detention centre</w:t>
             </w:r>
             <w:r w:rsidRPr="007F6AA5">
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007F6AA5">
               <w:t>as defined in s</w:t>
             </w:r>
-            <w:r w:rsidR="00AA5A6B">
+            <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="007F6AA5">
               <w:t xml:space="preserve">3 of the </w:t>
             </w:r>
             <w:r w:rsidRPr="007F6AA5">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
             <w:r w:rsidRPr="007F6AA5">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00907DF3" w:rsidRPr="000E6F0A" w14:paraId="0440C708" w14:textId="77777777" w:rsidTr="003E362A">
+      <w:tr w:rsidR="00D830B1" w:rsidRPr="002855FC" w14:paraId="7D0F3B25" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6A80393C" w14:textId="77777777" w:rsidR="00907DF3" w:rsidRPr="007F4F49" w:rsidRDefault="00907DF3" w:rsidP="00907DF3">
+          <w:p w14:paraId="721E47D2" w14:textId="6773795D" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>New Young Offenders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5420AAAE" w14:textId="199E097A" w:rsidR="00907DF3" w:rsidRPr="007F4F49" w:rsidRDefault="00CA029F" w:rsidP="00324046">
+          <w:p w14:paraId="0EB62752" w14:textId="5403BFE6" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00CA029F">
               <w:t>A prisoner aged 20 years or younger who has not previously been in an adult prison or has spent less than 7 days previously in an adult prison. An automatic alert and flag ‘Young Offender’ is raised on TOMS when a new young offender is received into prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F88" w:rsidRPr="000E6F0A" w14:paraId="617E2385" w14:textId="77777777" w:rsidTr="003E362A">
+      <w:tr w:rsidR="00D830B1" w:rsidRPr="002855FC" w14:paraId="4B5C2BD6" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B91D5C5" w14:textId="306A0C3B" w:rsidR="00217F88" w:rsidRDefault="00217F88" w:rsidP="00907DF3">
+          <w:p w14:paraId="123CEF52" w14:textId="2EE5AF9A" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00217F88">
               <w:t>Officers and Employees of Particular Classes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66B71C53" w14:textId="4656CF2A" w:rsidR="00217F88" w:rsidRPr="00714E7B" w:rsidRDefault="00217F88" w:rsidP="00217F88">
+          <w:p w14:paraId="3C8E60A4" w14:textId="77777777" w:rsidR="00D830B1" w:rsidRPr="00714E7B" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00217F88">
               <w:t xml:space="preserve">The following descriptions of classes of officers and employees are </w:t>
             </w:r>
-            <w:r w:rsidR="00714E7B">
+            <w:r>
               <w:t xml:space="preserve">prescribed for the purpose of s </w:t>
             </w:r>
             <w:r w:rsidRPr="00217F88">
               <w:t xml:space="preserve">11(1a)(b) of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00217F88">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
             <w:r w:rsidRPr="00217F88">
               <w:t xml:space="preserve">, in r 49(2) of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00714E7B">
               <w:t>Young Offenders Regulations 1995:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19C69CA8" w14:textId="77777777" w:rsidR="00217F88" w:rsidRPr="00217F88" w:rsidRDefault="00217F88" w:rsidP="00714E7B">
+          <w:p w14:paraId="3D1E482C" w14:textId="77777777" w:rsidR="00D830B1" w:rsidRPr="00217F88" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:ind w:left="370" w:hanging="370"/>
             </w:pPr>
             <w:r w:rsidRPr="00217F88">
               <w:t>(a) Medical staff persons who have undergone medical, nursing or health training and hold qualifications indicating successful completion of that training.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7374A036" w14:textId="77777777" w:rsidR="00217F88" w:rsidRPr="00217F88" w:rsidRDefault="00217F88" w:rsidP="00714E7B">
+          <w:p w14:paraId="4DC39C98" w14:textId="77777777" w:rsidR="00D830B1" w:rsidRPr="00217F88" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:ind w:left="370" w:hanging="370"/>
             </w:pPr>
             <w:r w:rsidRPr="00217F88">
               <w:t>(b) Teaching staff persons who provide recreation or sports supervision, teachers, vocational trainers and social trainers.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C3326E2" w14:textId="77777777" w:rsidR="00217F88" w:rsidRPr="00217F88" w:rsidRDefault="00217F88" w:rsidP="00714E7B">
+          <w:p w14:paraId="645B608A" w14:textId="77777777" w:rsidR="00D830B1" w:rsidRPr="00217F88" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:ind w:left="370" w:hanging="370"/>
             </w:pPr>
             <w:r w:rsidRPr="00217F88">
               <w:t>(c) Program support staff counsellors, program facilitators and librarians.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C2D550" w14:textId="3167A244" w:rsidR="00217F88" w:rsidRPr="00CA029F" w:rsidRDefault="00217F88" w:rsidP="00714E7B">
+          <w:p w14:paraId="46B5E698" w14:textId="20936880" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-              <w:ind w:left="370" w:hanging="370"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00217F88">
               <w:t>(d) Centre support staff cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff and hairdressers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000113F2" w:rsidRPr="000E6F0A" w14:paraId="29CB850E" w14:textId="77777777" w:rsidTr="003E362A">
+      <w:tr w:rsidR="00D830B1" w:rsidRPr="002855FC" w14:paraId="4349662D" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0B867DA7" w14:textId="77777777" w:rsidR="000113F2" w:rsidRPr="00107CCC" w:rsidRDefault="000113F2" w:rsidP="00107CCC">
+          <w:p w14:paraId="2A0A89AF" w14:textId="1A524A46" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="000113F2">
               <w:t>Public Service Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="418F1954" w14:textId="77777777" w:rsidR="000113F2" w:rsidRPr="00107CCC" w:rsidRDefault="000113F2" w:rsidP="00107CCC">
+          <w:p w14:paraId="7150C95A" w14:textId="61F82A6E" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="000113F2">
               <w:t xml:space="preserve">An officer employed in the State Government Public Service, subject to Part 3 of the </w:t>
             </w:r>
             <w:r w:rsidRPr="000113F2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Public Sector Management Act 1994</w:t>
             </w:r>
             <w:r w:rsidRPr="000113F2">
               <w:t xml:space="preserve"> and includes such officers and other persons as are necessary to implement or administer this Act.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000113F2" w:rsidRPr="00805FB0" w14:paraId="6E93B79B" w14:textId="77777777" w:rsidTr="003E362A">
+      <w:tr w:rsidR="00D830B1" w:rsidRPr="002855FC" w14:paraId="16A4F3F6" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="68834D75" w14:textId="717E299D" w:rsidR="000113F2" w:rsidRPr="00805FB0" w:rsidRDefault="000113F2" w:rsidP="00C1566F">
+          <w:p w14:paraId="71E19626" w14:textId="0880B759" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00CB151F">
               <w:t xml:space="preserve">Senior Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="103F7C64" w14:textId="0B523135" w:rsidR="000113F2" w:rsidRPr="00805FB0" w:rsidRDefault="000113F2" w:rsidP="00714E7B">
+          <w:p w14:paraId="764A2CC8" w14:textId="4D068EB3" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00CB151F">
               <w:t>A Custodial Officer who is substantive to this rank, or a Unit Manager, or Custodial Officer acting in the capacity of Senior Officer, appointed by the Chief Executive Officer with reference to s</w:t>
             </w:r>
-            <w:r w:rsidR="00501FF6">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB151F">
               <w:t xml:space="preserve">11 of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB151F">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidR="00644D34">
+            <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000113F2" w:rsidRPr="00CB151F" w14:paraId="23E70B03" w14:textId="77777777" w:rsidTr="003E362A">
+      <w:tr w:rsidR="00D830B1" w:rsidRPr="002855FC" w14:paraId="0EB88B5C" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="33F7A6C0" w14:textId="77777777" w:rsidR="000113F2" w:rsidRPr="00CB151F" w:rsidRDefault="000113F2" w:rsidP="00B91220">
+          <w:p w14:paraId="512FEF38" w14:textId="0F9D39CE" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00CB151F">
               <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC4EDE4" w14:textId="01E54CBF" w:rsidR="000113F2" w:rsidRPr="00CB151F" w:rsidRDefault="00A725EC" w:rsidP="00B91220">
+          <w:p w14:paraId="36F922CB" w14:textId="1DBF3FF9" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Any person or officer of the Department of Justice, Corrective Services, including a Public Service Officer, Youth Custodial Officer or an employee of a particular class: and any contractor who provides services to the Department of Justice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000113F2" w:rsidRPr="00CB151F" w14:paraId="5B956573" w14:textId="77777777" w:rsidTr="003E362A">
+      <w:tr w:rsidR="00D830B1" w:rsidRPr="002855FC" w14:paraId="7BE70F85" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="719E3AFE" w14:textId="77777777" w:rsidR="000113F2" w:rsidRPr="00CB151F" w:rsidRDefault="000113F2" w:rsidP="00B91220">
+          <w:p w14:paraId="47D31616" w14:textId="4D05E668" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00CB151F">
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E4A185C" w14:textId="5C8DC196" w:rsidR="000113F2" w:rsidRPr="00CB151F" w:rsidRDefault="000113F2" w:rsidP="00714E7B">
+          <w:p w14:paraId="08032675" w14:textId="76651166" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00CB151F">
               <w:t>In accordance with s</w:t>
             </w:r>
-            <w:r w:rsidR="00501FF6">
+            <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB151F">
               <w:t xml:space="preserve"> 3 of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB151F">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994, ‘</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB151F">
               <w:t>The person in charge of a detention</w:t>
             </w:r>
-            <w:r w:rsidR="00042CFD">
+            <w:r>
               <w:t xml:space="preserve"> centre.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082155A" w:rsidRPr="00CB151F" w14:paraId="6C27F77C" w14:textId="77777777" w:rsidTr="003E362A">
+      <w:tr w:rsidR="00D830B1" w:rsidRPr="002855FC" w14:paraId="336CB482" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0D61D96D" w14:textId="77777777" w:rsidR="0082155A" w:rsidRPr="00CB151F" w:rsidRDefault="0082155A" w:rsidP="0082155A">
+          <w:p w14:paraId="6A4B6A48" w14:textId="1E596C4B" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00E379B8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Total Offender Management Solution  (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DDEEC9B" w14:textId="62A122D4" w:rsidR="0082155A" w:rsidRPr="00CB151F" w:rsidRDefault="00217F88" w:rsidP="00217F88">
+          <w:p w14:paraId="6A394DDB" w14:textId="679C44FF" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00217F88">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>An electronic database used by the Department of Corrective Services to record and manage comprehensive information relating to detainees.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C2AA0" w:rsidRPr="00CB151F" w14:paraId="286756AB" w14:textId="77777777" w:rsidTr="003E362A">
+      <w:tr w:rsidR="00D830B1" w:rsidRPr="002855FC" w14:paraId="44E57D30" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="544E2F94" w14:textId="77777777" w:rsidR="006C2AA0" w:rsidRPr="00E379B8" w:rsidRDefault="006C2AA0" w:rsidP="0082155A">
+          <w:p w14:paraId="6C55B2EB" w14:textId="2CD45E97" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="006C2AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Unit Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56843162" w14:textId="6E54818D" w:rsidR="006C2AA0" w:rsidRPr="00E379B8" w:rsidRDefault="00422CBE" w:rsidP="00217F88">
+          <w:p w14:paraId="2EBDDD74" w14:textId="6A3D9202" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF1C0B">
               <w:t>A Custodial Officer substantive to this rank or Custodial Officer acting in the capacity of Unit Manager, appointed by the Chief Executive Officer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E362A" w:rsidRPr="00CA029F" w14:paraId="4EA192A7" w14:textId="77777777" w:rsidTr="003E362A">
+      <w:tr w:rsidR="00D830B1" w:rsidRPr="002855FC" w14:paraId="066D576B" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="50C5E947" w14:textId="77777777" w:rsidR="003E362A" w:rsidRDefault="003E362A" w:rsidP="005A6616">
+          <w:p w14:paraId="3300704E" w14:textId="571737AF" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Youth Detention Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5393228E" w14:textId="11DAC52C" w:rsidR="003E362A" w:rsidRPr="00CA029F" w:rsidRDefault="003E362A" w:rsidP="005A6616">
+          <w:p w14:paraId="32E14052" w14:textId="30C01010" w:rsidR="00D830B1" w:rsidRPr="000333A4" w:rsidRDefault="00D830B1" w:rsidP="00D830B1">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00F33B91">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A gazetted detention</w:t>
             </w:r>
-            <w:r w:rsidR="00042CFD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F33B91">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">centre declared by the Minister to be a detention centre to accommodate male and female, remanded or sentenced detainees. Refer to section 13 of </w:t>
             </w:r>
             <w:r w:rsidRPr="00F33B91">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="62FBDE0F" w14:textId="77777777" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E">
+    <w:p w14:paraId="2C0ACBC5" w14:textId="77777777" w:rsidR="006D79C6" w:rsidRDefault="006D79C6" w:rsidP="006D79C6">
+      <w:bookmarkStart w:id="33" w:name="_Toc230247655"/>
+    </w:p>
+    <w:p w14:paraId="69CC068D" w14:textId="77777777" w:rsidR="006D79C6" w:rsidRPr="007F6A61" w:rsidRDefault="006D79C6" w:rsidP="006D79C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc235804916"/>
+      <w:r w:rsidRPr="007F6A61">
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="_Toc230247653"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235088076"/>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="53242FBB" w14:textId="77777777" w:rsidR="006D79C6" w:rsidRPr="008C1E70" w:rsidRDefault="006D79C6" w:rsidP="006D79C6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:t>Related</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc235804917"/>
+      <w:r w:rsidRPr="008C1E70">
+        <w:t>Related COPPs</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      <w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="008C1E70">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1F497B" w14:textId="77777777" w:rsidR="00426FFD" w:rsidRPr="00714E7B" w:rsidRDefault="00426FFD" w:rsidP="00714E7B">
+    <w:bookmarkStart w:id="38" w:name="_Related_COPPs"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p w14:paraId="47E13F2D" w14:textId="77777777" w:rsidR="00324347" w:rsidRDefault="00324347" w:rsidP="00877F41">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://www.wa.gov.au/media/33919/download?inline"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00B014FE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 2.1 – Admissions</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27418168" w14:textId="77777777" w:rsidR="00324347" w:rsidRDefault="00324347" w:rsidP="00877F41">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="0041727F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 2.4 – Religious Requirements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="170E4761" w14:textId="77777777" w:rsidR="00324347" w:rsidRPr="00BB1EE3" w:rsidRDefault="00324347" w:rsidP="00877F41">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00B014FE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 4.1 – Property</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="19D50A7D" w14:textId="77777777" w:rsidR="00324347" w:rsidRPr="00BB1EE3" w:rsidRDefault="00324347" w:rsidP="00877F41">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00B014FE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 5.1 Orientation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2E47F0FA" w14:textId="45452E32" w:rsidR="006D79C6" w:rsidRPr="007F6A61" w:rsidRDefault="00324347" w:rsidP="00877F41">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00B014FE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 9.6 – Searching</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006D79C6" w:rsidRPr="000436F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="006D79C6" w:rsidRPr="007F6A61">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D79C6" w:rsidRPr="000436F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D79C6" w:rsidRPr="000436F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F46AB5" w14:textId="77777777" w:rsidR="006D79C6" w:rsidRDefault="006D79C6" w:rsidP="00877F41">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000436F5">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="_Toc230247654"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235088077"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235804918"/>
+      <w:r w:rsidRPr="008C1E70">
+        <w:t>Related Documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="008C1E70">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3BA63D" w14:textId="77777777" w:rsidR="00877F41" w:rsidRPr="009B3042" w:rsidRDefault="00877F41" w:rsidP="00877F41">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="009B3042">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Australasian Youth Justice Administrators Standards, 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6549AD" w14:textId="77777777" w:rsidR="00877F41" w:rsidRPr="004C3072" w:rsidRDefault="00877F41" w:rsidP="00877F41">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00B715C6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>United Nations (UN) Rules for the Protection of Juveniles Deprived of their Liberty</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="71C851AE" w14:textId="77777777" w:rsidR="00877F41" w:rsidRPr="004C3072" w:rsidRDefault="00877F41" w:rsidP="00877F41">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="004C3072">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Western Australian Language Services Policy 2014, and Guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="217A0109" w14:textId="712508E4" w:rsidR="002D1C49" w:rsidRPr="008C1E70" w:rsidRDefault="002D1C49" w:rsidP="00877F41">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc235804919"/>
+      <w:r w:rsidRPr="008C1E70">
+        <w:t>Related Legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="5CEEF851" w14:textId="77777777" w:rsidR="00877F41" w:rsidRPr="00714E7B" w:rsidRDefault="00877F41" w:rsidP="00877F41">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00714E7B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Equal Opportunity Act 1984</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F58B1C" w14:textId="77777777" w:rsidR="00644D34" w:rsidRPr="004C3072" w:rsidRDefault="00644D34" w:rsidP="004C3072">
+    <w:p w14:paraId="56B933D6" w14:textId="77777777" w:rsidR="00877F41" w:rsidRPr="004C3072" w:rsidRDefault="00877F41" w:rsidP="00877F41">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C3072">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Public Sector Management Act 1994</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE669AB" w14:textId="77777777" w:rsidR="001E4800" w:rsidRPr="004C3072" w:rsidRDefault="001E4800" w:rsidP="004C3072">
+    <w:p w14:paraId="23921673" w14:textId="10E02B6A" w:rsidR="00315D93" w:rsidRPr="001632CB" w:rsidRDefault="006D79C6" w:rsidP="006D79C6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C3072">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Young Offenders Act 1994</w:t>
+        <w:t xml:space="preserve">Young Offenders </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+      <w:r w:rsidR="00315D93" w:rsidRPr="001632CB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B80A66">
+        <w:t>Act 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>94</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D96CB1F" w14:textId="6DC353A7" w:rsidR="007B001A" w:rsidRPr="006D79C6" w:rsidRDefault="006D79C6" w:rsidP="006D79C6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D79C6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Regulations 1995</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4FD7E2" w14:textId="536A16E6" w:rsidR="00C702C9" w:rsidRDefault="00D13EB2" w:rsidP="00F177F6">
+    <w:p w14:paraId="0E1DD8B3" w14:textId="44EF8878" w:rsidR="002D1C49" w:rsidRPr="001632CB" w:rsidRDefault="002D1C49" w:rsidP="00BA033C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="360" w:after="240"/>
-[...4 lines deleted...]
-        <w:t>A</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc230247656"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235804920"/>
+      <w:r w:rsidRPr="001632CB">
+        <w:t>Assurance</w:t>
       </w:r>
-      <w:r w:rsidR="002E5756" w:rsidRPr="009D516D">
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
-    <w:p w14:paraId="611A7D58" w14:textId="53539CB8" w:rsidR="00B80A66" w:rsidRDefault="00422CBE" w:rsidP="00F177F6">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AA5BDE">
+    <w:p w14:paraId="2A0F0912" w14:textId="77777777" w:rsidR="002D1C49" w:rsidRDefault="002D1C49" w:rsidP="00FF2C23">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001632CB">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344ADAF8" w14:textId="181C0ABD" w:rsidR="005F60A7" w:rsidRPr="00435D3D" w:rsidRDefault="00860408" w:rsidP="004C3072">
+    <w:p w14:paraId="06E64C98" w14:textId="77777777" w:rsidR="006178B5" w:rsidRPr="00BA033C" w:rsidRDefault="006178B5" w:rsidP="006178B5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">The </w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The Y</w:t>
       </w:r>
-      <w:r w:rsidR="00B80A66" w:rsidRPr="00435D3D">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">will undertake local compliance in accordance with </w:t>
+      <w:r w:rsidRPr="00967CED">
+        <w:t xml:space="preserve">DC will undertake local compliance in accordance with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="005F60A7" w:rsidRPr="00435D3D">
+        <w:r w:rsidRPr="00BA033C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlink1Char"/>
           </w:rPr>
-          <w:t>the Compliance Manual.</w:t>
+          <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...24 lines deleted...]
-      <w:r w:rsidR="00501FF6" w:rsidRPr="00435D3D">
+      <w:r w:rsidRPr="00BA033C">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlink1Char"/>
         </w:rPr>
-        <w:t xml:space="preserve">Operational </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B014FE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECD91A0" w14:textId="67E019F0" w:rsidR="005F60A7" w:rsidRDefault="00435D3D" w:rsidP="004C3072">
+    <w:p w14:paraId="4C1516C5" w14:textId="77777777" w:rsidR="006178B5" w:rsidRPr="00967CED" w:rsidRDefault="006178B5" w:rsidP="006178B5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00967CED">
+        <w:t>The Young People</w:t>
       </w:r>
-      <w:r w:rsidR="005F60A7" w:rsidRPr="004C3072">
-        <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> Directorate within</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00967CED">
+        <w:t xml:space="preserve"> Head Office will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9CDEC1" w14:textId="5CA2258D" w:rsidR="00714E7B" w:rsidRDefault="00714E7B" w:rsidP="00714E7B">
-[...1 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="60175C34" w14:textId="77777777" w:rsidR="006178B5" w:rsidRPr="00AA5BDE" w:rsidRDefault="006178B5" w:rsidP="006178B5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00967CED">
+        <w:t>Ope</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003750A6">
+        <w:t xml:space="preserve">rational Compliance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5BDE">
+        <w:t xml:space="preserve">will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00BA033C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
+          </w:rPr>
+          <w:t>Operational Compliance Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BA033C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CA3C52" w14:textId="146A060D" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00EB6D4B">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7D70B53E" w14:textId="2D605606" w:rsidR="00B402FD" w:rsidRDefault="006178B5" w:rsidP="006178B5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5BDE">
+        <w:t>Independent oversight will be undertaken as required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E54CA5C" w14:textId="77777777" w:rsidR="00060B18" w:rsidRDefault="00060B18" w:rsidP="00060B18">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601B9643" w14:textId="77777777" w:rsidR="00060B18" w:rsidRDefault="00060B18" w:rsidP="00060B18">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B2AB4B" w14:textId="77777777" w:rsidR="00060B18" w:rsidRPr="00060B18" w:rsidRDefault="00060B18" w:rsidP="00060B18">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="360" w:after="120"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc236044503"/>
+      <w:r w:rsidRPr="00060B18">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Document </w:t>
+        <w:t>Document version history</w:t>
       </w:r>
-      <w:r w:rsidR="003E362A">
-[...10 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="9262" w:type="dxa"/>
+        <w:tblW w:w="9338" w:type="dxa"/>
         <w:tblCellMar>
-          <w:top w:w="28" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="57" w:type="dxa"/>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:left w:w="85" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+          <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1051"/>
-        <w:gridCol w:w="2036"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1653"/>
+        <w:gridCol w:w="2063"/>
+        <w:gridCol w:w="2945"/>
+        <w:gridCol w:w="1644"/>
+        <w:gridCol w:w="1635"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF021A" w:rsidRPr="007D3C6F" w14:paraId="59C2E951" w14:textId="59411833" w:rsidTr="00EB18B1">
+      <w:tr w:rsidR="00060B18" w:rsidRPr="00060B18" w14:paraId="5208FB68" w14:textId="77777777" w:rsidTr="006773EA">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="574"/>
+          <w:trHeight w:val="933"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="4178F626" w14:textId="77777777" w:rsidR="004C29CB" w:rsidRPr="007D3C6F" w:rsidRDefault="004C29CB" w:rsidP="00DF778C">
+          <w:p w14:paraId="21622AD9" w14:textId="77777777" w:rsidR="00060B18" w:rsidRPr="006773EA" w:rsidRDefault="00060B18" w:rsidP="00060B18">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="006773EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcW w:w="2063" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="5887D9E8" w14:textId="77777777" w:rsidR="004C29CB" w:rsidRPr="007D3C6F" w:rsidRDefault="004C29CB" w:rsidP="00DF778C">
+          <w:p w14:paraId="4E128F10" w14:textId="77777777" w:rsidR="00060B18" w:rsidRPr="006773EA" w:rsidRDefault="00060B18" w:rsidP="00060B18">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="006773EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2937" w:type="dxa"/>
+            <w:tcW w:w="2945" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBF8BC5" w14:textId="77777777" w:rsidR="004C29CB" w:rsidRPr="007D3C6F" w:rsidRDefault="004C29CB" w:rsidP="00DF778C">
+          <w:p w14:paraId="3907368C" w14:textId="77777777" w:rsidR="00060B18" w:rsidRPr="006773EA" w:rsidRDefault="00060B18" w:rsidP="00060B18">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="006773EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1585" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="4561F363" w14:textId="77777777" w:rsidR="004C29CB" w:rsidRPr="007D3C6F" w:rsidRDefault="004C29CB" w:rsidP="00DF778C">
+          <w:p w14:paraId="64C47B9D" w14:textId="77777777" w:rsidR="00060B18" w:rsidRPr="006773EA" w:rsidRDefault="00060B18" w:rsidP="00060B18">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="006773EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="314A31DF" w14:textId="7DCB9C22" w:rsidR="004C29CB" w:rsidRPr="007D3C6F" w:rsidRDefault="004C29CB" w:rsidP="00DF778C">
+          <w:p w14:paraId="60C71F4F" w14:textId="77777777" w:rsidR="00060B18" w:rsidRPr="006773EA" w:rsidRDefault="00060B18" w:rsidP="00060B18">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>ate</w:t>
+            <w:r w:rsidRPr="006773EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB18B1" w:rsidRPr="007D3C6F" w14:paraId="34135BCF" w14:textId="7A5B898C" w:rsidTr="00EB18B1">
+      <w:tr w:rsidR="004A5F1C" w:rsidRPr="00060B18" w14:paraId="5D110AB3" w14:textId="77777777" w:rsidTr="001C73D0">
         <w:trPr>
-          <w:trHeight w:val="870"/>
+          <w:trHeight w:val="1196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="221CBA5F" w14:textId="2BFF529B" w:rsidR="004C29CB" w:rsidRDefault="004C29CB" w:rsidP="00DF778C">
+          <w:p w14:paraId="3DA1993A" w14:textId="7C8453DB" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcW w:w="2063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43269EE9" w14:textId="6F58A67A" w:rsidR="004C29CB" w:rsidRDefault="004C29CB" w:rsidP="00DF778C">
+          <w:p w14:paraId="7B8014BE" w14:textId="298B47F7" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2937" w:type="dxa"/>
+            <w:tcW w:w="2945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BAB26AA" w14:textId="0FDD30D5" w:rsidR="004C29CB" w:rsidRDefault="004C29CB" w:rsidP="005F60A7">
+          <w:p w14:paraId="7BA8B295" w14:textId="2BC9DAC6" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Approved by the Director Operational</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Policy Compliance and Contracts </w:t>
+              <w:t xml:space="preserve">Approved by the Director Operational Projects Policy Compliance and Contracts </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1585" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FF70F51" w14:textId="7D10D0F5" w:rsidR="004C29CB" w:rsidRDefault="004C29CB" w:rsidP="00DF778C">
+          <w:p w14:paraId="11D7FE2F" w14:textId="05E5BD50" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>17 August 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24B8B50D" w14:textId="4BF96127" w:rsidR="004C29CB" w:rsidRDefault="004C29CB" w:rsidP="00DF778C">
+          <w:p w14:paraId="263F14E3" w14:textId="5E3AD3C5" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>5 October 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB18B1" w:rsidRPr="007D3C6F" w14:paraId="28A883EF" w14:textId="77777777" w:rsidTr="00EB18B1">
+      <w:tr w:rsidR="004A5F1C" w:rsidRPr="00060B18" w14:paraId="2B3B5B82" w14:textId="77777777" w:rsidTr="001C73D0">
         <w:trPr>
-          <w:trHeight w:val="870"/>
+          <w:trHeight w:val="1063"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C9428F8" w14:textId="3E99DF5E" w:rsidR="00E75E03" w:rsidRDefault="00E75E03" w:rsidP="00E75E03">
+          <w:p w14:paraId="71D464BE" w14:textId="1B4F4CEC" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcW w:w="2063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF471C8" w14:textId="45F2B442" w:rsidR="00E75E03" w:rsidRDefault="00E75E03" w:rsidP="00E75E03">
+          <w:p w14:paraId="7C29C68E" w14:textId="4DDA4903" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2937" w:type="dxa"/>
+            <w:tcW w:w="2945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EBDEEA2" w14:textId="0BB64965" w:rsidR="00E75E03" w:rsidRDefault="00E75E03" w:rsidP="00E75E03">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2AE2831D" w14:textId="77777777" w:rsidR="004A5F1C" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
             <w:r>
               <w:t>Approved by the A/ Director Operational Projects, Policy Compliance and Contracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69B32766" w14:textId="4ECCB298" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006364F3">
+              <w:t>CM Ref: S23/34939</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1585" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="277882C3" w14:textId="6ADE36BE" w:rsidR="00E75E03" w:rsidRDefault="00E75E03" w:rsidP="00E75E03">
+          <w:p w14:paraId="18FB70F6" w14:textId="104CCA7E" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>15 May 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="553D385F" w14:textId="5F84740F" w:rsidR="00E75E03" w:rsidRDefault="00E75E03" w:rsidP="00E75E03">
+          <w:p w14:paraId="01295F58" w14:textId="578A95E6" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>15 May 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB18B1" w:rsidRPr="007D3C6F" w14:paraId="534BE357" w14:textId="77777777" w:rsidTr="00EB18B1">
+      <w:tr w:rsidR="004A5F1C" w:rsidRPr="00060B18" w14:paraId="6AB3EDCD" w14:textId="77777777" w:rsidTr="001C73D0">
         <w:trPr>
-          <w:trHeight w:val="870"/>
+          <w:trHeight w:val="956"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF07C81" w14:textId="3D1E1052" w:rsidR="00820AA7" w:rsidRDefault="00820AA7" w:rsidP="00E75E03">
+          <w:p w14:paraId="1F3247F9" w14:textId="37AF638A" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2036" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBE71BD" w14:textId="77777777" w:rsidR="00820AA7" w:rsidRDefault="00820AA7" w:rsidP="00E75E03">
+          <w:p w14:paraId="7E1F9733" w14:textId="77777777" w:rsidR="004A5F1C" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B1F8672" w14:textId="77777777" w:rsidR="007E758B" w:rsidRDefault="007E758B" w:rsidP="007E758B">
+          <w:p w14:paraId="1CF8832E" w14:textId="77777777" w:rsidR="004A5F1C" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="281DD5DB" w14:textId="7BE429AB" w:rsidR="007E758B" w:rsidRDefault="007E758B" w:rsidP="007E758B">
+          <w:p w14:paraId="66FFCDD8" w14:textId="5E8A63B2" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Tabledata"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC2207">
-[...39 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2937" w:type="dxa"/>
+            <w:tcW w:w="2945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="578AE05F" w14:textId="47E0354A" w:rsidR="00820AA7" w:rsidRDefault="00820AA7" w:rsidP="00E75E03">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4F6CCC8A" w14:textId="77777777" w:rsidR="004A5F1C" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
             <w:r w:rsidRPr="00444218">
               <w:t xml:space="preserve">Endorsed by the </w:t>
             </w:r>
-            <w:r w:rsidR="007E758B">
+            <w:r>
               <w:t xml:space="preserve">A/ </w:t>
             </w:r>
             <w:r w:rsidRPr="00444218">
               <w:t>Assistant Commissioner Women and Young People</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="60C87A13" w14:textId="1BEFA579" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006364F3">
+              <w:t>CM Ref: S23/99329</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1585" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05CE8591" w14:textId="07DD1DDB" w:rsidR="00820AA7" w:rsidRDefault="00E47FEB" w:rsidP="00E75E03">
+          <w:p w14:paraId="0600038C" w14:textId="02526632" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>9 November 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE6B21D" w14:textId="1E5C9D5C" w:rsidR="00820AA7" w:rsidRDefault="00F177F6" w:rsidP="00EF021A">
+          <w:p w14:paraId="4994C0C4" w14:textId="32232F5E" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>1</w:t>
-[...11 lines deleted...]
-              <w:t>2023</w:t>
+              <w:t>18 December 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB18B1" w:rsidRPr="007D3C6F" w14:paraId="071B8AAA" w14:textId="77777777" w:rsidTr="00EB18B1">
+      <w:tr w:rsidR="00451E0E" w:rsidRPr="00060B18" w14:paraId="5948187E" w14:textId="77777777" w:rsidTr="001C73D0">
         <w:trPr>
-          <w:trHeight w:val="870"/>
+          <w:trHeight w:val="725"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
-            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E3053B3" w14:textId="77777777" w:rsidR="00820AA7" w:rsidRDefault="00820AA7" w:rsidP="00E75E03">
-[...65 lines deleted...]
-          <w:p w14:paraId="6685C473" w14:textId="3B19F80D" w:rsidR="00A05EB7" w:rsidRDefault="00A05EB7" w:rsidP="001B78B6">
+          <w:p w14:paraId="1EA617BB" w14:textId="63CE8862" w:rsidR="00451E0E" w:rsidRDefault="00451E0E" w:rsidP="00451E0E">
             <w:r>
               <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcW w:w="2063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34CE560E" w14:textId="10F214B9" w:rsidR="00A05EB7" w:rsidRDefault="00A643D9" w:rsidP="001B78B6">
+          <w:p w14:paraId="64E932AE" w14:textId="0552F185" w:rsidR="00451E0E" w:rsidRDefault="00451E0E" w:rsidP="00451E0E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
             <w:r w:rsidRPr="00863723">
               <w:t>Operational Policy</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2937" w:type="dxa"/>
+            <w:tcW w:w="2945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE6FE58" w14:textId="77777777" w:rsidR="00A643D9" w:rsidRPr="00863723" w:rsidRDefault="00A643D9" w:rsidP="00A05EB7">
-[...1 lines deleted...]
-              <w:t>Approved by the Director, Operational Policy</w:t>
+          <w:p w14:paraId="3F1F1B8D" w14:textId="0D5FD578" w:rsidR="001C73D0" w:rsidRDefault="00451E0E" w:rsidP="00451E0E">
+            <w:r w:rsidRPr="00451E0E">
+              <w:t>Approved by the Director Operational P</w:t>
+            </w:r>
+            <w:r w:rsidR="001C73D0">
+              <w:t>olicy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AC82E9A" w14:textId="038507E0" w:rsidR="00A05EB7" w:rsidRDefault="00A643D9" w:rsidP="00A05EB7">
-[...1 lines deleted...]
-              <w:t>(</w:t>
+          <w:p w14:paraId="614A1D91" w14:textId="1572DF28" w:rsidR="001C73D0" w:rsidRPr="00444218" w:rsidRDefault="001C73D0" w:rsidP="00451E0E">
+            <w:r w:rsidRPr="001C73D0">
+              <w:t>CM Ref:S2</w:t>
             </w:r>
-            <w:r w:rsidR="00A05EB7" w:rsidRPr="00863723">
-              <w:t>Title change</w:t>
+            <w:r w:rsidR="00C27E66">
+              <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00863723">
-              <w:t xml:space="preserve"> – update to facilitate review changes to published COPP)</w:t>
+            <w:r w:rsidRPr="001C73D0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00C27E66">
+              <w:t>47842</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1585" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB0A9C8" w14:textId="6A585516" w:rsidR="00A05EB7" w:rsidRDefault="000C3F5E" w:rsidP="001B78B6">
+          <w:p w14:paraId="735D3424" w14:textId="7B29E7ED" w:rsidR="00451E0E" w:rsidRDefault="00451E0E" w:rsidP="00451E0E">
             <w:r>
               <w:t>21</w:t>
             </w:r>
             <w:r w:rsidRPr="00863723">
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>2025</w:t>
+              <w:t xml:space="preserve"> August 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="406E1D6C" w14:textId="59C518E3" w:rsidR="00A05EB7" w:rsidRDefault="000C3F5E" w:rsidP="001B78B6">
+          <w:p w14:paraId="59A63B91" w14:textId="11B35D9F" w:rsidR="00451E0E" w:rsidRDefault="00451E0E" w:rsidP="00451E0E">
             <w:r>
               <w:t>21 August 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="004A5F1C" w:rsidRPr="00060B18" w14:paraId="71DEADEA" w14:textId="77777777" w:rsidTr="001C73D0">
+        <w:trPr>
+          <w:trHeight w:val="956"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B6C012" w14:textId="5B01E012" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="00C27E66" w:rsidP="004A5F1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="004A5F1C">
+              <w:t>.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F329E9" w14:textId="36721E3B" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863723">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0810175F" w14:textId="15CA32ED" w:rsidR="004A5F1C" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
+            <w:r w:rsidRPr="00863723">
+              <w:t>Approved by the Director Operational Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7317DC53" w14:textId="750D97C7" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="004A5F1C" w:rsidP="004A5F1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>CM Ref:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E21C92">
+              <w:t>S26/56979</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="756C6438" w14:textId="192037F6" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="00E319CE" w:rsidP="004A5F1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>31 July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4DB326" w14:textId="3D173219" w:rsidR="004A5F1C" w:rsidRPr="00060B18" w:rsidRDefault="00E319CE" w:rsidP="004A5F1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>07 August 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A6DC4F8" w14:textId="77777777" w:rsidR="001B78B6" w:rsidRPr="001B78B6" w:rsidRDefault="001B78B6" w:rsidP="001B78B6"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+    <w:p w14:paraId="06C2E68B" w14:textId="77777777" w:rsidR="00060B18" w:rsidRPr="00060B18" w:rsidRDefault="00060B18" w:rsidP="00060B18">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C9E3E05" w14:textId="77777777" w:rsidR="00F175C2" w:rsidRPr="009F0AC8" w:rsidRDefault="00F175C2" w:rsidP="002F7A91"/>
-[...4 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId31"/>
+    <w:p w14:paraId="0FBE415D" w14:textId="77777777" w:rsidR="00EB2ABC" w:rsidRDefault="00EB2ABC" w:rsidP="00451E0E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:sectPr w:rsidR="00EB2ABC" w:rsidSect="007F6A61">
+          <w:headerReference w:type="even" r:id="rId29"/>
+          <w:headerReference w:type="default" r:id="rId30"/>
+          <w:footerReference w:type="default" r:id="rId31"/>
+          <w:headerReference w:type="first" r:id="rId32"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1418" w:right="1440" w:bottom="1021" w:left="1440" w:header="709" w:footer="794" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E51329C" w14:textId="77777777" w:rsidR="00060B18" w:rsidRDefault="00060B18" w:rsidP="00EB2ABC">
+      <w:bookmarkStart w:id="46" w:name="_Appendix_A:_Request"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="3C965369" w14:textId="77777777" w:rsidR="00060B18" w:rsidRDefault="00060B18" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="6DE6BABF" w14:textId="77777777" w:rsidR="00060B18" w:rsidRDefault="00060B18" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="70E40319" w14:textId="77777777" w:rsidR="00F778D7" w:rsidRDefault="00F778D7" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="7124A318" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="19A311BB" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="7B4C4391" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="14739734" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="4B1A93BF" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="67E522AC" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="0D2745FF" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="7EB12949" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="2857D67B" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="5895ED17" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="70CA02CD" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="787E5B8B" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="3C3354D6" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="5057DF73" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="01963657" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:sectPr w:rsidR="008C1E70" w:rsidSect="000D3867">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="1588" w:right="1440" w:bottom="2438" w:left="1440" w:header="1417" w:footer="1020" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15C157A2" w14:textId="77777777" w:rsidR="001F0CB4" w:rsidRDefault="001F0CB4" w:rsidP="00D06E62">
+    <w:p w14:paraId="48B68337" w14:textId="77777777" w:rsidR="00E75D2E" w:rsidRDefault="00E75D2E" w:rsidP="000451B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31223860" w14:textId="77777777" w:rsidR="001F0CB4" w:rsidRDefault="001F0CB4" w:rsidP="00D06E62">
+    <w:p w14:paraId="290F3FC3" w14:textId="77777777" w:rsidR="00E75D2E" w:rsidRDefault="00E75D2E" w:rsidP="000451B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="3338B831" w14:textId="77777777" w:rsidR="00E75D2E" w:rsidRDefault="00E75D2E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Grande">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Dotum">
+    <w:panose1 w:val="020B0600000101010101"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Grande">
+    <w:altName w:val="Segoe UI"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44446E5A" w14:textId="1EC2B203" w:rsidR="004A2DF4" w:rsidRDefault="004A2DF4" w:rsidP="00714E7B">
+  <w:p w14:paraId="6BD7C06C" w14:textId="41AE6C9A" w:rsidR="002A5602" w:rsidRDefault="002A5602">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:right="-178"/>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
-    </w:r>
-[...58 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="181B0C5A" w14:textId="77777777" w:rsidR="001F0CB4" w:rsidRDefault="001F0CB4" w:rsidP="00D06E62">
+    <w:p w14:paraId="042D2952" w14:textId="77777777" w:rsidR="00E75D2E" w:rsidRDefault="00E75D2E" w:rsidP="000451B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EE0B064" w14:textId="77777777" w:rsidR="001F0CB4" w:rsidRDefault="001F0CB4" w:rsidP="00D06E62">
+    <w:p w14:paraId="60D1A116" w14:textId="77777777" w:rsidR="00E75D2E" w:rsidRDefault="00E75D2E" w:rsidP="000451B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="3ED6E1B6" w14:textId="77777777" w:rsidR="00E75D2E" w:rsidRDefault="00E75D2E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09983DA4" w14:textId="64730CBC" w:rsidR="004A2DF4" w:rsidRDefault="0041727F">
+  <w:p w14:paraId="7494750F" w14:textId="121BF7D8" w:rsidR="0087244E" w:rsidRDefault="00F56F06">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-US"/>
-[...31 lines deleted...]
-      </w:pict>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55FFC1DB" wp14:editId="6EB7B3DA">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="259819291" name="Text Box 8" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="198D252D" w14:textId="56D7FC99" w:rsidR="00F56F06" w:rsidRPr="00F56F06" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F56F06">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="55FFC1DB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="198D252D" w14:textId="56D7FC99" w:rsidR="00F56F06" w:rsidRPr="00F56F06" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00F56F06">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FA666E9" w14:textId="2CBC759E" w:rsidR="004A2DF4" w:rsidRDefault="0041727F" w:rsidP="00663830">
+  <w:p w14:paraId="529AB0DF" w14:textId="18C444D5" w:rsidR="001C1AFE" w:rsidRDefault="00F56F06" w:rsidP="001C1AFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-US"/>
-[...31 lines deleted...]
-      </w:pict>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5284D87C" wp14:editId="6DFC6AE3">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1746931753" name="Text Box 9" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="25296A59" w14:textId="40E1915A" w:rsidR="00F56F06" w:rsidRPr="00B829EC" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B829EC">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5284D87C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="25296A59" w14:textId="40E1915A" w:rsidR="00F56F06" w:rsidRPr="00B829EC" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B829EC">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="004A2DF4">
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="004A2DF4">
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="004A2DF4">
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00714E7B">
+    <w:r w:rsidR="00B829EC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 2.2 Cultural and Religious Requirements</w:t>
+      <w:t>COPP 2.2 – Cultural Requirements</w:t>
     </w:r>
-    <w:r w:rsidR="004A2DF4">
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="004A2DF4">
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00415279">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="004507C2">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="00415279">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="006178B5">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>0</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5DC6FC24" w14:textId="77777777" w:rsidR="004A2DF4" w:rsidRDefault="004A2DF4">
+  <w:p w14:paraId="42408781" w14:textId="42216205" w:rsidR="003B7806" w:rsidRDefault="003B7806" w:rsidP="000451B2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2325EF24" w14:textId="2277AEA1" w:rsidR="004A2DF4" w:rsidRDefault="004A2DF4">
+  <w:p w14:paraId="7BD384C7" w14:textId="4684674D" w:rsidR="007140F0" w:rsidRDefault="00F56F06">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17127986" wp14:editId="3ACCCBEB">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="607BC7FE" wp14:editId="5D2C20FA">
+              <wp:simplePos x="914400" y="447675"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1430070932" name="Text Box 7" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="28E1DA23" w14:textId="7B7A4335" w:rsidR="00F56F06" w:rsidRPr="00B829EC" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B829EC">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="607BC7FE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 7" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="28E1DA23" w14:textId="7B7A4335" w:rsidR="00F56F06" w:rsidRPr="00B829EC" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B829EC">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="000D6033" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EB8D338" wp14:editId="4331843C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>181610</wp:posOffset>
+                <wp:posOffset>571500</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>220980</wp:posOffset>
+                <wp:posOffset>149860</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
-                            <w:p w14:paraId="5F82169B" w14:textId="77777777" w:rsidR="004A2DF4" w:rsidRPr="00464E72" w:rsidRDefault="004A2DF4" w:rsidP="008D51C1">
+                            <w:p w14:paraId="4882013D" w14:textId="77777777" w:rsidR="000D6033" w:rsidRPr="00464E72" w:rsidRDefault="000D6033" w:rsidP="000D6033">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="17127986" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QViZkUyEQVxAFKvXmxm4SEa+j2G3C37Oc4Dia0cyb&#10;cjP7XpzdGLtACNlCgXBUB9tRg/Dx/nyjQcRkyJo+kEP4dhE21eVFaQobJnpz521qBJdQLAxCm9JQ&#10;SBnr1nkTF2FwxN4xjN4klmMj7WgmLve9zJVaS2864oXWDO6xdfXX9uQRPl+O+91SvTZPfjVMYVaS&#10;/J1EvL6aH+5BJDenvzD84jM6VMx0CCeyUfQIuV5zEuF2yQ/Yz7XOQBwQdLYCWZXy/4HqBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADlXVaj2AQAAzQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="5EB8D338" id="Text Box 1" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:45pt;margin-top:11.8pt;width:129.75pt;height:23.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWUuY++wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5x4SZpYIVXXrtOk&#10;7kPq9gMIxjEacBmQ2Nmv7wW7adS9TfMD4vrCufece9hc90aTo/RBgWV0NplSIq2AWtk9oz9/3L9b&#10;URIitzXXYCWjJxno9fbtm03nKllCC7qWniCIDVXnGG1jdFVRBNFKw8MEnLSYbMAbHjH0+6L2vEN0&#10;o4tyOl0WHfjaeRAyBPx7NyTpNuM3jRTxW9MEGYlmFHuLefV53aW12G54tffctUqMbfB/6MJwZbHo&#10;GeqOR04OXv0FZZTwEKCJEwGmgKZRQmYOyGY2fcXmseVOZi4oTnBnmcL/gxVfj4/uuyex/wA9DjCT&#10;CO4BxK9ALNy23O7ljffQtZLXWHiWJCs6F6rxapI6VCGB7LovUOOQ+SFCBuobb5IqyJMgOg7gdBZd&#10;9pGIVHI5v1qVC0oE5sr1cjFf5BK8er7tfIifJBiSNox6HGpG58eHEFM3vHo+kopZuFda58FqSzpG&#10;1wuEf5UxKqLvtDKMrqbpG5yQSH60db4cudLDHgtoO7JORAfKsd/1RNWMvk93kwg7qE8og4fBZvgs&#10;cNOC/0NJhxZjNPw+cC8p0Z8tSrmezefJkzmYL65KDPxlZneZ4VYgFKORkmF7G7OPB2I3KHmjshov&#10;nYwto3WySKPNkzcv43zq5TFunwAAAP//AwBQSwMEFAAGAAgAAAAhANN2JWTdAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofNM/Emu1JAW/tKiMarBhASb0v30TZ03zbdhdZ/73qS&#10;42QmM9/ky9G24kK9bxwjPE4UCOLSmYYrhK/t+8MzCB80G906JoQf8rAsbm9ynRk38Joum1CJWMI+&#10;0wh1CF0mpS9rstpPXEccvaPrrQ5R9pU0vR5iuW3lVKmFtLrhuFDrjl5rKk+bs0XYfRy/9zP1Wb3Z&#10;eTe4UUm2qUS8vxtXLyACjeE/DH/4ER2KyHRwZzZetAipilcCwjRZgIh+MkvnIA4ITyoBWeTy+kDx&#10;CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZS5j77AQAA1AMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANN2JWTdAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAVQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
-                      <w:p w14:paraId="5F82169B" w14:textId="77777777" w:rsidR="004A2DF4" w:rsidRPr="00464E72" w:rsidRDefault="004A2DF4" w:rsidP="008D51C1">
+                      <w:p w14:paraId="4882013D" w14:textId="77777777" w:rsidR="000D6033" w:rsidRPr="00464E72" w:rsidRDefault="000D6033" w:rsidP="000D6033">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidR="000D6033" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
         <w:noProof/>
-      </w:rPr>
-[...100 lines deleted...]
-        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41A5E554" wp14:editId="145B9020">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03F191A5" wp14:editId="6DD7E305">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-29210</wp:posOffset>
+            <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>-59055</wp:posOffset>
+            <wp:posOffset>-186690</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7580630" cy="10719435"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Picture 2"/>
+          <wp:docPr id="2138661714" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7580630" cy="10719435"/>
+                    <a:ext cx="7553325" cy="10689590"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...117 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="226035A0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B40DD4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6684E2E"/>
+    <w:tmpl w:val="0C090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="008B78F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE226422"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01DC06E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82A21E60"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="025B7A35"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41A6C764"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="031F66EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1A882EC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05B8113D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="20665148"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:specVanish w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4122"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7058" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0788613C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16C66F98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4003160"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="176C39D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9618A644"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18A52670"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA586BF8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E9E4A5D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8D2EA130"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Sectionheading"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Subsectionheading"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="207A1671"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4558D5AC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="StyleHeading1Arial12ptJustifiedBottomNoborder"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...274 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="F9467C7E">
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1287" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28BD09AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5CE6210"/>
+    <w:lvl w:ilvl="0" w:tplc="8F065F90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2007" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2727" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3447" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4167" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4887" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5607" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6327" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7047" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09A5360B"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29DF79C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0E424F36"/>
+    <w:tmpl w:val="9788C2B4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DE4447D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56149138"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E3F7366"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="49969496"/>
+    <w:styleLink w:val="StyleOutlinenumberedTrebuchetMS11ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
-      </w:rPr>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1067"/>
+        </w:tabs>
+        <w:ind w:left="1067" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...21 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09FD71B7"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30712E20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9D6CDAF4"/>
-[...85 lines deleted...]
-    <w:tmpl w:val="041AAD8E"/>
+    <w:tmpl w:val="62E43742"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -6231,68 +8277,67 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13804C1B"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33AC1396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F69EAD10"/>
-    <w:lvl w:ilvl="0" w:tplc="F9467C7E">
+    <w:tmpl w:val="72D864D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="auto"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -6345,734 +8390,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...682 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="359144BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC0CF59A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7141,58 +8503,578 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36CB5324"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39F64AB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A56EDAAC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="StyleStyleHeading113ptJustifiedBefore0pt125pt"/>
+      <w:lvlText w:val="1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1648"/>
+        </w:tabs>
+        <w:ind w:left="1648" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1792"/>
+        </w:tabs>
+        <w:ind w:left="1792" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1936"/>
+        </w:tabs>
+        <w:ind w:left="1936" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2080"/>
+        </w:tabs>
+        <w:ind w:left="2080" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2224"/>
+        </w:tabs>
+        <w:ind w:left="2224" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2368"/>
+        </w:tabs>
+        <w:ind w:left="2368" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F085036"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001D"/>
+    <w:styleLink w:val="1ai"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42DD6A24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BA1898B6"/>
-    <w:lvl w:ilvl="0" w:tplc="3378D644">
+    <w:tmpl w:val="C79E752E"/>
+    <w:lvl w:ilvl="0" w:tplc="060AF856">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="StyleHeading1Before0ptBottomSinglesolidlineAuto"/>
       <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="81343D40">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="17C68D96">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C2A9A52">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DBC4A7FA">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BE82FADC">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="50820832">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C79E98AC">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AB989B9C">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48440CFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E34BB96"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A0C0158"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9746C6CA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -7227,1028 +9109,1060 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BB41DE4"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C5F1835"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="84F42C78"/>
+    <w:tmpl w:val="2F985AA4"/>
     <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1067"/>
+        </w:tabs>
+        <w:ind w:left="1067" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="520F5E76"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:styleLink w:val="111111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56A701FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="092AD268"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="1">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E09322E"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DEC6B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="58982056"/>
-[...120 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="D3BED860"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41C61053"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66631DFC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="993616EE"/>
+    <w:styleLink w:val="StyleOutlinenumbered13ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="34"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="510"/>
+        </w:tabs>
+        <w:ind w:left="510" w:hanging="510"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F2118B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E6201916"/>
+    <w:tmpl w:val="C2E8E8B6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...86 lines deleted...]
-    <w:nsid w:val="53B87D6A"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FA012B5"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9524FD24"/>
+    <w:tmpl w:val="199E1078"/>
+    <w:styleLink w:val="StyleNumbered13ptBold"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...256 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...21 lines deleted...]
-      </w:pPr>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...30 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72004AC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA8A70BA"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:pStyle w:val="ACRuleHeader1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...20 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:pStyle w:val="ACRuleHeader2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5536" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleBody3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -8268,1865 +10182,2936 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="783D09A7"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="773E52E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="154EAB68"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="96060B5C"/>
+    <w:lvl w:ilvl="0" w:tplc="12A6B1F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="List"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79FC022D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35D8E93E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="794F0FBC"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ACCED0DC"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="10863DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B195317"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B634C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B0E6E29E"/>
-[...79 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="4DDEC758"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BC87E43"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D6A17D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="25CC6DD0"/>
-[...79 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="ABA0BCFE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="636691685">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="1" w16cid:durableId="351149235">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1416896162">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="2" w16cid:durableId="1446726632">
+    <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="866675972">
+  <w:num w:numId="3" w16cid:durableId="693574460">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1767072405">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="43799854">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1706834199">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1321808831">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1189567666">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1869099608">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="818303905">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="279990399">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1578203529">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1441333933">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1624849358">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="350692075">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1284996797">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="16" w16cid:durableId="1157265718">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="833567024">
+  <w:num w:numId="17" w16cid:durableId="730034449">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1697077025">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1222979721">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1035421077">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="895046219">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="82071909">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1551962171">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1350836510">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1071079089">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="879438198">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="26" w16cid:durableId="1792896444">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1267345141">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="27" w16cid:durableId="223562009">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1222594054">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="28" w16cid:durableId="1033504487">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1538589849">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="29" w16cid:durableId="972294320">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1455439209">
-[...29 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="176769487">
+  <w:num w:numId="30" w16cid:durableId="1291672840">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1364134101">
+  <w:num w:numId="31" w16cid:durableId="352152677">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="488640469">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="290786555">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="539391756">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="302471625">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="709762454">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="624047923">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1087385193">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="121459917">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1318993412">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="367031995">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1252397991">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1668678226">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1011839704">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="841555720">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1565292165">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="702167481">
-[...146 lines deleted...]
-  <w:num w:numId="39" w16cid:durableId="673336481">
+  <w:num w:numId="47" w16cid:durableId="1583176669">
     <w:abstractNumId w:val="3"/>
   </w:num>
+  <w:num w:numId="48" w16cid:durableId="860124391">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="660042265">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-[...2 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="uAhvr5pql4Ku2gfxjrjOMepwQnKOuVcU9346f1l3DDSzVOFYG25ewfzFos5IT5NzgDMSPVHfy7Z4Xn34E6GNuQ==" w:salt="BFaZh14wOYunB0DU0mk6Aw=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="U2BSREwSa58qYv4a5/wtV1oppUnyYU5sCCZJN0x8+/f+SUfsuqXPdGr0hTcl2c+bgDo4xi9lRQqtZQobUgzAvQ==" w:salt="mz9qdym70FQkqtK6bdF8Nw=="/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...1 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00AB250B"/>
-[...896 lines deleted...]
-    <w:rsid w:val="00FF61D7"/>
+    <w:rsidRoot w:val="000451B2"/>
+    <w:rsid w:val="0000064C"/>
+    <w:rsid w:val="000008A1"/>
+    <w:rsid w:val="00000AEA"/>
+    <w:rsid w:val="00001F99"/>
+    <w:rsid w:val="000024BF"/>
+    <w:rsid w:val="00002EC6"/>
+    <w:rsid w:val="0000777B"/>
+    <w:rsid w:val="00007DDA"/>
+    <w:rsid w:val="000110A8"/>
+    <w:rsid w:val="0001259D"/>
+    <w:rsid w:val="000127F5"/>
+    <w:rsid w:val="00012F56"/>
+    <w:rsid w:val="00013B88"/>
+    <w:rsid w:val="00013BB5"/>
+    <w:rsid w:val="00015765"/>
+    <w:rsid w:val="0001614C"/>
+    <w:rsid w:val="00016FA6"/>
+    <w:rsid w:val="000171B7"/>
+    <w:rsid w:val="00017AAE"/>
+    <w:rsid w:val="00020180"/>
+    <w:rsid w:val="00021FAD"/>
+    <w:rsid w:val="000224F2"/>
+    <w:rsid w:val="000244EB"/>
+    <w:rsid w:val="00025119"/>
+    <w:rsid w:val="0002629F"/>
+    <w:rsid w:val="00027566"/>
+    <w:rsid w:val="000300AB"/>
+    <w:rsid w:val="00030F25"/>
+    <w:rsid w:val="0003184B"/>
+    <w:rsid w:val="000330DF"/>
+    <w:rsid w:val="000333A4"/>
+    <w:rsid w:val="00034D41"/>
+    <w:rsid w:val="00035D15"/>
+    <w:rsid w:val="0003659E"/>
+    <w:rsid w:val="00037D7B"/>
+    <w:rsid w:val="00040247"/>
+    <w:rsid w:val="000403EF"/>
+    <w:rsid w:val="00040C4A"/>
+    <w:rsid w:val="00040CE8"/>
+    <w:rsid w:val="000436F5"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rsid w:val="00045EDD"/>
+    <w:rsid w:val="00046E6B"/>
+    <w:rsid w:val="0004748E"/>
+    <w:rsid w:val="00053E5D"/>
+    <w:rsid w:val="00055385"/>
+    <w:rsid w:val="00055616"/>
+    <w:rsid w:val="00057B0A"/>
+    <w:rsid w:val="00057F3B"/>
+    <w:rsid w:val="00060B18"/>
+    <w:rsid w:val="00061792"/>
+    <w:rsid w:val="00062495"/>
+    <w:rsid w:val="000651A6"/>
+    <w:rsid w:val="00065689"/>
+    <w:rsid w:val="00066E2A"/>
+    <w:rsid w:val="000720F5"/>
+    <w:rsid w:val="00072156"/>
+    <w:rsid w:val="00072BB5"/>
+    <w:rsid w:val="00072E31"/>
+    <w:rsid w:val="0007336E"/>
+    <w:rsid w:val="000751BF"/>
+    <w:rsid w:val="00075536"/>
+    <w:rsid w:val="00080217"/>
+    <w:rsid w:val="00080281"/>
+    <w:rsid w:val="00080788"/>
+    <w:rsid w:val="00081258"/>
+    <w:rsid w:val="000820B0"/>
+    <w:rsid w:val="000821E0"/>
+    <w:rsid w:val="00083FC7"/>
+    <w:rsid w:val="00085145"/>
+    <w:rsid w:val="00087062"/>
+    <w:rsid w:val="000919CF"/>
+    <w:rsid w:val="0009210B"/>
+    <w:rsid w:val="00092613"/>
+    <w:rsid w:val="0009289B"/>
+    <w:rsid w:val="000933BE"/>
+    <w:rsid w:val="00093F7C"/>
+    <w:rsid w:val="0009519D"/>
+    <w:rsid w:val="000A0F6A"/>
+    <w:rsid w:val="000A1D4A"/>
+    <w:rsid w:val="000A2A33"/>
+    <w:rsid w:val="000A2AA6"/>
+    <w:rsid w:val="000A2E48"/>
+    <w:rsid w:val="000A319A"/>
+    <w:rsid w:val="000A31BA"/>
+    <w:rsid w:val="000A533C"/>
+    <w:rsid w:val="000A59CC"/>
+    <w:rsid w:val="000A6725"/>
+    <w:rsid w:val="000A682B"/>
+    <w:rsid w:val="000A714D"/>
+    <w:rsid w:val="000A73CD"/>
+    <w:rsid w:val="000B0765"/>
+    <w:rsid w:val="000B3565"/>
+    <w:rsid w:val="000B37DF"/>
+    <w:rsid w:val="000B4B8B"/>
+    <w:rsid w:val="000C1D72"/>
+    <w:rsid w:val="000C2FCA"/>
+    <w:rsid w:val="000C324F"/>
+    <w:rsid w:val="000D0ED4"/>
+    <w:rsid w:val="000D2763"/>
+    <w:rsid w:val="000D3867"/>
+    <w:rsid w:val="000D3F72"/>
+    <w:rsid w:val="000D5571"/>
+    <w:rsid w:val="000D5789"/>
+    <w:rsid w:val="000D6033"/>
+    <w:rsid w:val="000D63D7"/>
+    <w:rsid w:val="000D6494"/>
+    <w:rsid w:val="000D66F8"/>
+    <w:rsid w:val="000D7977"/>
+    <w:rsid w:val="000E2CE7"/>
+    <w:rsid w:val="000E2E41"/>
+    <w:rsid w:val="000E3196"/>
+    <w:rsid w:val="000E3662"/>
+    <w:rsid w:val="000E43FA"/>
+    <w:rsid w:val="000E5288"/>
+    <w:rsid w:val="000E56C6"/>
+    <w:rsid w:val="000E6065"/>
+    <w:rsid w:val="000E7DF8"/>
+    <w:rsid w:val="000F0545"/>
+    <w:rsid w:val="000F1A32"/>
+    <w:rsid w:val="000F2924"/>
+    <w:rsid w:val="000F3BB5"/>
+    <w:rsid w:val="000F44A9"/>
+    <w:rsid w:val="000F5116"/>
+    <w:rsid w:val="000F5277"/>
+    <w:rsid w:val="000F557D"/>
+    <w:rsid w:val="000F6C5F"/>
+    <w:rsid w:val="001004A9"/>
+    <w:rsid w:val="001023C9"/>
+    <w:rsid w:val="00103D57"/>
+    <w:rsid w:val="001047FB"/>
+    <w:rsid w:val="00104999"/>
+    <w:rsid w:val="00105A63"/>
+    <w:rsid w:val="00112601"/>
+    <w:rsid w:val="001126BF"/>
+    <w:rsid w:val="00112C3B"/>
+    <w:rsid w:val="00113C06"/>
+    <w:rsid w:val="00113C5A"/>
+    <w:rsid w:val="001143CA"/>
+    <w:rsid w:val="00114D53"/>
+    <w:rsid w:val="001174E1"/>
+    <w:rsid w:val="00120291"/>
+    <w:rsid w:val="001207FC"/>
+    <w:rsid w:val="001222E9"/>
+    <w:rsid w:val="00126C93"/>
+    <w:rsid w:val="001278B6"/>
+    <w:rsid w:val="0012790A"/>
+    <w:rsid w:val="001279BF"/>
+    <w:rsid w:val="00132781"/>
+    <w:rsid w:val="001328C2"/>
+    <w:rsid w:val="00137D57"/>
+    <w:rsid w:val="00140A59"/>
+    <w:rsid w:val="00140AE8"/>
+    <w:rsid w:val="00141DB5"/>
+    <w:rsid w:val="0014380C"/>
+    <w:rsid w:val="00144FF9"/>
+    <w:rsid w:val="00145A82"/>
+    <w:rsid w:val="00145B02"/>
+    <w:rsid w:val="0014696C"/>
+    <w:rsid w:val="001474AF"/>
+    <w:rsid w:val="001512A6"/>
+    <w:rsid w:val="00151922"/>
+    <w:rsid w:val="00151C0C"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rsid w:val="0015363F"/>
+    <w:rsid w:val="00155017"/>
+    <w:rsid w:val="00156F18"/>
+    <w:rsid w:val="00157201"/>
+    <w:rsid w:val="00157E1C"/>
+    <w:rsid w:val="0016077F"/>
+    <w:rsid w:val="0016172B"/>
+    <w:rsid w:val="00162B85"/>
+    <w:rsid w:val="00162EFD"/>
+    <w:rsid w:val="001632CB"/>
+    <w:rsid w:val="0016504F"/>
+    <w:rsid w:val="00173150"/>
+    <w:rsid w:val="00174364"/>
+    <w:rsid w:val="00174DD4"/>
+    <w:rsid w:val="00175E9C"/>
+    <w:rsid w:val="00176153"/>
+    <w:rsid w:val="0017634C"/>
+    <w:rsid w:val="001775A0"/>
+    <w:rsid w:val="0018042B"/>
+    <w:rsid w:val="00180D2F"/>
+    <w:rsid w:val="00181AD4"/>
+    <w:rsid w:val="00182A24"/>
+    <w:rsid w:val="0018426E"/>
+    <w:rsid w:val="00184961"/>
+    <w:rsid w:val="00187323"/>
+    <w:rsid w:val="0019028E"/>
+    <w:rsid w:val="001921B5"/>
+    <w:rsid w:val="0019412B"/>
+    <w:rsid w:val="00194B06"/>
+    <w:rsid w:val="00195474"/>
+    <w:rsid w:val="001956B1"/>
+    <w:rsid w:val="00197B95"/>
+    <w:rsid w:val="001A09DA"/>
+    <w:rsid w:val="001A0D89"/>
+    <w:rsid w:val="001A1BD4"/>
+    <w:rsid w:val="001A2133"/>
+    <w:rsid w:val="001A2E64"/>
+    <w:rsid w:val="001A369E"/>
+    <w:rsid w:val="001A419E"/>
+    <w:rsid w:val="001A481D"/>
+    <w:rsid w:val="001A4D00"/>
+    <w:rsid w:val="001A4D77"/>
+    <w:rsid w:val="001A5E6C"/>
+    <w:rsid w:val="001A6BA7"/>
+    <w:rsid w:val="001A7DB7"/>
+    <w:rsid w:val="001B0292"/>
+    <w:rsid w:val="001B0ECB"/>
+    <w:rsid w:val="001B1A56"/>
+    <w:rsid w:val="001B1ADA"/>
+    <w:rsid w:val="001B1E74"/>
+    <w:rsid w:val="001B2409"/>
+    <w:rsid w:val="001B418C"/>
+    <w:rsid w:val="001B4500"/>
+    <w:rsid w:val="001B4DB5"/>
+    <w:rsid w:val="001C018C"/>
+    <w:rsid w:val="001C0B66"/>
+    <w:rsid w:val="001C17A6"/>
+    <w:rsid w:val="001C1AFE"/>
+    <w:rsid w:val="001C2084"/>
+    <w:rsid w:val="001C40B5"/>
+    <w:rsid w:val="001C6342"/>
+    <w:rsid w:val="001C6F2F"/>
+    <w:rsid w:val="001C73A5"/>
+    <w:rsid w:val="001C73D0"/>
+    <w:rsid w:val="001C7A78"/>
+    <w:rsid w:val="001D0A8E"/>
+    <w:rsid w:val="001D26A5"/>
+    <w:rsid w:val="001D3382"/>
+    <w:rsid w:val="001D5638"/>
+    <w:rsid w:val="001D5BC1"/>
+    <w:rsid w:val="001D6E59"/>
+    <w:rsid w:val="001E1717"/>
+    <w:rsid w:val="001E24E2"/>
+    <w:rsid w:val="001E3374"/>
+    <w:rsid w:val="001E5298"/>
+    <w:rsid w:val="001E6D42"/>
+    <w:rsid w:val="001E7264"/>
+    <w:rsid w:val="001F09B2"/>
+    <w:rsid w:val="00200FB3"/>
+    <w:rsid w:val="002019B1"/>
+    <w:rsid w:val="00201ABB"/>
+    <w:rsid w:val="00201BB8"/>
+    <w:rsid w:val="00202C1B"/>
+    <w:rsid w:val="00203303"/>
+    <w:rsid w:val="002038CB"/>
+    <w:rsid w:val="002064F4"/>
+    <w:rsid w:val="002078E2"/>
+    <w:rsid w:val="00211DC2"/>
+    <w:rsid w:val="00212F03"/>
+    <w:rsid w:val="00213251"/>
+    <w:rsid w:val="0021477A"/>
+    <w:rsid w:val="0021484F"/>
+    <w:rsid w:val="00215043"/>
+    <w:rsid w:val="0021664F"/>
+    <w:rsid w:val="0021673E"/>
+    <w:rsid w:val="002169F2"/>
+    <w:rsid w:val="002213F2"/>
+    <w:rsid w:val="00221C3C"/>
+    <w:rsid w:val="0022268C"/>
+    <w:rsid w:val="00222BD7"/>
+    <w:rsid w:val="00223477"/>
+    <w:rsid w:val="002243C3"/>
+    <w:rsid w:val="00224B17"/>
+    <w:rsid w:val="0022672C"/>
+    <w:rsid w:val="0023084D"/>
+    <w:rsid w:val="00230C9C"/>
+    <w:rsid w:val="0023534D"/>
+    <w:rsid w:val="0023793C"/>
+    <w:rsid w:val="00237AE4"/>
+    <w:rsid w:val="00237E96"/>
+    <w:rsid w:val="002403B9"/>
+    <w:rsid w:val="0024271A"/>
+    <w:rsid w:val="00242AA6"/>
+    <w:rsid w:val="00243A4C"/>
+    <w:rsid w:val="00243D8B"/>
+    <w:rsid w:val="0024497C"/>
+    <w:rsid w:val="00244B35"/>
+    <w:rsid w:val="00244DA9"/>
+    <w:rsid w:val="00245B7B"/>
+    <w:rsid w:val="002469C8"/>
+    <w:rsid w:val="00247A85"/>
+    <w:rsid w:val="00250C77"/>
+    <w:rsid w:val="0025156E"/>
+    <w:rsid w:val="00251BFD"/>
+    <w:rsid w:val="00253118"/>
+    <w:rsid w:val="00254DF0"/>
+    <w:rsid w:val="00256272"/>
+    <w:rsid w:val="002571DF"/>
+    <w:rsid w:val="0026033C"/>
+    <w:rsid w:val="0026062B"/>
+    <w:rsid w:val="00261684"/>
+    <w:rsid w:val="00262DD5"/>
+    <w:rsid w:val="002637C2"/>
+    <w:rsid w:val="002657D8"/>
+    <w:rsid w:val="002661A7"/>
+    <w:rsid w:val="00266302"/>
+    <w:rsid w:val="00266681"/>
+    <w:rsid w:val="00267586"/>
+    <w:rsid w:val="00270DAE"/>
+    <w:rsid w:val="00271D46"/>
+    <w:rsid w:val="0027212A"/>
+    <w:rsid w:val="00272A96"/>
+    <w:rsid w:val="00272F0D"/>
+    <w:rsid w:val="00273003"/>
+    <w:rsid w:val="0027334C"/>
+    <w:rsid w:val="002744F7"/>
+    <w:rsid w:val="002822FC"/>
+    <w:rsid w:val="00282C7F"/>
+    <w:rsid w:val="00283E34"/>
+    <w:rsid w:val="0028484D"/>
+    <w:rsid w:val="002852FE"/>
+    <w:rsid w:val="002855FC"/>
+    <w:rsid w:val="00285940"/>
+    <w:rsid w:val="00285A34"/>
+    <w:rsid w:val="002876BB"/>
+    <w:rsid w:val="0029114E"/>
+    <w:rsid w:val="002913D9"/>
+    <w:rsid w:val="002933D3"/>
+    <w:rsid w:val="002950DF"/>
+    <w:rsid w:val="002962E4"/>
+    <w:rsid w:val="0029631F"/>
+    <w:rsid w:val="00296993"/>
+    <w:rsid w:val="002A0B0F"/>
+    <w:rsid w:val="002A0BC3"/>
+    <w:rsid w:val="002A0E89"/>
+    <w:rsid w:val="002A217C"/>
+    <w:rsid w:val="002A2312"/>
+    <w:rsid w:val="002A2991"/>
+    <w:rsid w:val="002A3C81"/>
+    <w:rsid w:val="002A5602"/>
+    <w:rsid w:val="002A6CD7"/>
+    <w:rsid w:val="002A7D74"/>
+    <w:rsid w:val="002B0949"/>
+    <w:rsid w:val="002B09ED"/>
+    <w:rsid w:val="002B15AE"/>
+    <w:rsid w:val="002B1B87"/>
+    <w:rsid w:val="002B2494"/>
+    <w:rsid w:val="002B28C1"/>
+    <w:rsid w:val="002B2BDC"/>
+    <w:rsid w:val="002B3345"/>
+    <w:rsid w:val="002B3FCC"/>
+    <w:rsid w:val="002B4AA1"/>
+    <w:rsid w:val="002B6C30"/>
+    <w:rsid w:val="002C132D"/>
+    <w:rsid w:val="002C2066"/>
+    <w:rsid w:val="002C2D52"/>
+    <w:rsid w:val="002C3082"/>
+    <w:rsid w:val="002C6B04"/>
+    <w:rsid w:val="002D1C49"/>
+    <w:rsid w:val="002D6D1A"/>
+    <w:rsid w:val="002E0843"/>
+    <w:rsid w:val="002E4578"/>
+    <w:rsid w:val="002E7805"/>
+    <w:rsid w:val="002E7FBB"/>
+    <w:rsid w:val="002F1428"/>
+    <w:rsid w:val="002F6F2A"/>
+    <w:rsid w:val="00302C2E"/>
+    <w:rsid w:val="00303D1F"/>
+    <w:rsid w:val="00303F8B"/>
+    <w:rsid w:val="00304A39"/>
+    <w:rsid w:val="00304C92"/>
+    <w:rsid w:val="00305D8B"/>
+    <w:rsid w:val="00310627"/>
+    <w:rsid w:val="00310C8B"/>
+    <w:rsid w:val="00312201"/>
+    <w:rsid w:val="00313145"/>
+    <w:rsid w:val="00313694"/>
+    <w:rsid w:val="00313E8E"/>
+    <w:rsid w:val="00315499"/>
+    <w:rsid w:val="00315D93"/>
+    <w:rsid w:val="00316B14"/>
+    <w:rsid w:val="003211C2"/>
+    <w:rsid w:val="00322684"/>
+    <w:rsid w:val="0032329F"/>
+    <w:rsid w:val="00323D92"/>
+    <w:rsid w:val="00323E3F"/>
+    <w:rsid w:val="003242A3"/>
+    <w:rsid w:val="00324347"/>
+    <w:rsid w:val="0032538A"/>
+    <w:rsid w:val="00326393"/>
+    <w:rsid w:val="003327CA"/>
+    <w:rsid w:val="00332D29"/>
+    <w:rsid w:val="0033455F"/>
+    <w:rsid w:val="003354C4"/>
+    <w:rsid w:val="0033690E"/>
+    <w:rsid w:val="0033712D"/>
+    <w:rsid w:val="003372DF"/>
+    <w:rsid w:val="003441C2"/>
+    <w:rsid w:val="00346F04"/>
+    <w:rsid w:val="00347CBB"/>
+    <w:rsid w:val="00353DEC"/>
+    <w:rsid w:val="00353FF9"/>
+    <w:rsid w:val="00355E7B"/>
+    <w:rsid w:val="00357D86"/>
+    <w:rsid w:val="003624A3"/>
+    <w:rsid w:val="00362998"/>
+    <w:rsid w:val="00365293"/>
+    <w:rsid w:val="00365F9E"/>
+    <w:rsid w:val="003663DD"/>
+    <w:rsid w:val="00370605"/>
+    <w:rsid w:val="003723C0"/>
+    <w:rsid w:val="00374800"/>
+    <w:rsid w:val="003765C3"/>
+    <w:rsid w:val="00376E58"/>
+    <w:rsid w:val="00377492"/>
+    <w:rsid w:val="00377F76"/>
+    <w:rsid w:val="00380413"/>
+    <w:rsid w:val="00380E26"/>
+    <w:rsid w:val="003812ED"/>
+    <w:rsid w:val="00381EE1"/>
+    <w:rsid w:val="0038337D"/>
+    <w:rsid w:val="0038419C"/>
+    <w:rsid w:val="003841F3"/>
+    <w:rsid w:val="00384A7A"/>
+    <w:rsid w:val="00385961"/>
+    <w:rsid w:val="00385E9B"/>
+    <w:rsid w:val="00387604"/>
+    <w:rsid w:val="0039231A"/>
+    <w:rsid w:val="00392908"/>
+    <w:rsid w:val="00393712"/>
+    <w:rsid w:val="00393A06"/>
+    <w:rsid w:val="003A053B"/>
+    <w:rsid w:val="003A2450"/>
+    <w:rsid w:val="003A2575"/>
+    <w:rsid w:val="003A2AEB"/>
+    <w:rsid w:val="003A2CD4"/>
+    <w:rsid w:val="003A3257"/>
+    <w:rsid w:val="003A3D49"/>
+    <w:rsid w:val="003A4DB1"/>
+    <w:rsid w:val="003A5381"/>
+    <w:rsid w:val="003A5519"/>
+    <w:rsid w:val="003A56C8"/>
+    <w:rsid w:val="003A6BA6"/>
+    <w:rsid w:val="003B0901"/>
+    <w:rsid w:val="003B1DC7"/>
+    <w:rsid w:val="003B215D"/>
+    <w:rsid w:val="003B22C2"/>
+    <w:rsid w:val="003B4231"/>
+    <w:rsid w:val="003B526C"/>
+    <w:rsid w:val="003B547E"/>
+    <w:rsid w:val="003B70AE"/>
+    <w:rsid w:val="003B7806"/>
+    <w:rsid w:val="003C0DBF"/>
+    <w:rsid w:val="003C0FDD"/>
+    <w:rsid w:val="003C3197"/>
+    <w:rsid w:val="003C3EE5"/>
+    <w:rsid w:val="003C578B"/>
+    <w:rsid w:val="003C66B7"/>
+    <w:rsid w:val="003C6D9B"/>
+    <w:rsid w:val="003C772F"/>
+    <w:rsid w:val="003D027C"/>
+    <w:rsid w:val="003D09B7"/>
+    <w:rsid w:val="003D0DF7"/>
+    <w:rsid w:val="003D1DEA"/>
+    <w:rsid w:val="003D1FD1"/>
+    <w:rsid w:val="003D24C8"/>
+    <w:rsid w:val="003D420B"/>
+    <w:rsid w:val="003D6418"/>
+    <w:rsid w:val="003D7184"/>
+    <w:rsid w:val="003E068F"/>
+    <w:rsid w:val="003E0B64"/>
+    <w:rsid w:val="003E230F"/>
+    <w:rsid w:val="003E6C84"/>
+    <w:rsid w:val="003F0624"/>
+    <w:rsid w:val="003F0B9C"/>
+    <w:rsid w:val="003F1762"/>
+    <w:rsid w:val="003F2BE3"/>
+    <w:rsid w:val="003F575E"/>
+    <w:rsid w:val="0040159E"/>
+    <w:rsid w:val="00401EED"/>
+    <w:rsid w:val="0040283A"/>
+    <w:rsid w:val="0040309A"/>
+    <w:rsid w:val="004034B7"/>
+    <w:rsid w:val="00403877"/>
+    <w:rsid w:val="00403D88"/>
+    <w:rsid w:val="00405B39"/>
+    <w:rsid w:val="0040675D"/>
+    <w:rsid w:val="00406D57"/>
+    <w:rsid w:val="00407F3E"/>
+    <w:rsid w:val="00407FA2"/>
+    <w:rsid w:val="00413DE4"/>
+    <w:rsid w:val="00413E22"/>
+    <w:rsid w:val="00414FDD"/>
+    <w:rsid w:val="00415279"/>
+    <w:rsid w:val="00420981"/>
+    <w:rsid w:val="0043349D"/>
+    <w:rsid w:val="00433E00"/>
+    <w:rsid w:val="0043467E"/>
+    <w:rsid w:val="004366E7"/>
+    <w:rsid w:val="004401A5"/>
+    <w:rsid w:val="0044178E"/>
+    <w:rsid w:val="004438CA"/>
+    <w:rsid w:val="00443C06"/>
+    <w:rsid w:val="00447B3F"/>
+    <w:rsid w:val="00450355"/>
+    <w:rsid w:val="004507C2"/>
+    <w:rsid w:val="00451B9A"/>
+    <w:rsid w:val="00451E0E"/>
+    <w:rsid w:val="004543E7"/>
+    <w:rsid w:val="00463B38"/>
+    <w:rsid w:val="004653BE"/>
+    <w:rsid w:val="00471045"/>
+    <w:rsid w:val="004719D7"/>
+    <w:rsid w:val="00473BD9"/>
+    <w:rsid w:val="004743B4"/>
+    <w:rsid w:val="00474EDB"/>
+    <w:rsid w:val="00476906"/>
+    <w:rsid w:val="0048393E"/>
+    <w:rsid w:val="00485153"/>
+    <w:rsid w:val="004860C8"/>
+    <w:rsid w:val="004866A3"/>
+    <w:rsid w:val="0048768D"/>
+    <w:rsid w:val="00487AB0"/>
+    <w:rsid w:val="00487C69"/>
+    <w:rsid w:val="004907CF"/>
+    <w:rsid w:val="00490E4A"/>
+    <w:rsid w:val="00491314"/>
+    <w:rsid w:val="0049164F"/>
+    <w:rsid w:val="00491E62"/>
+    <w:rsid w:val="004923E1"/>
+    <w:rsid w:val="00493571"/>
+    <w:rsid w:val="004937EE"/>
+    <w:rsid w:val="004948E8"/>
+    <w:rsid w:val="00495AD0"/>
+    <w:rsid w:val="00496594"/>
+    <w:rsid w:val="00496A62"/>
+    <w:rsid w:val="004975FE"/>
+    <w:rsid w:val="004A3130"/>
+    <w:rsid w:val="004A5F1C"/>
+    <w:rsid w:val="004A66C4"/>
+    <w:rsid w:val="004B1046"/>
+    <w:rsid w:val="004B33CE"/>
+    <w:rsid w:val="004B3782"/>
+    <w:rsid w:val="004B5430"/>
+    <w:rsid w:val="004B7F7E"/>
+    <w:rsid w:val="004C187E"/>
+    <w:rsid w:val="004C369C"/>
+    <w:rsid w:val="004C4725"/>
+    <w:rsid w:val="004C5136"/>
+    <w:rsid w:val="004C550D"/>
+    <w:rsid w:val="004C63B2"/>
+    <w:rsid w:val="004C665F"/>
+    <w:rsid w:val="004C7584"/>
+    <w:rsid w:val="004D3A89"/>
+    <w:rsid w:val="004D3D54"/>
+    <w:rsid w:val="004D4D6B"/>
+    <w:rsid w:val="004D58E3"/>
+    <w:rsid w:val="004D728E"/>
+    <w:rsid w:val="004E04E6"/>
+    <w:rsid w:val="004E2BD0"/>
+    <w:rsid w:val="004E54BA"/>
+    <w:rsid w:val="004F00DF"/>
+    <w:rsid w:val="004F3B47"/>
+    <w:rsid w:val="004F4893"/>
+    <w:rsid w:val="004F55BA"/>
+    <w:rsid w:val="004F6177"/>
+    <w:rsid w:val="004F6FBC"/>
+    <w:rsid w:val="004F7449"/>
+    <w:rsid w:val="0050167B"/>
+    <w:rsid w:val="00502128"/>
+    <w:rsid w:val="00503840"/>
+    <w:rsid w:val="00503906"/>
+    <w:rsid w:val="005039FF"/>
+    <w:rsid w:val="00503E5A"/>
+    <w:rsid w:val="0050401D"/>
+    <w:rsid w:val="00504769"/>
+    <w:rsid w:val="00504AF7"/>
+    <w:rsid w:val="00505775"/>
+    <w:rsid w:val="00505DC6"/>
+    <w:rsid w:val="00506BD4"/>
+    <w:rsid w:val="00507EB9"/>
+    <w:rsid w:val="005109AD"/>
+    <w:rsid w:val="005111EC"/>
+    <w:rsid w:val="00512354"/>
+    <w:rsid w:val="00512578"/>
+    <w:rsid w:val="00513ACE"/>
+    <w:rsid w:val="0051500E"/>
+    <w:rsid w:val="00515DA1"/>
+    <w:rsid w:val="00516040"/>
+    <w:rsid w:val="005163E5"/>
+    <w:rsid w:val="00517FF8"/>
+    <w:rsid w:val="00523BC5"/>
+    <w:rsid w:val="00524BFB"/>
+    <w:rsid w:val="0052532C"/>
+    <w:rsid w:val="0052553A"/>
+    <w:rsid w:val="0053196F"/>
+    <w:rsid w:val="00531E1E"/>
+    <w:rsid w:val="005322D5"/>
+    <w:rsid w:val="0053667F"/>
+    <w:rsid w:val="00536DB1"/>
+    <w:rsid w:val="00541C7F"/>
+    <w:rsid w:val="00543FDD"/>
+    <w:rsid w:val="00544128"/>
+    <w:rsid w:val="00550B3D"/>
+    <w:rsid w:val="00550DEF"/>
+    <w:rsid w:val="005513BF"/>
+    <w:rsid w:val="00551A42"/>
+    <w:rsid w:val="00552B8A"/>
+    <w:rsid w:val="00552E98"/>
+    <w:rsid w:val="00553A45"/>
+    <w:rsid w:val="00553E84"/>
+    <w:rsid w:val="0056442E"/>
+    <w:rsid w:val="00566C77"/>
+    <w:rsid w:val="00567DAC"/>
+    <w:rsid w:val="005708C8"/>
+    <w:rsid w:val="00570B21"/>
+    <w:rsid w:val="00570C4E"/>
+    <w:rsid w:val="00570F02"/>
+    <w:rsid w:val="005721C1"/>
+    <w:rsid w:val="005724C7"/>
+    <w:rsid w:val="005726AF"/>
+    <w:rsid w:val="00572FA2"/>
+    <w:rsid w:val="00573481"/>
+    <w:rsid w:val="00575D21"/>
+    <w:rsid w:val="00575EF2"/>
+    <w:rsid w:val="00576969"/>
+    <w:rsid w:val="00577A58"/>
+    <w:rsid w:val="00581A86"/>
+    <w:rsid w:val="0058356F"/>
+    <w:rsid w:val="005835C2"/>
+    <w:rsid w:val="005867E0"/>
+    <w:rsid w:val="00587149"/>
+    <w:rsid w:val="00587461"/>
+    <w:rsid w:val="005876EF"/>
+    <w:rsid w:val="005903E1"/>
+    <w:rsid w:val="00594A15"/>
+    <w:rsid w:val="00594C37"/>
+    <w:rsid w:val="005A02C0"/>
+    <w:rsid w:val="005A1BD2"/>
+    <w:rsid w:val="005A1D25"/>
+    <w:rsid w:val="005A20A5"/>
+    <w:rsid w:val="005A35CE"/>
+    <w:rsid w:val="005A37E8"/>
+    <w:rsid w:val="005A45E4"/>
+    <w:rsid w:val="005A52B2"/>
+    <w:rsid w:val="005A5818"/>
+    <w:rsid w:val="005B11E8"/>
+    <w:rsid w:val="005B2B65"/>
+    <w:rsid w:val="005B2ED1"/>
+    <w:rsid w:val="005B7001"/>
+    <w:rsid w:val="005B7729"/>
+    <w:rsid w:val="005C238B"/>
+    <w:rsid w:val="005C43AE"/>
+    <w:rsid w:val="005C4836"/>
+    <w:rsid w:val="005C4B9B"/>
+    <w:rsid w:val="005C5A2B"/>
+    <w:rsid w:val="005D0450"/>
+    <w:rsid w:val="005D05CF"/>
+    <w:rsid w:val="005D23DF"/>
+    <w:rsid w:val="005D3347"/>
+    <w:rsid w:val="005D373E"/>
+    <w:rsid w:val="005D4104"/>
+    <w:rsid w:val="005E0C33"/>
+    <w:rsid w:val="005E2C42"/>
+    <w:rsid w:val="005E2F54"/>
+    <w:rsid w:val="005E3F72"/>
+    <w:rsid w:val="005E4093"/>
+    <w:rsid w:val="005E502D"/>
+    <w:rsid w:val="005F1A75"/>
+    <w:rsid w:val="005F1DF8"/>
+    <w:rsid w:val="005F3F99"/>
+    <w:rsid w:val="005F4704"/>
+    <w:rsid w:val="005F669A"/>
+    <w:rsid w:val="005F7856"/>
+    <w:rsid w:val="00601B68"/>
+    <w:rsid w:val="006023FF"/>
+    <w:rsid w:val="00602930"/>
+    <w:rsid w:val="00603443"/>
+    <w:rsid w:val="00604145"/>
+    <w:rsid w:val="0060510C"/>
+    <w:rsid w:val="006062CB"/>
+    <w:rsid w:val="0060651F"/>
+    <w:rsid w:val="00607BF1"/>
+    <w:rsid w:val="0061167F"/>
+    <w:rsid w:val="00612D6D"/>
+    <w:rsid w:val="00614D8B"/>
+    <w:rsid w:val="00615B97"/>
+    <w:rsid w:val="00615C1E"/>
+    <w:rsid w:val="0061601E"/>
+    <w:rsid w:val="006161C5"/>
+    <w:rsid w:val="00617445"/>
+    <w:rsid w:val="00617670"/>
+    <w:rsid w:val="006178B5"/>
+    <w:rsid w:val="006205A0"/>
+    <w:rsid w:val="00620680"/>
+    <w:rsid w:val="006210DA"/>
+    <w:rsid w:val="0062161A"/>
+    <w:rsid w:val="00621C96"/>
+    <w:rsid w:val="006240B9"/>
+    <w:rsid w:val="0062570A"/>
+    <w:rsid w:val="00630797"/>
+    <w:rsid w:val="00630AB6"/>
+    <w:rsid w:val="00630B6F"/>
+    <w:rsid w:val="00631025"/>
+    <w:rsid w:val="006316A0"/>
+    <w:rsid w:val="00631B52"/>
+    <w:rsid w:val="00636048"/>
+    <w:rsid w:val="006364F3"/>
+    <w:rsid w:val="006409C9"/>
+    <w:rsid w:val="00642781"/>
+    <w:rsid w:val="006429A2"/>
+    <w:rsid w:val="006441A0"/>
+    <w:rsid w:val="0064436C"/>
+    <w:rsid w:val="00645049"/>
+    <w:rsid w:val="006453C3"/>
+    <w:rsid w:val="0064686E"/>
+    <w:rsid w:val="0065122D"/>
+    <w:rsid w:val="00654AAE"/>
+    <w:rsid w:val="00655B64"/>
+    <w:rsid w:val="00655C09"/>
+    <w:rsid w:val="00657015"/>
+    <w:rsid w:val="00660942"/>
+    <w:rsid w:val="00660E18"/>
+    <w:rsid w:val="00662AE5"/>
+    <w:rsid w:val="006663FB"/>
+    <w:rsid w:val="0066787D"/>
+    <w:rsid w:val="00667A10"/>
+    <w:rsid w:val="0067032F"/>
+    <w:rsid w:val="00670BF2"/>
+    <w:rsid w:val="00671714"/>
+    <w:rsid w:val="00672CA9"/>
+    <w:rsid w:val="00675C72"/>
+    <w:rsid w:val="00675D83"/>
+    <w:rsid w:val="006773EA"/>
+    <w:rsid w:val="006774E2"/>
+    <w:rsid w:val="00680399"/>
+    <w:rsid w:val="006807DA"/>
+    <w:rsid w:val="00680CD1"/>
+    <w:rsid w:val="0068246C"/>
+    <w:rsid w:val="00682CE0"/>
+    <w:rsid w:val="0068385D"/>
+    <w:rsid w:val="00683B2D"/>
+    <w:rsid w:val="00684338"/>
+    <w:rsid w:val="00685CDF"/>
+    <w:rsid w:val="00686F7E"/>
+    <w:rsid w:val="00690060"/>
+    <w:rsid w:val="00690495"/>
+    <w:rsid w:val="00690F67"/>
+    <w:rsid w:val="006922B6"/>
+    <w:rsid w:val="00692C9A"/>
+    <w:rsid w:val="00692D91"/>
+    <w:rsid w:val="00695446"/>
+    <w:rsid w:val="0069568D"/>
+    <w:rsid w:val="006958B1"/>
+    <w:rsid w:val="00696722"/>
+    <w:rsid w:val="006A052B"/>
+    <w:rsid w:val="006A0AB2"/>
+    <w:rsid w:val="006A0D9E"/>
+    <w:rsid w:val="006A19B5"/>
+    <w:rsid w:val="006A39CE"/>
+    <w:rsid w:val="006A4F67"/>
+    <w:rsid w:val="006A5D20"/>
+    <w:rsid w:val="006A630B"/>
+    <w:rsid w:val="006A6A03"/>
+    <w:rsid w:val="006A7FCC"/>
+    <w:rsid w:val="006B166B"/>
+    <w:rsid w:val="006B266E"/>
+    <w:rsid w:val="006B2D46"/>
+    <w:rsid w:val="006B6260"/>
+    <w:rsid w:val="006B740F"/>
+    <w:rsid w:val="006C030F"/>
+    <w:rsid w:val="006C0D42"/>
+    <w:rsid w:val="006C1618"/>
+    <w:rsid w:val="006C1C83"/>
+    <w:rsid w:val="006C3F45"/>
+    <w:rsid w:val="006C5F20"/>
+    <w:rsid w:val="006D356C"/>
+    <w:rsid w:val="006D4F6C"/>
+    <w:rsid w:val="006D56A8"/>
+    <w:rsid w:val="006D5A3A"/>
+    <w:rsid w:val="006D65D3"/>
+    <w:rsid w:val="006D6B6A"/>
+    <w:rsid w:val="006D79C6"/>
+    <w:rsid w:val="006D7CC6"/>
+    <w:rsid w:val="006E02FF"/>
+    <w:rsid w:val="006E0321"/>
+    <w:rsid w:val="006E2224"/>
+    <w:rsid w:val="006E2279"/>
+    <w:rsid w:val="006E2435"/>
+    <w:rsid w:val="006E378F"/>
+    <w:rsid w:val="006E38AE"/>
+    <w:rsid w:val="006E5475"/>
+    <w:rsid w:val="006E6141"/>
+    <w:rsid w:val="006F23DF"/>
+    <w:rsid w:val="006F5BE2"/>
+    <w:rsid w:val="006F7AED"/>
+    <w:rsid w:val="00700C09"/>
+    <w:rsid w:val="0070161E"/>
+    <w:rsid w:val="00701652"/>
+    <w:rsid w:val="00701C3F"/>
+    <w:rsid w:val="007028A9"/>
+    <w:rsid w:val="00703E0C"/>
+    <w:rsid w:val="00705A91"/>
+    <w:rsid w:val="00705AC8"/>
+    <w:rsid w:val="0070614E"/>
+    <w:rsid w:val="00706647"/>
+    <w:rsid w:val="00707BE1"/>
+    <w:rsid w:val="00710F96"/>
+    <w:rsid w:val="00712E98"/>
+    <w:rsid w:val="00713551"/>
+    <w:rsid w:val="00713F06"/>
+    <w:rsid w:val="007140F0"/>
+    <w:rsid w:val="0071454D"/>
+    <w:rsid w:val="00715BF8"/>
+    <w:rsid w:val="00720892"/>
+    <w:rsid w:val="007235E1"/>
+    <w:rsid w:val="00725408"/>
+    <w:rsid w:val="0072615D"/>
+    <w:rsid w:val="00726EF3"/>
+    <w:rsid w:val="00730ABF"/>
+    <w:rsid w:val="007321F4"/>
+    <w:rsid w:val="00732AFC"/>
+    <w:rsid w:val="00732B34"/>
+    <w:rsid w:val="00734125"/>
+    <w:rsid w:val="00734EFB"/>
+    <w:rsid w:val="0073553B"/>
+    <w:rsid w:val="007369FE"/>
+    <w:rsid w:val="00740389"/>
+    <w:rsid w:val="007406B6"/>
+    <w:rsid w:val="0074084F"/>
+    <w:rsid w:val="007409DD"/>
+    <w:rsid w:val="00740F66"/>
+    <w:rsid w:val="00742429"/>
+    <w:rsid w:val="00745E8C"/>
+    <w:rsid w:val="007469C3"/>
+    <w:rsid w:val="00746D5A"/>
+    <w:rsid w:val="00746FA6"/>
+    <w:rsid w:val="007500A4"/>
+    <w:rsid w:val="00750192"/>
+    <w:rsid w:val="0075355E"/>
+    <w:rsid w:val="0075482D"/>
+    <w:rsid w:val="00754DB3"/>
+    <w:rsid w:val="007559B5"/>
+    <w:rsid w:val="00757CBE"/>
+    <w:rsid w:val="00760D55"/>
+    <w:rsid w:val="00761A26"/>
+    <w:rsid w:val="00761AB7"/>
+    <w:rsid w:val="00761C16"/>
+    <w:rsid w:val="00763723"/>
+    <w:rsid w:val="0076547B"/>
+    <w:rsid w:val="00771ED9"/>
+    <w:rsid w:val="007770F3"/>
+    <w:rsid w:val="00777CBA"/>
+    <w:rsid w:val="0078036E"/>
+    <w:rsid w:val="00780C0E"/>
+    <w:rsid w:val="007816AF"/>
+    <w:rsid w:val="007823BF"/>
+    <w:rsid w:val="00784481"/>
+    <w:rsid w:val="00785A98"/>
+    <w:rsid w:val="00787531"/>
+    <w:rsid w:val="007934D9"/>
+    <w:rsid w:val="007935A5"/>
+    <w:rsid w:val="00793FB7"/>
+    <w:rsid w:val="00794725"/>
+    <w:rsid w:val="00795966"/>
+    <w:rsid w:val="007A0ECA"/>
+    <w:rsid w:val="007A1004"/>
+    <w:rsid w:val="007A3155"/>
+    <w:rsid w:val="007A4318"/>
+    <w:rsid w:val="007A4773"/>
+    <w:rsid w:val="007A4E91"/>
+    <w:rsid w:val="007A5F5F"/>
+    <w:rsid w:val="007A66B4"/>
+    <w:rsid w:val="007A684B"/>
+    <w:rsid w:val="007B001A"/>
+    <w:rsid w:val="007B2FC7"/>
+    <w:rsid w:val="007B4AB5"/>
+    <w:rsid w:val="007B5B8D"/>
+    <w:rsid w:val="007B68ED"/>
+    <w:rsid w:val="007B6A90"/>
+    <w:rsid w:val="007B6F90"/>
+    <w:rsid w:val="007C1F4F"/>
+    <w:rsid w:val="007C352B"/>
+    <w:rsid w:val="007C4697"/>
+    <w:rsid w:val="007C65AD"/>
+    <w:rsid w:val="007C6CB8"/>
+    <w:rsid w:val="007C75DA"/>
+    <w:rsid w:val="007C7B1B"/>
+    <w:rsid w:val="007C7BD6"/>
+    <w:rsid w:val="007D095C"/>
+    <w:rsid w:val="007D2416"/>
+    <w:rsid w:val="007D3A14"/>
+    <w:rsid w:val="007D44E1"/>
+    <w:rsid w:val="007D55AE"/>
+    <w:rsid w:val="007D7238"/>
+    <w:rsid w:val="007E1281"/>
+    <w:rsid w:val="007E1312"/>
+    <w:rsid w:val="007E2BD2"/>
+    <w:rsid w:val="007E2C5B"/>
+    <w:rsid w:val="007E57BB"/>
+    <w:rsid w:val="007E66A3"/>
+    <w:rsid w:val="007F0D48"/>
+    <w:rsid w:val="007F1A3C"/>
+    <w:rsid w:val="007F1F08"/>
+    <w:rsid w:val="007F26EA"/>
+    <w:rsid w:val="007F3498"/>
+    <w:rsid w:val="007F3F5A"/>
+    <w:rsid w:val="007F456F"/>
+    <w:rsid w:val="007F4A81"/>
+    <w:rsid w:val="007F5A18"/>
+    <w:rsid w:val="007F5C31"/>
+    <w:rsid w:val="007F6A61"/>
+    <w:rsid w:val="007F7ECA"/>
+    <w:rsid w:val="008023A2"/>
+    <w:rsid w:val="00803C8A"/>
+    <w:rsid w:val="0081354B"/>
+    <w:rsid w:val="00813A40"/>
+    <w:rsid w:val="008157C6"/>
+    <w:rsid w:val="00820A86"/>
+    <w:rsid w:val="00825142"/>
+    <w:rsid w:val="008261A6"/>
+    <w:rsid w:val="00826582"/>
+    <w:rsid w:val="008271FD"/>
+    <w:rsid w:val="00831E77"/>
+    <w:rsid w:val="00833238"/>
+    <w:rsid w:val="008340C7"/>
+    <w:rsid w:val="008363EE"/>
+    <w:rsid w:val="00837062"/>
+    <w:rsid w:val="008377A3"/>
+    <w:rsid w:val="008408BA"/>
+    <w:rsid w:val="008410C4"/>
+    <w:rsid w:val="008427A4"/>
+    <w:rsid w:val="008438DC"/>
+    <w:rsid w:val="008457B0"/>
+    <w:rsid w:val="00845880"/>
+    <w:rsid w:val="00847B31"/>
+    <w:rsid w:val="00850262"/>
+    <w:rsid w:val="00850E0E"/>
+    <w:rsid w:val="00852176"/>
+    <w:rsid w:val="00853C70"/>
+    <w:rsid w:val="00857672"/>
+    <w:rsid w:val="0085797A"/>
+    <w:rsid w:val="00860781"/>
+    <w:rsid w:val="0086079E"/>
+    <w:rsid w:val="00860D02"/>
+    <w:rsid w:val="00863C19"/>
+    <w:rsid w:val="00864A56"/>
+    <w:rsid w:val="00865972"/>
+    <w:rsid w:val="00870684"/>
+    <w:rsid w:val="00870853"/>
+    <w:rsid w:val="0087244E"/>
+    <w:rsid w:val="0087381C"/>
+    <w:rsid w:val="008746C3"/>
+    <w:rsid w:val="00875B38"/>
+    <w:rsid w:val="008762ED"/>
+    <w:rsid w:val="00876D10"/>
+    <w:rsid w:val="008778FE"/>
+    <w:rsid w:val="00877F41"/>
+    <w:rsid w:val="0088261E"/>
+    <w:rsid w:val="00882CB5"/>
+    <w:rsid w:val="00883875"/>
+    <w:rsid w:val="008841D8"/>
+    <w:rsid w:val="00885052"/>
+    <w:rsid w:val="00890EA0"/>
+    <w:rsid w:val="0089144C"/>
+    <w:rsid w:val="00893532"/>
+    <w:rsid w:val="00894350"/>
+    <w:rsid w:val="00895751"/>
+    <w:rsid w:val="00895917"/>
+    <w:rsid w:val="00895A98"/>
+    <w:rsid w:val="00896E5E"/>
+    <w:rsid w:val="00897B11"/>
+    <w:rsid w:val="00897F7F"/>
+    <w:rsid w:val="008A0FA6"/>
+    <w:rsid w:val="008A1E68"/>
+    <w:rsid w:val="008A48A6"/>
+    <w:rsid w:val="008A55A4"/>
+    <w:rsid w:val="008A68F6"/>
+    <w:rsid w:val="008A6F5B"/>
+    <w:rsid w:val="008B1053"/>
+    <w:rsid w:val="008B37C4"/>
+    <w:rsid w:val="008B470D"/>
+    <w:rsid w:val="008C0F9F"/>
+    <w:rsid w:val="008C1E70"/>
+    <w:rsid w:val="008C200F"/>
+    <w:rsid w:val="008C3822"/>
+    <w:rsid w:val="008C56F0"/>
+    <w:rsid w:val="008C5FC1"/>
+    <w:rsid w:val="008D1732"/>
+    <w:rsid w:val="008D190E"/>
+    <w:rsid w:val="008D1B41"/>
+    <w:rsid w:val="008D2794"/>
+    <w:rsid w:val="008D30D9"/>
+    <w:rsid w:val="008D3F47"/>
+    <w:rsid w:val="008D4203"/>
+    <w:rsid w:val="008D5DF5"/>
+    <w:rsid w:val="008D6FB2"/>
+    <w:rsid w:val="008D770F"/>
+    <w:rsid w:val="008D7B4F"/>
+    <w:rsid w:val="008E171D"/>
+    <w:rsid w:val="008E2AF6"/>
+    <w:rsid w:val="008E32CB"/>
+    <w:rsid w:val="008E368A"/>
+    <w:rsid w:val="008E4B48"/>
+    <w:rsid w:val="008E5198"/>
+    <w:rsid w:val="008E55BC"/>
+    <w:rsid w:val="008E5BA7"/>
+    <w:rsid w:val="008E5C49"/>
+    <w:rsid w:val="008E5E0D"/>
+    <w:rsid w:val="008F031A"/>
+    <w:rsid w:val="008F04EC"/>
+    <w:rsid w:val="008F2C1B"/>
+    <w:rsid w:val="008F2CA8"/>
+    <w:rsid w:val="008F5D5A"/>
+    <w:rsid w:val="008F7C0F"/>
+    <w:rsid w:val="008F7D9A"/>
+    <w:rsid w:val="00901A21"/>
+    <w:rsid w:val="00901C3D"/>
+    <w:rsid w:val="0090359C"/>
+    <w:rsid w:val="0090360E"/>
+    <w:rsid w:val="00904AF2"/>
+    <w:rsid w:val="00906ED2"/>
+    <w:rsid w:val="00912D90"/>
+    <w:rsid w:val="00913557"/>
+    <w:rsid w:val="00913C44"/>
+    <w:rsid w:val="009165FC"/>
+    <w:rsid w:val="00921A6A"/>
+    <w:rsid w:val="009221E7"/>
+    <w:rsid w:val="00924B97"/>
+    <w:rsid w:val="00925D8F"/>
+    <w:rsid w:val="00926034"/>
+    <w:rsid w:val="00926734"/>
+    <w:rsid w:val="00926AD0"/>
+    <w:rsid w:val="0093017D"/>
+    <w:rsid w:val="009307FC"/>
+    <w:rsid w:val="00930B88"/>
+    <w:rsid w:val="009330FC"/>
+    <w:rsid w:val="00933367"/>
+    <w:rsid w:val="00934186"/>
+    <w:rsid w:val="00937A2B"/>
+    <w:rsid w:val="00940A03"/>
+    <w:rsid w:val="00940BF4"/>
+    <w:rsid w:val="00944A6C"/>
+    <w:rsid w:val="00947DF8"/>
+    <w:rsid w:val="00953142"/>
+    <w:rsid w:val="00954A0C"/>
+    <w:rsid w:val="00955EF4"/>
+    <w:rsid w:val="009560F2"/>
+    <w:rsid w:val="009608EC"/>
+    <w:rsid w:val="00960DB1"/>
+    <w:rsid w:val="00961A59"/>
+    <w:rsid w:val="009630AD"/>
+    <w:rsid w:val="009648DF"/>
+    <w:rsid w:val="00965791"/>
+    <w:rsid w:val="0096691B"/>
+    <w:rsid w:val="0097065D"/>
+    <w:rsid w:val="00972ED4"/>
+    <w:rsid w:val="00973973"/>
+    <w:rsid w:val="00981667"/>
+    <w:rsid w:val="00981A19"/>
+    <w:rsid w:val="00981CBA"/>
+    <w:rsid w:val="00984098"/>
+    <w:rsid w:val="009918C8"/>
+    <w:rsid w:val="00992611"/>
+    <w:rsid w:val="0099373E"/>
+    <w:rsid w:val="0099438F"/>
+    <w:rsid w:val="00995C5F"/>
+    <w:rsid w:val="009973AF"/>
+    <w:rsid w:val="009A00C0"/>
+    <w:rsid w:val="009A1A9B"/>
+    <w:rsid w:val="009A1F77"/>
+    <w:rsid w:val="009A2A36"/>
+    <w:rsid w:val="009A2E45"/>
+    <w:rsid w:val="009A3D5B"/>
+    <w:rsid w:val="009A42E4"/>
+    <w:rsid w:val="009A5022"/>
+    <w:rsid w:val="009A5F4A"/>
+    <w:rsid w:val="009B2F29"/>
+    <w:rsid w:val="009B367A"/>
+    <w:rsid w:val="009B3780"/>
+    <w:rsid w:val="009B4D67"/>
+    <w:rsid w:val="009B5347"/>
+    <w:rsid w:val="009B5625"/>
+    <w:rsid w:val="009B600D"/>
+    <w:rsid w:val="009B659F"/>
+    <w:rsid w:val="009B694B"/>
+    <w:rsid w:val="009C1121"/>
+    <w:rsid w:val="009C34C9"/>
+    <w:rsid w:val="009C4808"/>
+    <w:rsid w:val="009C48A5"/>
+    <w:rsid w:val="009C4C71"/>
+    <w:rsid w:val="009C53E2"/>
+    <w:rsid w:val="009C61BB"/>
+    <w:rsid w:val="009D1F5F"/>
+    <w:rsid w:val="009D3F60"/>
+    <w:rsid w:val="009D49EF"/>
+    <w:rsid w:val="009D7BC8"/>
+    <w:rsid w:val="009E1544"/>
+    <w:rsid w:val="009E1B7D"/>
+    <w:rsid w:val="009E3CE2"/>
+    <w:rsid w:val="009E4F97"/>
+    <w:rsid w:val="009F3FC1"/>
+    <w:rsid w:val="009F4043"/>
+    <w:rsid w:val="009F6BE9"/>
+    <w:rsid w:val="009F71CB"/>
+    <w:rsid w:val="00A0061C"/>
+    <w:rsid w:val="00A02C13"/>
+    <w:rsid w:val="00A04152"/>
+    <w:rsid w:val="00A052C4"/>
+    <w:rsid w:val="00A057F2"/>
+    <w:rsid w:val="00A068DD"/>
+    <w:rsid w:val="00A10EB0"/>
+    <w:rsid w:val="00A11321"/>
+    <w:rsid w:val="00A11EE9"/>
+    <w:rsid w:val="00A121F4"/>
+    <w:rsid w:val="00A14079"/>
+    <w:rsid w:val="00A155CC"/>
+    <w:rsid w:val="00A20A64"/>
+    <w:rsid w:val="00A20C44"/>
+    <w:rsid w:val="00A249BB"/>
+    <w:rsid w:val="00A250FD"/>
+    <w:rsid w:val="00A2532E"/>
+    <w:rsid w:val="00A25A33"/>
+    <w:rsid w:val="00A25FA5"/>
+    <w:rsid w:val="00A2680B"/>
+    <w:rsid w:val="00A30796"/>
+    <w:rsid w:val="00A3157D"/>
+    <w:rsid w:val="00A33F92"/>
+    <w:rsid w:val="00A3473F"/>
+    <w:rsid w:val="00A35A2F"/>
+    <w:rsid w:val="00A35E91"/>
+    <w:rsid w:val="00A36D43"/>
+    <w:rsid w:val="00A37161"/>
+    <w:rsid w:val="00A40447"/>
+    <w:rsid w:val="00A409D9"/>
+    <w:rsid w:val="00A41039"/>
+    <w:rsid w:val="00A41AD1"/>
+    <w:rsid w:val="00A42508"/>
+    <w:rsid w:val="00A44383"/>
+    <w:rsid w:val="00A4452E"/>
+    <w:rsid w:val="00A46FB0"/>
+    <w:rsid w:val="00A54828"/>
+    <w:rsid w:val="00A562C7"/>
+    <w:rsid w:val="00A56BB8"/>
+    <w:rsid w:val="00A5761C"/>
+    <w:rsid w:val="00A60BF6"/>
+    <w:rsid w:val="00A61077"/>
+    <w:rsid w:val="00A64CDB"/>
+    <w:rsid w:val="00A657E5"/>
+    <w:rsid w:val="00A674CA"/>
+    <w:rsid w:val="00A67529"/>
+    <w:rsid w:val="00A67C6D"/>
+    <w:rsid w:val="00A7071D"/>
+    <w:rsid w:val="00A73CD3"/>
+    <w:rsid w:val="00A73DCC"/>
+    <w:rsid w:val="00A808C1"/>
+    <w:rsid w:val="00A80BAC"/>
+    <w:rsid w:val="00A81491"/>
+    <w:rsid w:val="00A84167"/>
+    <w:rsid w:val="00A84D02"/>
+    <w:rsid w:val="00A85253"/>
+    <w:rsid w:val="00A85A98"/>
+    <w:rsid w:val="00A8606C"/>
+    <w:rsid w:val="00A870EA"/>
+    <w:rsid w:val="00A87AC2"/>
+    <w:rsid w:val="00A9015F"/>
+    <w:rsid w:val="00A91C63"/>
+    <w:rsid w:val="00A91C9B"/>
+    <w:rsid w:val="00A91D31"/>
+    <w:rsid w:val="00A91F09"/>
+    <w:rsid w:val="00A93692"/>
+    <w:rsid w:val="00A93AF5"/>
+    <w:rsid w:val="00A973A2"/>
+    <w:rsid w:val="00A97D8D"/>
+    <w:rsid w:val="00AA087F"/>
+    <w:rsid w:val="00AA1012"/>
+    <w:rsid w:val="00AA4B56"/>
+    <w:rsid w:val="00AA5F6E"/>
+    <w:rsid w:val="00AA63A2"/>
+    <w:rsid w:val="00AA6635"/>
+    <w:rsid w:val="00AA68E7"/>
+    <w:rsid w:val="00AA79CB"/>
+    <w:rsid w:val="00AB0D77"/>
+    <w:rsid w:val="00AB17BC"/>
+    <w:rsid w:val="00AB19DC"/>
+    <w:rsid w:val="00AB2901"/>
+    <w:rsid w:val="00AB4F5A"/>
+    <w:rsid w:val="00AB705C"/>
+    <w:rsid w:val="00AB74E6"/>
+    <w:rsid w:val="00AB7962"/>
+    <w:rsid w:val="00AB7D04"/>
+    <w:rsid w:val="00AC1165"/>
+    <w:rsid w:val="00AC1503"/>
+    <w:rsid w:val="00AC4FB2"/>
+    <w:rsid w:val="00AC7675"/>
+    <w:rsid w:val="00AC7C53"/>
+    <w:rsid w:val="00AD030F"/>
+    <w:rsid w:val="00AD0D4E"/>
+    <w:rsid w:val="00AD388C"/>
+    <w:rsid w:val="00AD6DEB"/>
+    <w:rsid w:val="00AE0731"/>
+    <w:rsid w:val="00AE0DF7"/>
+    <w:rsid w:val="00AE1B20"/>
+    <w:rsid w:val="00AE3B8D"/>
+    <w:rsid w:val="00AE5768"/>
+    <w:rsid w:val="00AE5ACF"/>
+    <w:rsid w:val="00AE71F7"/>
+    <w:rsid w:val="00AF20D6"/>
+    <w:rsid w:val="00AF3214"/>
+    <w:rsid w:val="00AF33CF"/>
+    <w:rsid w:val="00AF4510"/>
+    <w:rsid w:val="00AF4B87"/>
+    <w:rsid w:val="00AF6266"/>
+    <w:rsid w:val="00AF6E94"/>
+    <w:rsid w:val="00B01B98"/>
+    <w:rsid w:val="00B02EA9"/>
+    <w:rsid w:val="00B02EAC"/>
+    <w:rsid w:val="00B04339"/>
+    <w:rsid w:val="00B0738C"/>
+    <w:rsid w:val="00B12D74"/>
+    <w:rsid w:val="00B16FD5"/>
+    <w:rsid w:val="00B2007B"/>
+    <w:rsid w:val="00B20602"/>
+    <w:rsid w:val="00B20BEB"/>
+    <w:rsid w:val="00B23370"/>
+    <w:rsid w:val="00B23BB2"/>
+    <w:rsid w:val="00B24095"/>
+    <w:rsid w:val="00B26D37"/>
+    <w:rsid w:val="00B26EF1"/>
+    <w:rsid w:val="00B27A89"/>
+    <w:rsid w:val="00B30C56"/>
+    <w:rsid w:val="00B32115"/>
+    <w:rsid w:val="00B34813"/>
+    <w:rsid w:val="00B369B4"/>
+    <w:rsid w:val="00B402FD"/>
+    <w:rsid w:val="00B40CE2"/>
+    <w:rsid w:val="00B40CFA"/>
+    <w:rsid w:val="00B44F81"/>
+    <w:rsid w:val="00B45FC9"/>
+    <w:rsid w:val="00B460B7"/>
+    <w:rsid w:val="00B51345"/>
+    <w:rsid w:val="00B51D3A"/>
+    <w:rsid w:val="00B54F8F"/>
+    <w:rsid w:val="00B554AB"/>
+    <w:rsid w:val="00B55BE2"/>
+    <w:rsid w:val="00B56BCA"/>
+    <w:rsid w:val="00B57C6A"/>
+    <w:rsid w:val="00B61DE8"/>
+    <w:rsid w:val="00B6277B"/>
+    <w:rsid w:val="00B62842"/>
+    <w:rsid w:val="00B633EF"/>
+    <w:rsid w:val="00B64BD7"/>
+    <w:rsid w:val="00B656CD"/>
+    <w:rsid w:val="00B66C2D"/>
+    <w:rsid w:val="00B6714E"/>
+    <w:rsid w:val="00B70145"/>
+    <w:rsid w:val="00B7022B"/>
+    <w:rsid w:val="00B728B6"/>
+    <w:rsid w:val="00B73791"/>
+    <w:rsid w:val="00B73EA0"/>
+    <w:rsid w:val="00B75C1F"/>
+    <w:rsid w:val="00B76186"/>
+    <w:rsid w:val="00B7619E"/>
+    <w:rsid w:val="00B77443"/>
+    <w:rsid w:val="00B774B4"/>
+    <w:rsid w:val="00B810A7"/>
+    <w:rsid w:val="00B814F3"/>
+    <w:rsid w:val="00B829EC"/>
+    <w:rsid w:val="00B82BF7"/>
+    <w:rsid w:val="00B845DF"/>
+    <w:rsid w:val="00B84A93"/>
+    <w:rsid w:val="00B85791"/>
+    <w:rsid w:val="00B86B59"/>
+    <w:rsid w:val="00B900CD"/>
+    <w:rsid w:val="00B91752"/>
+    <w:rsid w:val="00B97BD5"/>
+    <w:rsid w:val="00B97C2B"/>
+    <w:rsid w:val="00BA033C"/>
+    <w:rsid w:val="00BA2DE1"/>
+    <w:rsid w:val="00BA5D97"/>
+    <w:rsid w:val="00BA759F"/>
+    <w:rsid w:val="00BA7AA6"/>
+    <w:rsid w:val="00BB2F47"/>
+    <w:rsid w:val="00BB3778"/>
+    <w:rsid w:val="00BC0546"/>
+    <w:rsid w:val="00BC06D5"/>
+    <w:rsid w:val="00BC346A"/>
+    <w:rsid w:val="00BC3958"/>
+    <w:rsid w:val="00BC58AB"/>
+    <w:rsid w:val="00BC5C62"/>
+    <w:rsid w:val="00BC5D86"/>
+    <w:rsid w:val="00BC621D"/>
+    <w:rsid w:val="00BC7A8C"/>
+    <w:rsid w:val="00BD00CB"/>
+    <w:rsid w:val="00BD0D6D"/>
+    <w:rsid w:val="00BD25FB"/>
+    <w:rsid w:val="00BD3F64"/>
+    <w:rsid w:val="00BD67E6"/>
+    <w:rsid w:val="00BD6804"/>
+    <w:rsid w:val="00BE0B72"/>
+    <w:rsid w:val="00BE116E"/>
+    <w:rsid w:val="00BE1C8F"/>
+    <w:rsid w:val="00BE1FDD"/>
+    <w:rsid w:val="00BE2D51"/>
+    <w:rsid w:val="00BE33FB"/>
+    <w:rsid w:val="00BE5305"/>
+    <w:rsid w:val="00BF0046"/>
+    <w:rsid w:val="00BF0B30"/>
+    <w:rsid w:val="00BF0EE6"/>
+    <w:rsid w:val="00BF3295"/>
+    <w:rsid w:val="00BF529C"/>
+    <w:rsid w:val="00BF6A30"/>
+    <w:rsid w:val="00BF7ED9"/>
+    <w:rsid w:val="00C00B0A"/>
+    <w:rsid w:val="00C01C78"/>
+    <w:rsid w:val="00C038A4"/>
+    <w:rsid w:val="00C07772"/>
+    <w:rsid w:val="00C129B8"/>
+    <w:rsid w:val="00C12DBA"/>
+    <w:rsid w:val="00C143DC"/>
+    <w:rsid w:val="00C14B82"/>
+    <w:rsid w:val="00C1598F"/>
+    <w:rsid w:val="00C16825"/>
+    <w:rsid w:val="00C17A98"/>
+    <w:rsid w:val="00C20F13"/>
+    <w:rsid w:val="00C22E1A"/>
+    <w:rsid w:val="00C24275"/>
+    <w:rsid w:val="00C243AA"/>
+    <w:rsid w:val="00C25338"/>
+    <w:rsid w:val="00C26D33"/>
+    <w:rsid w:val="00C279B7"/>
+    <w:rsid w:val="00C27E66"/>
+    <w:rsid w:val="00C27F98"/>
+    <w:rsid w:val="00C309E4"/>
+    <w:rsid w:val="00C313B9"/>
+    <w:rsid w:val="00C31D1B"/>
+    <w:rsid w:val="00C335C6"/>
+    <w:rsid w:val="00C348B7"/>
+    <w:rsid w:val="00C402CF"/>
+    <w:rsid w:val="00C40759"/>
+    <w:rsid w:val="00C41D3A"/>
+    <w:rsid w:val="00C41EAE"/>
+    <w:rsid w:val="00C458CB"/>
+    <w:rsid w:val="00C46747"/>
+    <w:rsid w:val="00C50632"/>
+    <w:rsid w:val="00C51618"/>
+    <w:rsid w:val="00C52644"/>
+    <w:rsid w:val="00C526D5"/>
+    <w:rsid w:val="00C53752"/>
+    <w:rsid w:val="00C545D7"/>
+    <w:rsid w:val="00C5488D"/>
+    <w:rsid w:val="00C562FA"/>
+    <w:rsid w:val="00C60E8D"/>
+    <w:rsid w:val="00C61AFC"/>
+    <w:rsid w:val="00C61CE7"/>
+    <w:rsid w:val="00C61D10"/>
+    <w:rsid w:val="00C63E9A"/>
+    <w:rsid w:val="00C6631E"/>
+    <w:rsid w:val="00C67006"/>
+    <w:rsid w:val="00C67367"/>
+    <w:rsid w:val="00C71685"/>
+    <w:rsid w:val="00C75D7D"/>
+    <w:rsid w:val="00C764A0"/>
+    <w:rsid w:val="00C77D12"/>
+    <w:rsid w:val="00C80704"/>
+    <w:rsid w:val="00C82085"/>
+    <w:rsid w:val="00C8279F"/>
+    <w:rsid w:val="00C83F6E"/>
+    <w:rsid w:val="00C8458C"/>
+    <w:rsid w:val="00C86037"/>
+    <w:rsid w:val="00C86832"/>
+    <w:rsid w:val="00C8792B"/>
+    <w:rsid w:val="00C87C71"/>
+    <w:rsid w:val="00C90747"/>
+    <w:rsid w:val="00C91993"/>
+    <w:rsid w:val="00C920EE"/>
+    <w:rsid w:val="00C93ED9"/>
+    <w:rsid w:val="00C9506B"/>
+    <w:rsid w:val="00C95F57"/>
+    <w:rsid w:val="00C977C4"/>
+    <w:rsid w:val="00CA2AF7"/>
+    <w:rsid w:val="00CA3E6A"/>
+    <w:rsid w:val="00CA461B"/>
+    <w:rsid w:val="00CB1DF7"/>
+    <w:rsid w:val="00CB3985"/>
+    <w:rsid w:val="00CB47CE"/>
+    <w:rsid w:val="00CB4E88"/>
+    <w:rsid w:val="00CB53B2"/>
+    <w:rsid w:val="00CB78C8"/>
+    <w:rsid w:val="00CC191F"/>
+    <w:rsid w:val="00CC2976"/>
+    <w:rsid w:val="00CC5D28"/>
+    <w:rsid w:val="00CC662F"/>
+    <w:rsid w:val="00CC7748"/>
+    <w:rsid w:val="00CD0507"/>
+    <w:rsid w:val="00CD07A4"/>
+    <w:rsid w:val="00CD1976"/>
+    <w:rsid w:val="00CD2C16"/>
+    <w:rsid w:val="00CD3F42"/>
+    <w:rsid w:val="00CD47EA"/>
+    <w:rsid w:val="00CD51D7"/>
+    <w:rsid w:val="00CD636E"/>
+    <w:rsid w:val="00CD7421"/>
+    <w:rsid w:val="00CD7655"/>
+    <w:rsid w:val="00CE1D3B"/>
+    <w:rsid w:val="00CE5EF2"/>
+    <w:rsid w:val="00CF0D43"/>
+    <w:rsid w:val="00CF1A8F"/>
+    <w:rsid w:val="00CF24DF"/>
+    <w:rsid w:val="00CF2671"/>
+    <w:rsid w:val="00CF35C1"/>
+    <w:rsid w:val="00CF42BE"/>
+    <w:rsid w:val="00CF5FAA"/>
+    <w:rsid w:val="00D005BF"/>
+    <w:rsid w:val="00D00D56"/>
+    <w:rsid w:val="00D0176E"/>
+    <w:rsid w:val="00D01D52"/>
+    <w:rsid w:val="00D04543"/>
+    <w:rsid w:val="00D050B2"/>
+    <w:rsid w:val="00D05D43"/>
+    <w:rsid w:val="00D05E7F"/>
+    <w:rsid w:val="00D068E3"/>
+    <w:rsid w:val="00D076A8"/>
+    <w:rsid w:val="00D07746"/>
+    <w:rsid w:val="00D1004C"/>
+    <w:rsid w:val="00D1776C"/>
+    <w:rsid w:val="00D17F25"/>
+    <w:rsid w:val="00D200AF"/>
+    <w:rsid w:val="00D20649"/>
+    <w:rsid w:val="00D23153"/>
+    <w:rsid w:val="00D23570"/>
+    <w:rsid w:val="00D24337"/>
+    <w:rsid w:val="00D26B67"/>
+    <w:rsid w:val="00D3152F"/>
+    <w:rsid w:val="00D33618"/>
+    <w:rsid w:val="00D363D1"/>
+    <w:rsid w:val="00D36654"/>
+    <w:rsid w:val="00D40C27"/>
+    <w:rsid w:val="00D460F2"/>
+    <w:rsid w:val="00D548C0"/>
+    <w:rsid w:val="00D5575F"/>
+    <w:rsid w:val="00D57769"/>
+    <w:rsid w:val="00D6222D"/>
+    <w:rsid w:val="00D6340B"/>
+    <w:rsid w:val="00D6505D"/>
+    <w:rsid w:val="00D659A9"/>
+    <w:rsid w:val="00D66D25"/>
+    <w:rsid w:val="00D705BD"/>
+    <w:rsid w:val="00D70DB6"/>
+    <w:rsid w:val="00D71501"/>
+    <w:rsid w:val="00D71DB7"/>
+    <w:rsid w:val="00D72391"/>
+    <w:rsid w:val="00D746F0"/>
+    <w:rsid w:val="00D74E37"/>
+    <w:rsid w:val="00D7585F"/>
+    <w:rsid w:val="00D76A19"/>
+    <w:rsid w:val="00D776BA"/>
+    <w:rsid w:val="00D77DE4"/>
+    <w:rsid w:val="00D81D0A"/>
+    <w:rsid w:val="00D8272A"/>
+    <w:rsid w:val="00D830B1"/>
+    <w:rsid w:val="00D83BE3"/>
+    <w:rsid w:val="00D845CE"/>
+    <w:rsid w:val="00D86631"/>
+    <w:rsid w:val="00D86F69"/>
+    <w:rsid w:val="00D91092"/>
+    <w:rsid w:val="00D948DE"/>
+    <w:rsid w:val="00D96AA2"/>
+    <w:rsid w:val="00D96F91"/>
+    <w:rsid w:val="00D96FC1"/>
+    <w:rsid w:val="00DA0B34"/>
+    <w:rsid w:val="00DA1B57"/>
+    <w:rsid w:val="00DA233B"/>
+    <w:rsid w:val="00DA243E"/>
+    <w:rsid w:val="00DA2960"/>
+    <w:rsid w:val="00DA3E1D"/>
+    <w:rsid w:val="00DA56F6"/>
+    <w:rsid w:val="00DA5B2E"/>
+    <w:rsid w:val="00DA62C5"/>
+    <w:rsid w:val="00DA6710"/>
+    <w:rsid w:val="00DA7F46"/>
+    <w:rsid w:val="00DB0461"/>
+    <w:rsid w:val="00DB3BA9"/>
+    <w:rsid w:val="00DB439A"/>
+    <w:rsid w:val="00DB50C3"/>
+    <w:rsid w:val="00DB684D"/>
+    <w:rsid w:val="00DC32EF"/>
+    <w:rsid w:val="00DC3F08"/>
+    <w:rsid w:val="00DC6096"/>
+    <w:rsid w:val="00DC75D9"/>
+    <w:rsid w:val="00DC7BC3"/>
+    <w:rsid w:val="00DC7EB7"/>
+    <w:rsid w:val="00DD088B"/>
+    <w:rsid w:val="00DD149D"/>
+    <w:rsid w:val="00DD5AE8"/>
+    <w:rsid w:val="00DD72E1"/>
+    <w:rsid w:val="00DE0AB0"/>
+    <w:rsid w:val="00DE250C"/>
+    <w:rsid w:val="00DE2934"/>
+    <w:rsid w:val="00DE34F4"/>
+    <w:rsid w:val="00DE4EC9"/>
+    <w:rsid w:val="00DE5256"/>
+    <w:rsid w:val="00DE5FEF"/>
+    <w:rsid w:val="00DF137F"/>
+    <w:rsid w:val="00DF192D"/>
+    <w:rsid w:val="00DF2B36"/>
+    <w:rsid w:val="00DF5563"/>
+    <w:rsid w:val="00E02AB5"/>
+    <w:rsid w:val="00E02B77"/>
+    <w:rsid w:val="00E02C3A"/>
+    <w:rsid w:val="00E05465"/>
+    <w:rsid w:val="00E05BF0"/>
+    <w:rsid w:val="00E0690C"/>
+    <w:rsid w:val="00E06ADD"/>
+    <w:rsid w:val="00E06F62"/>
+    <w:rsid w:val="00E13343"/>
+    <w:rsid w:val="00E14E25"/>
+    <w:rsid w:val="00E1686D"/>
+    <w:rsid w:val="00E2131C"/>
+    <w:rsid w:val="00E21C92"/>
+    <w:rsid w:val="00E249EE"/>
+    <w:rsid w:val="00E25E0C"/>
+    <w:rsid w:val="00E25FF6"/>
+    <w:rsid w:val="00E26355"/>
+    <w:rsid w:val="00E26AD2"/>
+    <w:rsid w:val="00E27FC2"/>
+    <w:rsid w:val="00E304E4"/>
+    <w:rsid w:val="00E3166F"/>
+    <w:rsid w:val="00E319CE"/>
+    <w:rsid w:val="00E32BB7"/>
+    <w:rsid w:val="00E32BC9"/>
+    <w:rsid w:val="00E376E9"/>
+    <w:rsid w:val="00E37F96"/>
+    <w:rsid w:val="00E41144"/>
+    <w:rsid w:val="00E424D8"/>
+    <w:rsid w:val="00E42E71"/>
+    <w:rsid w:val="00E431FD"/>
+    <w:rsid w:val="00E43C80"/>
+    <w:rsid w:val="00E442DC"/>
+    <w:rsid w:val="00E44EE6"/>
+    <w:rsid w:val="00E47B0E"/>
+    <w:rsid w:val="00E47FAE"/>
+    <w:rsid w:val="00E5033F"/>
+    <w:rsid w:val="00E509D8"/>
+    <w:rsid w:val="00E551A7"/>
+    <w:rsid w:val="00E55C03"/>
+    <w:rsid w:val="00E57AEB"/>
+    <w:rsid w:val="00E61E52"/>
+    <w:rsid w:val="00E62FF0"/>
+    <w:rsid w:val="00E63FCE"/>
+    <w:rsid w:val="00E6400F"/>
+    <w:rsid w:val="00E658D0"/>
+    <w:rsid w:val="00E6678F"/>
+    <w:rsid w:val="00E67D54"/>
+    <w:rsid w:val="00E700F8"/>
+    <w:rsid w:val="00E71075"/>
+    <w:rsid w:val="00E73A4D"/>
+    <w:rsid w:val="00E74E3C"/>
+    <w:rsid w:val="00E75611"/>
+    <w:rsid w:val="00E75D2E"/>
+    <w:rsid w:val="00E75EB3"/>
+    <w:rsid w:val="00E7611B"/>
+    <w:rsid w:val="00E76BB8"/>
+    <w:rsid w:val="00E8050B"/>
+    <w:rsid w:val="00E8110B"/>
+    <w:rsid w:val="00E81401"/>
+    <w:rsid w:val="00E81E2A"/>
+    <w:rsid w:val="00E823CD"/>
+    <w:rsid w:val="00E82542"/>
+    <w:rsid w:val="00E85120"/>
+    <w:rsid w:val="00E855F5"/>
+    <w:rsid w:val="00E908F8"/>
+    <w:rsid w:val="00E9140D"/>
+    <w:rsid w:val="00E94D3F"/>
+    <w:rsid w:val="00E94FC8"/>
+    <w:rsid w:val="00E955B9"/>
+    <w:rsid w:val="00E963EA"/>
+    <w:rsid w:val="00E96796"/>
+    <w:rsid w:val="00E96E71"/>
+    <w:rsid w:val="00EA00D5"/>
+    <w:rsid w:val="00EA509B"/>
+    <w:rsid w:val="00EA515B"/>
+    <w:rsid w:val="00EA567E"/>
+    <w:rsid w:val="00EA6449"/>
+    <w:rsid w:val="00EA6A14"/>
+    <w:rsid w:val="00EA7701"/>
+    <w:rsid w:val="00EB00DD"/>
+    <w:rsid w:val="00EB2ABC"/>
+    <w:rsid w:val="00EB2B4A"/>
+    <w:rsid w:val="00EB30C7"/>
+    <w:rsid w:val="00EB3980"/>
+    <w:rsid w:val="00EB53D5"/>
+    <w:rsid w:val="00EB62F4"/>
+    <w:rsid w:val="00EB65A7"/>
+    <w:rsid w:val="00EB774E"/>
+    <w:rsid w:val="00EC071E"/>
+    <w:rsid w:val="00EC0C38"/>
+    <w:rsid w:val="00EC1629"/>
+    <w:rsid w:val="00EC30CB"/>
+    <w:rsid w:val="00EC3464"/>
+    <w:rsid w:val="00ED12D1"/>
+    <w:rsid w:val="00ED1542"/>
+    <w:rsid w:val="00ED175B"/>
+    <w:rsid w:val="00ED2EB4"/>
+    <w:rsid w:val="00ED3B0F"/>
+    <w:rsid w:val="00ED4944"/>
+    <w:rsid w:val="00ED673B"/>
+    <w:rsid w:val="00ED7835"/>
+    <w:rsid w:val="00ED79F0"/>
+    <w:rsid w:val="00EE08F8"/>
+    <w:rsid w:val="00EE0F92"/>
+    <w:rsid w:val="00EE1F2F"/>
+    <w:rsid w:val="00EE2AD5"/>
+    <w:rsid w:val="00EE4551"/>
+    <w:rsid w:val="00EE71B5"/>
+    <w:rsid w:val="00EE7342"/>
+    <w:rsid w:val="00EF0780"/>
+    <w:rsid w:val="00EF1607"/>
+    <w:rsid w:val="00EF188E"/>
+    <w:rsid w:val="00EF1B0F"/>
+    <w:rsid w:val="00EF266C"/>
+    <w:rsid w:val="00EF4740"/>
+    <w:rsid w:val="00EF47B9"/>
+    <w:rsid w:val="00EF48A4"/>
+    <w:rsid w:val="00EF5D4C"/>
+    <w:rsid w:val="00EF70FC"/>
+    <w:rsid w:val="00F0116A"/>
+    <w:rsid w:val="00F01352"/>
+    <w:rsid w:val="00F03F69"/>
+    <w:rsid w:val="00F07819"/>
+    <w:rsid w:val="00F1142E"/>
+    <w:rsid w:val="00F1420D"/>
+    <w:rsid w:val="00F17559"/>
+    <w:rsid w:val="00F17B4B"/>
+    <w:rsid w:val="00F17EEE"/>
+    <w:rsid w:val="00F20379"/>
+    <w:rsid w:val="00F2146A"/>
+    <w:rsid w:val="00F256A7"/>
+    <w:rsid w:val="00F25789"/>
+    <w:rsid w:val="00F27775"/>
+    <w:rsid w:val="00F27E76"/>
+    <w:rsid w:val="00F3122B"/>
+    <w:rsid w:val="00F319B5"/>
+    <w:rsid w:val="00F32E78"/>
+    <w:rsid w:val="00F341A7"/>
+    <w:rsid w:val="00F36615"/>
+    <w:rsid w:val="00F367F5"/>
+    <w:rsid w:val="00F37A4A"/>
+    <w:rsid w:val="00F40027"/>
+    <w:rsid w:val="00F40C95"/>
+    <w:rsid w:val="00F41DE8"/>
+    <w:rsid w:val="00F41F35"/>
+    <w:rsid w:val="00F43CCC"/>
+    <w:rsid w:val="00F44AF3"/>
+    <w:rsid w:val="00F45B00"/>
+    <w:rsid w:val="00F46199"/>
+    <w:rsid w:val="00F46822"/>
+    <w:rsid w:val="00F46A3A"/>
+    <w:rsid w:val="00F47423"/>
+    <w:rsid w:val="00F50B83"/>
+    <w:rsid w:val="00F52C1C"/>
+    <w:rsid w:val="00F533CF"/>
+    <w:rsid w:val="00F56F06"/>
+    <w:rsid w:val="00F57E59"/>
+    <w:rsid w:val="00F61026"/>
+    <w:rsid w:val="00F6173C"/>
+    <w:rsid w:val="00F6185E"/>
+    <w:rsid w:val="00F62E19"/>
+    <w:rsid w:val="00F62FDF"/>
+    <w:rsid w:val="00F65722"/>
+    <w:rsid w:val="00F65800"/>
+    <w:rsid w:val="00F65914"/>
+    <w:rsid w:val="00F670F4"/>
+    <w:rsid w:val="00F7058D"/>
+    <w:rsid w:val="00F70C10"/>
+    <w:rsid w:val="00F70FA7"/>
+    <w:rsid w:val="00F73062"/>
+    <w:rsid w:val="00F739C9"/>
+    <w:rsid w:val="00F778D7"/>
+    <w:rsid w:val="00F80289"/>
+    <w:rsid w:val="00F80311"/>
+    <w:rsid w:val="00F81ADA"/>
+    <w:rsid w:val="00F81C8C"/>
+    <w:rsid w:val="00F83426"/>
+    <w:rsid w:val="00F843E3"/>
+    <w:rsid w:val="00F872B2"/>
+    <w:rsid w:val="00F901A4"/>
+    <w:rsid w:val="00F91617"/>
+    <w:rsid w:val="00F92343"/>
+    <w:rsid w:val="00F92406"/>
+    <w:rsid w:val="00F93EF5"/>
+    <w:rsid w:val="00F94A7B"/>
+    <w:rsid w:val="00F94C60"/>
+    <w:rsid w:val="00F94F11"/>
+    <w:rsid w:val="00F951F0"/>
+    <w:rsid w:val="00F96280"/>
+    <w:rsid w:val="00FA032B"/>
+    <w:rsid w:val="00FA0C97"/>
+    <w:rsid w:val="00FA2EAC"/>
+    <w:rsid w:val="00FA6ACD"/>
+    <w:rsid w:val="00FA78A5"/>
+    <w:rsid w:val="00FB017F"/>
+    <w:rsid w:val="00FB1286"/>
+    <w:rsid w:val="00FB1D22"/>
+    <w:rsid w:val="00FB1D9F"/>
+    <w:rsid w:val="00FB2022"/>
+    <w:rsid w:val="00FB2ABA"/>
+    <w:rsid w:val="00FB4B91"/>
+    <w:rsid w:val="00FB4DEC"/>
+    <w:rsid w:val="00FB6619"/>
+    <w:rsid w:val="00FC032B"/>
+    <w:rsid w:val="00FC06FF"/>
+    <w:rsid w:val="00FC19CE"/>
+    <w:rsid w:val="00FC206E"/>
+    <w:rsid w:val="00FC2386"/>
+    <w:rsid w:val="00FC3E2B"/>
+    <w:rsid w:val="00FC51FF"/>
+    <w:rsid w:val="00FC68FF"/>
+    <w:rsid w:val="00FC69DD"/>
+    <w:rsid w:val="00FC6C2D"/>
+    <w:rsid w:val="00FC78F4"/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:rsid w:val="00FD0323"/>
+    <w:rsid w:val="00FD2D64"/>
+    <w:rsid w:val="00FD5509"/>
+    <w:rsid w:val="00FD60C8"/>
+    <w:rsid w:val="00FD6F2E"/>
+    <w:rsid w:val="00FE17D4"/>
+    <w:rsid w:val="00FE3342"/>
+    <w:rsid w:val="00FE390B"/>
+    <w:rsid w:val="00FE4D65"/>
+    <w:rsid w:val="00FE5B79"/>
+    <w:rsid w:val="00FE6EDF"/>
+    <w:rsid w:val="00FF08FE"/>
+    <w:rsid w:val="00FF1254"/>
+    <w:rsid w:val="00FF1D44"/>
+    <w:rsid w:val="00FF22ED"/>
+    <w:rsid w:val="00FF2A22"/>
+    <w:rsid w:val="00FF2C23"/>
+    <w:rsid w:val="00FF44C9"/>
+    <w:rsid w:val="00FF5F7B"/>
+    <w:rsid w:val="01524EBF"/>
+    <w:rsid w:val="01596A5A"/>
+    <w:rsid w:val="021556D3"/>
+    <w:rsid w:val="03284DBC"/>
+    <w:rsid w:val="03914239"/>
+    <w:rsid w:val="04348358"/>
+    <w:rsid w:val="05A3CAB9"/>
+    <w:rsid w:val="06985060"/>
+    <w:rsid w:val="06D918CB"/>
+    <w:rsid w:val="08B0825A"/>
+    <w:rsid w:val="0C0C5CD1"/>
+    <w:rsid w:val="0E28EBA4"/>
+    <w:rsid w:val="0ED03E03"/>
+    <w:rsid w:val="10327DC6"/>
+    <w:rsid w:val="10C56224"/>
+    <w:rsid w:val="10D00763"/>
+    <w:rsid w:val="11609341"/>
+    <w:rsid w:val="12509244"/>
+    <w:rsid w:val="13E06BC3"/>
+    <w:rsid w:val="16068BCC"/>
+    <w:rsid w:val="16114F69"/>
+    <w:rsid w:val="173B6874"/>
+    <w:rsid w:val="1793E390"/>
+    <w:rsid w:val="18467EC1"/>
+    <w:rsid w:val="199D516C"/>
+    <w:rsid w:val="1A2C059F"/>
+    <w:rsid w:val="1D1E1C6A"/>
+    <w:rsid w:val="1D7719D2"/>
+    <w:rsid w:val="1DA7C8A6"/>
+    <w:rsid w:val="1E410BDE"/>
+    <w:rsid w:val="1FAD487C"/>
+    <w:rsid w:val="1FE7A1B4"/>
+    <w:rsid w:val="203EF6DD"/>
+    <w:rsid w:val="20432FC3"/>
+    <w:rsid w:val="2060DEAE"/>
+    <w:rsid w:val="20B21B37"/>
+    <w:rsid w:val="240E87CB"/>
+    <w:rsid w:val="2774C331"/>
+    <w:rsid w:val="27F85FC7"/>
+    <w:rsid w:val="287EB801"/>
+    <w:rsid w:val="2B0D3EC4"/>
+    <w:rsid w:val="2C37186F"/>
+    <w:rsid w:val="2C624597"/>
+    <w:rsid w:val="2C902509"/>
+    <w:rsid w:val="2CE6BC20"/>
+    <w:rsid w:val="2CE7D19C"/>
+    <w:rsid w:val="2DC4315D"/>
+    <w:rsid w:val="2E1832C2"/>
+    <w:rsid w:val="2EB89212"/>
+    <w:rsid w:val="2F85024B"/>
+    <w:rsid w:val="2F8B7580"/>
+    <w:rsid w:val="2FBD3B1A"/>
+    <w:rsid w:val="326D99EA"/>
+    <w:rsid w:val="33096BF7"/>
+    <w:rsid w:val="33BB7915"/>
+    <w:rsid w:val="33FDC5F3"/>
+    <w:rsid w:val="35925DCD"/>
+    <w:rsid w:val="3713A253"/>
+    <w:rsid w:val="3733B406"/>
+    <w:rsid w:val="373D55CF"/>
+    <w:rsid w:val="37D0608C"/>
+    <w:rsid w:val="38AADB16"/>
+    <w:rsid w:val="38BD46D0"/>
+    <w:rsid w:val="38C9898D"/>
+    <w:rsid w:val="3B8236C3"/>
+    <w:rsid w:val="3CC1E9C3"/>
+    <w:rsid w:val="3D5C9BC5"/>
+    <w:rsid w:val="3D9539AC"/>
+    <w:rsid w:val="3DAED75F"/>
+    <w:rsid w:val="44C8BF48"/>
+    <w:rsid w:val="46467A25"/>
+    <w:rsid w:val="48699428"/>
+    <w:rsid w:val="492F888F"/>
+    <w:rsid w:val="495579D9"/>
+    <w:rsid w:val="4A2628C2"/>
+    <w:rsid w:val="4B952711"/>
+    <w:rsid w:val="4BB35C68"/>
+    <w:rsid w:val="4EBE885A"/>
+    <w:rsid w:val="4EC7EA48"/>
+    <w:rsid w:val="4F565E56"/>
+    <w:rsid w:val="50BD8626"/>
+    <w:rsid w:val="53A1852F"/>
+    <w:rsid w:val="54A445E1"/>
+    <w:rsid w:val="54DCBD8E"/>
+    <w:rsid w:val="54EE87DA"/>
+    <w:rsid w:val="5561A021"/>
+    <w:rsid w:val="55A1AEAF"/>
+    <w:rsid w:val="5696AD2D"/>
+    <w:rsid w:val="5BE48689"/>
+    <w:rsid w:val="5C247B84"/>
+    <w:rsid w:val="5C7E4A05"/>
+    <w:rsid w:val="5FD8A016"/>
+    <w:rsid w:val="603A3810"/>
+    <w:rsid w:val="60672415"/>
+    <w:rsid w:val="634F6B63"/>
+    <w:rsid w:val="6552221C"/>
+    <w:rsid w:val="6774FDB9"/>
+    <w:rsid w:val="682F999F"/>
+    <w:rsid w:val="68EFEB2C"/>
+    <w:rsid w:val="695A03D1"/>
+    <w:rsid w:val="69BC9303"/>
+    <w:rsid w:val="6A2E9A4A"/>
+    <w:rsid w:val="6A5FC2BD"/>
+    <w:rsid w:val="6B4DC041"/>
+    <w:rsid w:val="6E0D4FE9"/>
+    <w:rsid w:val="6F528D5C"/>
+    <w:rsid w:val="74017440"/>
+    <w:rsid w:val="742D51D5"/>
+    <w:rsid w:val="747E0A5B"/>
+    <w:rsid w:val="78902EE6"/>
+    <w:rsid w:val="7A634495"/>
+    <w:rsid w:val="7B61C12C"/>
+    <w:rsid w:val="7C2A3B50"/>
+    <w:rsid w:val="7EBCF539"/>
+    <w:rsid w:val="7EF54147"/>
+    <w:rsid w:val="7F0799C7"/>
+    <w:rsid w:val="7F701375"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3771E6B2"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{C1A92E89-F422-455F-B2B6-D35900D2700A}"/>
+  <w14:docId w14:val="3748CE2E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0A2BA495-D024-4C88-952F-19062F3C78E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="64" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="65" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10281,1831 +13266,9244 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004C3072"/>
+    <w:rsid w:val="00F94A7B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="004C3072"/>
+    <w:rsid w:val="009D49EF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Heading1"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="009D49EF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="576"/>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
-    <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002F7A91"/>
+    <w:rsid w:val="009D49EF"/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
-      <w:ind w:left="720"/>
+      <w:spacing w:before="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...6 lines deleted...]
-    <w:rsid w:val="003C1B90"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009D49EF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="003C1B90"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009D49EF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009D49EF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
-    <w:name w:val="Document details"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="243F60"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00714E7B"/>
+    <w:rsid w:val="007C75DA"/>
+    <w:pPr>
+      <w:spacing w:before="2280" w:after="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="007C75DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Mincho" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:color w:val="565A5C"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Mincho" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="565A5C"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="64"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="4320"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="4680" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="65"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="5040"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="5400" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00592112"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="-284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00592112"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F94A7B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="467886"/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeadingChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="009D49EF"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
-[...132 lines deleted...]
-      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EF021A"/>
+    <w:rsid w:val="00C6631E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="426"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
-      <w:ind w:left="426" w:hanging="426"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:noProof/>
+      <w:color w:val="305497"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00702C86"/>
+    <w:rsid w:val="007559B5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
-      <w:ind w:left="240" w:firstLine="194"/>
-[...23 lines deleted...]
-      <w:spacing w:before="2280" w:after="240"/>
+      <w:ind w:left="238" w:firstLine="193"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...84 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable">
     <w:name w:val="DCStable"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D52373"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
       <w:spacing w:after="120"/>
-      <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent2">
-[...135 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
     <w:name w:val="Table data"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EA7EAC"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
     <w:name w:val="Table heading"/>
     <w:basedOn w:val="Tabledata"/>
     <w:qFormat/>
-    <w:rsid w:val="00EA7EAC"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
-[...43 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...120 lines deleted...]
-    <w:rsid w:val="00BC4013"/>
+    <w:rsid w:val="001C1AFE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C1AFE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C1AFE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw237951122">
+    <w:name w:val="scxw237951122"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00490E4A"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00301B43"/>
+    <w:rsid w:val="00C67367"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
-[...4 lines deleted...]
-    <w:rsid w:val="00E45311"/>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E1324C"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable1">
+    <w:name w:val="DCStable1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:link w:val="Style1Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="0"/>
+      <w:ind w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Dotum"/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+    <w:name w:val="Style1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Style1"/>
+    <w:rsid w:val="00F61026"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Dotum"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
     <w:name w:val="H1nonumber"/>
     <w:basedOn w:val="Heading1"/>
     <w:qFormat/>
-    <w:rsid w:val="001B78B6"/>
+    <w:rsid w:val="00A73DCC"/>
+    <w:pPr>
+      <w:spacing w:before="60"/>
+      <w:ind w:left="743" w:hanging="743"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00057F3B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00126C93"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00126C93"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading112ptLeft0cmBefore0pt1">
+    <w:name w:val="Style Heading 1 + 12 pt Left:  0 cm Before:  0 pt1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumberedTrebuchetMS11ptBold">
+    <w:name w:val="Style Outline numbered Trebuchet MS 11 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00213251"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable2">
+    <w:name w:val="DCStable2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00690060"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
+    <w:name w:val="Document details"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable4">
+    <w:name w:val="DCStable4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E06F62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F0C2D8" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="111111">
+    <w:name w:val="Outline List 2"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="1ai">
+    <w:name w:val="Outline List 1"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader1">
+    <w:name w:val="AC Rule Header 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="ACRuleBody2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader2">
+    <w:name w:val="AC Rule Header 2"/>
+    <w:basedOn w:val="ACRuleHeader1"/>
+    <w:next w:val="ACRuleBody3"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleBody2">
+    <w:name w:val="AC Rule Body 2"/>
+    <w:basedOn w:val="ACRuleHeader2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1276" w:hanging="709"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleBody3">
+    <w:name w:val="AC Rule Body 3"/>
+    <w:basedOn w:val="ACRuleBody2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:eastAsia="MS Mincho" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharDefText">
+    <w:name w:val="CharDefText"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
+    <w:name w:val="Classification"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="C00000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocumentMapChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="DocumentMap"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2Arial12ptNotBoldBottomNoborder">
+    <w:name w:val="Heading 2 + Arial 12 pt Not Bold Bottom: (No border)"/>
+    <w:basedOn w:val="TOC3"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="InTableHeadings">
+    <w:name w:val="In Table Headings"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="InTableHeadingsChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="InTableHeadingsChar">
+    <w:name w:val="In Table Headings Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="InTableHeadings"/>
+    <w:locked/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="MS Mincho" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructionalnote">
+    <w:name w:val="Instructional note"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="C00000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3EDD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3EDD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="num" w:pos="1418"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumList1-Accent11">
+    <w:name w:val="Medium List 1 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="2520" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumList2-Accent11">
+    <w:name w:val="Medium List 2 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="5760"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="6120" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading1-Accent11">
+    <w:name w:val="Medium Shading 1 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="1077" w:hanging="357"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading2-Accent11">
+    <w:name w:val="Medium Shading 2 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="1797" w:hanging="357"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msolistparagraph0">
+    <w:name w:val="msolistparagraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00544128"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
+    <w:name w:val="Publicationtitle"/>
+    <w:basedOn w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sectionheading">
+    <w:name w:val="Section heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="21"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="180"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497" w:themeColor="text2"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBottomNoborder">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Justified Bottom: (No border)"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBottomNoborder1">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Justified Bottom: (No border)1"/>
+    <w:basedOn w:val="TOC2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1022"/>
+        <w:tab w:val="clear" w:pos="9168"/>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Before0ptBottomSinglesolidlineAuto">
+    <w:name w:val="Style Heading 1 + Before:  0 pt Bottom: (Single solid line Auto ..."/>
+    <w:basedOn w:val="TOC1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="18" w:space="6" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9600"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:right="187"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Dotum"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading2Before6ptAfter6pt">
+    <w:name w:val="Style Heading 2 + Before:  6 pt After:  6 pt"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="851" w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleNumbered13ptBold">
+    <w:name w:val="Style Numbered 13 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumbered13ptBold">
+    <w:name w:val="Style Outline numbered 13 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="18"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt">
+    <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="19"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt1">
+    <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="num" w:pos="1644"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+      <w:ind w:left="680" w:hanging="680"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subsectionheading">
+    <w:name w:val="Subsection heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="12"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="21"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="180"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableData0">
+    <w:name w:val="Table Data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TableDataChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TableDataChar">
+    <w:name w:val="Table Data Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="TableData0"/>
+    <w:locked/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="MS Mincho" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
+    <w:name w:val="Table text"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="960"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1680"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1920"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
+      <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="365F91"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Appendix">
+    <w:name w:val="Appendix"/>
+    <w:basedOn w:val="Heading"/>
+    <w:link w:val="AppendixChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00152E07"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeadingChar">
+    <w:name w:val="Heading Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AppendixChar">
+    <w:name w:val="Appendix Char"/>
+    <w:basedOn w:val="HeadingChar"/>
+    <w:link w:val="Appendix"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="22"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Hyperlink1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00155017"/>
+    <w:pPr>
+      <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="4576"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="467886"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1Char">
+    <w:name w:val="Hyperlink1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Hyperlink1"/>
+    <w:rsid w:val="00155017"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="467886"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E67D54"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="647786313">
+    <w:div w:id="9307919">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="148593329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="235281266">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="855383489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1457602585">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1737969596">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1836141549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1887403956">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="23134873">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="180437317">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="922377883">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1493179671">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="29306702">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="783422252">
+    <w:div w:id="63988114">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="790830993">
+    <w:div w:id="118307814">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="47723961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1847285699">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="199437976">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="670062912">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="815993258">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1350374767">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="290021159">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1635721736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="311451398">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="609437817">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1405034178">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1675373717">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="346518090">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="760100074">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="930889736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2012759413">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="598031070">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="638386507">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1129322034">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1339237319">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="666715444">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291982973">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="877625180">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="948775990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="926885902">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1814980201">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1830170420">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2091078353">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1072317907">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="705982944">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1124154629">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1844278992">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1237666431">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1937519541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1727219129">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="493687385">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1886288580">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="752628816">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2123575434">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="70548375">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="209347045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="533806594">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="542594277">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1434977467">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="935599465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1152482220">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1315110943">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1474829876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="188883268">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="796605123">
+    <w:div w:id="236718672">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1132093122">
+    <w:div w:id="241531647">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1273972037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2019773506">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="244070269">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="390468743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1749156608">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="245766985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="63377743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="295529751">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1677734350">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="302776875">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1210415233">
+    <w:div w:id="339043733">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="132716908">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="500506130">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="776213002">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="369262134">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1314869399">
+    <w:div w:id="491290560">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1653213676">
+    <w:div w:id="499659485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="265579432">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="499588586">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720330676">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="581991592">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1750690176">
+    <w:div w:id="602224163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="481777628">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="961502465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="94986648">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="651173954">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="899513489">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1041906563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1320572385">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1782145901">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="616179890">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="240726063">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1007056587">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1415206144">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1926256577">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1528526337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1026373078">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="631642528">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="485242781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1358777447">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1174298241">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="653337934">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="4479750">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1376926797">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="123473781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="762845539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851603639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1007830916">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1896159030">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1911887531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2138600382">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="666254452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="678889407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="58211844">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1984576543">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="797257616">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="821391549">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="851603400">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="901982915">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="214900516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="348265405">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1001129122">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="974142700">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="36593283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1360161774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2018651290">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2068331841">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="893809264">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="62804369">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="488445106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1047029438">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1582329385">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="390233379">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="26951734">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1228539170">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="204148977">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1428430459">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1546067453">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1913538256">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="427510187">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="886184469">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="511069188">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="155726432">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="171577906">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2044164915">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="560100745">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="614092663">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="685062766">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="796026594">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="626619691">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="72699627">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448156586">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2134712043">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="996152388">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="846945158">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1106924074">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1121067359">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1124424589">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="804395615">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1480459093">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="202327721">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1450469123">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1964772183">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1500347029">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1991205604">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1839153732">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="306400047">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="467627875">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1106120448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1638994479">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1861820827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1912537310">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="471364609">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2133278452">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1375034521">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2014992492">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="895354517">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="976296014">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="136454896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="580599731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="917860380">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="941717790">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1005012009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1384518674">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786995924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="977807285">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="61757955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="155269608">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="479276796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1338966939">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="425542009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="194470199">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1073620026">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1092555627">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1116101677">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1123353163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1135174262">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="54624124">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="121851903">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="126513377">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="178466367">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="209222733">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="218174509">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="253824985">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="287008294">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="316303769">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="372539023">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="378284667">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="570165689">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="602684058">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="728112997">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="786852845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="808396451">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="875698512">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="889077704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="909272142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="969897034">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="988634912">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1118908921">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1136877538">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1144666706">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1145467252">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1162311173">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1187251209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1199734304">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1292008824">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1312906164">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1328704080">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1346858068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1427071022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1447848006">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1466850821">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1501044295">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1518500549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1598558441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1636907449">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1638299001">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1639460479">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652365958">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1748376209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1768500957">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1770807299">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786995666">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1902985846">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1927184223">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1936329008">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1950162774">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2040616868">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2064475968">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2106991823">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1157452642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="235287250">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="37054244">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="190152680">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="493187433">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="506747484">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="737703937">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="933974778">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1440493615">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1793551718">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2057461516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1309699940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="400101015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="404451510">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1170146424">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1191184404">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1222911341">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="109209907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="755975314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1591893120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1679313887">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1876582202">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1957567051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1288970661">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1345133739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="841159575">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1006790611">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1284464222">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652830988">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1712222097">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2121878426">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1357733719">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="471168817">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="701981609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1398046539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1938051735">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2004628595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1988971460">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="484443893">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="620461398">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1904827962">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1409962164">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="723482244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1675262458">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2112628157">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2134320209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520317995">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1612858105">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1816140971">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520965522">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1777166633">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1197354445">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1633825838">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1814979927">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="822894758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1551845640">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1496074207">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1596134754">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1866750215">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2081244077">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="362561517">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="67768391">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="915894236">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="101146412">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1038624541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1174421473">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1797217769">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="154153832">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1022899991">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="164520390">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1304702448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2027293864">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="170144671">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="495614144">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="225071631">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="236594990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="315111722">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="573707656">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="230625148">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="642855880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="842084196">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="907181893">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1202013827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="282619494">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1816870883">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="479273358">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1384408896">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="492835385">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1384870500">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="495808956">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1150710564">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1250499400">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="496309113">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="726031807">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="519054091">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2007517944">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="615986199">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="340402689">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="625503516">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="526068433">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="639768416">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1001085185">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="684483096">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1118335649">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="716466210">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1740323718">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="752094227">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="377820633">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="893931821">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1027101112">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="762262874">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="194854881">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1471283661">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="845554950">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1336805308">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="885291196">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1033575714">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="915280139">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="227152278">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1032993668">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1571843895">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1154948206">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1838769925">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1171918154">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1215459211">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1183284970">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1988702146">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1194878758">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="313414804">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1285383117">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="429551652">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1311523499">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="156727310">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1311981849">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="755174279">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="915242318">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="948463538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1351418065">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1594701395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1385062559">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="703600066">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1422676390">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1932354652">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1471481375">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="665791884">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1141069661">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1716613340">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1505509179">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="812140837">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="907228045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="959074082">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1472019265">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1748647759">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1619067931">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1593011247">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1690257937">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291792142">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448891715">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1703827526">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1608805186">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1709913312">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="375399612">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1761832543">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1336955038">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1772431865">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1442649629">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2046178330">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1813601454">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1969968834">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1825392416">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1835224342">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1825926562">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1207644590">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1852837361">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2141682833">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1894191489">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="14697199">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1917401817">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291404706">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="549922364">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="665786048">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1412508057">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1442261965">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1559703516">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1766539490">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2080781719">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1938713714">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1698195299">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2006516980">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2132283880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2015259293">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1294404425">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2079398645">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="937718618">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2103447685">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1694303395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2111003933">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="816607538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="988824924">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1421754619">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1902523917">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2132092860">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="567109999">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="786434373">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2110392742">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1607272450">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="721173327">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="29769842">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1886405429">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2084402355">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2045791533">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="501579638">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1614357684">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="146747648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="563493888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="725832775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2006129015">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1687754562">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="119301776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="617570567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1859850184">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="118846427">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="128868143">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="213591116">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817921574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817921713">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1322926935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2107726831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2137529392">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1904755739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1907061064">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1923293889">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1953631998">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="103504038">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="514149298">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2094662518">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="3170099">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="265693177">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="448159031">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="630861940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1163617924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1666544371">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omi.wa.gov.au/resources-and-statistics" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omi.wa.gov.au/Languages/Pages/WALanguageServicesPolicy.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/media/155229/download?inline" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omi.wa.gov.au/events-and-training/diversewa-training" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/professionalinterest/pages/juvenilesdeprivedofliberty.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/professionalinterest/pages/juvenilesdeprivedofliberty.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/media/33919/download?inline" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/media/33949/download?inline" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/media/33926/download?inline" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://australianstogether.org.au/discover/indigenous-culture/kinship/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/media/33925/download?inline" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/professionalinterest/pages/juvenilesdeprivedofliberty.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omi.wa.gov.au/Languages/Pages/WALanguageServicesPolicy.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/media/155229/download?inline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/professionalinterest/pages/juvenilesdeprivedofliberty.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omi.wa.gov.au/resources-and-statistics" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://australianstogether.org.au/discover/indigenous-culture/kinship/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/media/33949/download?inline" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omi.wa.gov.au/events-and-training/diversewa-training" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/media/33926/download?inline" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/media/33925/download?inline" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DOJ-CS Colours Final">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="305497"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="691A41"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="D1B948"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="83C5E1"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="203866"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4D5159"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="E2DCCB"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...5 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
-[...3 lines deleted...]
-    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079CFC7F88D195F44898BCBABA994C892" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="af5b358a11aeeb26b8a8fa2881645a88">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4888e352-1a2e-44da-ab65-b22d44bb57b4" xmlns:ns3="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5bdee512909a91f53f1c8e325c35edb" ns2:_="" ns3:_="">
+    <xsd:import namespace="4888e352-1a2e-44da-ab65-b22d44bb57b4"/>
+    <xsd:import namespace="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
-[...15 lines deleted...]
-                <xsd:element ref="ns2:pa8a0a93780a4945b3173f20d8e45055" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:Saved" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87620643-678a-4ec4-b8d1-35ea5295a2f1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4888e352-1a2e-44da-ab65-b22d44bb57b4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="2" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4b0680b8-824f-4913-9105-d98a88a20ba5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f6c902c1-a70b-4cda-a604-fa1e7b84f0bb">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
-[...28 lines deleted...]
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
-                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Contributor_x0020_Email" ma:index="16" ma:displayName="Content Owner Email" ma:list="UserInfo" ma:SharePointGroup="4" ma:internalName="Contributor_x0020_Email" ma:readOnly="false" ma:showField="EMail">
-[...16 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Position" ma:index="17" nillable="true" ma:displayName="Content Owner Position" ma:default="Senior Project Officer" ma:internalName="Position">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Saved" ma:index="19" nillable="true" ma:displayName="Saved" ma:format="Dropdown" ma:internalName="Saved">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...73 lines deleted...]
-        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="27" ma:displayName="Content Type"/>
-[...1 lines deleted...]
-        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="8" ma:displayName="Subject"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="keywords" maxOccurs="1" ma:index="9" ma:displayName="Keywords">
-[...5 lines deleted...]
-        </xsd:element>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Category"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
           <xs:element ref="pc:AccountType" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="DisplayName" type="xs:string"/>
@@ -12146,317 +22544,187 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Saved xmlns="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...67 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397C2977-CF0E-4634-84CF-52A5020095DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="4888e352-1a2e-44da-ab65-b22d44bb57b4"/>
+    <ds:schemaRef ds:uri="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4B80A1F-5DF6-4D39-BF3E-C88AC81230BF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E63E6A4-E929-4CC2-A117-902F963389A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7928B3BE-46B2-43D4-B70B-48D254452F70}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ACFDBBD-BB17-4DCB-A7D8-AA3152684401}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ea60d57e-af5b-4752-ac57-3e4f28ca11dc}" enabled="1" method="Standard" siteId="{36da45f1-dd2c-4d1f-af13-5abe46b99921}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2068</Words>
-  <Characters>11792</Characters>
+  <Words>1805</Words>
+  <Characters>10793</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>366</Lines>
+  <Paragraphs>182</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP 2.2 Cultural and Religious Requirements</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
-  <Company>Department of Justice</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13833</CharactersWithSpaces>
+  <CharactersWithSpaces>12502</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP 2.2 Cultural and Religious Requirements</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Scott.Rumbold@justice.wa.gov.au</dc:creator>
-  <cp:keywords>Department of Justice; Western Australia; Commissioner Operating Policy and Procedure (COPP); Banksia Hill Detention Centre; Detainee; Detainees; Rule; Custodial; Instrument; Rules; Law; Govern; Youth; 2.2; Culture; Cultural; Religion; Religious; Requirements; Need; Needs; Foreign; National; Nationals; Aboriginal.</cp:keywords>
+  <dc:creator>Agostino, Joshua</dc:creator>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
+    <vt:lpwstr>0x01010079CFC7F88D195F44898BCBABA994C892</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>553d2694,f7c871b,68201029</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
-    <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
-    <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
-    <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
-    <vt:lpwstr>_blank</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-23T05:55:38Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>d2176a17-ea10-45b5-9d80-39d3d9e2556c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>