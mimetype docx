--- v0 (2025-12-19)
+++ v1 (2026-06-03)
@@ -1,46 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="605DA592" w14:textId="6C2FEC4D" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="002E5756">
         <w:t>COPP</w:t>
       </w:r>
       <w:r w:rsidR="00F27982">
         <w:t xml:space="preserve"> </w:t>
@@ -195,3819 +196,3668 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D9BB10D" w14:textId="371EED0B" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="38788BF3" w14:textId="039DB1A9" w:rsidR="00424B18" w:rsidRDefault="00424B18" w:rsidP="00663830"/>
     <w:p w14:paraId="53B565B4" w14:textId="47FDA74A" w:rsidR="00424B18" w:rsidRDefault="00424B18" w:rsidP="00663830"/>
     <w:p w14:paraId="69079A72" w14:textId="22657AC5" w:rsidR="00424B18" w:rsidRDefault="00424B18" w:rsidP="00663830"/>
     <w:p w14:paraId="2A239276" w14:textId="52138EE3" w:rsidR="00424B18" w:rsidRDefault="00424B18" w:rsidP="00663830"/>
     <w:p w14:paraId="535D8935" w14:textId="4665A1ED" w:rsidR="00424B18" w:rsidRDefault="00424B18" w:rsidP="00663830"/>
     <w:p w14:paraId="4401DB9C" w14:textId="6EC0D41C" w:rsidR="00424B18" w:rsidRDefault="00424B18" w:rsidP="00663830"/>
     <w:p w14:paraId="76962EF4" w14:textId="0C37275A" w:rsidR="00424B18" w:rsidRDefault="00424B18" w:rsidP="00663830"/>
     <w:p w14:paraId="3AED534E" w14:textId="47017E2B" w:rsidR="00424B18" w:rsidRDefault="00424B18" w:rsidP="00663830"/>
     <w:p w14:paraId="1F521BF4" w14:textId="041F8CEC" w:rsidR="00424B18" w:rsidRDefault="00424B18" w:rsidP="00663830"/>
     <w:p w14:paraId="496DDF7F" w14:textId="0ECFD182" w:rsidR="00424B18" w:rsidRDefault="00424B18" w:rsidP="00663830"/>
     <w:p w14:paraId="55A5279D" w14:textId="51CD365B" w:rsidR="008140DF" w:rsidRDefault="008140DF" w:rsidP="00663830"/>
     <w:p w14:paraId="478C37CF" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00663830" w:rsidSect="002E5756">
-          <w:headerReference w:type="default" r:id="rId14"/>
-          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6945E5F3" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF7DDC">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CB349C" w14:textId="3EE6EC28" w:rsidR="00CE04B3" w:rsidRDefault="00283ECF">
+    <w:p w14:paraId="0A217D13" w14:textId="5DA9A4CF" w:rsidR="0098301E" w:rsidRDefault="00283ECF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc174955134" w:history="1">
-        <w:r w:rsidR="00CE04B3" w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909211" w:history="1">
+        <w:r w:rsidR="0098301E" w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00CE04B3">
+        <w:r w:rsidR="0098301E">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE04B3" w:rsidRPr="00AC05BD">
+        <w:r w:rsidR="0098301E" w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00CE04B3">
+        <w:r w:rsidR="0098301E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE04B3">
+        <w:r w:rsidR="0098301E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CE04B3">
-[...12 lines deleted...]
-        <w:r w:rsidR="00CE04B3">
+        <w:r w:rsidR="0098301E">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909211 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="0098301E">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="0098301E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE04B3">
+        <w:r w:rsidR="0098301E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00CE04B3">
+        <w:r w:rsidR="0098301E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59AE21F5" w14:textId="52F93ECD" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="41C809C2" w14:textId="21FF1111" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955135" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909212" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955135 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909212 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08599351" w14:textId="3A46785B" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="322B38BC" w14:textId="62B2D626" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955136" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909213" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Behaviour Management Principles</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955136 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909213 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F753FB2" w14:textId="58DE45C6" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="3F2C554B" w14:textId="64C07005" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955137" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909214" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Communication</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955137 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909214 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0019957D" w14:textId="3215CD12" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="22D105A6" w14:textId="36DB9DEC" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955138" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909215" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Detainee Behaviour Expectations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955138 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909215 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70889FC5" w14:textId="7F92A68E" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="47D27E42" w14:textId="7DAC279D" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955139" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909216" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Behaviour Categories</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955139 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909216 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44662DB9" w14:textId="53C3CED5" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="7142725B" w14:textId="3E66A1D8" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955140" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909217" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>6.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Positive behaviours</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955140 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909217 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EF4DBB7" w14:textId="1D1435E1" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="1D29F8BC" w14:textId="14A8F978" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955141" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909218" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>6.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Unacceptable behaviour</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955141 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909218 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="329DB63A" w14:textId="0D637C2B" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="6E37F885" w14:textId="41651E16" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955142" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909219" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Security and Control</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955142 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909219 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67649221" w14:textId="5D85CB01" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="7445F74E" w14:textId="37ADF511" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955143" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909220" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>7.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Covering closed circuit television (CCTV)</w:t>
+          <w:t>Covering closed circuit television (CCTV) and/or viewing windows</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955143 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909220 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1846EBA2" w14:textId="2991223B" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="3B2D683E" w14:textId="2A53C9B6" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955144" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909221" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>7.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Damage to infrastructure</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955144 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909221 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73CA720D" w14:textId="072FC6E2" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="5804E492" w14:textId="79AF7224" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955145" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909222" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>7.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>At risk management checks</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955145 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909222 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38865283" w14:textId="50392145" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="4EC18AE8" w14:textId="4AA65ACD" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955146" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909223" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Behaviour Management Options</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955146 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909223 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="141833C0" w14:textId="4838B4EE" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="71FAC643" w14:textId="04F51F3F" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955147" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909224" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>De- escalation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955147 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909224 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F85FD26" w14:textId="19EB45BB" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="3C94EC54" w14:textId="395A6682" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955148" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909225" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Supporting behavioural change</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955148 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909225 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="524DA80B" w14:textId="4212A263" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="383B3340" w14:textId="21F951BF" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955149" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909226" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Time out</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955149 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909226 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="083496F9" w14:textId="19280C52" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="5229E4D5" w14:textId="4A45F7CC" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955150" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909227" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Failure to comply with a “time-out” instruction</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955150 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909227 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6490944A" w14:textId="2F6193BD" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="2C3C9D44" w14:textId="2F9B6D80" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955151" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909228" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Counselling by Custodial Officers</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955151 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909228 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1995BFD0" w14:textId="075D0F91" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="2C6A0409" w14:textId="26BF82B3" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955152" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909229" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Formal cautioning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955152 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909229 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20EC5BBE" w14:textId="38DA8D95" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="7A2987EF" w14:textId="25045789" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955153" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909230" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Peer Support Group</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955153 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909230 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26883EF3" w14:textId="2B3A31ED" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="2650E4A5" w14:textId="15961DA5" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955154" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909231" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Behaviour support</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955154 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909231 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53E3A939" w14:textId="441613E7" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="08605B7F" w14:textId="6F123993" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955155" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909232" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Additional duties</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955155 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909232 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FDFCB58" w14:textId="6BF6FB1F" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="73A2CA89" w14:textId="596B2224" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955156" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909233" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Withdrawal of privileges</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955156 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909233 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2788CE6E" w14:textId="136F71CD" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="4740DAD6" w14:textId="5463FCB4" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955157" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909234" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Review of withdrawing a privilege</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955157 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909234 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4664152C" w14:textId="14FD922E" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="1E182154" w14:textId="784CB909" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955158" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909235" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Loss of gratuities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955158 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909235 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="088D1034" w14:textId="7A2BED02" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="1EC36856" w14:textId="2ED0DB8D" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955159" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909236" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Deduction of gratuities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955159 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909236 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26B35EDA" w14:textId="0D44A39F" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="49867665" w14:textId="5A4BB9DF" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955160" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909237" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Personal Support Plans and Individual Engagement Plans</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955160 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909237 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A4AA15E" w14:textId="036BA829" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="4678E1A6" w14:textId="2EE67D4E" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955161" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909238" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>9.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Personal support plans</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955161 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909238 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C1D7AA0" w14:textId="1B250B5E" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="267578CB" w14:textId="5733BD19" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955162" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909239" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>9.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Individual engagement plans</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955162 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909239 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01F6200C" w14:textId="2B269A12" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="03A7D546" w14:textId="142669F4" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="660"/>
+          <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955163" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909240" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Offences and Charges</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955163 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909240 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A38309E" w14:textId="2D476C3C" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="58AD8385" w14:textId="5071B8EF" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="660"/>
+          <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955164" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909241" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Confinement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955164 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909241 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38AE0973" w14:textId="45202EA3" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="139B5BC9" w14:textId="19EF93EB" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="660"/>
+          <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955165" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909242" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955165 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909242 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07AD486A" w14:textId="54798E55" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="4A1CF906" w14:textId="020F8237" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955166" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909243" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>12.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955166 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909243 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DBFB080" w14:textId="59047484" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="548A2E33" w14:textId="1C287EDF" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955167" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909244" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>12.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related COPPs and documents</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955167 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909244 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DE2D57F" w14:textId="30965B16" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="541B3E42" w14:textId="57F42C42" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955168" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909245" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>12.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955168 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909245 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62254F69" w14:textId="2FDD0221" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="34303AC0" w14:textId="7DABCAAF" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955169" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909246" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>12.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955169 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909246 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C646D06" w14:textId="4E14A45A" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="394AAA3F" w14:textId="000C5CAB" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="660"/>
+          <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955170" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909247" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AC05BD">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955170 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909247 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43B75F03" w14:textId="08E1CA91" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="00720C35" w14:textId="76443F47" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955171" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909248" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Document version history</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955171 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909248 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CC4DC24" w14:textId="371A10FE" w:rsidR="00CE04B3" w:rsidRDefault="00CE04B3">
+    <w:p w14:paraId="324AEE26" w14:textId="335BBEA9" w:rsidR="0098301E" w:rsidRDefault="0098301E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174955172" w:history="1">
-        <w:r w:rsidRPr="00AC05BD">
+      <w:hyperlink w:anchor="_Toc227909249" w:history="1">
+        <w:r w:rsidRPr="004754E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix A – Detainee Behaviour Expectations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174955172 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227909249 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2743DF28" w14:textId="573E3A0D" w:rsidR="00301409" w:rsidRDefault="00283ECF" w:rsidP="00301409">
+    <w:p w14:paraId="2743DF28" w14:textId="7F9EF7AD" w:rsidR="00301409" w:rsidRDefault="00283ECF" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="66"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="29558219" w14:textId="1CCAF67F" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="315F22C1" w14:textId="54F06DE8" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="26B5340D" w14:textId="1ABF6B18" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="3C7C389B" w14:textId="5D5614FF" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="4A705B42" w14:textId="2805E078" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="04813523" w14:textId="45C74765" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="090ABC98" w14:textId="00173326" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="1511E1CB" w14:textId="47271CC6" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="4287A94D" w14:textId="1FAD84FF" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="5ED3FAE2" w14:textId="01C454D0" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="63F673E5" w14:textId="7ADB6E5C" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="4F25C458" w14:textId="046E1048" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="0D73574D" w14:textId="61C3879E" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
@@ -4016,2523 +3866,2449 @@
     <w:p w14:paraId="7459E611" w14:textId="4FCA4240" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="1D5C6B64" w14:textId="3CA15BB6" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="15482046" w14:textId="3EA2CD8F" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="06B4CEF4" w14:textId="2DE55783" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="525B02CC" w14:textId="2142CD02" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="1ABF8EEF" w14:textId="4A4C1665" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="64040385" w14:textId="3255B746" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="1D64C276" w14:textId="69FB96FC" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="73DC32B0" w14:textId="4E676F74" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="712B8251" w14:textId="2F7D5B42" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="7722C89E" w14:textId="347E0DF3" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="62EA02CF" w14:textId="37558D82" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="6822921C" w14:textId="4C913996" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="7A5B0C53" w14:textId="6D8B76A7" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="1A53E0E7" w14:textId="17C27027" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="19554FBA" w14:textId="118BCD94" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="3B5A64F5" w14:textId="41693827" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="7C9C17B7" w14:textId="7B053FA6" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="1367B174" w14:textId="51581EA4" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="3C9C6088" w14:textId="1C93CBEB" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="6D02AA38" w14:textId="35583919" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="149352CB" w14:textId="33C2514B" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="40B57B3E" w14:textId="5665F569" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="2084A286" w14:textId="6B42E8A0" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
     <w:p w14:paraId="00E344E1" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="00301409" w:rsidRDefault="00301409" w:rsidP="00301409"/>
-    <w:p w14:paraId="0B57F7F7" w14:textId="1155E521" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="00D9752D">
+    <w:p w14:paraId="0B57F7F7" w14:textId="1155E521" w:rsidR="00C8272F" w:rsidRPr="0098301E" w:rsidRDefault="00C8272F" w:rsidP="00D9752D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc174955134"/>
-      <w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc227909211"/>
+      <w:r w:rsidRPr="0098301E">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2885EB06" w14:textId="2962A281" w:rsidR="00150BE5" w:rsidRPr="00F27982" w:rsidRDefault="00150BE5" w:rsidP="0019376D">
+    <w:p w14:paraId="2885EB06" w14:textId="2962A281" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="0019376D">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all Custodial Officers and staff who in their employment carry out specific operational functions at a Youth Detention Centre (YDC).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E7FF5A" w14:textId="77777777" w:rsidR="00F27982" w:rsidRDefault="00EC5AF1" w:rsidP="002A4A4E">
+    <w:p w14:paraId="00E7FF5A" w14:textId="77777777" w:rsidR="00F27982" w:rsidRPr="0098301E" w:rsidRDefault="00EC5AF1" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc174955135"/>
-      <w:r>
+      <w:bookmarkStart w:id="1" w:name="_Toc227909212"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54705B49" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
+    <w:p w14:paraId="54705B49" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>This COPP provides the basis for the behaviour management of detainees, in accordance with a trauma informed model.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FE6F1E" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="21FE6F1E" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Promoting a trauma informed environment with consistent boundaries as well as ensuring detainees are treated lawfully, humanely, fairly and equally, assists in providing a stable environment for detainees placed at a YDC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AEE1DF9" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="5AEE1DF9" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Promoting a safe and structured environment with consistent limits, boundaries and incentives as well as ensuring detainees are treated lawfully, humanely, fairly and equally, shall provide stability for detainees. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4297B486" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="4297B486" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Setting a standard of behaviour encourages a consistent approach to positive behaviour. Promoting positive behaviour is aimed at motivating detainees to improve their behaviour.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3762EF45" w14:textId="75BFC32C" w:rsidR="00343677" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="3762EF45" w14:textId="75BFC32C" w:rsidR="00343677" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guiding detainees and encouraging positive behaviours also assists in learning appropriate ways to behave. Expectations of detainees and how those expectations are communicated may have a powerful influence on a </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="000D099B">
+        <w:t xml:space="preserve">Guiding detainees and encouraging positive behaviours also assists in learning appropriate ways to behave. Expectations of detainees and how those expectations are communicated may have a powerful influence on a detainees behaviour. Focusing on positive behaviours rather than directing attention to unacceptable behaviours encourages detainees to feel valued. Feeling valued provides an avenue for the detainees to feel appreciated and </w:t>
+      </w:r>
+      <w:r w:rsidR="000D099B" w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>connected.</w:t>
       </w:r>
-      <w:r w:rsidR="000F264C" w:rsidRPr="00343677">
+      <w:r w:rsidR="000F264C" w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F612D8" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="70F612D8" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Detainees shall be initially informed of the required behaviour expectations on admission and during their orientation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E706A15" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="7E706A15" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Custodial Officers shall lead by example when interacting with detainees and act as a positive role model, reinforcing and influencing positive behaviour and providing the detainee with the opportunity to make appropriate decisions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685DE43F" w14:textId="313B3A79" w:rsidR="00003E3D" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="685DE43F" w14:textId="313B3A79" w:rsidR="00003E3D" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Demonstrated positive detainee behaviour(s) shall be rewarded by privileges and unacceptable behaviour(s) shall be managed in a consistent manner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D30219F" w14:textId="39251A7A" w:rsidR="00003E3D" w:rsidRDefault="00003E3D" w:rsidP="0052247C">
+    <w:p w14:paraId="3D30219F" w14:textId="39251A7A" w:rsidR="00003E3D" w:rsidRPr="0098301E" w:rsidRDefault="00003E3D" w:rsidP="0052247C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F757F8D" w14:textId="68A034E8" w:rsidR="00003E3D" w:rsidRDefault="00003E3D" w:rsidP="0052247C">
+    <w:p w14:paraId="5F757F8D" w14:textId="68A034E8" w:rsidR="00003E3D" w:rsidRPr="0098301E" w:rsidRDefault="00003E3D" w:rsidP="0052247C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="651A8C3C" w14:textId="4B956F80" w:rsidR="00003E3D" w:rsidRDefault="00003E3D" w:rsidP="0052247C">
+    <w:p w14:paraId="651A8C3C" w14:textId="4B956F80" w:rsidR="00003E3D" w:rsidRPr="0098301E" w:rsidRDefault="00003E3D" w:rsidP="0052247C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EE350C6" w14:textId="6EA44662" w:rsidR="00003E3D" w:rsidRDefault="00003E3D" w:rsidP="0052247C">
+    <w:p w14:paraId="3EE350C6" w14:textId="6EA44662" w:rsidR="00003E3D" w:rsidRPr="0098301E" w:rsidRDefault="00003E3D" w:rsidP="0052247C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F2D0CA6" w14:textId="683BB0F5" w:rsidR="00003E3D" w:rsidRDefault="00003E3D" w:rsidP="0052247C">
+    <w:p w14:paraId="2F2D0CA6" w14:textId="683BB0F5" w:rsidR="00003E3D" w:rsidRPr="0098301E" w:rsidRDefault="00003E3D" w:rsidP="0052247C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5500A2EF" w14:textId="6799BF22" w:rsidR="00003E3D" w:rsidRDefault="00003E3D" w:rsidP="0052247C">
+    <w:p w14:paraId="5500A2EF" w14:textId="6799BF22" w:rsidR="00003E3D" w:rsidRPr="0098301E" w:rsidRDefault="00003E3D" w:rsidP="0052247C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10467A49" w14:textId="555B7A4B" w:rsidR="00003E3D" w:rsidRDefault="00003E3D" w:rsidP="0052247C">
+    <w:p w14:paraId="10467A49" w14:textId="555B7A4B" w:rsidR="00003E3D" w:rsidRPr="0098301E" w:rsidRDefault="00003E3D" w:rsidP="0052247C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="316F6650" w14:textId="355C384F" w:rsidR="00003E3D" w:rsidRDefault="00003E3D" w:rsidP="0052247C">
+    <w:p w14:paraId="316F6650" w14:textId="355C384F" w:rsidR="00003E3D" w:rsidRPr="0098301E" w:rsidRDefault="00003E3D" w:rsidP="0052247C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B366542" w14:textId="22E937E5" w:rsidR="00003E3D" w:rsidRDefault="00003E3D" w:rsidP="0052247C">
+    <w:p w14:paraId="1B366542" w14:textId="22E937E5" w:rsidR="00003E3D" w:rsidRPr="0098301E" w:rsidRDefault="00003E3D" w:rsidP="0052247C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02861BE9" w14:textId="711391DB" w:rsidR="00826D5F" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
+    <w:p w14:paraId="02861BE9" w14:textId="711391DB" w:rsidR="00826D5F" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc174955136"/>
-      <w:r w:rsidRPr="00150BE5">
+      <w:bookmarkStart w:id="2" w:name="_Toc227909213"/>
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Behaviour Management Principles</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="00826D5F" w:rsidRPr="00890FBC">
+      <w:r w:rsidR="00826D5F" w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD789E3" w14:textId="783DE41E" w:rsidR="0086566B" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
+    <w:p w14:paraId="6BD789E3" w14:textId="783DE41E" w:rsidR="0086566B" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="360" w:after="240"/>
         <w:ind w:left="709"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Detainee behaviour management principles include</w:t>
       </w:r>
-      <w:r w:rsidR="0086566B">
+      <w:r w:rsidR="0086566B" w:rsidRPr="0098301E">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40851F92" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="003677EF" w:rsidRDefault="00150BE5" w:rsidP="00301409">
+    <w:p w14:paraId="40851F92" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003677EF">
-[...9 lines deleted...]
-    <w:p w14:paraId="4E1907B1" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="003677EF" w:rsidRDefault="00150BE5" w:rsidP="00301409">
+      <w:r w:rsidRPr="0098301E">
+        <w:t>staff being positive role models</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1907B1" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003677EF">
+      <w:r w:rsidRPr="0098301E">
         <w:t>early intervention</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31490178" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="003677EF" w:rsidRDefault="00150BE5" w:rsidP="00301409">
+    <w:p w14:paraId="31490178" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003677EF">
-[...9 lines deleted...]
-    <w:p w14:paraId="58CA2F36" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="003677EF" w:rsidRDefault="00150BE5" w:rsidP="00301409">
+      <w:r w:rsidRPr="0098301E">
+        <w:t>honesty, fairness, natural justice and equality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CA2F36" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003677EF">
-[...9 lines deleted...]
-    <w:p w14:paraId="5F82038E" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00301409">
+      <w:r w:rsidRPr="0098301E">
+        <w:t xml:space="preserve">consideration of the extent and severity of the unacceptable behaviour </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F82038E" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003677EF">
+      <w:r w:rsidRPr="0098301E">
         <w:t>consideration of age, gender and background of the detainee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CF4FBB" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="003677EF" w:rsidRDefault="00150BE5" w:rsidP="00301409">
+    <w:p w14:paraId="19CF4FBB" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">consideration of a disability, including cognitive needs </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4132770D" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="003677EF" w:rsidRDefault="00150BE5" w:rsidP="00301409">
+    <w:p w14:paraId="4132770D" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003677EF">
-[...21 lines deleted...]
-    <w:p w14:paraId="480DF774" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="003677EF" w:rsidRDefault="00150BE5" w:rsidP="00301409">
+      <w:r w:rsidRPr="0098301E">
+        <w:t>acknowledgment and consideration of detainee diversity and cultural and religious beliefs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480DF774" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003677EF">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">respecting detainee dignity, personal views and differences </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADAECCA" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00301409">
+    <w:p w14:paraId="5ADAECCA" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003677EF">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">consistency in responses and management </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBADE72" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00E54732" w:rsidRDefault="00150BE5" w:rsidP="00301409">
+    <w:p w14:paraId="1BBADE72" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003677EF">
-[...9 lines deleted...]
-    <w:p w14:paraId="5E803925" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
+      <w:r w:rsidRPr="0098301E">
+        <w:t>monitoring and evaluating behaviour management options.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E803925" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc174955137"/>
-      <w:r w:rsidRPr="00150BE5">
+      <w:bookmarkStart w:id="3" w:name="_Toc227909214"/>
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Communication</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E14AAB3" w14:textId="64292795" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
+    <w:p w14:paraId="6E14AAB3" w14:textId="64292795" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="360" w:after="240"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008205E4">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="63C1F23B" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00AC650A" w:rsidRDefault="00150BE5" w:rsidP="00A91216">
+        <w:t>The ability to communicate effectively is essential when engaging with detainees. Custodial Officers shall actively engage and adapt their communication to meet the needs of the individual detainee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C1F23B" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00A91216">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AC650A">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">All communications with detainees shall be embedded in such a way that language diversity is acknowledged, understood and accommodated. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22769CEC" w14:textId="3C3AAF34" w:rsidR="00150BE5" w:rsidRPr="00AC650A" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="22769CEC" w14:textId="3C3AAF34" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk146870321"/>
       <w:bookmarkStart w:id="5" w:name="_Hlk146870358"/>
-      <w:r w:rsidRPr="00AC650A">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">Custodial Officers shall encourage detainees to express their cultural background and practice religious beliefs and shall communicate with detainees in a culturally appropriate way, ensuring they are treated and managed within the principles of substantive equality and determine if translator services are required, refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00AC650A">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="0098301E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 2.2 – Cultural and Religious Requirements</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00AC650A">
+      <w:r w:rsidRPr="0098301E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="3B6EDB42" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00BB7A67" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="3B6EDB42" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Staff shall provide detainees with relevant, timely and culturally appropriate feedback regarding demonstrated positive or unacceptable behaviours, providing opportunities for the detainee to exhibit self-improvement, as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DE3E6E" w14:textId="035E003E" w:rsidR="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="26DE3E6E" w14:textId="035E003E" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc23420330"/>
       <w:bookmarkStart w:id="7" w:name="_Toc23420573"/>
       <w:bookmarkStart w:id="8" w:name="_Toc23752780"/>
       <w:bookmarkStart w:id="9" w:name="_Toc23771107"/>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> when communicating and managing behaviours.</w:t>
+      <w:r w:rsidRPr="0098301E">
+        <w:t>Custodial Officers shall consider the detainee’s age, gender, personal and social development (including any physical and/or cognitive impairments) when communicating and managing behaviours.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="69AB73A9" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="69AB73A9" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers, in their interactions with detainees shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7180FBF3" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00E85535" w:rsidRDefault="00150BE5" w:rsidP="00E85535">
+    <w:p w14:paraId="7180FBF3" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00E85535">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E85535">
+      <w:r w:rsidRPr="0098301E">
         <w:t>approach the detainee in a calm manner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4E8625" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00E85535" w:rsidRDefault="00150BE5" w:rsidP="00E85535">
+    <w:p w14:paraId="7C4E8625" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00E85535">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E85535">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">use positive non-threatening body language </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7D36CB" w14:textId="0B99E6F4" w:rsidR="00150BE5" w:rsidRPr="00323013" w:rsidRDefault="00E85535" w:rsidP="00150BE5">
+    <w:p w14:paraId="6B7D36CB" w14:textId="0B99E6F4" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00E85535" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E85535">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">set clear professional boundaries.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483C0963" w14:textId="0BA597CB" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="483C0963" w14:textId="0BA597CB" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:lastRenderedPageBreak/>
         <w:t>Custodial Officers shall acknowledge either the positive or unacceptable behaviour(s) and provide regular verbal feedback to detainees as soon as possible:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057605A6" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00301409" w:rsidRDefault="00150BE5" w:rsidP="00301409">
+    <w:p w14:paraId="057605A6" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">in a manner that is understood by the detainee and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A6E133" w14:textId="11F35F34" w:rsidR="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="08A6E133" w14:textId="11F35F34" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">to assist the detainee in learning how to self-manage their behaviour(s). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14540824" w14:textId="10468CCA" w:rsidR="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
+    <w:p w14:paraId="14540824" w14:textId="10468CCA" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc174955138"/>
-      <w:r w:rsidRPr="00150BE5">
+      <w:bookmarkStart w:id="10" w:name="_Toc227909215"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Detainee Behaviour Expectations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="015BED01" w14:textId="5DD0702E" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
+    <w:p w14:paraId="015BED01" w14:textId="5DD0702E" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">Setting behaviour standards provides the detainees with goals to assist in better controlling their behaviour. Rewarding the achievement of behaviour standards is intended to encourage </w:t>
       </w:r>
-      <w:r w:rsidR="000D099B" w:rsidRPr="00150BE5">
+      <w:r w:rsidR="000D099B" w:rsidRPr="0098301E">
         <w:t>the detainee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve"> to take responsibility for their behaviour and reinforces that good behaviour promotes a positive environment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE3C51A" w14:textId="49D50CFD" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="7AE3C51A" w14:textId="49D50CFD" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>The detainees shall be informed of the expected behaviour standards (</w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A_–_1" w:history="1">
-        <w:r w:rsidRPr="00150BE5">
+        <w:r w:rsidRPr="0098301E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix A</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">) on admission and transfer to other units or YDC. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8852EB" w14:textId="5D273F50" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="0F8852EB" w14:textId="5D273F50" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers shall engage the detainee in setting individual behaviour standards. Standards should be simple and comprise of a few words or pictures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E50CA15" w14:textId="4C50B23E" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="1E50CA15" w14:textId="4C50B23E" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers shall familiarise themselves with each detainee</w:t>
       </w:r>
-      <w:r w:rsidR="0094007A">
+      <w:r w:rsidR="0094007A" w:rsidRPr="0098301E">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>s standards and provide positive re-enforcement of the standards on a regular basis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F78BB6A" w14:textId="4ED2CE96" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
+    <w:p w14:paraId="7F78BB6A" w14:textId="4ED2CE96" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Individual behaviour standards shall be evaluated with the detainee</w:t>
       </w:r>
-      <w:r w:rsidR="0094007A">
+      <w:r w:rsidR="0094007A" w:rsidRPr="0098301E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B44BB6" w14:textId="7D4E204F" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
+    <w:p w14:paraId="08B44BB6" w14:textId="7D4E204F" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc78199088"/>
       <w:bookmarkStart w:id="12" w:name="_Toc146869758"/>
       <w:bookmarkStart w:id="13" w:name="_Toc146870228"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc174955139"/>
-      <w:r w:rsidRPr="00150BE5">
+      <w:bookmarkStart w:id="14" w:name="_Toc227909216"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Behaviour Categories</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="07C94A48" w14:textId="78D2CF81" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
+    <w:p w14:paraId="07C94A48" w14:textId="78D2CF81" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc78199089"/>
       <w:bookmarkStart w:id="16" w:name="_Toc146869759"/>
       <w:bookmarkStart w:id="17" w:name="_Toc146870229"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc174955140"/>
-      <w:r w:rsidRPr="00150BE5">
+      <w:bookmarkStart w:id="18" w:name="_Toc227909217"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Positive behaviours</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="5033525E" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="5033525E" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc23420336"/>
       <w:bookmarkStart w:id="20" w:name="_Toc23420579"/>
       <w:bookmarkStart w:id="21" w:name="_Toc23752786"/>
       <w:bookmarkStart w:id="22" w:name="_Toc23771113"/>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Positive behaviour is where a detainee maintains behaviour expectations and complies with maintaining the good government, good order or security of the YDC.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="5BEBD26A" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="5BEBD26A" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Positive behaviour assists in promoting the safety and wellbeing of detainees and staff, while giving detainees the opportunity to have their views considered.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F4066D" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="00F4066D" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc23420343"/>
       <w:bookmarkStart w:id="24" w:name="_Toc23420586"/>
       <w:bookmarkStart w:id="25" w:name="_Toc23752793"/>
       <w:bookmarkStart w:id="26" w:name="_Toc23771120"/>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Positive behaviour(s) may include, but is not limited to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA735E0" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00301409">
+    <w:p w14:paraId="2CA735E0" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>following instructions from staff</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CAA7A6" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00301409">
+    <w:p w14:paraId="25CAA7A6" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>interacting respectfully with other detainees and staff</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8E3F0A" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00301409">
+    <w:p w14:paraId="6A8E3F0A" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>participating in education, training, programs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E155FDF" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00301409">
+    <w:p w14:paraId="6E155FDF" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">maintaining a high standard of personal hygiene </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450BF27C" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00301409">
+    <w:p w14:paraId="450BF27C" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>respecting property, for example, no wilful damage or graffiti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76625E47" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00301409">
+    <w:p w14:paraId="76625E47" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>performing unit duties, ensuring cell and living areas are clean and tidy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C7C4D3" w14:textId="3842767F" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="36C7C4D3" w14:textId="3842767F" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Detainees shall be expected to maintain the required standard behaviour expectations in accordance with </w:t>
       </w:r>
       <w:bookmarkStart w:id="27" w:name="_Hlk78793616"/>
-      <w:r w:rsidR="00352798">
+      <w:r w:rsidR="00352798" w:rsidRPr="0098301E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00352798">
+      <w:r w:rsidR="00352798" w:rsidRPr="0098301E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK  \l "_Appendix_A_–_1" </w:instrText>
       </w:r>
-      <w:r w:rsidR="00352798">
+      <w:r w:rsidR="00352798" w:rsidRPr="0098301E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00352798">
+      <w:r w:rsidR="00352798" w:rsidRPr="0098301E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00352798">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendix A – </w:t>
       </w:r>
-      <w:r w:rsidR="00F4483B">
+      <w:r w:rsidR="00F4483B" w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Detainee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00352798">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> Behaviour Expectations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
-      <w:r w:rsidRPr="00352798">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00352798">
+      <w:r w:rsidR="00352798" w:rsidRPr="0098301E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D6B662" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="28D6B662" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc77858457"/>
       <w:bookmarkStart w:id="29" w:name="_Toc77858831"/>
       <w:bookmarkStart w:id="30" w:name="_Toc77858982"/>
       <w:bookmarkStart w:id="31" w:name="_Toc78198856"/>
       <w:bookmarkStart w:id="32" w:name="_Toc78198934"/>
       <w:bookmarkStart w:id="33" w:name="_Toc78199012"/>
       <w:bookmarkStart w:id="34" w:name="_Toc78199090"/>
       <w:bookmarkStart w:id="35" w:name="_Toc114217730"/>
       <w:bookmarkStart w:id="36" w:name="_Toc121294764"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="37" w:name="_Toc146869760"/>
       <w:bookmarkStart w:id="38" w:name="_Toc146870230"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc174955141"/>
-      <w:r w:rsidRPr="00150BE5">
+      <w:bookmarkStart w:id="39" w:name="_Toc227909218"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Unacceptable behaviour</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w14:paraId="680B9B5E" w14:textId="3754B400" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="680B9B5E" w14:textId="3754B400" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">Unacceptable behaviour has the potential to cause risk, serious impact or an incident involving other detainees, staff, others, property or operations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60ACE045" w14:textId="22312686" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="60ACE045" w14:textId="22312686" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers shall address unacceptable behaviour(s) in a lawful, timely, fair, transparent, consistent and respectful manner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111954F1" w14:textId="4A8C736D" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="111954F1" w14:textId="4A8C736D" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers shall be mindful that detainees who have experienced past/current trauma may lack understanding of the cause and effect of their behaviours and be unable to regulate their emotions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DC5F98" w14:textId="0F75FF14" w:rsidR="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="13DC5F98" w14:textId="0F75FF14" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">Custodial Officers shall observe detainees for possible warning signs which may indicate that the detainee’s behaviour may be escalating, for example, pacing, clenched fists, aggressive tones etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC755E4" w14:textId="5F5DBE13" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="3CC755E4" w14:textId="5F5DBE13" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
-[...6 lines deleted...]
-    <w:p w14:paraId="689ACCF4" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00262456">
+      <w:r w:rsidRPr="0098301E">
+        <w:t>Custodial Officers shall respond to warning signs by utilising any or all the following strategies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689ACCF4" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>giving the detainee space and time to calm down</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B58954" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00262456">
+    <w:p w14:paraId="15B58954" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>using a calm and even tone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70622970" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00262456">
+    <w:p w14:paraId="70622970" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">utilising silence </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DCAA4C" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00262456">
+    <w:p w14:paraId="00DCAA4C" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">offering choice and time to decide </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7DDBC9" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00262456">
+    <w:p w14:paraId="2C7DDBC9" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>seeking support and guidance from other staff and address as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73656E02" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="73656E02" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers shall consider the nature of the detainee’s behaviour, risk and de-escalation strategies, when addressing unacceptable behaviours.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153A2CB7" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="153A2CB7" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers shall use the opportunity of addressing unacceptable behaviours to highlight positive behaviours and discuss with the detainee, alternative options to negative behaviour.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B9FD6C" w14:textId="27ADEEB3" w:rsidR="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
+    <w:p w14:paraId="44B9FD6C" w14:textId="27ADEEB3" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00150BE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">Custodial Officers shall report any incident in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00150BE5">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="0098301E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 8.1 – Incident Reporting</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4005CEA7" w14:textId="6A1DC708" w:rsidR="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
+    <w:p w14:paraId="4005CEA7" w14:textId="6A1DC708" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc121294774"/>
       <w:bookmarkStart w:id="41" w:name="_Toc146869761"/>
       <w:bookmarkStart w:id="42" w:name="_Toc146870231"/>
-      <w:bookmarkStart w:id="43" w:name="_Toc174955142"/>
-      <w:r w:rsidRPr="00150BE5">
+      <w:bookmarkStart w:id="43" w:name="_Toc227909219"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Security and Control</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:p w14:paraId="77F4C073" w14:textId="09FB6F5A" w:rsidR="00262456" w:rsidRPr="00262456" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
+    <w:p w14:paraId="77F4C073" w14:textId="09FB6F5A" w:rsidR="00262456" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
-[...11 lines deleted...]
-    <w:p w14:paraId="57CCFF21" w14:textId="0DEB97DB" w:rsidR="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
+        <w:t>Security and control address specific operational risks which may be the result of an inappropriate behaviour. In order to maintain the good order of the Detention Centre and detainee these risks shall be addressed as follows to prevent escalation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57CCFF21" w14:textId="0DEB97DB" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_Hlk146875007"/>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers shall identify behaviours which may pose an operational risk and be able to address and respond to a security incident or any emerging security issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222D5CF7" w14:textId="77777777" w:rsidR="00262456" w:rsidRPr="00262456" w:rsidRDefault="00262456" w:rsidP="00262456"/>
-    <w:p w14:paraId="6E6476FE" w14:textId="6CBED0AB" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00262456">
+    <w:p w14:paraId="222D5CF7" w14:textId="77777777" w:rsidR="00262456" w:rsidRPr="0098301E" w:rsidRDefault="00262456" w:rsidP="00262456"/>
+    <w:p w14:paraId="6E6476FE" w14:textId="36EF1934" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Toc121294775"/>
       <w:bookmarkStart w:id="46" w:name="_Toc146869762"/>
       <w:bookmarkStart w:id="47" w:name="_Toc146870232"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc174955143"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc227909220"/>
       <w:bookmarkEnd w:id="44"/>
-      <w:r w:rsidRPr="00262456">
+      <w:r w:rsidRPr="0098301E">
         <w:lastRenderedPageBreak/>
-        <w:t>Covering</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> closed circuit television (CCTV</w:t>
+        <w:t>Covering closed circuit television (CCTV</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
-      <w:r w:rsidR="00CE04B3">
+      <w:r w:rsidR="00CE04B3" w:rsidRPr="0098301E">
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidR="008B0548" w:rsidRPr="0098301E">
+        <w:t xml:space="preserve"> and/or viewing windows</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
-    <w:p w14:paraId="1F35DE98" w14:textId="2A07711D" w:rsidR="00150BE5" w:rsidRPr="002E2F2A" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="1F35DE98" w14:textId="3ED67FBB" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="002E2F2A">
-[...2 lines deleted...]
-      <w:r w:rsidR="009B60B6" w:rsidRPr="002E2F2A">
+      <w:r w:rsidRPr="0098301E">
+        <w:t>Where a detainee has covered the CCTV camera</w:t>
+      </w:r>
+      <w:r w:rsidR="008B0548" w:rsidRPr="0098301E">
+        <w:t xml:space="preserve"> and/or viewing window</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098301E">
+        <w:t xml:space="preserve"> in a cell, they will </w:t>
+      </w:r>
+      <w:r w:rsidR="009B60B6" w:rsidRPr="0098301E">
         <w:t xml:space="preserve">immediately </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E2F2A">
+      <w:r w:rsidRPr="0098301E">
         <w:t>be asked by the Custodial Officer to uncover the camera via the cell call system</w:t>
       </w:r>
-      <w:r w:rsidR="009B60B6" w:rsidRPr="002E2F2A">
+      <w:r w:rsidR="009B60B6" w:rsidRPr="0098301E">
         <w:t>, or when practicable, via attendance in person</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E2F2A">
+      <w:r w:rsidRPr="0098301E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A92B7B" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="70A92B7B" w14:textId="5437486A" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
-[...3 lines deleted...]
-    <w:p w14:paraId="24F60BB7" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
+        <w:t xml:space="preserve">If the CCTV remains covered a further request to uncover the CCTV </w:t>
+      </w:r>
+      <w:r w:rsidR="008B0548" w:rsidRPr="0098301E">
+        <w:t xml:space="preserve">and/or viewing window </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098301E">
+        <w:t>via the cell call system shall be made. A visual check of the detainee shall be conducted by the Custodial Officer and documented in Total Offender Management Solution (TOMS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F60BB7" w14:textId="1F15EF4A" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
-[...3 lines deleted...]
-    <w:p w14:paraId="0E2C330A" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
+        <w:t xml:space="preserve">The Custodial Officer shall request the detainee to uncover the CCTV </w:t>
+      </w:r>
+      <w:r w:rsidR="008B0548" w:rsidRPr="0098301E">
+        <w:t xml:space="preserve">and/or viewing window </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098301E">
+        <w:t xml:space="preserve">when completing a visual check of the detainee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2C330A" w14:textId="09D61237" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
-[...3 lines deleted...]
-    <w:p w14:paraId="50AECC04" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00262456">
+      <w:r w:rsidRPr="0098301E">
+        <w:t xml:space="preserve">Where the CCTV </w:t>
+      </w:r>
+      <w:r w:rsidR="008B0548" w:rsidRPr="0098301E">
+        <w:t xml:space="preserve">and/or viewing window </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098301E">
+        <w:t xml:space="preserve">remains covered, Custodial Officers shall enter the cell and ensure that the CCTV </w:t>
+      </w:r>
+      <w:r w:rsidR="008B0548" w:rsidRPr="0098301E">
+        <w:t xml:space="preserve">and/or viewing window </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098301E">
+        <w:t>is uncovered prior to leaving the cell.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AECC04" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">The Custodial Officer shall submit an incident report in TOMS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD596EF" w14:textId="68523534" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="5CD596EF" w14:textId="68523534" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Toc121294776"/>
       <w:bookmarkStart w:id="50" w:name="_Toc146869763"/>
       <w:bookmarkStart w:id="51" w:name="_Toc146870233"/>
-      <w:bookmarkStart w:id="52" w:name="_Toc174955144"/>
-      <w:r w:rsidRPr="00150BE5">
+      <w:bookmarkStart w:id="52" w:name="_Toc227909221"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Damage to infrastructure</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
-    <w:p w14:paraId="090C34BB" w14:textId="0E0FDC07" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="090C34BB" w14:textId="0E0FDC07" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers shall attend the detainee</w:t>
       </w:r>
-      <w:r w:rsidR="0094007A">
+      <w:r w:rsidR="0094007A" w:rsidRPr="0098301E">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>s cell immediately where they are damaging infrastructure or property.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344F9E9C" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="344F9E9C" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers shall request the detainee to stop the damage and utilise de-escalation techniques.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8494BF" w14:textId="30AA8A28" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="6D8494BF" w14:textId="30AA8A28" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">Where the detainee is non-compliant with the request and de-escalation techniques are ineffective, Custodial staff shall don personal protective equipment (PPE) and apply force in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00150BE5">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="0098301E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 8.2 Use of Force</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124B4792" w14:textId="1A5CD18A" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="124B4792" w14:textId="1A5CD18A" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc121294777"/>
       <w:bookmarkStart w:id="54" w:name="_Toc146869764"/>
       <w:bookmarkStart w:id="55" w:name="_Toc146870234"/>
-      <w:bookmarkStart w:id="56" w:name="_Toc174955145"/>
-      <w:r w:rsidRPr="00150BE5">
+      <w:bookmarkStart w:id="56" w:name="_Toc227909222"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>At risk management checks</w:t>
       </w:r>
       <w:bookmarkStart w:id="57" w:name="_Hlk146869720"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:p w14:paraId="36189885" w14:textId="17F8ED63" w:rsidR="005040AC" w:rsidRPr="005040AC" w:rsidRDefault="00150BE5" w:rsidP="005040AC">
+    <w:p w14:paraId="36189885" w14:textId="17F8ED63" w:rsidR="005040AC" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="005040AC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">Detainees on the At-Risk Management System (ARMS) shall be managed  in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00150BE5">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="0098301E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 7.4 Detainees at Risk of Self-Harm or Requiring Additional Support and Monitoring</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06001B59" w14:textId="74FB8ED8" w:rsidR="005040AC" w:rsidRPr="00602111" w:rsidRDefault="005040AC" w:rsidP="009D16A1">
+    <w:p w14:paraId="06001B59" w14:textId="18299BDE" w:rsidR="005040AC" w:rsidRPr="0098301E" w:rsidRDefault="005040AC" w:rsidP="009D16A1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00602111">
-[...2 lines deleted...]
-      <w:r w:rsidR="00900932" w:rsidRPr="00602111">
+      <w:r w:rsidRPr="0098301E">
+        <w:t>It is a requirement that staff will act as soon as they observe that a detainee placed on ARMS has obscured the vision of their cell CCTV camera</w:t>
+      </w:r>
+      <w:r w:rsidR="008B0548" w:rsidRPr="0098301E">
+        <w:t xml:space="preserve"> and/or viewing window</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098301E">
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:r w:rsidR="00900932" w:rsidRPr="0098301E">
         <w:t>accordance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00602111">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
-      <w:r w:rsidR="00900932" w:rsidRPr="00602111">
+      <w:r w:rsidR="00900932" w:rsidRPr="0098301E">
         <w:t xml:space="preserve">section </w:t>
       </w:r>
-      <w:r w:rsidRPr="00602111">
+      <w:r w:rsidRPr="0098301E">
         <w:t>7.2 and the below requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01596633" w14:textId="76184939" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="009B60B6" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="01596633" w14:textId="5F8F36EB" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="009B60B6" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidR="00150BE5" w:rsidRPr="00150BE5">
-[...2 lines deleted...]
-      <w:r w:rsidR="0094007A">
+      <w:r w:rsidR="00150BE5" w:rsidRPr="0098301E">
+        <w:t xml:space="preserve">here CCTV </w:t>
+      </w:r>
+      <w:r w:rsidR="008B0548" w:rsidRPr="0098301E">
+        <w:t xml:space="preserve">and/or viewing window </w:t>
+      </w:r>
+      <w:r w:rsidR="00150BE5" w:rsidRPr="0098301E">
+        <w:t>is obstructed, Custodial Officers shall attend the detainee</w:t>
+      </w:r>
+      <w:r w:rsidR="0094007A" w:rsidRPr="0098301E">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00150BE5" w:rsidRPr="00150BE5">
+      <w:r w:rsidR="00150BE5" w:rsidRPr="0098301E">
         <w:t>s cell and check the detainee’s welfare through the viewing hatch or by talking with the detainee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB2639B" w14:textId="624CF86B" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="5DB2639B" w14:textId="624CF86B" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers shall enter ARMS checks and notes on the supervision log in accordance with the detainee</w:t>
       </w:r>
-      <w:r w:rsidR="0094007A">
+      <w:r w:rsidR="0094007A" w:rsidRPr="0098301E">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>s risk management plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA40A2D" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="1FA40A2D" w14:textId="77777777" w:rsidR="00150BE5" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>ARMS entries shall be concise and comprehensive.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F163087" w14:textId="5A90826F" w:rsidR="00150BE5" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="553B2826" w14:textId="733897B3" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00150BE5" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Senior Officers shall audit each detainee</w:t>
       </w:r>
-      <w:r w:rsidR="0094007A">
+      <w:r w:rsidR="0094007A" w:rsidRPr="0098301E">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00150BE5">
+      <w:r w:rsidRPr="0098301E">
         <w:t>s supervision log in accordance with the</w:t>
       </w:r>
-      <w:r w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6">
+      <w:r w:rsidR="00CE7FC6" w:rsidRPr="0098301E">
         <w:t xml:space="preserve"> ARMS manual, prior to cessation of shift and note the audit on the supervision log</w:t>
       </w:r>
-      <w:r w:rsidR="00CE04B3">
+      <w:r w:rsidR="00CE04B3" w:rsidRPr="0098301E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553B2826" w14:textId="2D627753" w:rsidR="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6"/>
-    <w:p w14:paraId="2C624E2B" w14:textId="7F89727A" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="002A4A4E">
+    <w:p w14:paraId="2C624E2B" w14:textId="7F89727A" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Toc78199095"/>
       <w:bookmarkStart w:id="59" w:name="_Toc146869765"/>
       <w:bookmarkStart w:id="60" w:name="_Toc146870235"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="61" w:name="_Toc174955146"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:bookmarkStart w:id="61" w:name="_Toc227909223"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Behaviour Management Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
-    <w:p w14:paraId="525D8450" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="002A4A4E">
+    <w:p w14:paraId="525D8450" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">A detainees underdeveloped social and emotional skills, combined with developmental impairments, segregation from family and trauma may contribute to unacceptable behaviours. Unacceptable behaviours may cause significant distress or risk to the detainee and/or staff and may include an outburst of aggression or refusing to follow instructions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A9CFD8" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="68A9CFD8" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Positive behaviour assists in promoting the safety and wellbeing of detainees and staff. Providing consistency in daily routines, behaviour standards and boundaries in a trusting and caring environment, may also enable positive relationships which can assist in regulating emotions and behaviour.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3171B408" w14:textId="4BBDFDB3" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="3171B408" w14:textId="4BBDFDB3" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
-[...6 lines deleted...]
-    <w:p w14:paraId="7214577E" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+      <w:r w:rsidRPr="0098301E">
+        <w:t>Managing a detainees behaviour enables:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7214577E" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>provision of a unique, calm, positive environment which delivers trauma informed practices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116D6CA5" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="116D6CA5" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>encouragement of detainees with complex needs to rebuild a sense of control and trust to promote help-seeking behaviour</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DEDB0C3" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="2DEDB0C3" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>the detainee to understand behaviour standards and engage and achieve consistent positive behaviour.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A2F2DF" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="12A2F2DF" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
-[...11 lines deleted...]
-    <w:p w14:paraId="104C1A2C" w14:textId="079CEEBE" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+      <w:r w:rsidRPr="0098301E">
+        <w:t>This shall be achieved in a number of ways including (but is not limited to):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104C1A2C" w14:textId="079CEEBE" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>IEP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5294D68F" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="5294D68F" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>privileges</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F81E37" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="32F81E37" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73ABFDE4" w14:textId="0817C704" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="73ABFDE4" w14:textId="0817C704" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Toc146869766"/>
       <w:bookmarkStart w:id="63" w:name="_Toc146870236"/>
-      <w:bookmarkStart w:id="64" w:name="_Toc174955147"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:bookmarkStart w:id="64" w:name="_Toc227909224"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>De- escalation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
-    <w:p w14:paraId="283812D5" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="283812D5" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>De-escalation can minimise potentially dangerous outcomes of inappropriate behaviour.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A374ABA" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="0A374ABA" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">Custodial Officers are required to firstly consider effective communication and attempt de-escalation techniques and other interventions wherever possible. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063A70C7" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="063A70C7" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">In an incident, de-escalation not only needs to be lawful but also have consideration for the level of risk, cultural sensitivity, display respect and trust with a regard to human life. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B054668" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="0B054668" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers shall consider the individual challenges of each detainee which may contribute to the detainee becoming easily upset. For example, a detainee with FASD may have lack of impulse and control, which may result in shouting and aggressive outbreaks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646ABB87" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="646ABB87" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>De-escalating an incident allows Custodial Officers to communicate with detainee and relieve tension and stay in control of the incident.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA90946" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="6DA90946" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>When it is considered reasonable, Custodial Officers shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D5BD77" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="08D5BD77" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1134"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">use de-escalation techniques </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD23B9A" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="0AD23B9A" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1134"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:lastRenderedPageBreak/>
         <w:t>issue orders or instructions to the detainee and allow sufficient time for compliance with due regard to the detainee’s age and cognitive ability to understand and carry out the instructions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E452D5B" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="3E452D5B" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers shall provide space and engage with the detainee by talking through frustrations using verbal communication techniques to attempt to de-escalate the situation where a detainee is behaving in a manner that is not an immediate threat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE9CE8D" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="7EE9CE8D" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Toc121294768"/>
       <w:bookmarkStart w:id="66" w:name="_Toc146869767"/>
       <w:bookmarkStart w:id="67" w:name="_Toc146870237"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Encouragement of positive behaviours</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
-    <w:p w14:paraId="6AA5F6E6" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="6AA5F6E6" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">It is important for Custodial Officers to remember that the expected behaviour standards requested of a detainee in custody may not have been a part of that detainee life prior to their detention. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFDC32C" w14:textId="754A9104" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="7BFDC32C" w14:textId="754A9104" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">Custodial Staff shall engage positively with detainees and appropriately encourage and support detainees to successfully complete their time in detention. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51356538" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="51356538" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">The best way to manage inappropriate behaviours is to encourage positive ones, this may be achieved by: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08790777" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="08790777" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>staff acting as a positive role model, teaching detainees how to behave by the way they behave themselves</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262005D9" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="262005D9" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">providing detainees with a daily routine and a range of activities </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358D105A" w14:textId="3130FFB9" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="358D105A" w14:textId="3130FFB9" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>constantly monitoring the detainee</w:t>
       </w:r>
-      <w:r w:rsidR="0094007A">
+      <w:r w:rsidR="0094007A" w:rsidRPr="0098301E">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">s behaviour </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB92136" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="7FB92136" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>acknowledging positive behaviour with verbal feedback and or a reward or privilege</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3C109F" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="7C3C109F" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>intervening early when difficult behaviours occur to stop them from escalating</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27569548" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="27569548" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">consistent staff responses </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA9A5D3" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="3FA9A5D3" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>using inappropriate behaviours as an opportunity to highlight positive behaviour and to discuss alternative ways to behave.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4B721B" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
+    <w:p w14:paraId="6A4B721B" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="68" w:name="_Toc121294769"/>
       <w:bookmarkStart w:id="69" w:name="_Toc146869768"/>
       <w:bookmarkStart w:id="70" w:name="_Toc146870238"/>
-      <w:bookmarkStart w:id="71" w:name="_Toc174955148"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:bookmarkStart w:id="71" w:name="_Toc227909225"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Supporting behavioural change</w:t>
       </w:r>
       <w:bookmarkStart w:id="72" w:name="_Hlk78540590"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
     </w:p>
-    <w:p w14:paraId="6B656992" w14:textId="596A8FA2" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="6B656992" w14:textId="596A8FA2" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers are encouraged to engage with the detainee</w:t>
       </w:r>
-      <w:r w:rsidR="0094007A">
+      <w:r w:rsidR="0094007A" w:rsidRPr="0098301E">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">s allocated psychologist, to assist in understanding the </w:t>
       </w:r>
-      <w:r w:rsidR="000D099B" w:rsidRPr="00CE7FC6">
+      <w:r w:rsidR="000D099B" w:rsidRPr="0098301E">
         <w:t>detainee’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve"> behaviour and explore support, engagement and intervention strategies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8FF83B" w14:textId="1D61A7F4" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="2C8FF83B" w14:textId="1D61A7F4" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
-[...11 lines deleted...]
-    <w:p w14:paraId="2A32C262" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+      <w:r w:rsidRPr="0098301E">
+        <w:t xml:space="preserve">There are a number of ways to support behaviour change in a detainee. Custodial Officers shall consider their responses based on the individual needs and characteristics of the detainee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A32C262" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Responses from Custodial Officers may include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7857DFFF" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="7857DFFF" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">clearly informing the detainee when a behaviour is inappropriate and trying to obtain an understanding of the reason for the behaviour </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3934E4" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="5E3934E4" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">exploring options with the detainee on ways to support </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53AF0763" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="53AF0763" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">discussing behavioural choices, and the privileges associated with positive behaviour. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBB44C4" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="7CBB44C4" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>The detainee shall be reminded of their goals, and how they can continue to work towards privileges, even if they have experienced setbacks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374A114F" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="374A114F" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers shall discuss identified concerns with the Senior Case Manager (Case Planning) to determine whether there is a therapeutic program available which may assist in supporting behaviour change for the detainee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F86D227" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="2F86D227" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">A referral to specialist services, such as psychology, Aboriginal Youth Support Officers (AYSO’s) or the Chaplain may also be initiated by the Custodial Officer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6238DC76" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="6238DC76" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="73" w:name="_Toc79048917"/>
       <w:bookmarkStart w:id="74" w:name="_Toc23771149"/>
       <w:bookmarkStart w:id="75" w:name="_Toc78199123"/>
       <w:bookmarkStart w:id="76" w:name="_Toc146869769"/>
       <w:bookmarkStart w:id="77" w:name="_Toc146870239"/>
-      <w:bookmarkStart w:id="78" w:name="_Toc174955149"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc227909226"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Time out</w:t>
       </w:r>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
     </w:p>
-    <w:p w14:paraId="3A6E80D8" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="3A6E80D8" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>‘Time out’ may be utilised for no longer than one hour, in a designated area within the unit to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C51C07A" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="3C51C07A" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>interrupt a cycle of unacceptable behaviour and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2751D247" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="2751D247" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>provide a detainee with the opportunity to consider and reflect on their behaviour.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FCABFD" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="08FCABFD" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="79" w:name="_Toc23420373"/>
       <w:bookmarkStart w:id="80" w:name="_Toc23420616"/>
       <w:bookmarkStart w:id="81" w:name="_Toc23752823"/>
       <w:bookmarkStart w:id="82" w:name="_Toc23771150"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers may instruct detainees to place themselves in a designated area within the unit for ‘time out’ or detainees may request a period of ‘time out’ to manage their own behaviour.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkEnd w:id="82"/>
-    <w:p w14:paraId="605EB33E" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="605EB33E" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>The Unit Manager shall be notified immediately where a ‘time out’ has been instructed by Custodial Officers or at the request of the detainee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0F436A" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="2C0F436A" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="83" w:name="_Toc23420377"/>
       <w:bookmarkStart w:id="84" w:name="_Toc23420620"/>
       <w:bookmarkStart w:id="85" w:name="_Toc23752827"/>
       <w:bookmarkStart w:id="86" w:name="_Toc23771154"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Where a time out is instructed by Custodial Officers or requested by a detainee the following conditions shall apply:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
     </w:p>
-    <w:p w14:paraId="609A16F1" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="609A16F1" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>the ‘time out’ shall be no longer than one hour or earlier, if requested by a detainee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126F08CD" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="126F08CD" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>the Custodial Officer shall advise the detainee of the reason for the ‘time-out’ and ensure they understand.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B14D81" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="48B14D81" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>the detainee shall be informally counselled on completion of the ‘time out’, in a positive manner regarding their unacceptable behaviour and the required standard behaviour expectations shall be reinforced.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291BFC96" w14:textId="1A8E28CF" w:rsidR="00B72E90" w:rsidRPr="00B72E90" w:rsidRDefault="00CE7FC6" w:rsidP="00B72E90">
+    <w:p w14:paraId="291BFC96" w14:textId="1A8E28CF" w:rsidR="00B72E90" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00B72E90">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>The Unit Manager (or delegate) shall document the reason on TOMS for the Custodial Officer instructed or detainee requested ‘time out’, detailing the detainee’s time in and out of the unit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AF4B12" w14:textId="31B5D278" w:rsidR="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="29AF4B12" w14:textId="31B5D278" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>The Unit Manager or Custodial officers are responsible for maintaining observation checks and recording the checks on TOMS, inclusive of detainees subject to ARMS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2758267A" w14:textId="77777777" w:rsidR="00B72E90" w:rsidRPr="00B72E90" w:rsidRDefault="00B72E90" w:rsidP="00B72E90"/>
-    <w:p w14:paraId="44DFC5E9" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="2758267A" w14:textId="77777777" w:rsidR="00B72E90" w:rsidRPr="0098301E" w:rsidRDefault="00B72E90" w:rsidP="00B72E90"/>
+    <w:p w14:paraId="44DFC5E9" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:lastRenderedPageBreak/>
         <w:t>Detainees shall not be given ‘time out’ when there are no Custodial Officers present in the unit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FCA704" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="52FCA704" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="87" w:name="_Toc78199124"/>
       <w:bookmarkStart w:id="88" w:name="_Toc146869770"/>
       <w:bookmarkStart w:id="89" w:name="_Toc146870240"/>
-      <w:bookmarkStart w:id="90" w:name="_Toc174955150"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:bookmarkStart w:id="90" w:name="_Toc227909227"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Failure to comply with a “time-out” instruction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
     </w:p>
-    <w:p w14:paraId="41A01DB1" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="41A01DB1" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="91" w:name="_Hlk79498753"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">Where a detainee refuses to comply with a ‘time out’ instruction, the Custodial Officer shall talk with them and allow the detainee an opportunity to comply, utilising interpersonal and de-escalation skills. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369FF5F4" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="369FF5F4" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">A Custodial Officer may call a code green to alert other staff that support is required, if all de-escalation and other behaviour management options have been attempted or deemed likely to fail, or if the Officer is feeling unsafe. </w:t>
       </w:r>
       <w:bookmarkStart w:id="92" w:name="_Toc77858473"/>
       <w:bookmarkStart w:id="93" w:name="_Toc77858847"/>
       <w:bookmarkStart w:id="94" w:name="_Toc77859015"/>
       <w:bookmarkStart w:id="95" w:name="_Toc78198891"/>
       <w:bookmarkStart w:id="96" w:name="_Toc78198969"/>
       <w:bookmarkStart w:id="97" w:name="_Toc78199047"/>
       <w:bookmarkStart w:id="98" w:name="_Toc78199125"/>
       <w:bookmarkStart w:id="99" w:name="_Toc77858474"/>
       <w:bookmarkStart w:id="100" w:name="_Toc77858848"/>
       <w:bookmarkStart w:id="101" w:name="_Toc77859016"/>
       <w:bookmarkStart w:id="102" w:name="_Toc78198892"/>
       <w:bookmarkStart w:id="103" w:name="_Toc78198970"/>
       <w:bookmarkStart w:id="104" w:name="_Toc78199048"/>
       <w:bookmarkStart w:id="105" w:name="_Toc78199126"/>
       <w:bookmarkStart w:id="106" w:name="_Toc77858476"/>
       <w:bookmarkStart w:id="107" w:name="_Toc77858850"/>
       <w:bookmarkStart w:id="108" w:name="_Toc77859018"/>
       <w:bookmarkStart w:id="109" w:name="_Toc78198894"/>
       <w:bookmarkStart w:id="110" w:name="_Toc78198972"/>
       <w:bookmarkStart w:id="111" w:name="_Toc78199050"/>
       <w:bookmarkStart w:id="112" w:name="_Toc78199128"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
     </w:p>
-    <w:p w14:paraId="1766E972" w14:textId="093112BD" w:rsidR="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="1766E972" w14:textId="093112BD" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="113" w:name="_Toc79048922"/>
       <w:bookmarkStart w:id="114" w:name="_Toc78199097"/>
       <w:bookmarkStart w:id="115" w:name="_Toc146869771"/>
       <w:bookmarkStart w:id="116" w:name="_Toc146870241"/>
-      <w:bookmarkStart w:id="117" w:name="_Toc174955151"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc227909228"/>
       <w:bookmarkEnd w:id="113"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Counselling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="114"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve"> by Custodial Officers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
     </w:p>
-    <w:p w14:paraId="3AA89E73" w14:textId="4674EB4C" w:rsidR="00086C18" w:rsidRPr="00086C18" w:rsidRDefault="00086C18" w:rsidP="00086C18">
+    <w:p w14:paraId="3AA89E73" w14:textId="4674EB4C" w:rsidR="00086C18" w:rsidRPr="0098301E" w:rsidRDefault="00086C18" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00086C18">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Counselling may provide a detainee with an emotionally safe place where they can talk about their issues and feelings. A safe environment can also assist the detainee with the opportunity to identify possible behaviour triggers and reflect on their behaviour</w:t>
       </w:r>
-      <w:r w:rsidR="0094007A">
+      <w:r w:rsidR="0094007A" w:rsidRPr="0098301E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139EFD31" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="139EFD31" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">Custodial Officers may conduct counselling, this is considered part of standard operational practice. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5563EC55" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="5563EC55" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers shall conduct counselling in an appropriate location (removing the detainee from a situation if required) and in a positive manner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756E672C" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
+    <w:p w14:paraId="756E672C" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00086C18">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
-[...11 lines deleted...]
-    <w:p w14:paraId="2778EB36" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+      <w:r w:rsidRPr="0098301E">
+        <w:t>Custodial Officers when counselling the detainee in regard to unacceptable behaviour shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2778EB36" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>allow the detainee the opportunity to express their feelings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E44391" w14:textId="49AE5C0A" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="64E44391" w14:textId="49AE5C0A" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">speak clearly and slowly using the </w:t>
       </w:r>
-      <w:r w:rsidR="000D099B" w:rsidRPr="00CE7FC6">
+      <w:r w:rsidR="000D099B" w:rsidRPr="0098301E">
         <w:t>detainee’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve"> name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2401006C" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="2401006C" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">explain the reason why the behaviour is unacceptable </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5579F48B" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="5579F48B" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>highlight the behaviour and the effect it has on others; discussing strategies which may assist the detainee to manage their behaviour</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A75302" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="42A75302" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">encouraging the detainee to adopt positive behaviour </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28285DC0" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="28285DC0" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>consider known cognitive impairments, language difficulties or other known factors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42848658" w14:textId="6CEEBFC1" w:rsidR="0055298B" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00B72E90">
+    <w:p w14:paraId="42848658" w14:textId="6CEEBFC1" w:rsidR="0055298B" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00B72E90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>seek assistance and support from other available staff, if required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E55D91A" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="5E55D91A" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="118" w:name="_Toc78199098"/>
       <w:bookmarkStart w:id="119" w:name="_Toc146869772"/>
       <w:bookmarkStart w:id="120" w:name="_Toc146870242"/>
-      <w:bookmarkStart w:id="121" w:name="_Toc174955152"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:bookmarkStart w:id="121" w:name="_Toc227909229"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Formal cautioning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
     </w:p>
-    <w:p w14:paraId="1E76B33B" w14:textId="01AEE152" w:rsidR="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="1E76B33B" w14:textId="01AEE152" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>A Senior Officer may formally caution a detainee for their unacceptable behaviour where counselling has failed to produce the desired result.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D06AAD5" w14:textId="77777777" w:rsidR="00B72E90" w:rsidRPr="00B72E90" w:rsidRDefault="00B72E90" w:rsidP="00B72E90"/>
-    <w:p w14:paraId="2015D523" w14:textId="66CB5CD8" w:rsidR="00B72E90" w:rsidRPr="00B72E90" w:rsidRDefault="00CE7FC6" w:rsidP="00B72E90">
+    <w:p w14:paraId="2D06AAD5" w14:textId="77777777" w:rsidR="00B72E90" w:rsidRPr="0098301E" w:rsidRDefault="00B72E90" w:rsidP="00B72E90"/>
+    <w:p w14:paraId="2015D523" w14:textId="66CB5CD8" w:rsidR="00B72E90" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00B72E90">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:lastRenderedPageBreak/>
         <w:t>A formal caution shall be documented in TOMS and the incident minutes, providing an account of the detainee</w:t>
       </w:r>
-      <w:r w:rsidR="0094007A">
+      <w:r w:rsidR="0094007A" w:rsidRPr="0098301E">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>s behaviour, response and the measures taken to address any issues raised, inclusive of behavioural advice and management techniques provided to the detainee or referral to support services.</w:t>
       </w:r>
       <w:bookmarkStart w:id="122" w:name="_Offences_and_charges"/>
       <w:bookmarkStart w:id="123" w:name="_Toc77858990"/>
       <w:bookmarkStart w:id="124" w:name="_Toc78198866"/>
       <w:bookmarkStart w:id="125" w:name="_Toc78198944"/>
       <w:bookmarkStart w:id="126" w:name="_Toc78199022"/>
       <w:bookmarkStart w:id="127" w:name="_Toc78199100"/>
       <w:bookmarkStart w:id="128" w:name="_Toc77858991"/>
       <w:bookmarkStart w:id="129" w:name="_Toc78198867"/>
       <w:bookmarkStart w:id="130" w:name="_Toc78198945"/>
       <w:bookmarkStart w:id="131" w:name="_Toc78199023"/>
       <w:bookmarkStart w:id="132" w:name="_Toc78199101"/>
       <w:bookmarkStart w:id="133" w:name="_Toc77858992"/>
       <w:bookmarkStart w:id="134" w:name="_Toc78198868"/>
       <w:bookmarkStart w:id="135" w:name="_Toc78198946"/>
       <w:bookmarkStart w:id="136" w:name="_Toc78199024"/>
       <w:bookmarkStart w:id="137" w:name="_Toc78199102"/>
       <w:bookmarkStart w:id="138" w:name="_Toc77858993"/>
       <w:bookmarkStart w:id="139" w:name="_Toc78198869"/>
       <w:bookmarkStart w:id="140" w:name="_Toc78198947"/>
       <w:bookmarkStart w:id="141" w:name="_Toc78199025"/>
       <w:bookmarkStart w:id="142" w:name="_Toc78199103"/>
       <w:bookmarkStart w:id="143" w:name="_Toc77858994"/>
       <w:bookmarkStart w:id="144" w:name="_Toc78198870"/>
@@ -6684,3869 +6460,3862 @@
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
       <w:bookmarkEnd w:id="197"/>
       <w:bookmarkEnd w:id="198"/>
       <w:bookmarkEnd w:id="199"/>
       <w:bookmarkEnd w:id="200"/>
       <w:bookmarkEnd w:id="201"/>
       <w:bookmarkEnd w:id="202"/>
       <w:bookmarkEnd w:id="203"/>
       <w:bookmarkEnd w:id="204"/>
       <w:bookmarkEnd w:id="205"/>
       <w:bookmarkEnd w:id="206"/>
       <w:bookmarkEnd w:id="207"/>
       <w:bookmarkEnd w:id="208"/>
       <w:bookmarkEnd w:id="209"/>
       <w:bookmarkEnd w:id="210"/>
       <w:bookmarkEnd w:id="211"/>
       <w:bookmarkEnd w:id="212"/>
       <w:bookmarkEnd w:id="213"/>
       <w:bookmarkEnd w:id="214"/>
       <w:bookmarkEnd w:id="215"/>
       <w:bookmarkEnd w:id="216"/>
       <w:bookmarkEnd w:id="217"/>
     </w:p>
-    <w:p w14:paraId="4378B409" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="4378B409" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="218" w:name="_Toc14764145"/>
       <w:bookmarkStart w:id="219" w:name="_Toc78199120"/>
       <w:bookmarkStart w:id="220" w:name="_Toc146869773"/>
       <w:bookmarkStart w:id="221" w:name="_Toc146870243"/>
-      <w:bookmarkStart w:id="222" w:name="_Toc174955153"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:bookmarkStart w:id="222" w:name="_Toc227909230"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Peer Support Group</w:t>
       </w:r>
       <w:bookmarkEnd w:id="218"/>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
       <w:bookmarkEnd w:id="221"/>
       <w:bookmarkEnd w:id="222"/>
     </w:p>
-    <w:p w14:paraId="089F8CC6" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="089F8CC6" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Where peer support groups are available detainees can self-nominate or be selected by staff to be part of the Peer Support Group. Detainees are assessed and approved by senior staff to provide support to other detainees.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE830B0" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="6BE830B0" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">Utilisation of peer support members may include talking with other detainees regarding the required standard behaviour expectations, where language difficulties or other factors impede staff ability to effectively communicate with a detainee. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4449D33E" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="4449D33E" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="223" w:name="_Toc78199121"/>
       <w:bookmarkStart w:id="224" w:name="_Toc146869774"/>
       <w:bookmarkStart w:id="225" w:name="_Toc146870244"/>
-      <w:bookmarkStart w:id="226" w:name="_Toc174955154"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:bookmarkStart w:id="226" w:name="_Toc227909231"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Behaviour support</w:t>
       </w:r>
       <w:bookmarkStart w:id="227" w:name="_Toc23771145"/>
       <w:bookmarkEnd w:id="223"/>
       <w:bookmarkEnd w:id="224"/>
       <w:bookmarkEnd w:id="225"/>
       <w:bookmarkEnd w:id="226"/>
     </w:p>
-    <w:p w14:paraId="5F39B781" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="5F39B781" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>The Superintendent, delegate or MDT may request and encourage involvement of an additional internal and/or external behaviour support (responsible adult) to assist in addressing detainee behaviour concerns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4441C2BA" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="4441C2BA" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Additional internal and external behaviour support(s) available to detainees may include (but is not limited to):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D844DF" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="29D844DF" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D6D6AE" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="68D6D6AE" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Teachers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F6CFD8" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="14F6CFD8" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Aboriginal Welfare Officers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9043E5" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="5B9043E5" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Mental Health and Psychological Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48898B65" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="48898B65" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Community Mentors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB58E69" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="5FB58E69" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Aboriginal Visitors Scheme (AVS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5325417D" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="5325417D" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>West Australian Police Force</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574E2F1A" w14:textId="379DFE89" w:rsidR="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="574E2F1A" w14:textId="379DFE89" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">Case Planning staff. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D71D85A" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="6D71D85A" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="228" w:name="_Toc78199122"/>
       <w:bookmarkStart w:id="229" w:name="_Toc146869775"/>
       <w:bookmarkStart w:id="230" w:name="_Toc146870245"/>
-      <w:bookmarkStart w:id="231" w:name="_Toc174955155"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:bookmarkStart w:id="231" w:name="_Toc227909232"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Additional duties</w:t>
       </w:r>
       <w:bookmarkEnd w:id="227"/>
       <w:bookmarkEnd w:id="228"/>
       <w:bookmarkEnd w:id="229"/>
       <w:bookmarkEnd w:id="230"/>
       <w:bookmarkEnd w:id="231"/>
     </w:p>
-    <w:p w14:paraId="4385E1B7" w14:textId="29CD28D0" w:rsidR="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="4385E1B7" w14:textId="29CD28D0" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="232" w:name="_Toc23420369"/>
       <w:bookmarkStart w:id="233" w:name="_Toc23420612"/>
       <w:bookmarkStart w:id="234" w:name="_Toc23752819"/>
       <w:bookmarkStart w:id="235" w:name="_Toc23771146"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Additional duties such as domestic or other work duties, for example, cleaning, gardening, picking up rubbish or emptying bins, may be considered by a Unit Manager or Custodial Officer to manage unacceptable behaviour.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="232"/>
       <w:bookmarkEnd w:id="233"/>
       <w:bookmarkEnd w:id="234"/>
       <w:bookmarkEnd w:id="235"/>
     </w:p>
-    <w:p w14:paraId="09445AD0" w14:textId="77777777" w:rsidR="0055298B" w:rsidRPr="0055298B" w:rsidRDefault="0055298B" w:rsidP="0055298B">
+    <w:p w14:paraId="09445AD0" w14:textId="77777777" w:rsidR="0055298B" w:rsidRPr="0098301E" w:rsidRDefault="0055298B" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="0055298B">
+      <w:r w:rsidRPr="0098301E">
         <w:t>The Unit Manager or Custodial Officer shall record the reasons for additional duties and details of the duties in TOMS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA38B27" w14:textId="77777777" w:rsidR="0055298B" w:rsidRPr="0055298B" w:rsidRDefault="0055298B" w:rsidP="0055298B"/>
-    <w:p w14:paraId="2F029F52" w14:textId="4B120C6D" w:rsidR="00CE7FC6" w:rsidRPr="0055298B" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="3EA38B27" w14:textId="77777777" w:rsidR="0055298B" w:rsidRPr="0098301E" w:rsidRDefault="0055298B" w:rsidP="0055298B"/>
+    <w:p w14:paraId="2F029F52" w14:textId="4B120C6D" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="236" w:name="_Toc146869776"/>
       <w:bookmarkStart w:id="237" w:name="_Toc146870246"/>
-      <w:bookmarkStart w:id="238" w:name="_Toc174955156"/>
+      <w:bookmarkStart w:id="238" w:name="_Toc227909233"/>
       <w:bookmarkStart w:id="239" w:name="_Toc78199129"/>
-      <w:r w:rsidRPr="0055298B">
+      <w:r w:rsidRPr="0098301E">
         <w:lastRenderedPageBreak/>
         <w:t>Withdrawal of privileges</w:t>
       </w:r>
       <w:bookmarkEnd w:id="236"/>
       <w:bookmarkEnd w:id="237"/>
       <w:bookmarkEnd w:id="238"/>
     </w:p>
     <w:bookmarkStart w:id="240" w:name="_Hlk116284095"/>
     <w:bookmarkStart w:id="241" w:name="_Hlk116380862"/>
-    <w:p w14:paraId="12A6EA15" w14:textId="22B5B060" w:rsidR="00CE7FC6" w:rsidRPr="0055298B" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="12A6EA15" w14:textId="22B5B060" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="0055298B">
+      <w:r w:rsidRPr="0098301E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="0055298B">
+      <w:r w:rsidRPr="0098301E">
         <w:instrText xml:space="preserve"> HYPERLINK "https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.wa.gov.au%2Fsystem%2Ffiles%2F2022-05%2Fyouth-custodial-rule-06.docx&amp;wdOrigin=BROWSELINK" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="0055298B">
+      <w:r w:rsidRPr="0098301E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="0055298B">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Youth Custodial Rule -6 Withdrawing Privileges</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055298B">
+      <w:r w:rsidRPr="0098301E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="240"/>
-      <w:r w:rsidRPr="0055298B">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="241"/>
-      <w:r w:rsidRPr="0055298B">
+      <w:r w:rsidRPr="0098301E">
         <w:t>applies to all Custodial Officers, persons employed by the Department of Justice (the Department) designated as Custodial Officers and senior administration staff at a Detention Centre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286ED137" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="286ED137" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Where a privilege has been granted, an Authorised Officer may withdraw a privilege from a detainee if they:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5CFD8D" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="3E5CFD8D" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>do not obey all lawful instructions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1077EA82" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="1077EA82" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>do not participate in education, employment, programs and activities as made available to them</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636C405C" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="636C405C" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>use alcohol or any other drugs that have not been lawfully prescribed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AEE0008" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="4AEE0008" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>bully or threaten other detainees, staff or visitors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2784215A" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="2784215A" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>do not maintain a high standard of personal hygiene and keep their cell and living areas clean and tidy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1300497F" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="1300497F" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>buy, sell or swap any items of property with other detainees without permission from staff</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1051C6" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="0D1051C6" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>possess items not lawfully issued to them</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461DDB17" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="461DDB17" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>steal or interfere with another detainee’s property.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="026AEA1C" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="026AEA1C" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>enter another detainee’s cell without the permission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA3E519" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="5AA3E519" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>the privilege is being misused</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C98E160" w14:textId="579BEDFA" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="5C98E160" w14:textId="579BEDFA" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00262456">
+      <w:r w:rsidRPr="0098301E">
+        <w:t>the detainee has been involved in a breach of a rule made under section 181 of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Young Offenders Act 1994</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700B02ED" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="700B02ED" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>continued provision of that privilege constitutes a threat to, or a breach of, the security of the detention centre; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717C433E" w14:textId="6B362585" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="717C433E" w14:textId="6B362585" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">the detainee has use or possession of an article and that use, or possession has not been granted by an authorised person. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472C992F" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="472C992F" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="242" w:name="_Toc121294783"/>
       <w:bookmarkStart w:id="243" w:name="_Toc146869777"/>
       <w:bookmarkStart w:id="244" w:name="_Toc146870247"/>
-      <w:bookmarkStart w:id="245" w:name="_Toc174955157"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:bookmarkStart w:id="245" w:name="_Toc227909234"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Review of withdrawing a privilege</w:t>
       </w:r>
       <w:bookmarkEnd w:id="242"/>
       <w:bookmarkEnd w:id="243"/>
       <w:bookmarkEnd w:id="244"/>
       <w:bookmarkEnd w:id="245"/>
     </w:p>
-    <w:p w14:paraId="14FD7D10" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="14FD7D10" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>If a privilege is withdrawn by an Authorised Officer, the detainee may seek a review of the decision to withdraw that privilege by the Superintendent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="239"/>
     </w:p>
-    <w:p w14:paraId="5BB3923F" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="5BB3923F" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="246" w:name="_Toc78199130"/>
       <w:bookmarkStart w:id="247" w:name="_Toc146869778"/>
       <w:bookmarkStart w:id="248" w:name="_Toc146870248"/>
-      <w:bookmarkStart w:id="249" w:name="_Toc174955158"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:bookmarkStart w:id="249" w:name="_Toc227909235"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Loss of gratuities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="246"/>
       <w:bookmarkEnd w:id="247"/>
       <w:bookmarkEnd w:id="248"/>
       <w:bookmarkEnd w:id="249"/>
     </w:p>
-    <w:p w14:paraId="12FE6703" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="12FE6703" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Detainees are required to attend activities such as education, training, vocational work (e.g. agriculture, barista), programs and completing unit duties. The Superintendent (or delegate) may direct that no gratuities be credited for the period a detainee refuses to undertake the following activities.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C295B0" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="44C295B0" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F5523B" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="77F5523B" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:lastRenderedPageBreak/>
         <w:t>vocational training</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1960A4B6" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="1960A4B6" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>work group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B9B9696" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="2B9B9696" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AECC260" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="0AECC260" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>unit duties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E99419" w14:textId="381A57B4" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="37E99419" w14:textId="381A57B4" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">The Custodial Officer shall complete an incident report in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00CE7FC6">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="0098301E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 8.1 – Incident Reporting</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>, where a recommendation for loss of gratuities has been made.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E357E7" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="16E357E7" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="250" w:name="_Toc78199131"/>
       <w:bookmarkStart w:id="251" w:name="_Toc146869779"/>
       <w:bookmarkStart w:id="252" w:name="_Toc146870249"/>
-      <w:bookmarkStart w:id="253" w:name="_Toc174955159"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:bookmarkStart w:id="253" w:name="_Toc227909236"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Deduction of gratuities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="250"/>
       <w:bookmarkEnd w:id="251"/>
       <w:bookmarkEnd w:id="252"/>
       <w:bookmarkEnd w:id="253"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB00413" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="2AB00413" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="254" w:name="_Toc23420631"/>
       <w:bookmarkStart w:id="255" w:name="_Toc23752839"/>
       <w:bookmarkStart w:id="256" w:name="_Toc23771167"/>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Custodial Officers may recommend to the Unit Manager a deduction of money from a detainee’s gratuities for failure to participate in:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D99077F" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="3D99077F" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>unit duties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C16EA0" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="32C16EA0" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BDC1A6" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="41BDC1A6" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>vocational training</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27BAC8C2" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="27BAC8C2" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>work group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B490F2" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
+    <w:p w14:paraId="43B490F2" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00262456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED62D2D" w14:textId="77777777" w:rsidR="00B54E9D" w:rsidRDefault="00CE7FC6" w:rsidP="00B54E9D">
+    <w:p w14:paraId="7ED62D2D" w14:textId="77777777" w:rsidR="00B54E9D" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00B54E9D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>The Superintendent may also direct that the gratuities credited to the detainee be reduced if their performance is considered unsatisfactory</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2B3065" w14:textId="305D1AB4" w:rsidR="00CE7FC6" w:rsidRPr="00B54E9D" w:rsidRDefault="00CE7FC6" w:rsidP="00B54E9D">
+    <w:p w14:paraId="2B2B3065" w14:textId="305D1AB4" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00B54E9D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007338DE">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">The Unit Manager shall consider the recommendation to deduct a detainee’s gratuities and if required, complete a </w:t>
       </w:r>
       <w:bookmarkEnd w:id="254"/>
       <w:bookmarkEnd w:id="255"/>
       <w:bookmarkEnd w:id="256"/>
-      <w:r w:rsidR="007338DE">
+      <w:r w:rsidR="007338DE" w:rsidRPr="0098301E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="007338DE">
+      <w:r w:rsidR="007338DE" w:rsidRPr="0098301E">
         <w:instrText xml:space="preserve"> HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" </w:instrText>
       </w:r>
-      <w:r w:rsidR="007338DE">
+      <w:r w:rsidR="007338DE" w:rsidRPr="0098301E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007338DE">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Request to Withhold, Reduce or Deduct Gratuities Form.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="257" w:name="_Toc23142732"/>
-    <w:p w14:paraId="32EC500F" w14:textId="621BE316" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="007338DE" w:rsidP="0055298B">
+    <w:p w14:paraId="32EC500F" w14:textId="621BE316" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="007338DE" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6">
+      <w:r w:rsidR="00CE7FC6" w:rsidRPr="0098301E">
         <w:t>The Superintendent (or delegate) shall consider all recommendations and action accordingly.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="257"/>
     </w:p>
-    <w:p w14:paraId="2EC82BBA" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="2EC82BBA" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7FC6">
+      <w:r w:rsidRPr="0098301E">
         <w:t>The Superintendent may direct a deduction of a detainee’s gratuities be paid towards the repair or placement of any property of the Department that is lost, broken, damaged or destroyed by a detainee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5042395A" w14:textId="0171E753" w:rsidR="00CE7FC6" w:rsidRPr="007338DE" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
+    <w:p w14:paraId="5042395A" w14:textId="0171E753" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="0055298B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="007338DE">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">The Unit Manager or delegate shall explain to the detainee the reasons for withholding, reducing or deducting gratuities and request the detainee to acknowledge the information by signing the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="007338DE">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="0098301E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Request to Withhold, Reduce or Deduct Gratuities Form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007338DE">
+      <w:r w:rsidRPr="0098301E">
         <w:t>, referencing the Incident Report number.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D78A04D" w14:textId="48106F80" w:rsidR="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6"/>
-    <w:p w14:paraId="0428429E" w14:textId="77777777" w:rsidR="0018672D" w:rsidRPr="0018672D" w:rsidRDefault="0018672D" w:rsidP="002A4A4E">
+    <w:p w14:paraId="2D78A04D" w14:textId="48106F80" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="0428429E" w14:textId="77777777" w:rsidR="0018672D" w:rsidRPr="0098301E" w:rsidRDefault="0018672D" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="258" w:name="_Toc78199133"/>
       <w:bookmarkStart w:id="259" w:name="_Toc146869780"/>
       <w:bookmarkStart w:id="260" w:name="_Toc146870250"/>
-      <w:bookmarkStart w:id="261" w:name="_Toc174955160"/>
-      <w:r w:rsidRPr="0018672D">
+      <w:bookmarkStart w:id="261" w:name="_Toc227909237"/>
+      <w:r w:rsidRPr="0098301E">
         <w:lastRenderedPageBreak/>
         <w:t>Personal Support Plans</w:t>
       </w:r>
       <w:bookmarkEnd w:id="258"/>
-      <w:r w:rsidRPr="0018672D">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve"> and Individual Engagement Plans</w:t>
       </w:r>
       <w:bookmarkEnd w:id="259"/>
       <w:bookmarkEnd w:id="260"/>
       <w:bookmarkEnd w:id="261"/>
     </w:p>
-    <w:p w14:paraId="7F2A9550" w14:textId="77777777" w:rsidR="0018672D" w:rsidRPr="0018672D" w:rsidRDefault="0018672D" w:rsidP="002A4A4E">
+    <w:p w14:paraId="7F2A9550" w14:textId="77777777" w:rsidR="0018672D" w:rsidRPr="0098301E" w:rsidRDefault="0018672D" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="262" w:name="_Toc146869781"/>
       <w:bookmarkStart w:id="263" w:name="_Toc146870251"/>
-      <w:bookmarkStart w:id="264" w:name="_Toc174955161"/>
-      <w:r w:rsidRPr="0018672D">
+      <w:bookmarkStart w:id="264" w:name="_Toc227909238"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Personal support plans</w:t>
       </w:r>
       <w:bookmarkEnd w:id="262"/>
       <w:bookmarkEnd w:id="263"/>
       <w:bookmarkEnd w:id="264"/>
     </w:p>
-    <w:p w14:paraId="1FAF2C5B" w14:textId="77777777" w:rsidR="0018672D" w:rsidRPr="0018672D" w:rsidRDefault="0018672D" w:rsidP="0018672D">
+    <w:p w14:paraId="1FAF2C5B" w14:textId="77777777" w:rsidR="0018672D" w:rsidRPr="0098301E" w:rsidRDefault="0018672D" w:rsidP="0018672D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="0018672D">
+      <w:r w:rsidRPr="0098301E">
         <w:t>The decision to manage a detainee on a PSP shall be applied for the following reasons:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E455024" w14:textId="77777777" w:rsidR="0018672D" w:rsidRPr="0018672D" w:rsidRDefault="0018672D" w:rsidP="0018672D">
+    <w:p w14:paraId="1E455024" w14:textId="77777777" w:rsidR="0018672D" w:rsidRPr="0098301E" w:rsidRDefault="0018672D" w:rsidP="0018672D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="993"/>
       </w:pPr>
-      <w:r w:rsidRPr="0018672D">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Unit based PSP – shall be considered to address ongoing behaviour issues or to provide additional support and/or guidance to a detainee who is failing to meet behavioural expectations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64202794" w14:textId="77777777" w:rsidR="0018672D" w:rsidRPr="0018672D" w:rsidRDefault="0018672D" w:rsidP="0018672D">
+    <w:p w14:paraId="64202794" w14:textId="77777777" w:rsidR="0018672D" w:rsidRPr="0098301E" w:rsidRDefault="0018672D" w:rsidP="0018672D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="993"/>
       </w:pPr>
-      <w:r w:rsidRPr="0018672D">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Accommodation Placement PSP – shall only be utilised when all other means to address the unacceptable behaviour(s):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409B42F0" w14:textId="77777777" w:rsidR="0018672D" w:rsidRPr="0018672D" w:rsidRDefault="0018672D" w:rsidP="0018672D">
+    <w:p w14:paraId="409B42F0" w14:textId="77777777" w:rsidR="0018672D" w:rsidRPr="0098301E" w:rsidRDefault="0018672D" w:rsidP="0018672D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="993"/>
       </w:pPr>
-      <w:r w:rsidRPr="0018672D">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">have been exhausted and are deemed unlikely to succeed or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F63D9CA" w14:textId="77777777" w:rsidR="0018672D" w:rsidRPr="0018672D" w:rsidRDefault="0018672D" w:rsidP="0018672D">
+    <w:p w14:paraId="1F63D9CA" w14:textId="77777777" w:rsidR="0018672D" w:rsidRPr="0098301E" w:rsidRDefault="0018672D" w:rsidP="0018672D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="993"/>
       </w:pPr>
-      <w:r w:rsidRPr="0018672D">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">the matter is serious enough in nature to warrant immediate removal from mainstream population </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFFDF77" w14:textId="77777777" w:rsidR="001E352B" w:rsidRDefault="0018672D" w:rsidP="0018672D">
+    <w:p w14:paraId="2DFFDF77" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="0018672D" w:rsidP="0018672D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="993"/>
       </w:pPr>
-      <w:r w:rsidRPr="0018672D">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Special Needs PSP –  to provide detainees with cognitive impairment, mental illness, vulnerability or chronic risk of self-harm, an appropriate level of supervision for their own safety and to maintain the good order and security of the Detention Centre Custodial Officers, where possible, shall manage a detainee on a unit-based PSP, prior to considering removal from mainstream population.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A6E3BD" w14:textId="58C1E0D8" w:rsidR="0018672D" w:rsidRDefault="001E352B" w:rsidP="0018672D">
+    <w:p w14:paraId="54A6E3BD" w14:textId="58C1E0D8" w:rsidR="0018672D" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="0018672D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="993"/>
       </w:pPr>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">A PSP is not to be considered a disciplinary sanction and shall be developed and managed in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="001E352B">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="0098301E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BHYDC COPP 7.6 – Personal Support Plans</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="338AFFAE" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="338AFFAE" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="265" w:name="_Toc121294770"/>
       <w:bookmarkStart w:id="266" w:name="_Toc146869782"/>
       <w:bookmarkStart w:id="267" w:name="_Toc146870252"/>
-      <w:bookmarkStart w:id="268" w:name="_Toc174955162"/>
-      <w:r w:rsidRPr="001E352B">
+      <w:bookmarkStart w:id="268" w:name="_Toc227909239"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Individual engagement plans</w:t>
       </w:r>
       <w:bookmarkEnd w:id="265"/>
       <w:bookmarkEnd w:id="266"/>
       <w:bookmarkEnd w:id="267"/>
       <w:bookmarkEnd w:id="268"/>
     </w:p>
-    <w:p w14:paraId="767F81A9" w14:textId="70669F06" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="767F81A9" w14:textId="70669F06" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">The Unit 18, Multidisciplinary Team (MDT) shall develop and review an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="007338DE">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="0098301E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Individual Engagement Plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007338DE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
+        <w:t xml:space="preserve"> (IEP) as required.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149E2D3A" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="149E2D3A" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Personal support plans shall be discontinued once the IEP is developed and approved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0BB618" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="6A0BB618" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="269" w:name="_Toc78199134"/>
       <w:bookmarkStart w:id="270" w:name="_Toc146869783"/>
       <w:bookmarkStart w:id="271" w:name="_Toc146870253"/>
-      <w:bookmarkStart w:id="272" w:name="_Toc174955163"/>
-      <w:r w:rsidRPr="001E352B">
+      <w:bookmarkStart w:id="272" w:name="_Toc227909240"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Offences and Charges</w:t>
       </w:r>
       <w:bookmarkEnd w:id="269"/>
       <w:bookmarkEnd w:id="270"/>
       <w:bookmarkEnd w:id="271"/>
       <w:bookmarkEnd w:id="272"/>
     </w:p>
-    <w:p w14:paraId="5E55A204" w14:textId="5A09558D" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="5E55A204" w14:textId="5A09558D" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Detainees who demonstrate unacceptable behaviours which have escalated over a period of time, may be charged with a detention centre offence</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve"> and shall be managed in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="001E352B">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="0098301E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 6.5 – Offences and Charges</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1635517E" w14:textId="7E3D234C" w:rsidR="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="1635517E" w14:textId="7E3D234C" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">Where an offence or charge against a detainee relates to the damage of </w:t>
       </w:r>
-      <w:r w:rsidR="00041AEE">
+      <w:r w:rsidR="00041AEE" w:rsidRPr="0098301E">
         <w:t xml:space="preserve">YDC </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t>property, a Request to Withhold, Reduce or Deduct Gratuities Form shall be completed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F6178B" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B"/>
-    <w:p w14:paraId="168400AE" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="002A4A4E">
+    <w:p w14:paraId="77F6178B" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B"/>
+    <w:p w14:paraId="168400AE" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="273" w:name="_Toc78199135"/>
       <w:bookmarkStart w:id="274" w:name="_Toc146869784"/>
       <w:bookmarkStart w:id="275" w:name="_Toc146870254"/>
-      <w:bookmarkStart w:id="276" w:name="_Toc174955164"/>
+      <w:bookmarkStart w:id="276" w:name="_Toc227909241"/>
       <w:bookmarkStart w:id="277" w:name="_Hlk146875287"/>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:lastRenderedPageBreak/>
         <w:t>Confinement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="273"/>
       <w:bookmarkEnd w:id="274"/>
       <w:bookmarkEnd w:id="275"/>
       <w:bookmarkEnd w:id="276"/>
     </w:p>
-    <w:p w14:paraId="611AC5A3" w14:textId="2F3C1304" w:rsidR="001E352B" w:rsidRDefault="001E352B" w:rsidP="002A4A4E">
+    <w:p w14:paraId="611AC5A3" w14:textId="2F3C1304" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t>The Superintendent or delegate (authorised by an instrument in writing signed by the Superintendent</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">) may order a period of confinement  of a detainee for short periods of time to ensure the good government, good order or security of the Detention Centre, refer </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="001E352B">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="0098301E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 6.</w:t>
         </w:r>
-        <w:r w:rsidR="001253D9" w:rsidRPr="001E352B">
+        <w:r w:rsidR="001253D9" w:rsidRPr="0098301E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001253D9">
+          <w:t xml:space="preserve">10 </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0098301E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>0</w:t>
-[...10 lines deleted...]
-          </w:rPr>
           <w:t>– Confinement</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202EE2C1" w14:textId="41BDB731" w:rsidR="000C7557" w:rsidRDefault="000C7557" w:rsidP="000C7557"/>
-    <w:p w14:paraId="2629ABAB" w14:textId="77777777" w:rsidR="000C7557" w:rsidRPr="000C7557" w:rsidRDefault="000C7557" w:rsidP="000C7557"/>
+    <w:p w14:paraId="202EE2C1" w14:textId="41BDB731" w:rsidR="000C7557" w:rsidRPr="0098301E" w:rsidRDefault="000C7557" w:rsidP="000C7557"/>
+    <w:p w14:paraId="2629ABAB" w14:textId="77777777" w:rsidR="000C7557" w:rsidRPr="0098301E" w:rsidRDefault="000C7557" w:rsidP="000C7557"/>
     <w:bookmarkEnd w:id="277"/>
-    <w:p w14:paraId="0912FDC7" w14:textId="46CB2125" w:rsidR="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="38B35183" w14:textId="0C536836" w:rsidR="000755EE" w:rsidRDefault="003D708E" w:rsidP="00CA4CD2">
+    <w:p w14:paraId="0912FDC7" w14:textId="46CB2125" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="79C37383" w14:textId="6B526AF7" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="53DE8183" w14:textId="5FD4C149" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="0007F17A" w14:textId="1CAB424F" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="711B8AB1" w14:textId="37CF324D" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="22C99681" w14:textId="54E1DE86" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="78229531" w14:textId="284F7962" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="0BF07394" w14:textId="6F7E5DF9" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="5DE80713" w14:textId="72241631" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="6D744A9D" w14:textId="7783B744" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="131AA2EB" w14:textId="1AD067B0" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="48268382" w14:textId="5B53D175" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="39975E54" w14:textId="7F0A9AC6" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="54E08B19" w14:textId="454530F2" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="0A739F37" w14:textId="10AFB8A8" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="404BB6EF" w14:textId="33B5C79E" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="5FB7B53D" w14:textId="25B0D1E2" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="0B709416" w14:textId="78EDC051" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="53F7E9B2" w14:textId="68CD3EAF" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="24EAA46E" w14:textId="58B2D62B" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="5FCF1107" w14:textId="25CD187B" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="4830DF7B" w14:textId="15FA3F63" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="3C5E7A4E" w14:textId="0F86C4CD" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="4038A45F" w14:textId="58069751" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="0FE7F138" w14:textId="501DAF4F" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="1DDB4BDC" w14:textId="00F9E874" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="0E576018" w14:textId="490E23CE" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="3E8065D3" w14:textId="5ECF127D" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="49052026" w14:textId="64AF2A5E" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="2EF94CD0" w14:textId="2D049A49" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="249FAA61" w14:textId="1C580622" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="77F01759" w14:textId="50BC98BB" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="6E3C313F" w14:textId="163A2CA2" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="50CF084F" w14:textId="317EA727" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="62DF3E96" w14:textId="2970DBE8" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="69B11DD5" w14:textId="4AD26A51" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="05457B86" w14:textId="77777777" w:rsidR="00352798" w:rsidRPr="0098301E" w:rsidRDefault="00352798" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="3D437753" w14:textId="1A8874B6" w:rsidR="00CE7FC6" w:rsidRPr="0098301E" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6"/>
+    <w:p w14:paraId="38B35183" w14:textId="0C536836" w:rsidR="000755EE" w:rsidRPr="0098301E" w:rsidRDefault="003D708E" w:rsidP="00CA4CD2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="278" w:name="_Toc174955165"/>
-      <w:r w:rsidRPr="00E66EBA">
+      <w:bookmarkStart w:id="278" w:name="_Toc227909242"/>
+      <w:r w:rsidRPr="0098301E">
         <w:lastRenderedPageBreak/>
         <w:t>Annexures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="278"/>
     </w:p>
-    <w:p w14:paraId="1A6378BF" w14:textId="77777777" w:rsidR="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="1A6378BF" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="279" w:name="_Toc146869786"/>
       <w:bookmarkStart w:id="280" w:name="_Toc146870256"/>
-      <w:bookmarkStart w:id="281" w:name="_Toc174955166"/>
-      <w:r>
+      <w:bookmarkStart w:id="281" w:name="_Toc227909243"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Appendix</w:t>
       </w:r>
       <w:bookmarkEnd w:id="279"/>
       <w:bookmarkEnd w:id="280"/>
       <w:bookmarkEnd w:id="281"/>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751BF234" w14:textId="053F0462" w:rsidR="001E352B" w:rsidRPr="00F4483B" w:rsidRDefault="00F4483B" w:rsidP="001E352B">
+    <w:p w14:paraId="751BF234" w14:textId="053F0462" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="00F4483B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:instrText xml:space="preserve"> HYPERLINK  \l "_Appendix_A_–_1" </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001E352B" w:rsidRPr="00F4483B">
+      <w:r w:rsidR="001E352B" w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Appendix A – Detainee Behaviour Expectations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0CDC1E" w14:textId="586D9138" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="00F4483B" w:rsidP="001E352B">
-      <w:r>
+    <w:p w14:paraId="2A0CDC1E" w14:textId="586D9138" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="00F4483B" w:rsidP="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524AE3EF" w14:textId="2F6B02AC" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="00CA4CD2">
+    <w:p w14:paraId="524AE3EF" w14:textId="2F6B02AC" w:rsidR="003D708E" w:rsidRPr="0098301E" w:rsidRDefault="003D708E" w:rsidP="00CA4CD2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="282" w:name="_Toc174955167"/>
+      <w:bookmarkStart w:id="282" w:name="_Toc227909244"/>
       <w:bookmarkStart w:id="283" w:name="_Hlk189572726"/>
-      <w:r w:rsidRPr="00CA4CD2">
+      <w:r w:rsidRPr="0098301E">
         <w:t>Related COPP</w:t>
       </w:r>
-      <w:r w:rsidR="006456D8" w:rsidRPr="00CA4CD2">
+      <w:r w:rsidR="006456D8" w:rsidRPr="0098301E">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="003C34D0" w:rsidRPr="00CA4CD2">
+      <w:r w:rsidR="003C34D0" w:rsidRPr="0098301E">
         <w:t xml:space="preserve"> and documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="282"/>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:p w14:paraId="37524C16" w14:textId="2894828E" w:rsidR="00CA4CD2" w:rsidRPr="00CA4CD2" w:rsidRDefault="00CA4CD2" w:rsidP="00CA4CD2">
+    <w:p w14:paraId="37524C16" w14:textId="2894828E" w:rsidR="00CA4CD2" w:rsidRPr="0098301E" w:rsidRDefault="00CA4CD2" w:rsidP="00CA4CD2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA4CD2">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>COPPS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240D4D08" w14:textId="5387020D" w:rsidR="001E352B" w:rsidRPr="00B21C5B" w:rsidRDefault="00B21C5B" w:rsidP="001E352B">
+    <w:p w14:paraId="240D4D08" w14:textId="5387020D" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="00B21C5B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx"</w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001E352B" w:rsidRPr="00B21C5B">
+      <w:r w:rsidR="001E352B" w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>COPP 2.2 – Cultural and Religious Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D50E2D5" w14:textId="459344FA" w:rsidR="001E352B" w:rsidRPr="00602111" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="2D50E2D5" w14:textId="459344FA" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="284" w:name="_Hlk189568450"/>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00602111">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>BHYDC</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> COPP 6.2 – Supervision Levels and Privileges</w:t>
+        <w:t>BHYDC COPP 6.2 – Supervision Levels and Privileges</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:p w14:paraId="69BCB70F" w14:textId="4015D22B" w:rsidR="004A3D6A" w:rsidRPr="00602111" w:rsidRDefault="004A3D6A" w:rsidP="004A3D6A">
+    <w:p w14:paraId="69BCB70F" w14:textId="4015D22B" w:rsidR="004A3D6A" w:rsidRPr="0098301E" w:rsidRDefault="004A3D6A" w:rsidP="004A3D6A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00602111">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>U18YDC COPP 6.2 – Supervision Levels and Privileges</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131ABE54" w14:textId="05489503" w:rsidR="001E352B" w:rsidRPr="00602111" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="131ABE54" w14:textId="05489503" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00602111">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>COPP 6.</w:t>
       </w:r>
-      <w:r w:rsidR="00D436EB" w:rsidRPr="00602111">
+      <w:r w:rsidR="00D436EB" w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00602111">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Offences and Charges</w:t>
       </w:r>
-      <w:r w:rsidR="004A3D6A" w:rsidRPr="00602111">
+      <w:r w:rsidR="004A3D6A" w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040451CB" w14:textId="479CED97" w:rsidR="001E352B" w:rsidRPr="00602111" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="040451CB" w14:textId="479CED97" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="285" w:name="_Hlk189568062"/>
-      <w:r w:rsidRPr="00602111">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>COPP 6.</w:t>
       </w:r>
-      <w:r w:rsidR="004A3D6A" w:rsidRPr="00602111">
+      <w:r w:rsidR="004A3D6A" w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00602111">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Unit Management and Timetables</w:t>
       </w:r>
-      <w:r w:rsidR="004A3D6A" w:rsidRPr="00602111">
+      <w:r w:rsidR="004A3D6A" w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:p w14:paraId="34C291D8" w14:textId="6A53A586" w:rsidR="001E352B" w:rsidRPr="00602111" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="34C291D8" w14:textId="6A53A586" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00602111">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>COPP 6.1</w:t>
       </w:r>
-      <w:r w:rsidR="004A3D6A" w:rsidRPr="00602111">
+      <w:r w:rsidR="004A3D6A" w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00602111">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Confinement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2761CEAE" w14:textId="19FE1C1B" w:rsidR="001E352B" w:rsidRPr="00B21C5B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="2761CEAE" w14:textId="19FE1C1B" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00602111">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>BHYDC</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="7EBEA8CA" w14:textId="052576A2" w:rsidR="001E352B" w:rsidRPr="002A4A4E" w:rsidRDefault="001E352B" w:rsidP="002A4A4E">
+        <w:t>BHYDC COPP 7.6 – Personal Support Plans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBEA8CA" w14:textId="052576A2" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B21C5B">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>COPP 8.1 – Incident Reporting</w:t>
       </w:r>
       <w:bookmarkStart w:id="286" w:name="_Toc146869788"/>
       <w:bookmarkStart w:id="287" w:name="_Toc146870258"/>
       <w:bookmarkStart w:id="288" w:name="_Toc23771215"/>
       <w:bookmarkStart w:id="289" w:name="_Toc78199138"/>
-      <w:r w:rsidR="00B21C5B">
+      <w:r w:rsidR="00B21C5B" w:rsidRPr="0098301E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6B3F8F" w14:textId="3901E21E" w:rsidR="001E352B" w:rsidRPr="002A4A4E" w:rsidRDefault="001E352B" w:rsidP="002A4A4E">
+    <w:p w14:paraId="2C6B3F8F" w14:textId="3901E21E" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="002A4A4E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="290" w:name="_Toc174955168"/>
-      <w:r w:rsidRPr="001E352B">
+      <w:bookmarkStart w:id="290" w:name="_Toc227909245"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Definitions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="286"/>
       <w:bookmarkEnd w:id="287"/>
       <w:bookmarkEnd w:id="290"/>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="288"/>
       <w:bookmarkEnd w:id="289"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable1"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2116"/>
         <w:gridCol w:w="7377"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E352B" w:rsidRPr="001E352B" w14:paraId="003F73E1" w14:textId="77777777" w:rsidTr="001C6E17">
+      <w:tr w:rsidR="001E352B" w:rsidRPr="0098301E" w14:paraId="003F73E1" w14:textId="77777777" w:rsidTr="001C6E17">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AA5F2C1" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="6AA5F2C1" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B5ED5DD" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="7B5ED5DD" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E352B" w:rsidRPr="001E352B" w14:paraId="63D6DFFF" w14:textId="77777777" w:rsidTr="001C6E17">
+      <w:tr w:rsidR="001E352B" w:rsidRPr="0098301E" w14:paraId="63D6DFFF" w14:textId="77777777" w:rsidTr="001C6E17">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="28" w:type="dxa"/>
             <w:bottom w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4D2421" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="1D4D2421" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>Code Green</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="336FD1F8" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="336FD1F8" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Response to minor incidents where the recovery team is required to attend an area for a non-emergency. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E352B" w:rsidRPr="001E352B" w14:paraId="1538DA72" w14:textId="77777777" w:rsidTr="001C6E17">
+      <w:tr w:rsidR="001E352B" w:rsidRPr="0098301E" w14:paraId="1538DA72" w14:textId="77777777" w:rsidTr="001C6E17">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="28" w:type="dxa"/>
             <w:bottom w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="455C2FB9" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="455C2FB9" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Commissioner’s Operational Policy and Procedure (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9FB03C" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="7C9FB03C" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>COPPs are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E352B" w:rsidRPr="001E352B" w14:paraId="63F8F075" w14:textId="77777777" w:rsidTr="001C6E17">
+      <w:tr w:rsidR="001E352B" w:rsidRPr="0098301E" w14:paraId="63F8F075" w14:textId="77777777" w:rsidTr="001C6E17">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="28" w:type="dxa"/>
             <w:bottom w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41210993" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="41210993" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Custodial Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B793527" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="2B793527" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">An officer with custodial functions, appointed under section 11(1) of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t>; or a person who is appointed under section 11(1</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">a) as a custodial officer. This includes but is not limited to Youth Custodial Officers, Unit Managers and Senior Officers. </w:t>
+              <w:t xml:space="preserve">; or a person who is appointed under section 11(1a)(a) as a custodial officer. This includes but is not limited to Youth Custodial Officers, Unit Managers and Senior Officers. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E352B" w:rsidRPr="001E352B" w14:paraId="3A66E3BF" w14:textId="77777777" w:rsidTr="001C6E17">
+      <w:tr w:rsidR="001E352B" w:rsidRPr="0098301E" w14:paraId="3A66E3BF" w14:textId="77777777" w:rsidTr="001C6E17">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="28" w:type="dxa"/>
             <w:bottom w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="602DA9CB" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="602DA9CB" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Detainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52D7C329" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="52D7C329" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Means a person who is detained in a detention centre as defined in section3 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E352B" w:rsidRPr="001E352B" w14:paraId="33DCDE31" w14:textId="77777777" w:rsidTr="001C6E17">
+      <w:tr w:rsidR="001E352B" w:rsidRPr="0098301E" w14:paraId="33DCDE31" w14:textId="77777777" w:rsidTr="001C6E17">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="28" w:type="dxa"/>
             <w:bottom w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="183BE6CA" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="183BE6CA" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fetal Alcohol Spectrum Disorder (FASD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D118309" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="4D118309" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A diagnostic term used to describe impacts on the brain and body of individuals prenatally exposed to alcohol.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E352B" w:rsidRPr="001E352B" w14:paraId="5BD46D18" w14:textId="77777777" w:rsidTr="001C6E17">
+      <w:tr w:rsidR="001E352B" w:rsidRPr="0098301E" w14:paraId="5BD46D18" w14:textId="77777777" w:rsidTr="001C6E17">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="28" w:type="dxa"/>
             <w:bottom w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B44C32F" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="3B44C32F" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Officers and Employees of Particular Classes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5800C38E" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="5800C38E" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>The following descriptions of classes of officers and employees are prescribed for the purpose of section 11(1</w:t>
+              <w:t xml:space="preserve">The following descriptions of classes of officers and employees are prescribed for the purpose of section 11(1a)(b) of the </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">, in regulation 49(2) of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Young Offenders Regulations 1995</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="305B047D" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="305B047D" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>a) Medical staff persons who have undergone medical, nursing or health training and hold qualifications indicating successful completion of that training.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EC80A73" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="2EC80A73" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>b) Teaching staff persons who provide recreation or sports supervision, teachers, vocational trainers and social trainers.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B45ABDA" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="4B45ABDA" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>c) Program support staff counsellors, program facilitators and librarians.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ADEAE60" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="4ADEAE60" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>d) Centre support staff cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff and hairdressers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E352B" w:rsidRPr="001E352B" w14:paraId="446BF21E" w14:textId="77777777" w:rsidTr="001C6E17">
+      <w:tr w:rsidR="001E352B" w:rsidRPr="0098301E" w14:paraId="446BF21E" w14:textId="77777777" w:rsidTr="001C6E17">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="28" w:type="dxa"/>
             <w:bottom w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F6A11D9" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="7F6A11D9" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Public Service Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="233BB3C3" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="233BB3C3" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">An officer employed in the State Government Public Service, subject to Part 3 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Public Sector Management Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> and includes such officers and other persons as are necessary to implement or administer this Act.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E352B" w:rsidRPr="001E352B" w14:paraId="255E4104" w14:textId="77777777" w:rsidTr="001C6E17">
+      <w:tr w:rsidR="001E352B" w:rsidRPr="0098301E" w14:paraId="255E4104" w14:textId="77777777" w:rsidTr="001C6E17">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="28" w:type="dxa"/>
             <w:bottom w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C343E2A" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="7C343E2A" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Senior Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B41C638" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="7B41C638" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">A Youth Custodial Officer who is substantive to this rank, or a Unit Manager, or Youth Custodial Officer acting in the capacity of Senior Officer, appointed by the Chief Executive Officer with reference to section 11 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E352B" w:rsidRPr="001E352B" w14:paraId="456B52C7" w14:textId="77777777" w:rsidTr="001C6E17">
+      <w:tr w:rsidR="001E352B" w:rsidRPr="0098301E" w14:paraId="456B52C7" w14:textId="77777777" w:rsidTr="001C6E17">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="28" w:type="dxa"/>
             <w:bottom w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF0F4DF" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="2BF0F4DF" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55EECE40" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="55EECE40" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Any person or officer of the Department of Justice, Corrective Services, including a Public Service Officer, Youth Custodial Officer or an employee of a particular class; and any service provider who provides services to detainees at Banksia Hill Detention Centre.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E352B" w:rsidRPr="001E352B" w14:paraId="2F4576AF" w14:textId="77777777" w:rsidTr="001C6E17">
+      <w:tr w:rsidR="001E352B" w:rsidRPr="0098301E" w14:paraId="2F4576AF" w14:textId="77777777" w:rsidTr="001C6E17">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="28" w:type="dxa"/>
             <w:bottom w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41537ADA" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="41537ADA" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9CDFE0" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="3A9CDFE0" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">In accordance with section 3 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Young Offenders Act 1994, ‘</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>The person in charge of a detention centre’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E352B" w:rsidRPr="001E352B" w14:paraId="60A7C196" w14:textId="77777777" w:rsidTr="001C6E17">
+      <w:tr w:rsidR="001E352B" w:rsidRPr="0098301E" w14:paraId="60A7C196" w14:textId="77777777" w:rsidTr="001C6E17">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="28" w:type="dxa"/>
             <w:bottom w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16E6D70B" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="16E6D70B" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Unit Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30D46EB4" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="30D46EB4" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">A Youth Custodial Officer substantive to this rank or Youth Custodial Officer acting in the capacity of Unit Manager, appointed by the Chief Executive Officer with reference to section 11 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E352B" w:rsidRPr="001E352B" w14:paraId="34108561" w14:textId="77777777" w:rsidTr="001C6E17">
+      <w:tr w:rsidR="001E352B" w:rsidRPr="0098301E" w14:paraId="34108561" w14:textId="77777777" w:rsidTr="001C6E17">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="28" w:type="dxa"/>
             <w:bottom w:w="28" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EBA7B4D" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="1EBA7B4D" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Youth Detention Centre </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7318EA59" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="7318EA59" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="206" w:hanging="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">A gazetted detention centre declared by the Minister to be a detention centre to accommodate male and female, remanded or sentenced detainees. Refer to section 13 of </w:t>
             </w:r>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DE34D13" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="1DE34D13" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A035C4E" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="3A035C4E" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45792041" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CA4CD2" w:rsidRDefault="003D708E" w:rsidP="00CA4CD2">
+    <w:p w14:paraId="45792041" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="0098301E" w:rsidRDefault="003D708E" w:rsidP="00CA4CD2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="291" w:name="_Toc174955169"/>
-      <w:r w:rsidRPr="00CA4CD2">
+      <w:bookmarkStart w:id="291" w:name="_Toc227909246"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Related legislation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="291"/>
-      <w:r w:rsidRPr="00CA4CD2">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71EF9A14" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="00DA22E6" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="71EF9A14" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="292" w:name="_Toc178286"/>
-      <w:r w:rsidRPr="00DA22E6">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Act 1994</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF6E063" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="00DA22E6" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="0FF6E063" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA22E6">
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Regulations 1995</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B97029" w14:textId="3C0D902F" w:rsidR="001E352B" w:rsidRDefault="002E5756" w:rsidP="001E352B">
+    <w:p w14:paraId="72B97029" w14:textId="3C0D902F" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="002E5756" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="293" w:name="_Toc174955170"/>
-      <w:r w:rsidRPr="00CA4CD2">
+      <w:bookmarkStart w:id="293" w:name="_Toc227909247"/>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Assurance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="292"/>
       <w:bookmarkEnd w:id="293"/>
     </w:p>
-    <w:p w14:paraId="6B8ABC5D" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
-      <w:r w:rsidRPr="001E352B">
+    <w:p w14:paraId="6B8ABC5D" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446933E5" w14:textId="33778C22" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="446933E5" w14:textId="33778C22" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">The YDC will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="001E352B">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="0098301E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Operational Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F8B8A1" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="12F8B8A1" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">The Women and Young People Branch, Head Office will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACFA332" w14:textId="632DEF07" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="6ACFA332" w14:textId="632DEF07" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">Operational Compliance Branch will undertake checks in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="001E352B">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="0098301E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Operational Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB4A389" w14:textId="6C08B501" w:rsidR="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+    <w:p w14:paraId="3AB4A389" w14:textId="6C08B501" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E352B">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2514E758" w14:textId="695609A7" w:rsidR="002A4A4E" w:rsidRDefault="002A4A4E" w:rsidP="002A4A4E"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3F632245" w14:textId="5E5D092A" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="003C34D0">
+    <w:p w14:paraId="2514E758" w14:textId="695609A7" w:rsidR="002A4A4E" w:rsidRPr="0098301E" w:rsidRDefault="002A4A4E" w:rsidP="002A4A4E"/>
+    <w:p w14:paraId="24BD4760" w14:textId="77777777" w:rsidR="002A4A4E" w:rsidRPr="0098301E" w:rsidRDefault="002A4A4E" w:rsidP="002A4A4E"/>
+    <w:p w14:paraId="3F632245" w14:textId="5E5D092A" w:rsidR="00245869" w:rsidRPr="0098301E" w:rsidRDefault="00245869" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
-      <w:bookmarkStart w:id="294" w:name="_Toc174955171"/>
-      <w:r>
+      <w:bookmarkStart w:id="294" w:name="_Toc227909248"/>
+      <w:r w:rsidRPr="0098301E">
         <w:lastRenderedPageBreak/>
         <w:t>Document version history</w:t>
       </w:r>
       <w:bookmarkEnd w:id="294"/>
     </w:p>
-    <w:p w14:paraId="32357B42" w14:textId="77777777" w:rsidR="00D57D17" w:rsidRPr="00D57D17" w:rsidRDefault="00D57D17" w:rsidP="00D57D17"/>
+    <w:p w14:paraId="32357B42" w14:textId="77777777" w:rsidR="00D57D17" w:rsidRPr="0098301E" w:rsidRDefault="00D57D17" w:rsidP="00D57D17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable2"/>
         <w:tblW w:w="9168" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="2651"/>
         <w:gridCol w:w="2017"/>
         <w:gridCol w:w="1844"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E352B" w:rsidRPr="001E352B" w14:paraId="62B178FD" w14:textId="77777777" w:rsidTr="001C6E17">
+      <w:tr w:rsidR="001E352B" w:rsidRPr="0098301E" w14:paraId="62B178FD" w14:textId="77777777" w:rsidTr="001C6E17">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E872177" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="7E872177" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="295" w:name="_Appendix_A_–"/>
             <w:bookmarkEnd w:id="295"/>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="211BBD01" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="211BBD01" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2651" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="402EA30F" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="402EA30F" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2017" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58324C2B" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="58324C2B" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA0DFAC" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="1CA0DFAC" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Effective Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E352B" w:rsidRPr="001E352B" w14:paraId="7D325414" w14:textId="77777777" w:rsidTr="001C6E17">
+      <w:tr w:rsidR="001E352B" w:rsidRPr="0098301E" w14:paraId="7D325414" w14:textId="77777777" w:rsidTr="001C6E17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7B61E5" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="4D7B61E5" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="296" w:name="_Hlk146874273"/>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11675BD2" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="11675BD2" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2651" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="453A41A9" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="453A41A9" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Approved by the Commissioner, Corrective Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2017" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66F5B6FA" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="66F5B6FA" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>7 December 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B7972B4" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="001E352B" w:rsidRDefault="001E352B" w:rsidP="001E352B">
+          <w:p w14:paraId="7B7972B4" w14:textId="77777777" w:rsidR="001E352B" w:rsidRPr="0098301E" w:rsidRDefault="001E352B" w:rsidP="001E352B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>28 December 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C7557" w:rsidRPr="001E352B" w14:paraId="1047C739" w14:textId="77777777" w:rsidTr="001C6E17">
+      <w:tr w:rsidR="000C7557" w:rsidRPr="0098301E" w14:paraId="1047C739" w14:textId="77777777" w:rsidTr="001C6E17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7F404D28" w14:textId="77777777" w:rsidR="000C7557" w:rsidRPr="001E352B" w:rsidRDefault="000C7557" w:rsidP="00301409">
+          <w:p w14:paraId="7F404D28" w14:textId="77777777" w:rsidR="000C7557" w:rsidRPr="0098301E" w:rsidRDefault="000C7557" w:rsidP="00301409">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60DCE12E" w14:textId="77777777" w:rsidR="000C7557" w:rsidRPr="000C7557" w:rsidRDefault="000C7557" w:rsidP="000C7557">
+          <w:p w14:paraId="60DCE12E" w14:textId="77777777" w:rsidR="000C7557" w:rsidRPr="0098301E" w:rsidRDefault="000C7557" w:rsidP="000C7557">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7557">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14B7800C" w14:textId="77777777" w:rsidR="000C7557" w:rsidRPr="000C7557" w:rsidRDefault="000C7557" w:rsidP="000C7557">
+          <w:p w14:paraId="14B7800C" w14:textId="77777777" w:rsidR="000C7557" w:rsidRPr="0098301E" w:rsidRDefault="000C7557" w:rsidP="000C7557">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7557">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EB81A22" w14:textId="77777777" w:rsidR="000C7557" w:rsidRPr="000C7557" w:rsidRDefault="000C7557" w:rsidP="000C7557">
+          <w:p w14:paraId="5EB81A22" w14:textId="77777777" w:rsidR="000C7557" w:rsidRPr="0098301E" w:rsidRDefault="000C7557" w:rsidP="000C7557">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3C1AD322" w14:textId="57CF7905" w:rsidR="000C7557" w:rsidRPr="001E352B" w:rsidRDefault="000C7557" w:rsidP="000C7557">
+          <w:p w14:paraId="3C1AD322" w14:textId="57CF7905" w:rsidR="000C7557" w:rsidRPr="0098301E" w:rsidRDefault="000C7557" w:rsidP="000C7557">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7557">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="030BE2E9" w14:textId="77777777" w:rsidR="000C7557" w:rsidRDefault="000C7557" w:rsidP="00301409">
+          <w:p w14:paraId="030BE2E9" w14:textId="77777777" w:rsidR="000C7557" w:rsidRPr="0098301E" w:rsidRDefault="000C7557" w:rsidP="00301409">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CB99892" w14:textId="77777777" w:rsidR="00260FBA" w:rsidRDefault="00260FBA" w:rsidP="00260FBA">
+          <w:p w14:paraId="1CB99892" w14:textId="77777777" w:rsidR="00260FBA" w:rsidRPr="0098301E" w:rsidRDefault="00260FBA" w:rsidP="00260FBA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DD86BAD" w14:textId="382FCC33" w:rsidR="00260FBA" w:rsidRDefault="00260FBA" w:rsidP="00260FBA">
+          <w:p w14:paraId="3DD86BAD" w14:textId="382FCC33" w:rsidR="00260FBA" w:rsidRPr="0098301E" w:rsidRDefault="00260FBA" w:rsidP="00260FBA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0098301E">
               <w:t>Memo Reference:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32A799B3" w14:textId="66D0BF38" w:rsidR="00260FBA" w:rsidRDefault="00260FBA" w:rsidP="00260FBA">
+          <w:p w14:paraId="32A799B3" w14:textId="66D0BF38" w:rsidR="00260FBA" w:rsidRPr="0098301E" w:rsidRDefault="00260FBA" w:rsidP="00260FBA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>D23/940474</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62C0374D" w14:textId="77777777" w:rsidR="00260FBA" w:rsidRDefault="00260FBA" w:rsidP="00260FBA">
+          <w:p w14:paraId="62C0374D" w14:textId="77777777" w:rsidR="00260FBA" w:rsidRPr="0098301E" w:rsidRDefault="00260FBA" w:rsidP="00260FBA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0316658F" w14:textId="77777777" w:rsidR="00260FBA" w:rsidRDefault="00260FBA" w:rsidP="00260FBA">
+          <w:p w14:paraId="0316658F" w14:textId="77777777" w:rsidR="00260FBA" w:rsidRPr="0098301E" w:rsidRDefault="00260FBA" w:rsidP="00260FBA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0098301E">
               <w:t>Content Manager Reference:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D42D799" w14:textId="0302FE5E" w:rsidR="00260FBA" w:rsidRDefault="00260FBA" w:rsidP="00260FBA">
+          <w:p w14:paraId="0D42D799" w14:textId="0302FE5E" w:rsidR="00260FBA" w:rsidRPr="0098301E" w:rsidRDefault="00260FBA" w:rsidP="00260FBA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0098301E">
               <w:t>S23/9</w:t>
             </w:r>
-            <w:r w:rsidR="00142135">
+            <w:r w:rsidR="00142135" w:rsidRPr="0098301E">
               <w:t>8263</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C228362" w14:textId="74C817C0" w:rsidR="00B52B0E" w:rsidRPr="001E352B" w:rsidRDefault="00B52B0E" w:rsidP="00301409">
+          <w:p w14:paraId="6C228362" w14:textId="74C817C0" w:rsidR="00B52B0E" w:rsidRPr="0098301E" w:rsidRDefault="00B52B0E" w:rsidP="00301409">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2651" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77983776" w14:textId="77777777" w:rsidR="00B52B0E" w:rsidRDefault="000C7557" w:rsidP="00301409">
-            <w:r w:rsidRPr="005A3F4B">
+          <w:p w14:paraId="77983776" w14:textId="77777777" w:rsidR="00B52B0E" w:rsidRPr="0098301E" w:rsidRDefault="000C7557" w:rsidP="00301409">
+            <w:r w:rsidRPr="0098301E">
               <w:t xml:space="preserve">Endorsed by the </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0317441C" w14:textId="1FCC319E" w:rsidR="000C7557" w:rsidRPr="001E352B" w:rsidRDefault="00B52B0E" w:rsidP="00301409">
+          <w:p w14:paraId="0317441C" w14:textId="1FCC319E" w:rsidR="000C7557" w:rsidRPr="0098301E" w:rsidRDefault="00B52B0E" w:rsidP="00301409">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0098301E">
               <w:t xml:space="preserve">A/ </w:t>
             </w:r>
-            <w:r w:rsidR="000C7557" w:rsidRPr="005A3F4B">
+            <w:r w:rsidR="000C7557" w:rsidRPr="0098301E">
               <w:t>Assistant Commissioner Women and Young People</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2017" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E9CA33D" w14:textId="645F47CD" w:rsidR="000C7557" w:rsidRPr="001E352B" w:rsidRDefault="004D5EBF" w:rsidP="00301409">
+          <w:p w14:paraId="2E9CA33D" w14:textId="645F47CD" w:rsidR="000C7557" w:rsidRPr="0098301E" w:rsidRDefault="004D5EBF" w:rsidP="00301409">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9 November 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2F366D" w14:textId="7820BEDB" w:rsidR="000C7557" w:rsidRPr="001E352B" w:rsidRDefault="00724BDF" w:rsidP="00301409">
+          <w:p w14:paraId="4A2F366D" w14:textId="7820BEDB" w:rsidR="000C7557" w:rsidRPr="0098301E" w:rsidRDefault="00724BDF" w:rsidP="00301409">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="0027204A">
+            <w:r w:rsidR="0027204A" w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> December 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C7557" w:rsidRPr="001E352B" w14:paraId="7D2B3D20" w14:textId="77777777" w:rsidTr="001C6E17">
+      <w:tr w:rsidR="000C7557" w:rsidRPr="0098301E" w14:paraId="7D2B3D20" w14:textId="77777777" w:rsidTr="001C6E17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F3AA93D" w14:textId="6168743E" w:rsidR="000C7557" w:rsidRPr="001E352B" w:rsidRDefault="000C7557" w:rsidP="000C7557">
+          <w:p w14:paraId="1F3AA93D" w14:textId="6168743E" w:rsidR="000C7557" w:rsidRPr="0098301E" w:rsidRDefault="000C7557" w:rsidP="000C7557">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="287B4F98" w14:textId="77777777" w:rsidR="000C7557" w:rsidRPr="001E352B" w:rsidRDefault="000C7557" w:rsidP="00301409">
+          <w:p w14:paraId="287B4F98" w14:textId="77777777" w:rsidR="000C7557" w:rsidRPr="0098301E" w:rsidRDefault="000C7557" w:rsidP="00301409">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2651" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA94A2B" w14:textId="4CADE04D" w:rsidR="000C7557" w:rsidRPr="001E352B" w:rsidRDefault="000C7557" w:rsidP="00301409">
+          <w:p w14:paraId="1DA94A2B" w14:textId="4CADE04D" w:rsidR="000C7557" w:rsidRPr="0098301E" w:rsidRDefault="000C7557" w:rsidP="00301409">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00444218">
+            <w:r w:rsidRPr="0098301E">
               <w:t xml:space="preserve">Approved by the </w:t>
             </w:r>
-            <w:r w:rsidR="00B52B0E">
+            <w:r w:rsidR="00B52B0E" w:rsidRPr="0098301E">
               <w:t>Deputy Commissioner Operational Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2017" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="028F2632" w14:textId="261E9296" w:rsidR="000C7557" w:rsidRDefault="004D5EBF" w:rsidP="00301409">
+          <w:p w14:paraId="028F2632" w14:textId="261E9296" w:rsidR="000C7557" w:rsidRPr="0098301E" w:rsidRDefault="004D5EBF" w:rsidP="00301409">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>15 November 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="48B90615" w14:textId="77777777" w:rsidR="000C7557" w:rsidRDefault="000C7557" w:rsidP="00301409">
+          <w:p w14:paraId="48B90615" w14:textId="77777777" w:rsidR="000C7557" w:rsidRPr="0098301E" w:rsidRDefault="000C7557" w:rsidP="00301409">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00656CBD" w:rsidRPr="001E352B" w14:paraId="51F57124" w14:textId="77777777" w:rsidTr="001C6E17">
+      <w:tr w:rsidR="00656CBD" w:rsidRPr="0098301E" w14:paraId="51F57124" w14:textId="77777777" w:rsidTr="001C6E17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B6CE4C3" w14:textId="53DF4190" w:rsidR="00656CBD" w:rsidRPr="001E352B" w:rsidRDefault="00656CBD" w:rsidP="000C7557">
+          <w:p w14:paraId="5B6CE4C3" w14:textId="53DF4190" w:rsidR="00656CBD" w:rsidRPr="0098301E" w:rsidRDefault="00656CBD" w:rsidP="000C7557">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B90FDE7" w14:textId="6E2945BA" w:rsidR="00656CBD" w:rsidRPr="001E352B" w:rsidRDefault="00656CBD" w:rsidP="00301409">
+          <w:p w14:paraId="7B90FDE7" w14:textId="6E2945BA" w:rsidR="00656CBD" w:rsidRPr="0098301E" w:rsidRDefault="00656CBD" w:rsidP="00301409">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E352B">
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2651" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70BA0F34" w14:textId="77777777" w:rsidR="00656CBD" w:rsidRDefault="00656CBD" w:rsidP="00301409">
-            <w:r w:rsidRPr="00656CBD">
+          <w:p w14:paraId="70BA0F34" w14:textId="77777777" w:rsidR="00656CBD" w:rsidRPr="0098301E" w:rsidRDefault="00656CBD" w:rsidP="00301409">
+            <w:r w:rsidRPr="0098301E">
               <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04698ACC" w14:textId="57DFF8A0" w:rsidR="00602111" w:rsidRPr="00444218" w:rsidRDefault="00602111" w:rsidP="00301409">
-            <w:r>
+          <w:p w14:paraId="04698ACC" w14:textId="57DFF8A0" w:rsidR="00602111" w:rsidRPr="0098301E" w:rsidRDefault="00602111" w:rsidP="00301409">
+            <w:r w:rsidRPr="0098301E">
               <w:t>CM Ref: S25/83310</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2017" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FFE5B98" w14:textId="5F613A55" w:rsidR="00656CBD" w:rsidRDefault="00602111" w:rsidP="00301409">
+          <w:p w14:paraId="5FFE5B98" w14:textId="5F613A55" w:rsidR="00656CBD" w:rsidRPr="0098301E" w:rsidRDefault="00602111" w:rsidP="00301409">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0098301E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9 September 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C0CCBDB" w14:textId="728A38D7" w:rsidR="00656CBD" w:rsidRDefault="00602111" w:rsidP="00301409">
+          <w:p w14:paraId="3C0CCBDB" w14:textId="728A38D7" w:rsidR="00656CBD" w:rsidRPr="0098301E" w:rsidRDefault="00602111" w:rsidP="00301409">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098301E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>9 September 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B0548" w:rsidRPr="0098301E" w14:paraId="494DEC69" w14:textId="77777777" w:rsidTr="001C6E17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0CCE98" w14:textId="643C382A" w:rsidR="008B0548" w:rsidRPr="0098301E" w:rsidRDefault="008B0548" w:rsidP="000C7557">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098301E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>4.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5E75EF" w14:textId="3B846124" w:rsidR="008B0548" w:rsidRPr="0098301E" w:rsidRDefault="008B0548" w:rsidP="00301409">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098301E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2651" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="236AA9FA" w14:textId="77777777" w:rsidR="008B0548" w:rsidRPr="0098301E" w:rsidRDefault="008B0548" w:rsidP="00301409">
+            <w:r w:rsidRPr="0098301E">
+              <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EDF2E10" w14:textId="457A3D5D" w:rsidR="008B0548" w:rsidRPr="0098301E" w:rsidRDefault="008B0548" w:rsidP="00301409">
+            <w:r w:rsidRPr="0098301E">
+              <w:t>CM Ref: S26/40101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F6E64B" w14:textId="07D54C93" w:rsidR="008B0548" w:rsidRPr="0098301E" w:rsidRDefault="0098301E" w:rsidP="00301409">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>9 September 2025</w:t>
+              <w:t>23 April 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24ED93DB" w14:textId="1D391FE8" w:rsidR="008B0548" w:rsidRPr="0098301E" w:rsidRDefault="0098301E" w:rsidP="00301409">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>24 April 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="296"/>
     </w:tbl>
-    <w:p w14:paraId="026DA054" w14:textId="77777777" w:rsidR="003C34D0" w:rsidRDefault="003C34D0" w:rsidP="003C34D0">
+    <w:p w14:paraId="026DA054" w14:textId="77777777" w:rsidR="003C34D0" w:rsidRPr="0098301E" w:rsidRDefault="003C34D0" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E73A5C1" w14:textId="77777777" w:rsidR="003C34D0" w:rsidRPr="003C34D0" w:rsidRDefault="003C34D0" w:rsidP="003C34D0">
+    <w:p w14:paraId="0E73A5C1" w14:textId="77777777" w:rsidR="003C34D0" w:rsidRPr="0098301E" w:rsidRDefault="003C34D0" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03382183" w14:textId="77777777" w:rsidR="003C34D0" w:rsidRPr="003C34D0" w:rsidRDefault="003C34D0" w:rsidP="003C34D0">
+    <w:p w14:paraId="03382183" w14:textId="77777777" w:rsidR="003C34D0" w:rsidRPr="0098301E" w:rsidRDefault="003C34D0" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="419072B9" w14:textId="77777777" w:rsidR="003C34D0" w:rsidRPr="003C34D0" w:rsidRDefault="003C34D0" w:rsidP="003C34D0">
+    <w:p w14:paraId="419072B9" w14:textId="77777777" w:rsidR="003C34D0" w:rsidRPr="0098301E" w:rsidRDefault="003C34D0" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03770A0A" w14:textId="77777777" w:rsidR="003C34D0" w:rsidRPr="003C34D0" w:rsidRDefault="003C34D0" w:rsidP="003C34D0">
+    <w:p w14:paraId="03770A0A" w14:textId="77777777" w:rsidR="003C34D0" w:rsidRPr="0098301E" w:rsidRDefault="003C34D0" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2479B12A" w14:textId="162FA2F0" w:rsidR="003C34D0" w:rsidRDefault="003C34D0" w:rsidP="003C34D0">
+    <w:p w14:paraId="2479B12A" w14:textId="162FA2F0" w:rsidR="003C34D0" w:rsidRPr="0098301E" w:rsidRDefault="003C34D0" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C8A9958" w14:textId="06D1C092" w:rsidR="00CA4CD2" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
+    <w:p w14:paraId="3C8A9958" w14:textId="06D1C092" w:rsidR="00CA4CD2" w:rsidRPr="0098301E" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37D5477A" w14:textId="188E9520" w:rsidR="00CA4CD2" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
+    <w:p w14:paraId="37D5477A" w14:textId="188E9520" w:rsidR="00CA4CD2" w:rsidRPr="0098301E" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30FBA4D3" w14:textId="5D6168E1" w:rsidR="00CA4CD2" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
+    <w:p w14:paraId="30FBA4D3" w14:textId="5D6168E1" w:rsidR="00CA4CD2" w:rsidRPr="0098301E" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D017A2B" w14:textId="15383E83" w:rsidR="00CA4CD2" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
+    <w:p w14:paraId="7D017A2B" w14:textId="15383E83" w:rsidR="00CA4CD2" w:rsidRPr="0098301E" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29C2E64E" w14:textId="2BDAC959" w:rsidR="00CA4CD2" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
+    <w:p w14:paraId="29C2E64E" w14:textId="2BDAC959" w:rsidR="00CA4CD2" w:rsidRPr="0098301E" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="036B2FEE" w14:textId="2535B745" w:rsidR="00CA4CD2" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
+    <w:p w14:paraId="036B2FEE" w14:textId="2535B745" w:rsidR="00CA4CD2" w:rsidRPr="0098301E" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18C487CB" w14:textId="5B9B4A80" w:rsidR="00CA4CD2" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
+    <w:p w14:paraId="18C487CB" w14:textId="5B9B4A80" w:rsidR="00CA4CD2" w:rsidRPr="0098301E" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F85F6C6" w14:textId="000FC8F7" w:rsidR="00CA4CD2" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
+    <w:p w14:paraId="6F85F6C6" w14:textId="000FC8F7" w:rsidR="00CA4CD2" w:rsidRPr="0098301E" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="789D5370" w14:textId="1F371EB5" w:rsidR="00CA4CD2" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
+    <w:p w14:paraId="789D5370" w14:textId="1F371EB5" w:rsidR="00CA4CD2" w:rsidRPr="0098301E" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20A1CAC4" w14:textId="0AE7C4E5" w:rsidR="00CA4CD2" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
+    <w:p w14:paraId="20A1CAC4" w14:textId="0AE7C4E5" w:rsidR="00CA4CD2" w:rsidRPr="0098301E" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78794926" w14:textId="5D6A2338" w:rsidR="00CA4CD2" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
+    <w:p w14:paraId="78794926" w14:textId="5D6A2338" w:rsidR="00CA4CD2" w:rsidRPr="0098301E" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BD5FC13" w14:textId="37E9C78E" w:rsidR="00CA4CD2" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
+    <w:p w14:paraId="4BD5FC13" w14:textId="37E9C78E" w:rsidR="00CA4CD2" w:rsidRPr="0098301E" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E99775E" w14:textId="7CCD5307" w:rsidR="00CA4CD2" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
+    <w:p w14:paraId="1E99775E" w14:textId="7CCD5307" w:rsidR="00CA4CD2" w:rsidRPr="0098301E" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BF735FE" w14:textId="2F8721D5" w:rsidR="00CA4CD2" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
+    <w:p w14:paraId="6BF735FE" w14:textId="2F8721D5" w:rsidR="00CA4CD2" w:rsidRPr="0098301E" w:rsidRDefault="00CA4CD2" w:rsidP="003C34D0">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62C7A6D0" w14:textId="50C593D4" w:rsidR="003808C5" w:rsidRPr="00301409" w:rsidRDefault="003808C5" w:rsidP="00236A0E">
+    <w:p w14:paraId="62C7A6D0" w14:textId="50C593D4" w:rsidR="003808C5" w:rsidRPr="0098301E" w:rsidRDefault="003808C5" w:rsidP="00236A0E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:ind w:left="66"/>
       </w:pPr>
       <w:bookmarkStart w:id="297" w:name="_Appendix_A_–_1"/>
-      <w:bookmarkStart w:id="298" w:name="_Toc174955172"/>
+      <w:bookmarkStart w:id="298" w:name="_Toc227909249"/>
       <w:bookmarkEnd w:id="297"/>
-      <w:r w:rsidRPr="00301409">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">Appendix A – </w:t>
       </w:r>
-      <w:r w:rsidR="00301409" w:rsidRPr="00301409">
+      <w:r w:rsidR="00301409" w:rsidRPr="0098301E">
         <w:t>Detainee Behaviour Expectations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="298"/>
     </w:p>
-    <w:p w14:paraId="54D35DCD" w14:textId="72D8CA84" w:rsidR="003808C5" w:rsidRDefault="003808C5" w:rsidP="00236A0E">
+    <w:p w14:paraId="54D35DCD" w14:textId="72D8CA84" w:rsidR="003808C5" w:rsidRPr="0098301E" w:rsidRDefault="003808C5" w:rsidP="00236A0E">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>The following list</w:t>
       </w:r>
-      <w:r w:rsidR="00716FF2">
+      <w:r w:rsidR="00716FF2" w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> cells are multipurpose but can be used as observation cells where they meet the criteria in</w:t>
       </w:r>
-      <w:r w:rsidR="00D57D17">
+      <w:r w:rsidR="00D57D17" w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003D0952">
+      <w:r w:rsidR="003D0952" w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>this COPP</w:t>
       </w:r>
-      <w:r w:rsidR="00D57D17">
+      <w:r w:rsidR="00D57D17" w:rsidRPr="0098301E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7EAA7C" w14:textId="77777777" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="007755FB">
+    <w:p w14:paraId="4B7EAA7C" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
+      <w:r w:rsidRPr="0098301E">
+        <w:t>The Superintendent shall ensure the Detention Centre detainee code of conduct is available and visible to everyone in the Detention Centre and shall be communicated and displayed in such a way, that language diversity is acknowledged and accommodated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555F2A5E" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409"/>
+    <w:p w14:paraId="3EE93163" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
+      <w:r w:rsidRPr="0098301E">
         <w:t>To ensure detainees adhere to the standard behaviour expectations, Custodial Officers shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1318899F" w14:textId="77777777" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="1318899F" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">promote a positive learning culture for detainees </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F644665" w14:textId="77777777" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="2F644665" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="34ED5BEC" w14:textId="77777777" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+      <w:r w:rsidRPr="0098301E">
+        <w:t>lead by example and model appropriate, prosocial behaviour(s) in their interactions with detainees and colleagues, to encourage positive behaviour(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34ED5BEC" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:t>provide guidance to detainees on behaviour expectations by informing, coaching and reinforcing the standard behaviour expectations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EC2E4D" w14:textId="77777777" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="10EC2E4D" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FA74A1">
-[...12 lines deleted...]
-    <w:p w14:paraId="4FB8F0FA" w14:textId="77777777" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+      <w:r w:rsidRPr="0098301E">
+        <w:t>identify and address communication barriers, to support:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB8F0FA" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:t>Aboriginal detainees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050178B9" w14:textId="77777777" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="050178B9" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">detainees with physical or cognitive impairments </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2480F2C7" w14:textId="71E52584" w:rsidR="00301409" w:rsidRPr="00C64C90" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="2480F2C7" w14:textId="71E52584" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">detainees from CaLD backgrounds who are not able to communicate in spoken and/or written English, refer </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="00BA179C">
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="0098301E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP 2.2 – Cultural and Religious Requirements</w:t>
-[...5 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>COPP 2.2 – Cultural and Religious Requirements.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01EE7E29" w14:textId="77777777" w:rsidR="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
-[...10 lines deleted...]
-    <w:p w14:paraId="356A9169" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="01EE7E29" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
+      <w:r w:rsidRPr="0098301E">
+        <w:t xml:space="preserve">Detainees, whilst at the Detention Centre shall be supported to adhere to the following standard behaviour expectations: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356A9169" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
+      <w:r w:rsidRPr="0098301E">
         <w:t>obeying lawful instructions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54592A8F" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="54592A8F" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
+      <w:r w:rsidRPr="0098301E">
         <w:t>interacting respectfully with others, not abusing or threatening staff</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC29061" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="7BC29061" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
+      <w:r w:rsidRPr="0098301E">
         <w:t>respecting property, for example, no wilful damage or graffiti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7229D0AC" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="7229D0AC" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
+      <w:r w:rsidRPr="0098301E">
         <w:t>appropriate participation in education, employment programs and activities made available</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49374501" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="49374501" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
+      <w:r w:rsidRPr="0098301E">
         <w:t>not using alcohol or other drugs that have not been lawfully prescribed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685F0E34" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="685F0E34" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
+      <w:r w:rsidRPr="0098301E">
         <w:t>not bullying or threatening other detainees, staff or visitors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B0CEBD" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="21B0CEBD" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
+      <w:r w:rsidRPr="0098301E">
         <w:t>maintaining a high standard of personal hygiene (showering daily)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F7E714" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="16F7E714" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
+      <w:r w:rsidRPr="0098301E">
         <w:t>keeping their cell and living areas clean and tidy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F68A981" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="3F68A981" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
+      <w:r w:rsidRPr="0098301E">
         <w:t>not buying, selling or swapping any item of property with other detainees without permission from staff</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3B9F65" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="2D3B9F65" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
+      <w:r w:rsidRPr="0098301E">
         <w:t xml:space="preserve">not be in possession of items not lawfully issued to the detainee </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635E9DE3" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="635E9DE3" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
+      <w:r w:rsidRPr="0098301E">
         <w:t>no stealing or interfering with another detainees property</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FDBF025" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="3FDBF025" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
+      <w:r w:rsidRPr="0098301E">
         <w:t>not entering another detainees cell without their permission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73989DBF" w14:textId="1D7DA3E3" w:rsidR="00301409" w:rsidRPr="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="73989DBF" w14:textId="1D7DA3E3" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
+      <w:r w:rsidRPr="0098301E">
         <w:t>no spitting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E88E37" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="40E88E37" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
+      <w:r w:rsidRPr="0098301E">
+        <w:lastRenderedPageBreak/>
         <w:t>no fighting or sparring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A4A820" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="34A4A820" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
+      <w:r w:rsidRPr="0098301E">
         <w:t>behaving appropriately during visits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD2ACCB" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="00301409" w:rsidRDefault="00301409" w:rsidP="00301409">
+    <w:p w14:paraId="2BD2ACCB" w14:textId="77777777" w:rsidR="00301409" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="00301409">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
+      <w:r w:rsidRPr="0098301E">
         <w:t>only using the cell call when help is required</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1673D21B" w14:textId="49E823D2" w:rsidR="00FF3448" w:rsidRPr="00236A0E" w:rsidRDefault="00301409" w:rsidP="000A069A">
+    <w:p w14:paraId="1673D21B" w14:textId="4C38966C" w:rsidR="00FF3448" w:rsidRPr="0098301E" w:rsidRDefault="00301409" w:rsidP="000A069A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301409">
-        <w:t>not covering CCTV in the cell.</w:t>
+      <w:r w:rsidRPr="0098301E">
+        <w:t>not covering CCTV</w:t>
+      </w:r>
+      <w:r w:rsidR="008B0548" w:rsidRPr="0098301E">
+        <w:t xml:space="preserve"> and/or viewing window</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098301E">
+        <w:t xml:space="preserve"> in the cell.</w:t>
       </w:r>
       <w:bookmarkStart w:id="299" w:name="_Appendix_B_–"/>
       <w:bookmarkStart w:id="300" w:name="_Appendix_B_–_1"/>
       <w:bookmarkEnd w:id="299"/>
       <w:bookmarkEnd w:id="300"/>
     </w:p>
-    <w:sectPr w:rsidR="00FF3448" w:rsidRPr="00236A0E" w:rsidSect="00120E91">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId30"/>
+    <w:sectPr w:rsidR="00FF3448" w:rsidRPr="0098301E" w:rsidSect="00120E91">
+      <w:headerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A29451A" w14:textId="77777777" w:rsidR="00BE4676" w:rsidRDefault="00BE4676" w:rsidP="00D06E62">
+    <w:p w14:paraId="049FFAA3" w14:textId="77777777" w:rsidR="0067041F" w:rsidRDefault="0067041F" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="793B798F" w14:textId="77777777" w:rsidR="00BE4676" w:rsidRDefault="00BE4676" w:rsidP="00D06E62">
+    <w:p w14:paraId="3D07482E" w14:textId="77777777" w:rsidR="0067041F" w:rsidRDefault="0067041F" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10702,58 +10471,58 @@
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E2F9503" w14:textId="77777777" w:rsidR="00BE4676" w:rsidRDefault="00BE4676" w:rsidP="00D06E62">
+    <w:p w14:paraId="3F18278B" w14:textId="77777777" w:rsidR="0067041F" w:rsidRDefault="0067041F" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17E0B2AE" w14:textId="77777777" w:rsidR="00BE4676" w:rsidRDefault="00BE4676" w:rsidP="00D06E62">
+    <w:p w14:paraId="6DEE69C8" w14:textId="77777777" w:rsidR="0067041F" w:rsidRDefault="0067041F" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="179F0B6D" w14:textId="77777777" w:rsidR="00CE7FC6" w:rsidRDefault="00CE7FC6" w:rsidP="00CE7FC6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> r.46A (5) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F91D76">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Regulations 1995</w:t>
@@ -10855,50 +10624,60 @@
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> r.78(1) </w:t>
       </w:r>
       <w:r w:rsidRPr="000534C2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Regulations 1995</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BD235C9" w14:textId="77777777" w:rsidR="006C7287" w:rsidRDefault="006C7287">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FBFFD0E" w14:textId="3F416BA4" w:rsidR="007633F6" w:rsidRDefault="007633F6" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -10908,51 +10687,51 @@
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 6.1 Behaviour Standards and Behaviour Management</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="435BD9AD" w14:textId="77777777" w:rsidR="007633F6" w:rsidRDefault="007633F6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54E4CA3C" w14:textId="77777777" w:rsidR="007633F6" w:rsidRDefault="007633F6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12BA7924" wp14:editId="16C607DD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
@@ -11244,51 +11023,51 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7915F91D" w14:textId="332C2C7C" w:rsidR="007633F6" w:rsidRDefault="00301409" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r w:rsidRPr="00301409">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 6.1 Behaviour Standards and Behaviour Management</w:t>
     </w:r>
     <w:r w:rsidR="00A74A82">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00C9452E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>v</w:t>
@@ -15764,181 +15543,185 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="766199330">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="31"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1721" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="DCEh4h/hJi+UR/XYpgV1dofb28aFdlT+SJnLZkdMQUU+rBGpvKCsYQvAJLHfzatRC3l2kYKRRLoCjP/VZIDRDA==" w:salt="BcwhDzhvcH5c9WrJRNODtA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="pH3n4i5JApZb7czeTGApzeCXwlog0sirhWlmurfkgMf6ganQ9T4vzWDeMLZaKfTti6B3cH9Yb/p1ylzVFflVXA==" w:salt="Xdw6tp4VJ9+/W36A7/fWdQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00F27982"/>
     <w:rsid w:val="0000286D"/>
     <w:rsid w:val="00003E3D"/>
+    <w:rsid w:val="000044C7"/>
     <w:rsid w:val="00006E71"/>
     <w:rsid w:val="0001208C"/>
     <w:rsid w:val="00015864"/>
     <w:rsid w:val="00021B68"/>
     <w:rsid w:val="00021CC2"/>
     <w:rsid w:val="00026C77"/>
     <w:rsid w:val="000318C3"/>
     <w:rsid w:val="00041AEE"/>
     <w:rsid w:val="00043900"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="00057014"/>
     <w:rsid w:val="00060B1F"/>
     <w:rsid w:val="000620CA"/>
     <w:rsid w:val="00064B31"/>
     <w:rsid w:val="000705E1"/>
     <w:rsid w:val="00072656"/>
     <w:rsid w:val="00073125"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00075887"/>
     <w:rsid w:val="00086C18"/>
     <w:rsid w:val="00087732"/>
     <w:rsid w:val="00090361"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="00092B2B"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A069A"/>
     <w:rsid w:val="000A10F3"/>
     <w:rsid w:val="000A1AB2"/>
+    <w:rsid w:val="000A7270"/>
     <w:rsid w:val="000B1287"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000C1BA5"/>
     <w:rsid w:val="000C7557"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D099B"/>
     <w:rsid w:val="000D36EC"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000E2D06"/>
     <w:rsid w:val="000E75AF"/>
     <w:rsid w:val="000E7757"/>
     <w:rsid w:val="000E7B71"/>
     <w:rsid w:val="000F22AC"/>
     <w:rsid w:val="000F264C"/>
     <w:rsid w:val="000F67D7"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="00103E5D"/>
     <w:rsid w:val="00105FA9"/>
     <w:rsid w:val="0010699B"/>
     <w:rsid w:val="001073DD"/>
     <w:rsid w:val="0011185B"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00117DB8"/>
     <w:rsid w:val="00120E91"/>
     <w:rsid w:val="001253D9"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00130035"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="001352B5"/>
     <w:rsid w:val="00137376"/>
     <w:rsid w:val="00141612"/>
     <w:rsid w:val="00142135"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00150BE5"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="00155C4C"/>
     <w:rsid w:val="00163544"/>
     <w:rsid w:val="00164758"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="00175C9D"/>
     <w:rsid w:val="0018407C"/>
+    <w:rsid w:val="0018414D"/>
     <w:rsid w:val="0018672D"/>
     <w:rsid w:val="00190398"/>
     <w:rsid w:val="0019376D"/>
     <w:rsid w:val="00193880"/>
+    <w:rsid w:val="001B0429"/>
     <w:rsid w:val="001B1891"/>
     <w:rsid w:val="001B23C7"/>
     <w:rsid w:val="001B5703"/>
     <w:rsid w:val="001C7B9C"/>
     <w:rsid w:val="001D083F"/>
     <w:rsid w:val="001D6363"/>
     <w:rsid w:val="001E0D0A"/>
     <w:rsid w:val="001E352B"/>
     <w:rsid w:val="001E6706"/>
     <w:rsid w:val="00201E2E"/>
     <w:rsid w:val="00202535"/>
     <w:rsid w:val="0020530D"/>
     <w:rsid w:val="00211081"/>
     <w:rsid w:val="00213F08"/>
     <w:rsid w:val="00213F7E"/>
     <w:rsid w:val="00215B30"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00222AF0"/>
     <w:rsid w:val="00223C4E"/>
     <w:rsid w:val="00230317"/>
     <w:rsid w:val="002316C6"/>
+    <w:rsid w:val="002319B3"/>
     <w:rsid w:val="00236A0E"/>
     <w:rsid w:val="00236E1F"/>
     <w:rsid w:val="0024268D"/>
     <w:rsid w:val="0024337F"/>
     <w:rsid w:val="00244022"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00246540"/>
     <w:rsid w:val="00247416"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="00256383"/>
     <w:rsid w:val="00260FBA"/>
     <w:rsid w:val="00262456"/>
     <w:rsid w:val="00262C5E"/>
     <w:rsid w:val="00267E62"/>
     <w:rsid w:val="00270643"/>
     <w:rsid w:val="0027204A"/>
     <w:rsid w:val="0027370E"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="00280E3D"/>
     <w:rsid w:val="002829E3"/>
     <w:rsid w:val="00283ECF"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="00293937"/>
@@ -15963,50 +15746,51 @@
     <w:rsid w:val="002F0C34"/>
     <w:rsid w:val="002F28B5"/>
     <w:rsid w:val="0030021F"/>
     <w:rsid w:val="00301409"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00302FF0"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00313E5E"/>
     <w:rsid w:val="00314B42"/>
     <w:rsid w:val="003201D5"/>
     <w:rsid w:val="00336E3F"/>
     <w:rsid w:val="00337A01"/>
     <w:rsid w:val="003432DC"/>
     <w:rsid w:val="00343677"/>
     <w:rsid w:val="00352798"/>
     <w:rsid w:val="00356A5E"/>
     <w:rsid w:val="0036151D"/>
     <w:rsid w:val="00362BE4"/>
     <w:rsid w:val="00370F18"/>
     <w:rsid w:val="003716FE"/>
     <w:rsid w:val="00376AA0"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="003808C5"/>
     <w:rsid w:val="00381DA0"/>
     <w:rsid w:val="003862BD"/>
+    <w:rsid w:val="003956A6"/>
     <w:rsid w:val="003A5AD3"/>
     <w:rsid w:val="003B0AFD"/>
     <w:rsid w:val="003B3428"/>
     <w:rsid w:val="003B3B30"/>
     <w:rsid w:val="003B4390"/>
     <w:rsid w:val="003B45AE"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C34D0"/>
     <w:rsid w:val="003D0952"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003E46B3"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003F35CF"/>
     <w:rsid w:val="003F4B47"/>
     <w:rsid w:val="003F6760"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="00400FC4"/>
     <w:rsid w:val="00405D47"/>
     <w:rsid w:val="004078C7"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00411CC7"/>
     <w:rsid w:val="00414B0A"/>
     <w:rsid w:val="00424B18"/>
     <w:rsid w:val="0042746B"/>
     <w:rsid w:val="00432F80"/>
@@ -16044,145 +15828,148 @@
     <w:rsid w:val="004E373F"/>
     <w:rsid w:val="004E3C5B"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="00500D3E"/>
     <w:rsid w:val="00501118"/>
     <w:rsid w:val="005040AC"/>
     <w:rsid w:val="00506C0B"/>
     <w:rsid w:val="005141D6"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="0052247C"/>
     <w:rsid w:val="005238FC"/>
     <w:rsid w:val="005247BC"/>
     <w:rsid w:val="00530246"/>
     <w:rsid w:val="00531981"/>
     <w:rsid w:val="00534AF3"/>
     <w:rsid w:val="00540B5C"/>
     <w:rsid w:val="00546CDD"/>
     <w:rsid w:val="005506D7"/>
     <w:rsid w:val="0055298B"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="005559E9"/>
     <w:rsid w:val="005575FA"/>
     <w:rsid w:val="00561EC0"/>
     <w:rsid w:val="00562100"/>
     <w:rsid w:val="0056397F"/>
+    <w:rsid w:val="005648BB"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00567037"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="005805A6"/>
     <w:rsid w:val="005813EE"/>
     <w:rsid w:val="005870A2"/>
     <w:rsid w:val="005905BA"/>
     <w:rsid w:val="00590D79"/>
     <w:rsid w:val="00591001"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="005943C1"/>
     <w:rsid w:val="005A3B53"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005B09A4"/>
-    <w:rsid w:val="005B6E35"/>
     <w:rsid w:val="005C2C68"/>
     <w:rsid w:val="005D2E15"/>
     <w:rsid w:val="005D5336"/>
     <w:rsid w:val="005D5FDF"/>
     <w:rsid w:val="005D724F"/>
     <w:rsid w:val="005D754A"/>
     <w:rsid w:val="005E38BB"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E67B1"/>
     <w:rsid w:val="005E7505"/>
     <w:rsid w:val="005F7B34"/>
     <w:rsid w:val="00602111"/>
     <w:rsid w:val="00602195"/>
+    <w:rsid w:val="006129C9"/>
     <w:rsid w:val="00612A0E"/>
     <w:rsid w:val="00615529"/>
     <w:rsid w:val="00623C93"/>
     <w:rsid w:val="00625E04"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="00627BBC"/>
-    <w:rsid w:val="00630250"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634660"/>
     <w:rsid w:val="00634797"/>
     <w:rsid w:val="00634B63"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00640E6C"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="006456D8"/>
     <w:rsid w:val="00647452"/>
     <w:rsid w:val="006505D0"/>
     <w:rsid w:val="00650E0E"/>
     <w:rsid w:val="00651B0F"/>
     <w:rsid w:val="00652EF5"/>
     <w:rsid w:val="00656CBD"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="006621FD"/>
     <w:rsid w:val="00662B1C"/>
     <w:rsid w:val="00663830"/>
+    <w:rsid w:val="0067041F"/>
     <w:rsid w:val="00671E87"/>
     <w:rsid w:val="00672A15"/>
     <w:rsid w:val="00673629"/>
     <w:rsid w:val="006749EB"/>
     <w:rsid w:val="006757D2"/>
     <w:rsid w:val="006769C1"/>
     <w:rsid w:val="006842D5"/>
     <w:rsid w:val="0068657F"/>
     <w:rsid w:val="006914D8"/>
     <w:rsid w:val="006929E9"/>
     <w:rsid w:val="006941F0"/>
     <w:rsid w:val="006943CF"/>
     <w:rsid w:val="006A2264"/>
     <w:rsid w:val="006A2CAD"/>
     <w:rsid w:val="006A38D6"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B3F95"/>
     <w:rsid w:val="006B74C7"/>
     <w:rsid w:val="006C4F83"/>
+    <w:rsid w:val="006C7287"/>
     <w:rsid w:val="006D0B41"/>
     <w:rsid w:val="006D269D"/>
     <w:rsid w:val="006D2F16"/>
     <w:rsid w:val="006D490C"/>
     <w:rsid w:val="006D516B"/>
     <w:rsid w:val="006D524D"/>
     <w:rsid w:val="006D7A8B"/>
     <w:rsid w:val="006D7B10"/>
     <w:rsid w:val="006E165F"/>
     <w:rsid w:val="006E2BA0"/>
     <w:rsid w:val="006F5EEB"/>
     <w:rsid w:val="007008F7"/>
     <w:rsid w:val="00706375"/>
     <w:rsid w:val="00707728"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="0071228E"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00716FF2"/>
     <w:rsid w:val="0072150C"/>
     <w:rsid w:val="00724A57"/>
     <w:rsid w:val="00724BDF"/>
     <w:rsid w:val="00727361"/>
+    <w:rsid w:val="00731554"/>
     <w:rsid w:val="00731BF5"/>
     <w:rsid w:val="00732A99"/>
     <w:rsid w:val="007338DE"/>
     <w:rsid w:val="00735053"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="00751305"/>
     <w:rsid w:val="007513A5"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="007633F6"/>
     <w:rsid w:val="00766C83"/>
     <w:rsid w:val="00767F12"/>
     <w:rsid w:val="00774E4F"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="00777902"/>
     <w:rsid w:val="00782EF3"/>
     <w:rsid w:val="0079098A"/>
     <w:rsid w:val="007A0FFB"/>
     <w:rsid w:val="007A217C"/>
     <w:rsid w:val="007A32B7"/>
     <w:rsid w:val="007B18A5"/>
     <w:rsid w:val="007B6D33"/>
     <w:rsid w:val="007C448D"/>
     <w:rsid w:val="007C5205"/>
     <w:rsid w:val="007C53E5"/>
     <w:rsid w:val="007C5707"/>
@@ -16213,107 +16000,110 @@
     <w:rsid w:val="00842828"/>
     <w:rsid w:val="00843CBC"/>
     <w:rsid w:val="00843F30"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00844C16"/>
     <w:rsid w:val="008465AB"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="008604AF"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00863E5D"/>
     <w:rsid w:val="0086488C"/>
     <w:rsid w:val="008648B0"/>
     <w:rsid w:val="0086566B"/>
     <w:rsid w:val="00865C36"/>
     <w:rsid w:val="008717E1"/>
     <w:rsid w:val="008724C4"/>
     <w:rsid w:val="00872714"/>
     <w:rsid w:val="0087320D"/>
     <w:rsid w:val="00874D41"/>
     <w:rsid w:val="00876B4A"/>
     <w:rsid w:val="00880398"/>
     <w:rsid w:val="00882736"/>
     <w:rsid w:val="00882F9E"/>
     <w:rsid w:val="00885D48"/>
     <w:rsid w:val="00890FBC"/>
+    <w:rsid w:val="008929A4"/>
     <w:rsid w:val="008941AA"/>
     <w:rsid w:val="00894AF2"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="008A05BF"/>
     <w:rsid w:val="008A0D63"/>
     <w:rsid w:val="008A382F"/>
     <w:rsid w:val="008A7B3F"/>
+    <w:rsid w:val="008B0548"/>
     <w:rsid w:val="008B1268"/>
     <w:rsid w:val="008B1B94"/>
     <w:rsid w:val="008B27C3"/>
     <w:rsid w:val="008B3FCA"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008B710E"/>
     <w:rsid w:val="008B715C"/>
     <w:rsid w:val="008C78FB"/>
     <w:rsid w:val="008D0716"/>
     <w:rsid w:val="008D149A"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008D7178"/>
     <w:rsid w:val="008D7754"/>
     <w:rsid w:val="008E15FB"/>
     <w:rsid w:val="008E568B"/>
     <w:rsid w:val="008F6939"/>
     <w:rsid w:val="00900932"/>
     <w:rsid w:val="00907AD8"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00912BB1"/>
     <w:rsid w:val="00913935"/>
     <w:rsid w:val="00921465"/>
     <w:rsid w:val="00922001"/>
     <w:rsid w:val="00923472"/>
     <w:rsid w:val="00924427"/>
     <w:rsid w:val="009252E1"/>
     <w:rsid w:val="00927728"/>
     <w:rsid w:val="00927752"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00930F99"/>
     <w:rsid w:val="00933062"/>
     <w:rsid w:val="00933384"/>
     <w:rsid w:val="00934812"/>
     <w:rsid w:val="0094007A"/>
     <w:rsid w:val="00943FCB"/>
     <w:rsid w:val="0094401E"/>
     <w:rsid w:val="00944DC5"/>
+    <w:rsid w:val="00947C37"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00960E93"/>
     <w:rsid w:val="00962902"/>
     <w:rsid w:val="00965FFC"/>
     <w:rsid w:val="009734B9"/>
     <w:rsid w:val="009739C1"/>
     <w:rsid w:val="009814BD"/>
+    <w:rsid w:val="0098301E"/>
     <w:rsid w:val="00984BD0"/>
     <w:rsid w:val="0098557B"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="009A19E1"/>
-    <w:rsid w:val="009A31FB"/>
     <w:rsid w:val="009A7341"/>
     <w:rsid w:val="009B37DD"/>
     <w:rsid w:val="009B60B6"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C0739"/>
     <w:rsid w:val="009C3C40"/>
     <w:rsid w:val="009C6791"/>
     <w:rsid w:val="009D16A1"/>
     <w:rsid w:val="009D415B"/>
     <w:rsid w:val="009D4318"/>
     <w:rsid w:val="009D6AF8"/>
     <w:rsid w:val="009D78EF"/>
     <w:rsid w:val="009F3A27"/>
     <w:rsid w:val="00A0678C"/>
     <w:rsid w:val="00A27517"/>
     <w:rsid w:val="00A34139"/>
     <w:rsid w:val="00A359DB"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A442A1"/>
     <w:rsid w:val="00A46BA7"/>
     <w:rsid w:val="00A53D15"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A54A3F"/>
     <w:rsid w:val="00A55AD8"/>
@@ -16356,51 +16146,50 @@
     <w:rsid w:val="00B25D98"/>
     <w:rsid w:val="00B36A59"/>
     <w:rsid w:val="00B44C68"/>
     <w:rsid w:val="00B468B8"/>
     <w:rsid w:val="00B51DA7"/>
     <w:rsid w:val="00B52B0E"/>
     <w:rsid w:val="00B5398D"/>
     <w:rsid w:val="00B54E9D"/>
     <w:rsid w:val="00B603F3"/>
     <w:rsid w:val="00B620E2"/>
     <w:rsid w:val="00B649DD"/>
     <w:rsid w:val="00B72DC5"/>
     <w:rsid w:val="00B72E90"/>
     <w:rsid w:val="00B77DF1"/>
     <w:rsid w:val="00B8053A"/>
     <w:rsid w:val="00B8158C"/>
     <w:rsid w:val="00B87328"/>
     <w:rsid w:val="00B9158D"/>
     <w:rsid w:val="00B927BE"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00BA4E11"/>
     <w:rsid w:val="00BA6B58"/>
     <w:rsid w:val="00BB0534"/>
     <w:rsid w:val="00BB2AF7"/>
     <w:rsid w:val="00BC15CA"/>
-    <w:rsid w:val="00BE4676"/>
     <w:rsid w:val="00BE6E1B"/>
     <w:rsid w:val="00BF2BEF"/>
     <w:rsid w:val="00C004DD"/>
     <w:rsid w:val="00C016AC"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C12718"/>
     <w:rsid w:val="00C14BF0"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C23363"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C463EA"/>
     <w:rsid w:val="00C519C7"/>
     <w:rsid w:val="00C545EE"/>
     <w:rsid w:val="00C61B7B"/>
     <w:rsid w:val="00C6315D"/>
     <w:rsid w:val="00C746D9"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C839E1"/>
     <w:rsid w:val="00C926A1"/>
     <w:rsid w:val="00C928A5"/>
     <w:rsid w:val="00C9452E"/>
     <w:rsid w:val="00C95FBB"/>
@@ -16440,50 +16229,51 @@
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D93BB6"/>
     <w:rsid w:val="00D95691"/>
     <w:rsid w:val="00D9752D"/>
     <w:rsid w:val="00D979EE"/>
     <w:rsid w:val="00DA24FE"/>
     <w:rsid w:val="00DA2F4B"/>
     <w:rsid w:val="00DB72CE"/>
     <w:rsid w:val="00DC1743"/>
     <w:rsid w:val="00DC1F3D"/>
     <w:rsid w:val="00DC5041"/>
     <w:rsid w:val="00DC6799"/>
     <w:rsid w:val="00DD2D66"/>
     <w:rsid w:val="00DD4D00"/>
     <w:rsid w:val="00DF438B"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00E03801"/>
     <w:rsid w:val="00E07ED1"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E129DA"/>
     <w:rsid w:val="00E13504"/>
     <w:rsid w:val="00E15F3F"/>
     <w:rsid w:val="00E2120E"/>
     <w:rsid w:val="00E21CCA"/>
     <w:rsid w:val="00E232CE"/>
+    <w:rsid w:val="00E23B08"/>
     <w:rsid w:val="00E36E6C"/>
     <w:rsid w:val="00E539D4"/>
     <w:rsid w:val="00E579F3"/>
     <w:rsid w:val="00E62455"/>
     <w:rsid w:val="00E62F2A"/>
     <w:rsid w:val="00E66EBA"/>
     <w:rsid w:val="00E7130F"/>
     <w:rsid w:val="00E80188"/>
     <w:rsid w:val="00E805D3"/>
     <w:rsid w:val="00E80DC0"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E84FDD"/>
     <w:rsid w:val="00E85535"/>
     <w:rsid w:val="00E9047C"/>
     <w:rsid w:val="00E90F86"/>
     <w:rsid w:val="00E9149F"/>
     <w:rsid w:val="00E947C6"/>
     <w:rsid w:val="00E96997"/>
     <w:rsid w:val="00EA2458"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7999"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB29D1"/>
     <w:rsid w:val="00EB390D"/>
@@ -18375,54 +18165,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2043705893">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ayja.org.au/wp-content/uploads/2020/03/2009-AJJA-Juvenile-Justice-Standards-Part-1-and-2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childsafe.humanrights.gov.au/sites/default/files/2019-02/National_Principles_for_Child_Safe_Organisations2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ayja.org.au/wp-content/uploads/2020/03/2009-AJJA-Juvenile-Justice-Standards-Part-1-and-2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childsafe.humanrights.gov.au/sites/default/files/2019-02/National_Principles_for_Child_Safe_Organisations2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -19125,79 +18915,79 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>32601</Characters>
+  <Pages>22</Pages>
+  <Words>5771</Words>
+  <Characters>32896</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>76</Paragraphs>
+  <DocSecurity>12</DocSecurity>
+  <Lines>274</Lines>
+  <Paragraphs>77</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 5.2 Observation Cells</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38244</CharactersWithSpaces>
+  <CharactersWithSpaces>38590</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -19272,27 +19062,51 @@
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C009D283A2B4D092640B099EBA98FA54080</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>1;#Corrective Services|ce9ba758-ea71-457b-9a14-44db9922bfb4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>4;#Adult Custodial Rules|8c30193b-5862-40d3-b22f-a5f0b3dcbefd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>3;#Custodial Management Adults|60d2f251-dc34-41a1-bf8e-c8689923972e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>21;#Operational Support|06b4752c-4a05-4733-84b5-3d0fa3cfc36b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-04-24T01:46:55Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>b461aba0-5326-4c25-a7e9-77c080c5f2eb</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>