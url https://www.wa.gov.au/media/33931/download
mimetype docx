--- v0 (2025-12-19)
+++ v1 (2026-06-03)
@@ -30,274 +30,204 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="400438D1" w14:textId="2BB5CFA4" w:rsidR="00146739" w:rsidRPr="00536780" w:rsidRDefault="008114B3" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="000357B9">
         <w:t xml:space="preserve">6.4 Offences and Charges </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D048363" w14:textId="4DE2B4E0" w:rsidR="000D69A3" w:rsidRPr="00951529" w:rsidRDefault="00925165" w:rsidP="00EA7EAC">
+    <w:p w14:paraId="7D048363" w14:textId="6E2B5BBF" w:rsidR="000D69A3" w:rsidRPr="00951529" w:rsidRDefault="00925165" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Youth Detention Centre</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12C37">
+        <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="00126611" w:rsidRPr="00951529" w14:paraId="287D2092" w14:textId="77777777" w:rsidTr="00853871">
         <w:trPr>
           <w:trHeight w:val="3940"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
-          <w:p w14:paraId="31316886" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="008B0D66" w:rsidRDefault="00126611" w:rsidP="00126611">
+          <w:p w14:paraId="31316886" w14:textId="09E100D7" w:rsidR="00126611" w:rsidRPr="008B0D66" w:rsidRDefault="00126611" w:rsidP="00126611">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
             </w:pPr>
             <w:r w:rsidRPr="008B0D66">
               <w:t>Principles</w:t>
+            </w:r>
+            <w:r w:rsidR="006405B6">
+              <w:t xml:space="preserve"> and Standards</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="239F3C27" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="008B0D66" w:rsidRDefault="000357B9" w:rsidP="000357B9">
             <w:pPr>
               <w:spacing w:after="240"/>
             </w:pPr>
             <w:r w:rsidRPr="008B0D66">
-              <w:t>The Model of Care (</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Instruction provides a rehabilitative and therapeutic operating environment to support, build and nurture a young person’s skills and individual strengths to enable rehabilitation, reduce reoffending, and maximise their potential to lead meaningful lives. </w:t>
+              <w:t xml:space="preserve">The Model of Care (MoC) Instruction was developed to guide and support staff to operationally implement the MoC’s high-level principles for the care and management of young people in Youth Detention Centres. The MoC Instruction provides a rehabilitative and therapeutic operating environment to support, build and nurture a young person’s skills and individual strengths to enable rehabilitation, reduce reoffending, and maximise their potential to lead meaningful lives. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2ED3583F" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="008B0D66" w:rsidRDefault="000357B9" w:rsidP="000357B9">
             <w:r w:rsidRPr="008B0D66">
-              <w:t xml:space="preserve">This COPP aligns with the following </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> service principles:</w:t>
+              <w:t>This COPP aligns with the following MoC service principles:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CED2593" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="008B0D66" w:rsidRDefault="000357B9" w:rsidP="00662055">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r w:rsidRPr="008B0D66">
               <w:t>Principle 1: Elevate and respect young people’s voices</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30C77D8D" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="008B0D66" w:rsidRDefault="000357B9" w:rsidP="00662055">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="008B0D66">
               <w:t xml:space="preserve">Principle 7: Apply positive restorative approaches to discipline </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70285B84" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="008B0D66" w:rsidRDefault="000357B9" w:rsidP="000357B9"/>
           <w:p w14:paraId="574BDA3A" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="008B0D66" w:rsidRDefault="000357B9" w:rsidP="000357B9">
             <w:r w:rsidRPr="008B0D66">
-              <w:t xml:space="preserve">In the context of the </w:t>
-[...7 lines deleted...]
-              <w:t>, the following national standards and international covenants inform best practice:</w:t>
+              <w:t>In the context of the MoC, the following national standards and international covenants inform best practice:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13FFC5E7" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="008B0D66" w:rsidRDefault="000357B9" w:rsidP="000357B9"/>
           <w:p w14:paraId="5657F8CC" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="008B0D66" w:rsidRDefault="000357B9" w:rsidP="00662055">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="008B0D66">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Principles of Youth Justice in Australia (Au</w:t>
-[...11 lines deleted...]
-                <w:t>tralasian Youth Justice Administrators, 2019)</w:t>
+                <w:t>Principles of Youth Justice in Australia (Australasian Youth Justice Administrators, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="07F087B3" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="008B0D66" w:rsidRDefault="000357B9" w:rsidP="00662055">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="008B0D66">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>National Principles fo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve"> Child Safe Organisations (Australian Human Rights Commission, 2018)</w:t>
+                <w:t>National Principles for Child Safe Organisations (Australian Human Rights Commission, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="31928C7C" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="008B0D66" w:rsidRDefault="000357B9" w:rsidP="00662055">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="008B0D66">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard Minimum </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">ules for the Administration of Juvenile Justice </w:t>
+                <w:t xml:space="preserve">Standard Minimum Rules for the Administration of Juvenile Justice </w:t>
               </w:r>
               <w:r w:rsidRPr="008B0D66">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:br/>
                 <w:t>(“The Beijing Rules”) (United Nations, 1985)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="194C8AFF" w14:textId="7D92C91E" w:rsidR="008F438E" w:rsidRPr="00951529" w:rsidRDefault="008F438E" w:rsidP="00E30B2B">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="635742E6" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00951529" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="25AE64CC" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00951529" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="2E5DA786" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00951529" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -2015,164 +1945,130 @@
       <w:r w:rsidRPr="00951529">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="1C3EFD18" w14:textId="5809A08B" w:rsidR="00C70E6A" w:rsidRPr="00951529" w:rsidRDefault="00C70E6A" w:rsidP="002D5AF1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t xml:space="preserve">This Commissioner’s Operating Policy and Procedure (COPP) applies to all </w:t>
       </w:r>
       <w:r w:rsidR="00B97960" w:rsidRPr="003E5369">
         <w:t>Youth Detention Centre</w:t>
       </w:r>
       <w:r w:rsidR="000357B9">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00B97960" w:rsidRPr="003E5369">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="000357B9">
-        <w:t>(</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">) Custodial Officers and </w:t>
+        <w:t xml:space="preserve">(YDC’s) Custodial Officers and </w:t>
       </w:r>
       <w:r w:rsidR="00062C5B">
         <w:t>staff</w:t>
       </w:r>
       <w:r w:rsidRPr="00951529">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F618DFD" w14:textId="24CB5FEB" w:rsidR="00B711AC" w:rsidRDefault="008E6337" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc379980017"/>
       <w:bookmarkStart w:id="4" w:name="_Toc379980018"/>
       <w:bookmarkStart w:id="5" w:name="_Toc22822764"/>
       <w:bookmarkStart w:id="6" w:name="_Toc181970133"/>
       <w:bookmarkStart w:id="7" w:name="_Toc212446158"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00951529">
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="5079ABBF" w14:textId="26B904A5" w:rsidR="000357B9" w:rsidRDefault="000357B9" w:rsidP="000357B9">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="008B0D66">
-        <w:t xml:space="preserve">Through the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the Department of Justice (the Department) </w:t>
+        <w:t xml:space="preserve">Through the MoC the Department of Justice (the Department) </w:t>
       </w:r>
       <w:r w:rsidR="00062C5B" w:rsidRPr="008B0D66">
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="008B0D66">
         <w:t>apply positive restorative approaches to discipline and provide child-safe behaviour management practices that will uphold the rights of young people.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66BE991F" w14:textId="77777777" w:rsidR="000357B9" w:rsidRDefault="000357B9" w:rsidP="000357B9">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="008B0D66">
         <w:t>This COPP establishes clear standards and procedures around the process for determining a detention offence and prosecuting a charge.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39053931" w14:textId="3591AAA5" w:rsidR="000357B9" w:rsidRPr="000408D3" w:rsidRDefault="000357B9" w:rsidP="000357B9">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="008B0D66">
         <w:t>Young people are provided information relating to a young person’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> discipline as part of their orientation into the Detention Centre</w:t>
       </w:r>
       <w:r w:rsidR="00A414CD">
         <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="001255CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CO</w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve"> 5.1 – Orientation</w:t>
+          <w:t>COPP 5.1 – Orientation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="186FDB1B" w14:textId="77777777" w:rsidR="000357B9" w:rsidRDefault="000357B9" w:rsidP="000357B9">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1635472B" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="008B0D66" w:rsidRDefault="000357B9" w:rsidP="000357B9">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="008B0D66">
         <w:t xml:space="preserve">The management of young people offences and charges is governed by a rigorous recording and reporting regime which provides transparency and accountability. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14F8047B" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="008B0D66" w:rsidRDefault="000357B9" w:rsidP="000357B9">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
@@ -2281,58 +2177,58 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C7516F4" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="000357B9" w:rsidRDefault="000357B9" w:rsidP="000357B9"/>
     <w:p w14:paraId="2A8C91D3" w14:textId="63DB5DAE" w:rsidR="006F14BC" w:rsidRPr="001D71EB" w:rsidRDefault="006717A1" w:rsidP="006717A1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C8D881" w14:textId="77777777" w:rsidR="000357B9" w:rsidRDefault="000357B9" w:rsidP="000357B9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc197331597"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc379980019"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc212446159"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc212446159"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc379980019"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Detention Offences</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21323BB2" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="000357B9" w:rsidRDefault="000357B9" w:rsidP="00EF2919">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc197331598"/>
       <w:bookmarkStart w:id="12" w:name="_Toc212446160"/>
       <w:r w:rsidRPr="000357B9">
         <w:t>Offences</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="000357B9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F28E865" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="008B0D66" w:rsidRDefault="000357B9" w:rsidP="00D1265F">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:numPr>
@@ -2588,57 +2484,52 @@
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1135" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="008B0D66">
         <w:t xml:space="preserve">or does not submit for the purpose of having a body sample taken when required under the </w:t>
       </w:r>
       <w:r w:rsidRPr="008B0D66">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Act 1994</w:t>
       </w:r>
       <w:r w:rsidRPr="008B0D66">
         <w:t xml:space="preserve"> to do so; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C5B367" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="008B0D66" w:rsidRDefault="000357B9" w:rsidP="003F0C63">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1135" w:hanging="284"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B0D66">
-        <w:t>ja</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">) or refuses or fails to wear, when required under the </w:t>
+        <w:t xml:space="preserve">ja) or refuses or fails to wear, when required under the </w:t>
       </w:r>
       <w:r w:rsidRPr="008B0D66">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Act 1994</w:t>
       </w:r>
       <w:r w:rsidRPr="008B0D66">
         <w:t xml:space="preserve"> to do so a device for the purpose of having a body sample taken or detecting the presence of a substance in the body of a detainee; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02807E0B" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="008B0D66" w:rsidRDefault="000357B9" w:rsidP="003F0C63">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1135" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="008B0D66">
         <w:t xml:space="preserve">k) is in possession of a weapon or a facsimile of a weapon; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167016C8" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="008B0D66" w:rsidRDefault="000357B9" w:rsidP="003F0C63">
       <w:pPr>
         <w:keepNext/>
@@ -2725,219 +2616,151 @@
       </w:r>
       <w:r w:rsidRPr="008B0D66">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="008B0D66">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE38D28" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="008B0D66" w:rsidRDefault="000357B9" w:rsidP="00D1265F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:ind w:left="851" w:hanging="862"/>
       </w:pPr>
       <w:r w:rsidRPr="008B0D66">
         <w:t xml:space="preserve">An incident report shall be completed, before the Custodial Officer ceases duty, in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="008B0D66">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">COPP 8.1 – </w:t>
-[...11 lines deleted...]
-          <w:t>ncident Reporting</w:t>
+          <w:t>COPP 8.1 – Incident Reporting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B0D66">
         <w:t xml:space="preserve">, detailing the nature and circumstances of the incident. All evidence shall be collected, documented and stored in accordance with </w:t>
       </w:r>
       <w:bookmarkStart w:id="16" w:name="_Hlk209101788"/>
       <w:r w:rsidRPr="008B0D66">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="008B0D66">
         <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/srs-operational-guidance.aspx"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="008B0D66">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008B0D66">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>SMF-DIR-</w:t>
-[...11 lines deleted...]
-        <w:t>03 Physical Evidence Management</w:t>
+        <w:t>SMF-DIR-003 Physical Evidence Management</w:t>
       </w:r>
       <w:r w:rsidRPr="008B0D66">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="008B0D66">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="008B0D66">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>SMF-PRO-004 Physical Evidence M</w:t>
-[...11 lines deleted...]
-          <w:t>nagement</w:t>
+          <w:t>SMF-PRO-004 Physical Evidence Management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B0D66">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33AAF772" w14:textId="77777777" w:rsidR="000357B9" w:rsidRDefault="000357B9" w:rsidP="00D1265F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:ind w:left="851" w:hanging="862"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Custodial Officer initiating an incident report shall recommend a behaviour management option, as detailed in </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="0069253B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP 6.</w:t>
-[...11 lines deleted...]
-          <w:t xml:space="preserve"> – Behaviour Management</w:t>
+          <w:t>COPP 6.1 – Behaviour Management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The recommendation shall be endorsed through the Unit Manager and Senior Officer’s TOMS minutes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2665B7B2" w14:textId="0F7A3B36" w:rsidR="000357B9" w:rsidRPr="00F358A5" w:rsidRDefault="000357B9" w:rsidP="00D1265F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="862"/>
       </w:pPr>
       <w:r w:rsidRPr="00F358A5">
         <w:t xml:space="preserve">Where a young person is subject to a custody order under the </w:t>
       </w:r>
       <w:r w:rsidRPr="000357B9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Criminal Law (Mental Impairment) Act 2023, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F358A5">
         <w:t>alternative management options may be</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F358A5">
         <w:t>considered</w:t>
       </w:r>
       <w:r w:rsidR="00FD42D4">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F358A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21F75">
         <w:t xml:space="preserve">refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00E21F75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>YDC</w:t>
-[...18 lines deleted...]
-          <w:t>P 7.7 – Criminal Law (Mental Impairment) Detainees.</w:t>
+          <w:t>YDC COPP 7.7 – Criminal Law (Mental Impairment) Detainees.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5061EA78" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="003D60BB" w:rsidRDefault="000357B9" w:rsidP="00D1265F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="200"/>
         <w:ind w:left="851" w:hanging="862"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Should a detention offence charge be recommended, the relevant Assistant Superintendent shall endorse the charge, and this shall be documented in TOMS and forwarded to the Prosecutor for consideration. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576CCFF0" w14:textId="42D06EE8" w:rsidR="000357B9" w:rsidRDefault="000357B9" w:rsidP="00D1265F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="200"/>
         <w:ind w:left="851" w:hanging="862"/>
       </w:pPr>
       <w:r>
         <w:t>The Prosecutor shall review the evidence and</w:t>
       </w:r>
       <w:r w:rsidR="008C48FA">
@@ -2990,194 +2813,149 @@
         <w:ind w:left="851" w:hanging="862"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the event the Prosecutor does not support a </w:t>
       </w:r>
       <w:r w:rsidR="00D57A9C">
         <w:t xml:space="preserve">detention offence </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">charge, </w:t>
       </w:r>
       <w:r w:rsidR="00FD42D4">
         <w:t>they</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall confer with the Assistant Superintendent Security and recommend an</w:t>
       </w:r>
       <w:r w:rsidR="0037186D">
         <w:t xml:space="preserve"> alternative behaviour management option be applied, in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="0037186D" w:rsidRPr="0069253B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP 6.1 –Behaviour Man</w:t>
-[...11 lines deleted...]
-          <w:t>gement</w:t>
+          <w:t>COPP 6.1 –Behaviour Management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0037186D" w:rsidRPr="006B7658">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="258881F5" w14:textId="01F03948" w:rsidR="001C09FF" w:rsidRPr="007D75C6" w:rsidRDefault="001C09FF" w:rsidP="00D1265F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="200"/>
         <w:ind w:left="851" w:hanging="862"/>
       </w:pPr>
       <w:r w:rsidRPr="008B0D66">
         <w:t>The Superintendent may permit a suitable person agreed to by the young person</w:t>
       </w:r>
       <w:r w:rsidR="00062C5B" w:rsidRPr="008B0D66">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008B0D66">
         <w:t xml:space="preserve"> to assist and represent the young person at the hearing of the </w:t>
       </w:r>
       <w:r w:rsidR="00D57A9C" w:rsidRPr="008B0D66">
         <w:t xml:space="preserve">detention offence </w:t>
       </w:r>
       <w:r w:rsidRPr="008B0D66">
         <w:t>charge. The Superintendent shall determine whether a person is suitable (e.g</w:t>
       </w:r>
       <w:r w:rsidR="00F84F43">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008B0D66">
         <w:t xml:space="preserve"> a young person subject to a custody order under the</w:t>
       </w:r>
       <w:r w:rsidRPr="007D75C6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E1289A">
         <w:t xml:space="preserve">Criminal law (Mental Impairment) Act 2023, </w:t>
       </w:r>
       <w:r w:rsidRPr="007D75C6">
         <w:t xml:space="preserve">(refer to </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D76C84">
-        <w:t>YDC</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">YDC </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00D76C84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP 7.7 – Criminal law (Mental Impairment) Detaine</w:t>
-[...11 lines deleted...]
-          <w:t>s</w:t>
+          <w:t>COPP 7.7 – Criminal law (Mental Impairment) Detainees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007D75C6">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="001C09FF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="007D75C6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCAA2FD" w14:textId="77777777" w:rsidR="002E759A" w:rsidRDefault="0037186D" w:rsidP="00D1265F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="200"/>
         <w:ind w:left="851" w:hanging="862"/>
         <w:sectPr w:rsidR="002E759A" w:rsidSect="003F6782">
           <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t>Where a detention offence</w:t>
       </w:r>
       <w:r w:rsidR="00D57A9C">
         <w:t xml:space="preserve"> charge</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is referred to a Visiting Justice (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">) under s172 of the </w:t>
+        <w:t xml:space="preserve"> is referred to a Visiting Justice (VJ) under s172 of the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E47D6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Act 1994</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> may decline to deal with the matter and direct the Superintendent to commence a prosecution</w:t>
+        <w:t>, the VJ may decline to deal with the matter and direct the Superintendent to commence a prosecution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D1DFBA9" w14:textId="77777777" w:rsidR="0037186D" w:rsidRPr="0037186D" w:rsidRDefault="0037186D" w:rsidP="00535DDF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc197331600"/>
       <w:bookmarkStart w:id="18" w:name="_Toc212446162"/>
       <w:r w:rsidRPr="0037186D">
         <w:lastRenderedPageBreak/>
         <w:t>Notifications</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="0037186D">
@@ -3354,57 +3132,52 @@
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1417" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00F84F43">
         <w:t xml:space="preserve">description of any injury or damage </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="193CA782" w14:textId="0F6C0EC7" w:rsidR="0037186D" w:rsidRPr="00F84F43" w:rsidRDefault="0037186D" w:rsidP="003F0C63">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1417" w:hanging="425"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F84F43">
-        <w:t>brief summary</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> of the alleged circumstances of the </w:t>
+        <w:t xml:space="preserve">brief summary of the alleged circumstances of the </w:t>
       </w:r>
       <w:r w:rsidR="00D57A9C" w:rsidRPr="00F84F43">
         <w:t xml:space="preserve">detention </w:t>
       </w:r>
       <w:r w:rsidRPr="00F84F43">
         <w:t>offence</w:t>
       </w:r>
       <w:r w:rsidR="00530405" w:rsidRPr="00F84F43">
         <w:t xml:space="preserve"> charge</w:t>
       </w:r>
       <w:r w:rsidRPr="00F84F43">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00F84F43">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F2F38D" w14:textId="19730FCD" w:rsidR="0037186D" w:rsidRPr="0037186D" w:rsidRDefault="0037186D" w:rsidP="00670BF5">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
@@ -3445,151 +3218,300 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">charge and hearing date and their right to be present </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0037186D">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">t the hearing. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71765371" w14:textId="54F287C8" w:rsidR="0037186D" w:rsidRPr="00F84F43" w:rsidRDefault="0037186D" w:rsidP="00535DDF">
+    <w:p w14:paraId="71765371" w14:textId="3BEEC6D3" w:rsidR="0037186D" w:rsidRPr="00F84F43" w:rsidRDefault="00557F6F" w:rsidP="00535DDF">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId29" w:history="1">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="0037186D">
+      <w:r w:rsidRPr="00065BA3">
+        <w:t xml:space="preserve">The Unit Manager </w:t>
+      </w:r>
+      <w:r w:rsidR="000B72DB" w:rsidRPr="00065BA3">
+        <w:t xml:space="preserve">is responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="000121C2" w:rsidRPr="00065BA3">
+        <w:t>complet</w:t>
+      </w:r>
+      <w:r w:rsidR="000B72DB" w:rsidRPr="00065BA3">
+        <w:t xml:space="preserve">ing </w:t>
+      </w:r>
+      <w:r w:rsidR="000121C2" w:rsidRPr="00065BA3">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0037186D" w:rsidRPr="00065BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detention Centre </w:t>
+      </w:r>
+      <w:r w:rsidR="00065BA3" w:rsidRPr="00065BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Charges</w:t>
+      </w:r>
+      <w:r w:rsidR="00065BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00065BA3" w:rsidRPr="00065BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unit</w:t>
+      </w:r>
+      <w:r w:rsidR="0037186D" w:rsidRPr="00065BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA272C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manager </w:t>
+      </w:r>
+      <w:r w:rsidR="0037186D" w:rsidRPr="00065BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Notification Form</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6F19">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="000121C2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall be forwarded to the relevant Unit Manager to complete and return</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0083324B">
+        <w:t xml:space="preserve">ACM Checklist </w:t>
+      </w:r>
+      <w:r w:rsidR="00D844D9">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>ed</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0037186D">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00733628">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to the Prosecutor. In the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F84F43">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6F19">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">event a responsible adult cannot be identified, the Unit Manager may suggest to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0083324B" w:rsidRPr="00F84F43">
+        <w:t xml:space="preserve"> TOMS. </w:t>
+      </w:r>
+      <w:r w:rsidR="00182003">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F84F43">
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidR="00733628">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00182003">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">checklist </w:t>
+      </w:r>
+      <w:r w:rsidR="00733628">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidR="00182003">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be completed </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5028">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prior to </w:t>
+      </w:r>
+      <w:r w:rsidR="00733628">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Prosecutor finalising the matter for hearing. </w:t>
+      </w:r>
+      <w:r w:rsidR="00065BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidR="0037186D" w:rsidRPr="0037186D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="0037186D" w:rsidRPr="00F84F43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event a responsible adult cannot be identified, the Unit Manager may suggest to </w:t>
+      </w:r>
+      <w:r w:rsidR="0083324B" w:rsidRPr="00F84F43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="0037186D" w:rsidRPr="00F84F43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>young person the attendance of a Custodial Officer or Unit Manager as a support person at the hearing.</w:t>
+      </w:r>
+      <w:r w:rsidR="0045597D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FAB983A" w14:textId="77777777" w:rsidR="0037186D" w:rsidRPr="00F84F43" w:rsidRDefault="0037186D" w:rsidP="00535DDF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc197331601"/>
       <w:bookmarkStart w:id="20" w:name="_Toc212446163"/>
       <w:r w:rsidRPr="00F84F43">
         <w:t>Criminal charge</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00F84F43">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24FBED3F" w14:textId="77777777" w:rsidR="0037186D" w:rsidRPr="00F84F43" w:rsidRDefault="0037186D" w:rsidP="00535DDF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="200"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
@@ -3831,112 +3753,62 @@
         </w:rPr>
         <w:t>sh</w:t>
       </w:r>
       <w:r w:rsidR="00805A62">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidR="00805A62" w:rsidRPr="00535DDF">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00535DDF">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">consult with Youth </w:t>
-[...20 lines deleted...]
-        <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">consult with Youth CLMI Services to obtain a clinical opinion as to whether the young person would likely understand the process. Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00535DDF">
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="26"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>YDC</w:t>
-[...30 lines deleted...]
-          <w:t>Law (Mental Impairment) Detainees.</w:t>
+          <w:t>YDC COPP 7.7 Criminal Law (Mental Impairment) Detainees.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00535DDF">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3132BEF6" w14:textId="25149DD9" w:rsidR="00535DDF" w:rsidRPr="00535DDF" w:rsidRDefault="00535DDF" w:rsidP="00DD562C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
@@ -4266,55 +4138,53 @@
       </w:r>
       <w:r w:rsidR="00B06219" w:rsidRPr="00F84F43">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F256F7" w:rsidRPr="00F84F43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Act 1994</w:t>
       </w:r>
       <w:r w:rsidR="00487775" w:rsidRPr="00F84F43">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidR="00F256F7" w:rsidRPr="00F84F43">
         <w:t xml:space="preserve"> or refer to </w:t>
       </w:r>
       <w:r w:rsidR="00487775" w:rsidRPr="00F84F43">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CB119C" w:rsidRPr="00F84F43">
         <w:t>VJ</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00487775" w:rsidRPr="00F84F43">
         <w:t xml:space="preserve"> for hearing and determination</w:t>
       </w:r>
       <w:r w:rsidR="00487775" w:rsidRPr="00F84F43">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidR="00487775" w:rsidRPr="00F84F43">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="416A91E5" w14:textId="77777777" w:rsidR="00BD1AE7" w:rsidRPr="00535DDF" w:rsidRDefault="00BD1AE7" w:rsidP="00DD562C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc197331604"/>
       <w:bookmarkStart w:id="27" w:name="_Toc212446166"/>
       <w:r w:rsidRPr="00535DDF">
         <w:t>The hearing</w:t>
@@ -4332,106 +4202,82 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>The Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="001D7C8C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB119C">
         <w:t>shall</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> conduct proceedings expeditiously and without undue adjournment or delay.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B50951A" w14:textId="77777777" w:rsidR="00CA520D" w:rsidRPr="00F84F43" w:rsidRDefault="00BD1AE7" w:rsidP="00DD562C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="851" w:hanging="862"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F84F43">
-        <w:t xml:space="preserve">The Superintendent shall ensure that the young person is asked their preference as to whether the Superintendent or a </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> conducts any hearing. </w:t>
+        <w:t xml:space="preserve">The Superintendent shall ensure that the young person is asked their preference as to whether the Superintendent or a VJ conducts any hearing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A7AC9F4" w14:textId="77777777" w:rsidR="00181938" w:rsidRPr="00F84F43" w:rsidRDefault="00BD1AE7" w:rsidP="00DD562C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="851" w:hanging="862"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="00181938" w:rsidRPr="00F84F43" w:rsidSect="003F6782">
           <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00F84F43">
         <w:t xml:space="preserve">The Superintendent shall ensure that where a young person elects for a </w:t>
       </w:r>
       <w:r w:rsidR="00CA520D" w:rsidRPr="00F84F43">
         <w:t xml:space="preserve">detention offence </w:t>
       </w:r>
       <w:r w:rsidRPr="00F84F43">
-        <w:t xml:space="preserve">charge to be dealt with by a </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">charge to be dealt with by a VJ, </w:t>
       </w:r>
       <w:r w:rsidR="00CA520D" w:rsidRPr="00F84F43">
         <w:t xml:space="preserve">this </w:t>
       </w:r>
       <w:r w:rsidRPr="00F84F43">
-        <w:t xml:space="preserve">matter is referred to a </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">matter is referred to a VJ. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB9F179" w14:textId="530042F9" w:rsidR="00BD1AE7" w:rsidRPr="00F84F43" w:rsidRDefault="00BD1AE7" w:rsidP="00DD562C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="851" w:hanging="862"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F84F43">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Superintendent shall explain to the young person the reasons for pursuing a detention </w:t>
       </w:r>
       <w:r w:rsidR="00CA520D" w:rsidRPr="00F84F43">
         <w:t xml:space="preserve">offence </w:t>
       </w:r>
       <w:r w:rsidRPr="00F84F43">
         <w:t xml:space="preserve">charge. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21718F3E" w14:textId="5CCC6562" w:rsidR="00BD1AE7" w:rsidRPr="00F84F43" w:rsidRDefault="00BD1AE7" w:rsidP="00DD562C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
@@ -4488,59 +4334,51 @@
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidRPr="00F84F43">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77377777" w14:textId="3D4C9C36" w:rsidR="002D2C1E" w:rsidRPr="00F84F43" w:rsidRDefault="001F03D1" w:rsidP="00DD562C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00F84F43">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="002D2C1E" w:rsidRPr="00F84F43">
         <w:t xml:space="preserve"> Superintendent</w:t>
       </w:r>
       <w:r w:rsidRPr="00F84F43">
         <w:t>, during the hearing,</w:t>
       </w:r>
       <w:r w:rsidR="002D2C1E" w:rsidRPr="00F84F43">
-        <w:t xml:space="preserve"> shall </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the young person’s age, disability, neurodevelopmental or mental health issues and their cultural and linguistically diverse backgrounds.</w:t>
+        <w:t xml:space="preserve"> shall take into account the young person’s age, disability, neurodevelopmental or mental health issues and their cultural and linguistically diverse backgrounds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0B3906" w14:textId="333101F5" w:rsidR="00BD1AE7" w:rsidRPr="00F84F43" w:rsidRDefault="00BD1AE7" w:rsidP="00DD562C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="200"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F84F43">
         <w:t xml:space="preserve">The Superintendent shall ensure the </w:t>
       </w:r>
       <w:r w:rsidR="001F03D1" w:rsidRPr="00F84F43">
         <w:t xml:space="preserve">detention offence charge </w:t>
       </w:r>
       <w:r w:rsidRPr="00F84F43">
         <w:t>hearing is conducted in the presence of the young person charged and in accordance with the procedures detailed in legislation</w:t>
       </w:r>
       <w:r w:rsidRPr="00F84F43">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
@@ -4714,51 +4552,51 @@
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00F84F43">
         <w:t>cancel the young person’s gratuities (for a period not exceeding 3 days)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C82389" w14:textId="77777777" w:rsidR="00BD1AE7" w:rsidRPr="00F84F43" w:rsidRDefault="00BD1AE7" w:rsidP="00021758">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00F84F43">
         <w:t xml:space="preserve">confine the young person to their sleeping quarters, or to a designated cell in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00F84F43">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>COPP 6.10 – Confinement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F84F43">
         <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57081B3B" w14:textId="77777777" w:rsidR="00BD1AE7" w:rsidRPr="00F84F43" w:rsidRDefault="00BD1AE7" w:rsidP="00021758">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
@@ -5199,353 +5037,263 @@
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1289A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Related COPPs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4991CD" w14:textId="0B9DBA5C" w:rsidR="00BD1AE7" w:rsidRPr="001754D8" w:rsidRDefault="00BD1AE7" w:rsidP="00021758">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:hanging="11"/>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="001754D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 5.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> -</w:t>
         </w:r>
         <w:r w:rsidRPr="001754D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Orient</w:t>
-[...11 lines deleted...]
-          <w:t>tion</w:t>
+          <w:t xml:space="preserve"> Orientation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001754D8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="336B2FCD" w14:textId="13633B96" w:rsidR="00BD1AE7" w:rsidRPr="001754D8" w:rsidRDefault="00BD1AE7" w:rsidP="00021758">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:hanging="11"/>
       </w:pPr>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="001754D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 6.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> -</w:t>
         </w:r>
         <w:r w:rsidRPr="001754D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Beha</w:t>
-[...11 lines deleted...]
-          <w:t>iour Management</w:t>
+          <w:t xml:space="preserve"> Behaviour Management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001754D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3215AC82" w14:textId="77777777" w:rsidR="00BD1AE7" w:rsidRPr="001754D8" w:rsidRDefault="00BD1AE7" w:rsidP="00021758">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:hanging="11"/>
       </w:pPr>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="001754D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 6.10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> - </w:t>
         </w:r>
         <w:r w:rsidRPr="001754D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Conf</w:t>
-[...11 lines deleted...]
-          <w:t>nement</w:t>
+          <w:t>Confinement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0487B353" w14:textId="43E75DFB" w:rsidR="00BD1AE7" w:rsidRPr="00F84F43" w:rsidRDefault="00BD1AE7" w:rsidP="00021758">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:hanging="11"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00F84F43">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
-          <w:t>COPP 7.7 - Crimi</w:t>
-[...13 lines deleted...]
-          <w:t>al Law (Mental Impairment) Detainees</w:t>
+          <w:t>COPP 7.7 - Criminal Law (Mental Impairment) Detainees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F84F43">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F71E30" w14:textId="6D1FF073" w:rsidR="00BD1AE7" w:rsidRPr="00F84F43" w:rsidRDefault="00BD1AE7" w:rsidP="00021758">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:hanging="11"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00F84F43">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
-          <w:t>COPP 8.1 - Incid</w:t>
-[...13 lines deleted...]
-          <w:t>nt Reporting</w:t>
+          <w:t>COPP 8.1 - Incident Reporting</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="774E09A0" w14:textId="77777777" w:rsidR="00BD1AE7" w:rsidRPr="001754D8" w:rsidRDefault="00BD1AE7" w:rsidP="00021758">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:ind w:hanging="11"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07D43870" w14:textId="77777777" w:rsidR="00BD1AE7" w:rsidRDefault="00BD1AE7" w:rsidP="00BD1AE7">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001754D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Documents </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7385D728" w14:textId="77777777" w:rsidR="00BD1AE7" w:rsidRPr="00F84F43" w:rsidRDefault="00BD1AE7" w:rsidP="00021758">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:hanging="11"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00F84F43">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>SMF-DIR-003 Physical Evi</w:t>
-[...13 lines deleted...]
-          <w:t>ence Management</w:t>
+          <w:t>SMF-DIR-003 Physical Evidence Management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="709C1BC1" w14:textId="77777777" w:rsidR="00BD1AE7" w:rsidRPr="00F84F43" w:rsidRDefault="00BD1AE7" w:rsidP="00021758">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:hanging="11"/>
       </w:pPr>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00F84F43">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>SMF-PRO-004 Physical E</w:t>
-[...11 lines deleted...]
-          <w:t>idence Management</w:t>
+          <w:t>SMF-PRO-004 Physical Evidence Management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3D82FC34" w14:textId="77777777" w:rsidR="00BD1AE7" w:rsidRDefault="00BD1AE7" w:rsidP="00BD1AE7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7485C3E2" w14:textId="21824DF3" w:rsidR="001754D8" w:rsidRDefault="001754D8" w:rsidP="00021758">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc212446171"/>
       <w:r>
         <w:t>Definitions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6507,79 +6255,51 @@
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>oung Offenders Act 1994.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D0CF812" w14:textId="77777777" w:rsidR="00BD1AE7" w:rsidRPr="00F84F43" w:rsidRDefault="00BD1AE7" w:rsidP="00BD1AE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05959A1E" w14:textId="77777777" w:rsidR="00BD1AE7" w:rsidRPr="00F84F43" w:rsidRDefault="00BD1AE7" w:rsidP="00BD1AE7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84F43">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Any young person who is detained in a </w:t>
-[...27 lines deleted...]
-              <w:t>. The term young person also describes someone who is alleged to be an offender, or who is remanded in custody prior to being dealt with by the Courts.</w:t>
+              <w:t>Any young person who is detained in a YDC, or who is in the custody of a YDC. The term young person also describes someone who is alleged to be an offender, or who is remanded in custody prior to being dealt with by the Courts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD1AE7" w:rsidRPr="00BD1AE7" w14:paraId="09D090A0" w14:textId="77777777" w:rsidTr="00E1289A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="385E8F04" w14:textId="77777777" w:rsidR="00BD1AE7" w:rsidRPr="00F84F43" w:rsidRDefault="00BD1AE7" w:rsidP="00BD1AE7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84F43">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Youth Detention Centre</w:t>
             </w:r>
@@ -6688,175 +6408,149 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1289A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A59AD31" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="00984C5F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc178286"/>
       <w:bookmarkStart w:id="36" w:name="_Toc22822820"/>
       <w:bookmarkStart w:id="37" w:name="_Toc181970153"/>
       <w:bookmarkStart w:id="38" w:name="_Toc212446173"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00951529">
         <w:t>Assurance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="6D55FFD9" w14:textId="05ACB01C" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="00984C5F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="474E016D" w14:textId="77777777" w:rsidR="00BD1AE7" w:rsidRPr="006B7658" w:rsidRDefault="00BD1AE7" w:rsidP="00BD1AE7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F84F43">
         <w:t>YDC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7658">
         <w:t xml:space="preserve">will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="008641F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Com</w:t>
-[...11 lines deleted...]
-          <w:t>liance Manual</w:t>
+          <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006B7658">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1699846C" w14:textId="77777777" w:rsidR="00BD1AE7" w:rsidRPr="006B7658" w:rsidRDefault="00BD1AE7" w:rsidP="00BD1AE7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="006B7658">
         <w:t xml:space="preserve">The Young People </w:t>
       </w:r>
       <w:r>
         <w:t>Directorate within</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7658">
         <w:t xml:space="preserve"> Head Office will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A79E433" w14:textId="77777777" w:rsidR="00BD1AE7" w:rsidRPr="006B7658" w:rsidRDefault="00BD1AE7" w:rsidP="00BD1AE7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Operational</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7658">
         <w:t xml:space="preserve"> Compliance  will undertake checks in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="008641F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Operational Complianc</w:t>
-[...11 lines deleted...]
-          <w:t xml:space="preserve"> Framework</w:t>
+          <w:t>Operational Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006B7658">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51343E82" w14:textId="77777777" w:rsidR="00BD1AE7" w:rsidRDefault="00BD1AE7" w:rsidP="00BD1AE7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="006B7658">
         <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B359435" w14:textId="63EF2A14" w:rsidR="00BD1AE7" w:rsidRDefault="00BD1AE7" w:rsidP="00BD1AE7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -7514,65 +7208,65 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>27 October 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="41"/>
     </w:tbl>
     <w:p w14:paraId="1BC571D9" w14:textId="07CA44AB" w:rsidR="00587FAE" w:rsidRDefault="00587FAE" w:rsidP="00587FAE"/>
     <w:sectPr w:rsidR="00587FAE" w:rsidSect="003F6782">
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07DFD0C7" w14:textId="77777777" w:rsidR="00F40065" w:rsidRDefault="00F40065" w:rsidP="00D06E62">
+    <w:p w14:paraId="7485CFE8" w14:textId="77777777" w:rsidR="002F28A3" w:rsidRDefault="002F28A3" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63D8F86A" w14:textId="77777777" w:rsidR="00F40065" w:rsidRDefault="00F40065" w:rsidP="00D06E62">
+    <w:p w14:paraId="4788C36B" w14:textId="77777777" w:rsidR="002F28A3" w:rsidRDefault="002F28A3" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="54C9DD32" w14:textId="77777777" w:rsidR="00F40065" w:rsidRDefault="00F40065"/>
+    <w:p w14:paraId="5E1CE631" w14:textId="77777777" w:rsidR="002F28A3" w:rsidRDefault="002F28A3"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -7753,65 +7447,65 @@
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49FD3E63" w14:textId="77777777" w:rsidR="00F40065" w:rsidRDefault="00F40065" w:rsidP="00D06E62">
+    <w:p w14:paraId="27E0C707" w14:textId="77777777" w:rsidR="002F28A3" w:rsidRDefault="002F28A3" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="604EA5B6" w14:textId="77777777" w:rsidR="00F40065" w:rsidRDefault="00F40065" w:rsidP="00D06E62">
+    <w:p w14:paraId="3757D4F1" w14:textId="77777777" w:rsidR="002F28A3" w:rsidRDefault="002F28A3" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="39F18A82" w14:textId="77777777" w:rsidR="00F40065" w:rsidRDefault="00F40065"/>
+    <w:p w14:paraId="38A9F5C2" w14:textId="77777777" w:rsidR="002F28A3" w:rsidRDefault="002F28A3"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="1B78B391" w14:textId="77777777" w:rsidR="000357B9" w:rsidRPr="008B0D66" w:rsidRDefault="000357B9" w:rsidP="000357B9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1289A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E1289A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12348,96 +12042,97 @@
   </w:num>
   <w:num w:numId="21" w16cid:durableId="484130745">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="624047923">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="55474463">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1190028860">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="602152438">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2039309229">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1721" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="1Nzo4PTWi4on+X4G77hKU6r72R/24DUYdk+alIzaEa9kWyzpADQlGM0ESLzFHnXIR7JbLBxu4695vt/wL4JhdA==" w:salt="+HCisi3r5uNr5tfL/Wb6dA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="RztNqiJW9d3j5vfFqY4NqIpT3bRg5NfLLtaT+Wr3C/oHoFCi4RNxgvje8UnzLsooGr9E93NcmegK3cACbIMbqQ==" w:salt="4i+HIYtK2NczIpjvtN2dXQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00943E49"/>
     <w:rsid w:val="00001A01"/>
     <w:rsid w:val="00002304"/>
     <w:rsid w:val="00002776"/>
     <w:rsid w:val="000029A9"/>
     <w:rsid w:val="000029F0"/>
     <w:rsid w:val="0000486D"/>
     <w:rsid w:val="00006F65"/>
     <w:rsid w:val="000072B5"/>
     <w:rsid w:val="00007752"/>
     <w:rsid w:val="00007AA2"/>
     <w:rsid w:val="00010C97"/>
     <w:rsid w:val="00012001"/>
+    <w:rsid w:val="000121C2"/>
     <w:rsid w:val="00016177"/>
     <w:rsid w:val="0001682F"/>
     <w:rsid w:val="00016909"/>
     <w:rsid w:val="000177C0"/>
     <w:rsid w:val="00017D07"/>
     <w:rsid w:val="00020190"/>
     <w:rsid w:val="00021283"/>
     <w:rsid w:val="00021758"/>
     <w:rsid w:val="00024086"/>
     <w:rsid w:val="00024186"/>
     <w:rsid w:val="0002719B"/>
     <w:rsid w:val="00027E36"/>
     <w:rsid w:val="00030985"/>
     <w:rsid w:val="00033C94"/>
     <w:rsid w:val="00034382"/>
     <w:rsid w:val="00034A16"/>
     <w:rsid w:val="00034ED8"/>
     <w:rsid w:val="00034F20"/>
     <w:rsid w:val="000357B9"/>
     <w:rsid w:val="00035914"/>
     <w:rsid w:val="0003596F"/>
     <w:rsid w:val="00035C0A"/>
     <w:rsid w:val="00040C41"/>
     <w:rsid w:val="00040C8A"/>
     <w:rsid w:val="00041694"/>
@@ -12446,50 +12141,51 @@
     <w:rsid w:val="00043CB8"/>
     <w:rsid w:val="00044517"/>
     <w:rsid w:val="00045176"/>
     <w:rsid w:val="000452B5"/>
     <w:rsid w:val="00045408"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="0004637E"/>
     <w:rsid w:val="000479A9"/>
     <w:rsid w:val="00050C47"/>
     <w:rsid w:val="00051A30"/>
     <w:rsid w:val="00051C78"/>
     <w:rsid w:val="000530C0"/>
     <w:rsid w:val="0005621E"/>
     <w:rsid w:val="0005638D"/>
     <w:rsid w:val="000568A4"/>
     <w:rsid w:val="00057D3D"/>
     <w:rsid w:val="00060F76"/>
     <w:rsid w:val="0006173B"/>
     <w:rsid w:val="00061C96"/>
     <w:rsid w:val="00062833"/>
     <w:rsid w:val="00062AF2"/>
     <w:rsid w:val="00062C5B"/>
     <w:rsid w:val="00062E4B"/>
     <w:rsid w:val="0006347E"/>
     <w:rsid w:val="00064437"/>
+    <w:rsid w:val="00065BA3"/>
     <w:rsid w:val="00065F61"/>
     <w:rsid w:val="00066ABC"/>
     <w:rsid w:val="00067B71"/>
     <w:rsid w:val="00067BD5"/>
     <w:rsid w:val="000705EB"/>
     <w:rsid w:val="00070612"/>
     <w:rsid w:val="00070F23"/>
     <w:rsid w:val="000741D6"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00076290"/>
     <w:rsid w:val="000763C0"/>
     <w:rsid w:val="00081F60"/>
     <w:rsid w:val="00083125"/>
     <w:rsid w:val="000833E1"/>
     <w:rsid w:val="0008380E"/>
     <w:rsid w:val="00083BD3"/>
     <w:rsid w:val="0008443C"/>
     <w:rsid w:val="000849DC"/>
     <w:rsid w:val="00084DE9"/>
     <w:rsid w:val="000853D6"/>
     <w:rsid w:val="00085BDB"/>
     <w:rsid w:val="00085F4D"/>
     <w:rsid w:val="000865C1"/>
     <w:rsid w:val="0008680F"/>
     <w:rsid w:val="00087851"/>
@@ -12497,50 +12193,51 @@
     <w:rsid w:val="00091A31"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="00093645"/>
     <w:rsid w:val="00093B1E"/>
     <w:rsid w:val="00093F09"/>
     <w:rsid w:val="0009417B"/>
     <w:rsid w:val="00094DF0"/>
     <w:rsid w:val="00095C6E"/>
     <w:rsid w:val="00095CB7"/>
     <w:rsid w:val="000962A8"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A0CCC"/>
     <w:rsid w:val="000A1F8E"/>
     <w:rsid w:val="000A24FC"/>
     <w:rsid w:val="000A2D97"/>
     <w:rsid w:val="000A6879"/>
     <w:rsid w:val="000B0AC8"/>
     <w:rsid w:val="000B1521"/>
     <w:rsid w:val="000B1D54"/>
     <w:rsid w:val="000B1E6D"/>
     <w:rsid w:val="000B2EBE"/>
     <w:rsid w:val="000B302B"/>
     <w:rsid w:val="000B454C"/>
     <w:rsid w:val="000B5B8F"/>
     <w:rsid w:val="000B6320"/>
+    <w:rsid w:val="000B72DB"/>
     <w:rsid w:val="000B7D05"/>
     <w:rsid w:val="000C0144"/>
     <w:rsid w:val="000C26C6"/>
     <w:rsid w:val="000C481C"/>
     <w:rsid w:val="000C6C38"/>
     <w:rsid w:val="000C75FD"/>
     <w:rsid w:val="000C7D56"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D0361"/>
     <w:rsid w:val="000D0E06"/>
     <w:rsid w:val="000D1E85"/>
     <w:rsid w:val="000D2CBD"/>
     <w:rsid w:val="000D3D62"/>
     <w:rsid w:val="000D4248"/>
     <w:rsid w:val="000D4F44"/>
     <w:rsid w:val="000D513F"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000D6F46"/>
     <w:rsid w:val="000D70DD"/>
     <w:rsid w:val="000D7126"/>
     <w:rsid w:val="000D7D9D"/>
     <w:rsid w:val="000E093B"/>
     <w:rsid w:val="000E144C"/>
     <w:rsid w:val="000E1C65"/>
     <w:rsid w:val="000E2F6B"/>
@@ -12633,50 +12330,51 @@
     <w:rsid w:val="0016610C"/>
     <w:rsid w:val="00166878"/>
     <w:rsid w:val="00167161"/>
     <w:rsid w:val="0016765F"/>
     <w:rsid w:val="00167A9A"/>
     <w:rsid w:val="00167D49"/>
     <w:rsid w:val="0017003B"/>
     <w:rsid w:val="001700CE"/>
     <w:rsid w:val="001717A2"/>
     <w:rsid w:val="001723FC"/>
     <w:rsid w:val="00173B63"/>
     <w:rsid w:val="00173FB3"/>
     <w:rsid w:val="001754D8"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="001763FA"/>
     <w:rsid w:val="00176B40"/>
     <w:rsid w:val="00177107"/>
     <w:rsid w:val="00177CAA"/>
     <w:rsid w:val="00177F0D"/>
     <w:rsid w:val="00180E5E"/>
     <w:rsid w:val="00180ECF"/>
     <w:rsid w:val="0018122C"/>
     <w:rsid w:val="00181938"/>
     <w:rsid w:val="00181AB7"/>
     <w:rsid w:val="00181D2A"/>
+    <w:rsid w:val="00182003"/>
     <w:rsid w:val="00183371"/>
     <w:rsid w:val="001838B2"/>
     <w:rsid w:val="00183BBC"/>
     <w:rsid w:val="00184351"/>
     <w:rsid w:val="0018550E"/>
     <w:rsid w:val="001855F9"/>
     <w:rsid w:val="0018674E"/>
     <w:rsid w:val="001876BC"/>
     <w:rsid w:val="00187983"/>
     <w:rsid w:val="00187C17"/>
     <w:rsid w:val="0019000C"/>
     <w:rsid w:val="0019076E"/>
     <w:rsid w:val="00190E17"/>
     <w:rsid w:val="00191176"/>
     <w:rsid w:val="00192065"/>
     <w:rsid w:val="001926D9"/>
     <w:rsid w:val="00193588"/>
     <w:rsid w:val="001935B0"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="00193BBF"/>
     <w:rsid w:val="00195C8E"/>
     <w:rsid w:val="00196330"/>
     <w:rsid w:val="001979FC"/>
     <w:rsid w:val="001A011B"/>
     <w:rsid w:val="001A2556"/>
@@ -12799,50 +12497,51 @@
     <w:rsid w:val="00246BA8"/>
     <w:rsid w:val="00247887"/>
     <w:rsid w:val="00250052"/>
     <w:rsid w:val="00250C11"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00251283"/>
     <w:rsid w:val="002532AF"/>
     <w:rsid w:val="00253AC3"/>
     <w:rsid w:val="00253B76"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="0025563A"/>
     <w:rsid w:val="00257280"/>
     <w:rsid w:val="00260020"/>
     <w:rsid w:val="0026083F"/>
     <w:rsid w:val="0026095E"/>
     <w:rsid w:val="00260A4B"/>
     <w:rsid w:val="0026125B"/>
     <w:rsid w:val="00261697"/>
     <w:rsid w:val="00262A45"/>
     <w:rsid w:val="002638F7"/>
     <w:rsid w:val="00263C93"/>
     <w:rsid w:val="00263D0E"/>
     <w:rsid w:val="002702C4"/>
     <w:rsid w:val="002705C4"/>
     <w:rsid w:val="002743A9"/>
+    <w:rsid w:val="00274479"/>
     <w:rsid w:val="0027473C"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="002760A0"/>
     <w:rsid w:val="002765B1"/>
     <w:rsid w:val="00277E83"/>
     <w:rsid w:val="00280B45"/>
     <w:rsid w:val="00280FE0"/>
     <w:rsid w:val="00281B57"/>
     <w:rsid w:val="00281D62"/>
     <w:rsid w:val="00282617"/>
     <w:rsid w:val="00282C2B"/>
     <w:rsid w:val="00283725"/>
     <w:rsid w:val="00284844"/>
     <w:rsid w:val="00285067"/>
     <w:rsid w:val="002856A7"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="00286136"/>
     <w:rsid w:val="00291906"/>
     <w:rsid w:val="0029255A"/>
     <w:rsid w:val="00292CF7"/>
     <w:rsid w:val="00293EC1"/>
     <w:rsid w:val="00293FCC"/>
     <w:rsid w:val="00294E22"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00295EE5"/>
@@ -12860,71 +12559,73 @@
     <w:rsid w:val="002A46BF"/>
     <w:rsid w:val="002A6439"/>
     <w:rsid w:val="002A6611"/>
     <w:rsid w:val="002A6A3F"/>
     <w:rsid w:val="002A7835"/>
     <w:rsid w:val="002B160A"/>
     <w:rsid w:val="002B3B8D"/>
     <w:rsid w:val="002B4988"/>
     <w:rsid w:val="002B4F85"/>
     <w:rsid w:val="002C092D"/>
     <w:rsid w:val="002C1965"/>
     <w:rsid w:val="002C1C8D"/>
     <w:rsid w:val="002C3233"/>
     <w:rsid w:val="002C589C"/>
     <w:rsid w:val="002C62B9"/>
     <w:rsid w:val="002C67BC"/>
     <w:rsid w:val="002C6BF9"/>
     <w:rsid w:val="002C71B9"/>
     <w:rsid w:val="002C71F3"/>
     <w:rsid w:val="002D1552"/>
     <w:rsid w:val="002D16A8"/>
     <w:rsid w:val="002D1848"/>
     <w:rsid w:val="002D2226"/>
     <w:rsid w:val="002D2C1E"/>
     <w:rsid w:val="002D3002"/>
+    <w:rsid w:val="002D310E"/>
     <w:rsid w:val="002D36A4"/>
     <w:rsid w:val="002D525C"/>
     <w:rsid w:val="002D5AF1"/>
     <w:rsid w:val="002D64DC"/>
     <w:rsid w:val="002D7E3C"/>
     <w:rsid w:val="002E03C1"/>
     <w:rsid w:val="002E06C8"/>
     <w:rsid w:val="002E1735"/>
     <w:rsid w:val="002E1902"/>
     <w:rsid w:val="002E298A"/>
     <w:rsid w:val="002E33B7"/>
     <w:rsid w:val="002E33E9"/>
     <w:rsid w:val="002E3745"/>
     <w:rsid w:val="002E3761"/>
     <w:rsid w:val="002E3E3E"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6C51"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="002E759A"/>
     <w:rsid w:val="002F008E"/>
     <w:rsid w:val="002F228E"/>
+    <w:rsid w:val="002F28A3"/>
     <w:rsid w:val="002F29E0"/>
     <w:rsid w:val="002F33C1"/>
     <w:rsid w:val="002F38CE"/>
     <w:rsid w:val="002F5265"/>
     <w:rsid w:val="002F5372"/>
     <w:rsid w:val="002F59D8"/>
     <w:rsid w:val="002F65C4"/>
     <w:rsid w:val="002F676C"/>
     <w:rsid w:val="002F68AE"/>
     <w:rsid w:val="002F69D7"/>
     <w:rsid w:val="00300D12"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00303101"/>
     <w:rsid w:val="003042F2"/>
     <w:rsid w:val="0030444D"/>
     <w:rsid w:val="0030446D"/>
     <w:rsid w:val="00304D7D"/>
     <w:rsid w:val="00306456"/>
     <w:rsid w:val="003066A7"/>
     <w:rsid w:val="0030682A"/>
     <w:rsid w:val="0030695F"/>
     <w:rsid w:val="00306CC6"/>
     <w:rsid w:val="00307018"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00310ED1"/>
@@ -13002,57 +12703,59 @@
     <w:rsid w:val="00382ECB"/>
     <w:rsid w:val="00383A75"/>
     <w:rsid w:val="00383CF7"/>
     <w:rsid w:val="00385026"/>
     <w:rsid w:val="00385A1B"/>
     <w:rsid w:val="00386ADB"/>
     <w:rsid w:val="0038760F"/>
     <w:rsid w:val="00387C0A"/>
     <w:rsid w:val="003907F5"/>
     <w:rsid w:val="003908AE"/>
     <w:rsid w:val="00392618"/>
     <w:rsid w:val="00392EA4"/>
     <w:rsid w:val="00392FBD"/>
     <w:rsid w:val="00393187"/>
     <w:rsid w:val="003936F1"/>
     <w:rsid w:val="00394E38"/>
     <w:rsid w:val="0039574C"/>
     <w:rsid w:val="00395913"/>
     <w:rsid w:val="003A0280"/>
     <w:rsid w:val="003A1BDC"/>
     <w:rsid w:val="003A1D91"/>
     <w:rsid w:val="003A2B4E"/>
     <w:rsid w:val="003A35D2"/>
     <w:rsid w:val="003A3E52"/>
     <w:rsid w:val="003A5A2A"/>
+    <w:rsid w:val="003A5B27"/>
     <w:rsid w:val="003A5D3C"/>
     <w:rsid w:val="003A602E"/>
     <w:rsid w:val="003A68B8"/>
     <w:rsid w:val="003A6C5B"/>
     <w:rsid w:val="003A7940"/>
     <w:rsid w:val="003B0A39"/>
     <w:rsid w:val="003B3AF4"/>
+    <w:rsid w:val="003B5A3F"/>
     <w:rsid w:val="003B5CA0"/>
     <w:rsid w:val="003B6425"/>
     <w:rsid w:val="003B7859"/>
     <w:rsid w:val="003B7F1E"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C1CA4"/>
     <w:rsid w:val="003C22A1"/>
     <w:rsid w:val="003C390A"/>
     <w:rsid w:val="003C4620"/>
     <w:rsid w:val="003C4BAE"/>
     <w:rsid w:val="003C6D62"/>
     <w:rsid w:val="003D0654"/>
     <w:rsid w:val="003D0C8B"/>
     <w:rsid w:val="003D228A"/>
     <w:rsid w:val="003D45BF"/>
     <w:rsid w:val="003D5245"/>
     <w:rsid w:val="003D6595"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003D7B4A"/>
     <w:rsid w:val="003E061B"/>
     <w:rsid w:val="003E0AFE"/>
     <w:rsid w:val="003E2179"/>
     <w:rsid w:val="003E26E0"/>
     <w:rsid w:val="003E2C25"/>
     <w:rsid w:val="003E3966"/>
@@ -13070,90 +12773,92 @@
     <w:rsid w:val="003F62B4"/>
     <w:rsid w:val="003F6782"/>
     <w:rsid w:val="00400CAE"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="004012F3"/>
     <w:rsid w:val="004018D4"/>
     <w:rsid w:val="00402A67"/>
     <w:rsid w:val="004033A4"/>
     <w:rsid w:val="00403FC7"/>
     <w:rsid w:val="0040417B"/>
     <w:rsid w:val="00406EC3"/>
     <w:rsid w:val="004070ED"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00410777"/>
     <w:rsid w:val="004130EC"/>
     <w:rsid w:val="00413C2A"/>
     <w:rsid w:val="00413D4B"/>
     <w:rsid w:val="0041550A"/>
     <w:rsid w:val="00415D19"/>
     <w:rsid w:val="00416559"/>
     <w:rsid w:val="004169A7"/>
     <w:rsid w:val="00417148"/>
     <w:rsid w:val="00421C23"/>
     <w:rsid w:val="00421DE6"/>
     <w:rsid w:val="00423D58"/>
+    <w:rsid w:val="00425204"/>
     <w:rsid w:val="00425BF4"/>
     <w:rsid w:val="00426D90"/>
     <w:rsid w:val="00426F2D"/>
     <w:rsid w:val="004303E3"/>
     <w:rsid w:val="004312A2"/>
     <w:rsid w:val="00432AD3"/>
     <w:rsid w:val="00432F04"/>
     <w:rsid w:val="00433C05"/>
     <w:rsid w:val="00433C9F"/>
     <w:rsid w:val="00433CCF"/>
     <w:rsid w:val="0043547C"/>
     <w:rsid w:val="00435500"/>
     <w:rsid w:val="004356EB"/>
     <w:rsid w:val="00435889"/>
     <w:rsid w:val="00435AA3"/>
     <w:rsid w:val="00436503"/>
     <w:rsid w:val="00436791"/>
     <w:rsid w:val="00437471"/>
     <w:rsid w:val="00440F77"/>
     <w:rsid w:val="004417AC"/>
     <w:rsid w:val="004420C9"/>
     <w:rsid w:val="0044314B"/>
     <w:rsid w:val="00444EFC"/>
     <w:rsid w:val="0044517D"/>
     <w:rsid w:val="004454AF"/>
     <w:rsid w:val="004458E5"/>
     <w:rsid w:val="00445B68"/>
     <w:rsid w:val="0044636E"/>
     <w:rsid w:val="004466E7"/>
     <w:rsid w:val="004467AF"/>
     <w:rsid w:val="00446E2C"/>
     <w:rsid w:val="004478FC"/>
     <w:rsid w:val="00447ED3"/>
     <w:rsid w:val="0045118D"/>
     <w:rsid w:val="00451B8E"/>
     <w:rsid w:val="00451CDC"/>
     <w:rsid w:val="00451FDE"/>
     <w:rsid w:val="00452326"/>
     <w:rsid w:val="00453168"/>
     <w:rsid w:val="00453B66"/>
+    <w:rsid w:val="0045597D"/>
     <w:rsid w:val="00455E08"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00457BF7"/>
     <w:rsid w:val="00460598"/>
     <w:rsid w:val="004618F1"/>
     <w:rsid w:val="004633C2"/>
     <w:rsid w:val="004647AA"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="004654A7"/>
     <w:rsid w:val="0046560C"/>
     <w:rsid w:val="00466B97"/>
     <w:rsid w:val="00467465"/>
     <w:rsid w:val="00467B5E"/>
     <w:rsid w:val="00470821"/>
     <w:rsid w:val="00470A64"/>
     <w:rsid w:val="00470B95"/>
     <w:rsid w:val="00470D2E"/>
     <w:rsid w:val="0047232E"/>
     <w:rsid w:val="004725DF"/>
     <w:rsid w:val="004731BB"/>
     <w:rsid w:val="004752EC"/>
     <w:rsid w:val="004766AC"/>
     <w:rsid w:val="00477670"/>
     <w:rsid w:val="00477C7A"/>
     <w:rsid w:val="0048017F"/>
@@ -13306,50 +13011,51 @@
     <w:rsid w:val="00536780"/>
     <w:rsid w:val="00537D96"/>
     <w:rsid w:val="005401B9"/>
     <w:rsid w:val="00540BDB"/>
     <w:rsid w:val="00540E6E"/>
     <w:rsid w:val="00540E88"/>
     <w:rsid w:val="005411A5"/>
     <w:rsid w:val="0054247E"/>
     <w:rsid w:val="00543324"/>
     <w:rsid w:val="00543355"/>
     <w:rsid w:val="00543A30"/>
     <w:rsid w:val="00544459"/>
     <w:rsid w:val="00544F31"/>
     <w:rsid w:val="00546218"/>
     <w:rsid w:val="00546519"/>
     <w:rsid w:val="00547C8E"/>
     <w:rsid w:val="00550126"/>
     <w:rsid w:val="0055047C"/>
     <w:rsid w:val="00550657"/>
     <w:rsid w:val="00552318"/>
     <w:rsid w:val="00553316"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="00555DEB"/>
     <w:rsid w:val="00556A55"/>
     <w:rsid w:val="00557C28"/>
+    <w:rsid w:val="00557F6F"/>
     <w:rsid w:val="00560920"/>
     <w:rsid w:val="0056119A"/>
     <w:rsid w:val="005619B9"/>
     <w:rsid w:val="00561FCA"/>
     <w:rsid w:val="005622AE"/>
     <w:rsid w:val="00562978"/>
     <w:rsid w:val="00562FEC"/>
     <w:rsid w:val="00563752"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00565D1A"/>
     <w:rsid w:val="00567A1C"/>
     <w:rsid w:val="00571CB9"/>
     <w:rsid w:val="00574F66"/>
     <w:rsid w:val="005762F3"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="005770CF"/>
     <w:rsid w:val="005771C6"/>
     <w:rsid w:val="00577830"/>
     <w:rsid w:val="005809B2"/>
     <w:rsid w:val="005814DB"/>
     <w:rsid w:val="00581C57"/>
     <w:rsid w:val="00581D16"/>
     <w:rsid w:val="0058252B"/>
     <w:rsid w:val="00582659"/>
     <w:rsid w:val="0058342E"/>
@@ -13462,50 +13168,51 @@
     <w:rsid w:val="00620B6F"/>
     <w:rsid w:val="00620C30"/>
     <w:rsid w:val="0062249C"/>
     <w:rsid w:val="00622592"/>
     <w:rsid w:val="00622ADB"/>
     <w:rsid w:val="00623741"/>
     <w:rsid w:val="00625693"/>
     <w:rsid w:val="00625CE2"/>
     <w:rsid w:val="00626707"/>
     <w:rsid w:val="006270E9"/>
     <w:rsid w:val="006273E7"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006304DA"/>
     <w:rsid w:val="00631136"/>
     <w:rsid w:val="00632AD7"/>
     <w:rsid w:val="00632C53"/>
     <w:rsid w:val="00633033"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="006336A1"/>
     <w:rsid w:val="006339A3"/>
     <w:rsid w:val="00634A04"/>
     <w:rsid w:val="00634C4F"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00634E2A"/>
     <w:rsid w:val="00635649"/>
+    <w:rsid w:val="006405B6"/>
     <w:rsid w:val="0064220D"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00644DF1"/>
     <w:rsid w:val="00645A18"/>
     <w:rsid w:val="00645AB4"/>
     <w:rsid w:val="00646047"/>
     <w:rsid w:val="00646D2D"/>
     <w:rsid w:val="006470E4"/>
     <w:rsid w:val="00647186"/>
     <w:rsid w:val="00647EAE"/>
     <w:rsid w:val="00651182"/>
     <w:rsid w:val="00651526"/>
     <w:rsid w:val="0065182B"/>
     <w:rsid w:val="00652046"/>
     <w:rsid w:val="00654A05"/>
     <w:rsid w:val="00654CD3"/>
     <w:rsid w:val="00654D32"/>
     <w:rsid w:val="006556C0"/>
     <w:rsid w:val="00655826"/>
     <w:rsid w:val="00655B10"/>
     <w:rsid w:val="00655FF4"/>
     <w:rsid w:val="00656210"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00660593"/>
@@ -13597,97 +13304,99 @@
     <w:rsid w:val="006D30D8"/>
     <w:rsid w:val="006D4722"/>
     <w:rsid w:val="006D47E6"/>
     <w:rsid w:val="006D4F64"/>
     <w:rsid w:val="006D5848"/>
     <w:rsid w:val="006D6FF9"/>
     <w:rsid w:val="006E0935"/>
     <w:rsid w:val="006E13EE"/>
     <w:rsid w:val="006E1A5A"/>
     <w:rsid w:val="006E1F5E"/>
     <w:rsid w:val="006E2930"/>
     <w:rsid w:val="006E29AC"/>
     <w:rsid w:val="006E5581"/>
     <w:rsid w:val="006E68AF"/>
     <w:rsid w:val="006E76E8"/>
     <w:rsid w:val="006E7B64"/>
     <w:rsid w:val="006E7CEA"/>
     <w:rsid w:val="006F14BC"/>
     <w:rsid w:val="006F19C0"/>
     <w:rsid w:val="006F252D"/>
     <w:rsid w:val="006F265A"/>
     <w:rsid w:val="006F3AF0"/>
     <w:rsid w:val="006F3E28"/>
     <w:rsid w:val="006F4050"/>
     <w:rsid w:val="006F41B9"/>
+    <w:rsid w:val="006F48A3"/>
     <w:rsid w:val="006F572A"/>
     <w:rsid w:val="006F5FBB"/>
     <w:rsid w:val="006F6A4F"/>
     <w:rsid w:val="006F75F6"/>
     <w:rsid w:val="006F7A53"/>
     <w:rsid w:val="006F7F5F"/>
     <w:rsid w:val="00701542"/>
     <w:rsid w:val="00701BD7"/>
     <w:rsid w:val="0070204D"/>
     <w:rsid w:val="00702157"/>
     <w:rsid w:val="007045DF"/>
     <w:rsid w:val="0070483E"/>
     <w:rsid w:val="00704966"/>
     <w:rsid w:val="00704B45"/>
     <w:rsid w:val="00705563"/>
     <w:rsid w:val="00705B24"/>
     <w:rsid w:val="007062EC"/>
     <w:rsid w:val="0070758D"/>
     <w:rsid w:val="007079E4"/>
     <w:rsid w:val="00710A2E"/>
     <w:rsid w:val="00710EF7"/>
     <w:rsid w:val="0071185C"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00712BF4"/>
     <w:rsid w:val="007135E8"/>
     <w:rsid w:val="007137FE"/>
     <w:rsid w:val="00713D4B"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00716601"/>
     <w:rsid w:val="00717D4F"/>
     <w:rsid w:val="00720289"/>
     <w:rsid w:val="00720718"/>
     <w:rsid w:val="0072072E"/>
     <w:rsid w:val="00722716"/>
     <w:rsid w:val="007235B2"/>
     <w:rsid w:val="00723AAA"/>
     <w:rsid w:val="00724304"/>
     <w:rsid w:val="00725077"/>
     <w:rsid w:val="00725584"/>
     <w:rsid w:val="007258C4"/>
     <w:rsid w:val="00725C0A"/>
     <w:rsid w:val="00725F4A"/>
     <w:rsid w:val="00726B5B"/>
     <w:rsid w:val="00727265"/>
     <w:rsid w:val="00727841"/>
     <w:rsid w:val="00731B51"/>
     <w:rsid w:val="00732174"/>
+    <w:rsid w:val="00733628"/>
     <w:rsid w:val="00733794"/>
     <w:rsid w:val="00735959"/>
     <w:rsid w:val="00735AD7"/>
     <w:rsid w:val="0073690F"/>
     <w:rsid w:val="007371DC"/>
     <w:rsid w:val="00742718"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="00744CAB"/>
     <w:rsid w:val="007470CA"/>
     <w:rsid w:val="00747558"/>
     <w:rsid w:val="00747664"/>
     <w:rsid w:val="00747A61"/>
     <w:rsid w:val="007507D6"/>
     <w:rsid w:val="00751A86"/>
     <w:rsid w:val="00751D0A"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="00752B52"/>
     <w:rsid w:val="00753C9D"/>
     <w:rsid w:val="00754F24"/>
     <w:rsid w:val="007561FE"/>
     <w:rsid w:val="00756BEB"/>
     <w:rsid w:val="0075727B"/>
     <w:rsid w:val="00760476"/>
     <w:rsid w:val="007609ED"/>
     <w:rsid w:val="0076142C"/>
@@ -13724,98 +13433,100 @@
     <w:rsid w:val="0079394A"/>
     <w:rsid w:val="0079464A"/>
     <w:rsid w:val="007948FE"/>
     <w:rsid w:val="00794B2F"/>
     <w:rsid w:val="00795D0F"/>
     <w:rsid w:val="00796051"/>
     <w:rsid w:val="007961D6"/>
     <w:rsid w:val="007964FA"/>
     <w:rsid w:val="007969E0"/>
     <w:rsid w:val="00797C5A"/>
     <w:rsid w:val="007A0D2E"/>
     <w:rsid w:val="007A1540"/>
     <w:rsid w:val="007A15D1"/>
     <w:rsid w:val="007A1FD4"/>
     <w:rsid w:val="007A3EC1"/>
     <w:rsid w:val="007A4C30"/>
     <w:rsid w:val="007A64DD"/>
     <w:rsid w:val="007A6F9D"/>
     <w:rsid w:val="007A76D6"/>
     <w:rsid w:val="007B1FCD"/>
     <w:rsid w:val="007B2F81"/>
     <w:rsid w:val="007B3432"/>
     <w:rsid w:val="007B459E"/>
     <w:rsid w:val="007B4D57"/>
     <w:rsid w:val="007B5BEF"/>
+    <w:rsid w:val="007B5D32"/>
     <w:rsid w:val="007B7A34"/>
     <w:rsid w:val="007C0694"/>
     <w:rsid w:val="007C1439"/>
     <w:rsid w:val="007C163D"/>
     <w:rsid w:val="007C228D"/>
     <w:rsid w:val="007C3BE3"/>
     <w:rsid w:val="007C4F17"/>
     <w:rsid w:val="007C50B8"/>
     <w:rsid w:val="007C50BA"/>
     <w:rsid w:val="007C7255"/>
     <w:rsid w:val="007C7FDD"/>
     <w:rsid w:val="007D034A"/>
     <w:rsid w:val="007D07BB"/>
     <w:rsid w:val="007D0A76"/>
     <w:rsid w:val="007D1754"/>
     <w:rsid w:val="007D3916"/>
     <w:rsid w:val="007D3ABA"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D4CF3"/>
     <w:rsid w:val="007D4F1A"/>
     <w:rsid w:val="007D6201"/>
     <w:rsid w:val="007D701E"/>
     <w:rsid w:val="007D7B01"/>
     <w:rsid w:val="007E1255"/>
     <w:rsid w:val="007E2080"/>
     <w:rsid w:val="007E2731"/>
     <w:rsid w:val="007E28FE"/>
     <w:rsid w:val="007E29A5"/>
     <w:rsid w:val="007E2D76"/>
     <w:rsid w:val="007E3CEF"/>
     <w:rsid w:val="007E56D2"/>
     <w:rsid w:val="007E5962"/>
     <w:rsid w:val="007E66AC"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007E6846"/>
     <w:rsid w:val="007E6BB2"/>
     <w:rsid w:val="007E71C5"/>
     <w:rsid w:val="007E7491"/>
     <w:rsid w:val="007E7F45"/>
     <w:rsid w:val="007F00AD"/>
     <w:rsid w:val="007F2136"/>
     <w:rsid w:val="007F29A4"/>
     <w:rsid w:val="007F35A5"/>
     <w:rsid w:val="007F418F"/>
     <w:rsid w:val="007F64FE"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="008002F1"/>
     <w:rsid w:val="008008BF"/>
+    <w:rsid w:val="00800C23"/>
     <w:rsid w:val="00801480"/>
     <w:rsid w:val="00801E0F"/>
     <w:rsid w:val="00802235"/>
     <w:rsid w:val="008030D0"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="0080390E"/>
     <w:rsid w:val="008039A6"/>
     <w:rsid w:val="0080487F"/>
     <w:rsid w:val="00804AA0"/>
     <w:rsid w:val="0080503C"/>
     <w:rsid w:val="00805559"/>
     <w:rsid w:val="00805610"/>
     <w:rsid w:val="00805A62"/>
     <w:rsid w:val="00805E5E"/>
     <w:rsid w:val="00810690"/>
     <w:rsid w:val="00810948"/>
     <w:rsid w:val="00810DB3"/>
     <w:rsid w:val="00811083"/>
     <w:rsid w:val="008112A1"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00811739"/>
     <w:rsid w:val="00812ABD"/>
     <w:rsid w:val="008149C9"/>
     <w:rsid w:val="00814AC5"/>
     <w:rsid w:val="00817746"/>
@@ -14168,50 +13879,51 @@
     <w:rsid w:val="00A0693B"/>
     <w:rsid w:val="00A06E43"/>
     <w:rsid w:val="00A07193"/>
     <w:rsid w:val="00A07D07"/>
     <w:rsid w:val="00A10E6F"/>
     <w:rsid w:val="00A11211"/>
     <w:rsid w:val="00A11BE4"/>
     <w:rsid w:val="00A12960"/>
     <w:rsid w:val="00A12E97"/>
     <w:rsid w:val="00A13DA9"/>
     <w:rsid w:val="00A14040"/>
     <w:rsid w:val="00A14C30"/>
     <w:rsid w:val="00A16200"/>
     <w:rsid w:val="00A16E8C"/>
     <w:rsid w:val="00A175DC"/>
     <w:rsid w:val="00A1772D"/>
     <w:rsid w:val="00A177FA"/>
     <w:rsid w:val="00A208EB"/>
     <w:rsid w:val="00A22069"/>
     <w:rsid w:val="00A22421"/>
     <w:rsid w:val="00A24493"/>
     <w:rsid w:val="00A2467D"/>
     <w:rsid w:val="00A249D0"/>
     <w:rsid w:val="00A268C2"/>
     <w:rsid w:val="00A26F76"/>
+    <w:rsid w:val="00A3385E"/>
     <w:rsid w:val="00A34452"/>
     <w:rsid w:val="00A350DE"/>
     <w:rsid w:val="00A36875"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A40F36"/>
     <w:rsid w:val="00A414CD"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A43DF2"/>
     <w:rsid w:val="00A441A4"/>
     <w:rsid w:val="00A453DB"/>
     <w:rsid w:val="00A4779E"/>
     <w:rsid w:val="00A51781"/>
     <w:rsid w:val="00A52A7E"/>
     <w:rsid w:val="00A52DB1"/>
     <w:rsid w:val="00A53102"/>
     <w:rsid w:val="00A53995"/>
     <w:rsid w:val="00A541AA"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A551E2"/>
     <w:rsid w:val="00A56CD8"/>
     <w:rsid w:val="00A576E6"/>
     <w:rsid w:val="00A6009D"/>
     <w:rsid w:val="00A6099A"/>
     <w:rsid w:val="00A61935"/>
     <w:rsid w:val="00A631C0"/>
@@ -14228,50 +13940,51 @@
     <w:rsid w:val="00A73628"/>
     <w:rsid w:val="00A74802"/>
     <w:rsid w:val="00A768EC"/>
     <w:rsid w:val="00A77708"/>
     <w:rsid w:val="00A815A3"/>
     <w:rsid w:val="00A8175B"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A823CC"/>
     <w:rsid w:val="00A82524"/>
     <w:rsid w:val="00A8292E"/>
     <w:rsid w:val="00A829E5"/>
     <w:rsid w:val="00A84466"/>
     <w:rsid w:val="00A854CC"/>
     <w:rsid w:val="00A859F6"/>
     <w:rsid w:val="00A86D73"/>
     <w:rsid w:val="00A8770E"/>
     <w:rsid w:val="00A87B87"/>
     <w:rsid w:val="00A87E5B"/>
     <w:rsid w:val="00A92137"/>
     <w:rsid w:val="00A937F9"/>
     <w:rsid w:val="00A94E00"/>
     <w:rsid w:val="00A9612F"/>
     <w:rsid w:val="00A96250"/>
     <w:rsid w:val="00A97F72"/>
     <w:rsid w:val="00AA17B7"/>
+    <w:rsid w:val="00AA272C"/>
     <w:rsid w:val="00AA3858"/>
     <w:rsid w:val="00AA4865"/>
     <w:rsid w:val="00AA4C3D"/>
     <w:rsid w:val="00AA60DA"/>
     <w:rsid w:val="00AB1130"/>
     <w:rsid w:val="00AB16E5"/>
     <w:rsid w:val="00AB1E44"/>
     <w:rsid w:val="00AB25DE"/>
     <w:rsid w:val="00AB58FA"/>
     <w:rsid w:val="00AB5A64"/>
     <w:rsid w:val="00AB7DF6"/>
     <w:rsid w:val="00AC0A1F"/>
     <w:rsid w:val="00AC1E1E"/>
     <w:rsid w:val="00AC2FD0"/>
     <w:rsid w:val="00AC43A6"/>
     <w:rsid w:val="00AC47E1"/>
     <w:rsid w:val="00AC5153"/>
     <w:rsid w:val="00AC539E"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC6E64"/>
     <w:rsid w:val="00AC7554"/>
     <w:rsid w:val="00AC7F33"/>
     <w:rsid w:val="00AD03F9"/>
     <w:rsid w:val="00AD3F06"/>
     <w:rsid w:val="00AD41F4"/>
@@ -14354,50 +14067,51 @@
     <w:rsid w:val="00B43EE5"/>
     <w:rsid w:val="00B43F18"/>
     <w:rsid w:val="00B447CB"/>
     <w:rsid w:val="00B46146"/>
     <w:rsid w:val="00B46304"/>
     <w:rsid w:val="00B46AE4"/>
     <w:rsid w:val="00B474B9"/>
     <w:rsid w:val="00B47770"/>
     <w:rsid w:val="00B47A89"/>
     <w:rsid w:val="00B50F92"/>
     <w:rsid w:val="00B52124"/>
     <w:rsid w:val="00B52750"/>
     <w:rsid w:val="00B5329E"/>
     <w:rsid w:val="00B54473"/>
     <w:rsid w:val="00B54EA0"/>
     <w:rsid w:val="00B551AA"/>
     <w:rsid w:val="00B56800"/>
     <w:rsid w:val="00B57B0F"/>
     <w:rsid w:val="00B60251"/>
     <w:rsid w:val="00B60B5E"/>
     <w:rsid w:val="00B623CC"/>
     <w:rsid w:val="00B6398E"/>
     <w:rsid w:val="00B65605"/>
     <w:rsid w:val="00B66450"/>
     <w:rsid w:val="00B667EB"/>
+    <w:rsid w:val="00B669D5"/>
     <w:rsid w:val="00B6736A"/>
     <w:rsid w:val="00B706C2"/>
     <w:rsid w:val="00B709DF"/>
     <w:rsid w:val="00B70E21"/>
     <w:rsid w:val="00B711AC"/>
     <w:rsid w:val="00B71273"/>
     <w:rsid w:val="00B71714"/>
     <w:rsid w:val="00B731D8"/>
     <w:rsid w:val="00B7360B"/>
     <w:rsid w:val="00B744CC"/>
     <w:rsid w:val="00B75D2B"/>
     <w:rsid w:val="00B811C8"/>
     <w:rsid w:val="00B815FE"/>
     <w:rsid w:val="00B8209E"/>
     <w:rsid w:val="00B82BF8"/>
     <w:rsid w:val="00B836C5"/>
     <w:rsid w:val="00B84CCE"/>
     <w:rsid w:val="00B84EE1"/>
     <w:rsid w:val="00B8505C"/>
     <w:rsid w:val="00B86588"/>
     <w:rsid w:val="00B86EB6"/>
     <w:rsid w:val="00B87297"/>
     <w:rsid w:val="00B87543"/>
     <w:rsid w:val="00B87C3C"/>
     <w:rsid w:val="00B902FC"/>
@@ -14730,67 +14444,70 @@
     <w:rsid w:val="00D643C5"/>
     <w:rsid w:val="00D6458C"/>
     <w:rsid w:val="00D6513C"/>
     <w:rsid w:val="00D660B0"/>
     <w:rsid w:val="00D660EB"/>
     <w:rsid w:val="00D66706"/>
     <w:rsid w:val="00D66962"/>
     <w:rsid w:val="00D67190"/>
     <w:rsid w:val="00D70ADA"/>
     <w:rsid w:val="00D72366"/>
     <w:rsid w:val="00D728CB"/>
     <w:rsid w:val="00D742C6"/>
     <w:rsid w:val="00D75313"/>
     <w:rsid w:val="00D75FEF"/>
     <w:rsid w:val="00D7612C"/>
     <w:rsid w:val="00D7691F"/>
     <w:rsid w:val="00D76C84"/>
     <w:rsid w:val="00D8003D"/>
     <w:rsid w:val="00D80E8E"/>
     <w:rsid w:val="00D813B7"/>
     <w:rsid w:val="00D81CC9"/>
     <w:rsid w:val="00D82CBC"/>
     <w:rsid w:val="00D836D6"/>
     <w:rsid w:val="00D83B0D"/>
     <w:rsid w:val="00D83F3F"/>
+    <w:rsid w:val="00D844D9"/>
     <w:rsid w:val="00D8493E"/>
     <w:rsid w:val="00D84D15"/>
     <w:rsid w:val="00D879F1"/>
     <w:rsid w:val="00D9026E"/>
     <w:rsid w:val="00D922F6"/>
     <w:rsid w:val="00D92D5E"/>
+    <w:rsid w:val="00D9312C"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D94101"/>
     <w:rsid w:val="00D94AC9"/>
     <w:rsid w:val="00D9640B"/>
     <w:rsid w:val="00D96B76"/>
     <w:rsid w:val="00D976BE"/>
     <w:rsid w:val="00DA01B4"/>
     <w:rsid w:val="00DA0475"/>
     <w:rsid w:val="00DA0581"/>
     <w:rsid w:val="00DA095E"/>
     <w:rsid w:val="00DA0983"/>
+    <w:rsid w:val="00DA0DEF"/>
     <w:rsid w:val="00DA3A5F"/>
     <w:rsid w:val="00DA5F82"/>
     <w:rsid w:val="00DA5FC6"/>
     <w:rsid w:val="00DB0C99"/>
     <w:rsid w:val="00DB0D12"/>
     <w:rsid w:val="00DB0DA9"/>
     <w:rsid w:val="00DB12F1"/>
     <w:rsid w:val="00DB2CAC"/>
     <w:rsid w:val="00DB3F29"/>
     <w:rsid w:val="00DB3F96"/>
     <w:rsid w:val="00DB7020"/>
     <w:rsid w:val="00DB72C1"/>
     <w:rsid w:val="00DB734C"/>
     <w:rsid w:val="00DB7719"/>
     <w:rsid w:val="00DC0221"/>
     <w:rsid w:val="00DC0714"/>
     <w:rsid w:val="00DC0D30"/>
     <w:rsid w:val="00DC0D6D"/>
     <w:rsid w:val="00DC0E76"/>
     <w:rsid w:val="00DC14B5"/>
     <w:rsid w:val="00DC2DBC"/>
     <w:rsid w:val="00DC3FC3"/>
     <w:rsid w:val="00DC42F3"/>
     <w:rsid w:val="00DC4355"/>
     <w:rsid w:val="00DC4ED6"/>
@@ -14812,50 +14529,51 @@
     <w:rsid w:val="00DF0B82"/>
     <w:rsid w:val="00DF0EE8"/>
     <w:rsid w:val="00DF1600"/>
     <w:rsid w:val="00DF183C"/>
     <w:rsid w:val="00DF271D"/>
     <w:rsid w:val="00DF406F"/>
     <w:rsid w:val="00DF54B7"/>
     <w:rsid w:val="00DF5DEC"/>
     <w:rsid w:val="00DF5F1A"/>
     <w:rsid w:val="00DF68DA"/>
     <w:rsid w:val="00DF6FEF"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00DF7A03"/>
     <w:rsid w:val="00DF7CBA"/>
     <w:rsid w:val="00E001F6"/>
     <w:rsid w:val="00E015F2"/>
     <w:rsid w:val="00E01B4C"/>
     <w:rsid w:val="00E01BA5"/>
     <w:rsid w:val="00E04428"/>
     <w:rsid w:val="00E04B36"/>
     <w:rsid w:val="00E05333"/>
     <w:rsid w:val="00E06A3D"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E10782"/>
     <w:rsid w:val="00E10DCF"/>
+    <w:rsid w:val="00E12C37"/>
     <w:rsid w:val="00E13418"/>
     <w:rsid w:val="00E14110"/>
     <w:rsid w:val="00E14351"/>
     <w:rsid w:val="00E16C75"/>
     <w:rsid w:val="00E2019C"/>
     <w:rsid w:val="00E204A2"/>
     <w:rsid w:val="00E21BE8"/>
     <w:rsid w:val="00E21F75"/>
     <w:rsid w:val="00E24E19"/>
     <w:rsid w:val="00E2625C"/>
     <w:rsid w:val="00E268A7"/>
     <w:rsid w:val="00E26D22"/>
     <w:rsid w:val="00E305C5"/>
     <w:rsid w:val="00E30603"/>
     <w:rsid w:val="00E30924"/>
     <w:rsid w:val="00E30A44"/>
     <w:rsid w:val="00E30B2B"/>
     <w:rsid w:val="00E3102B"/>
     <w:rsid w:val="00E31527"/>
     <w:rsid w:val="00E31D93"/>
     <w:rsid w:val="00E3204B"/>
     <w:rsid w:val="00E33583"/>
     <w:rsid w:val="00E33FED"/>
     <w:rsid w:val="00E34318"/>
     <w:rsid w:val="00E344A8"/>
@@ -14871,50 +14589,51 @@
     <w:rsid w:val="00E45721"/>
     <w:rsid w:val="00E4681A"/>
     <w:rsid w:val="00E47DF4"/>
     <w:rsid w:val="00E5042C"/>
     <w:rsid w:val="00E5117D"/>
     <w:rsid w:val="00E514FC"/>
     <w:rsid w:val="00E520A1"/>
     <w:rsid w:val="00E5265D"/>
     <w:rsid w:val="00E53190"/>
     <w:rsid w:val="00E54906"/>
     <w:rsid w:val="00E5550A"/>
     <w:rsid w:val="00E56ACD"/>
     <w:rsid w:val="00E57A66"/>
     <w:rsid w:val="00E609BF"/>
     <w:rsid w:val="00E60DCE"/>
     <w:rsid w:val="00E61478"/>
     <w:rsid w:val="00E61BD2"/>
     <w:rsid w:val="00E62E5D"/>
     <w:rsid w:val="00E62EA8"/>
     <w:rsid w:val="00E638E1"/>
     <w:rsid w:val="00E64A0B"/>
     <w:rsid w:val="00E6547D"/>
     <w:rsid w:val="00E65D3D"/>
     <w:rsid w:val="00E668E7"/>
     <w:rsid w:val="00E66FCB"/>
+    <w:rsid w:val="00E67335"/>
     <w:rsid w:val="00E674EA"/>
     <w:rsid w:val="00E676B4"/>
     <w:rsid w:val="00E6786D"/>
     <w:rsid w:val="00E7074A"/>
     <w:rsid w:val="00E71771"/>
     <w:rsid w:val="00E7188B"/>
     <w:rsid w:val="00E7188E"/>
     <w:rsid w:val="00E71BCC"/>
     <w:rsid w:val="00E7294F"/>
     <w:rsid w:val="00E73232"/>
     <w:rsid w:val="00E73464"/>
     <w:rsid w:val="00E73884"/>
     <w:rsid w:val="00E741B4"/>
     <w:rsid w:val="00E74566"/>
     <w:rsid w:val="00E7518D"/>
     <w:rsid w:val="00E7527C"/>
     <w:rsid w:val="00E76EE2"/>
     <w:rsid w:val="00E77EF2"/>
     <w:rsid w:val="00E77F1D"/>
     <w:rsid w:val="00E80424"/>
     <w:rsid w:val="00E80D77"/>
     <w:rsid w:val="00E80E89"/>
     <w:rsid w:val="00E8149D"/>
     <w:rsid w:val="00E81AA3"/>
     <w:rsid w:val="00E81ABA"/>
@@ -14923,59 +14642,61 @@
     <w:rsid w:val="00E826FF"/>
     <w:rsid w:val="00E82FB8"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E84F3E"/>
     <w:rsid w:val="00E858E3"/>
     <w:rsid w:val="00E85BB8"/>
     <w:rsid w:val="00E86090"/>
     <w:rsid w:val="00E90A30"/>
     <w:rsid w:val="00E92C43"/>
     <w:rsid w:val="00E935AB"/>
     <w:rsid w:val="00E93D28"/>
     <w:rsid w:val="00E94E69"/>
     <w:rsid w:val="00E95144"/>
     <w:rsid w:val="00E95441"/>
     <w:rsid w:val="00E95807"/>
     <w:rsid w:val="00E95DC9"/>
     <w:rsid w:val="00E95E0A"/>
     <w:rsid w:val="00E95F5E"/>
     <w:rsid w:val="00E9614C"/>
     <w:rsid w:val="00E97395"/>
     <w:rsid w:val="00E97C32"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA37C1"/>
     <w:rsid w:val="00EA4009"/>
     <w:rsid w:val="00EA408F"/>
+    <w:rsid w:val="00EA5028"/>
     <w:rsid w:val="00EA5468"/>
     <w:rsid w:val="00EA625D"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7DF9"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB18ED"/>
     <w:rsid w:val="00EB2AB4"/>
     <w:rsid w:val="00EB568D"/>
     <w:rsid w:val="00EB6377"/>
+    <w:rsid w:val="00EB6F19"/>
     <w:rsid w:val="00EC0E20"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC15F4"/>
     <w:rsid w:val="00EC1B19"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC22D7"/>
     <w:rsid w:val="00EC3AEE"/>
     <w:rsid w:val="00EC51A0"/>
     <w:rsid w:val="00EC53DE"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7115"/>
     <w:rsid w:val="00EC7209"/>
     <w:rsid w:val="00EC75D1"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED19EA"/>
     <w:rsid w:val="00ED1BB8"/>
     <w:rsid w:val="00ED244F"/>
     <w:rsid w:val="00ED346B"/>
     <w:rsid w:val="00ED3A21"/>
     <w:rsid w:val="00ED3D9A"/>
     <w:rsid w:val="00ED3F27"/>
     <w:rsid w:val="00ED4319"/>
     <w:rsid w:val="00ED494C"/>
     <w:rsid w:val="00ED4AB3"/>
     <w:rsid w:val="00ED5C25"/>
@@ -18173,51 +17894,51 @@
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1743259302">
               <w:blockQuote w:val="1"/>
               <w:marLeft w:val="720"/>
               <w:marRight w:val="720"/>
               <w:marTop w:val="100"/>
               <w:marBottom w:val="100"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childsafe.humanrights.gov.au/national-principles/about-national-principles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ayja.org.au/wp-content/uploads/2019/04/AYJA-Poster-April-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/srs-operational-guidance.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/srs-operational-guidance.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/srs-operational-guidance.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/instruments-mechanisms/instruments/united-nations-standard-minimum-rules-administration-juvenile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childsafe.humanrights.gov.au/national-principles/about-national-principles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ayja.org.au/wp-content/uploads/2019/04/AYJA-Poster-April-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/srs-operational-guidance.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/srs-operational-guidance.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/srs-operational-guidance.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/instruments-mechanisms/instruments/united-nations-standard-minimum-rules-administration-juvenile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -18486,50 +18207,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Rules</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c30193b-5862-40d3-b22f-a5f0b3dcbefd</TermId>
         </TermInfo>
       </Terms>
     </pa8a0a93780a4945b3173f20d8e45055>
     <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Name>
     <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
     <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
     <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
     <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
@@ -18553,55 +18278,65 @@
       </Terms>
     </kf620cb349b946fa81ca1074c0b3c5af>
     <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 4.7 Mentally Impaired Accused Prisoners - Banksia Hill Detention Centre</CategoryDescription>
     <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
     <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Custodial Management Youth</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">86dadb23-f3e8-45d0-a50e-683c2dd71471</TermId>
         </TermInfo>
       </Terms>
     </g2cdfbdd30c849e9bbb5c12aa747ff35>
     <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Email>
     <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -18851,151 +18586,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8E66859-B66A-4A5F-9CCA-7296C26B2156}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8E66859-B66A-4A5F-9CCA-7296C26B2156}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3473</Words>
-  <Characters>19802</Characters>
+  <Words>3467</Words>
+  <Characters>19764</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>165</Lines>
+  <Lines>164</Lines>
   <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 4.7 Mentally Impaired Accused Prisoners - Banksia Hill Detention Centre</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23229</CharactersWithSpaces>
+  <CharactersWithSpaces>23185</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>