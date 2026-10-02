--- v0 (2025-12-19)
+++ v1 (2026-10-02)
@@ -1,9816 +1,11564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="47619D0B" w14:textId="77777777" w:rsidR="00F10D3D" w:rsidRPr="00C67242" w:rsidRDefault="00F10D3D" w:rsidP="00C67242"/>
-    <w:p w14:paraId="72F35288" w14:textId="77BB56EC" w:rsidR="00146739" w:rsidRPr="00153F6E" w:rsidRDefault="00D83D90" w:rsidP="00153F6E">
+    <w:p w14:paraId="52F25E9C" w14:textId="77777777" w:rsidR="007140F0" w:rsidRDefault="007140F0" w:rsidP="0025156E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00153F6E">
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A4153CA" w14:textId="1FB7FF2E" w:rsidR="00BA7AA6" w:rsidRPr="00694537" w:rsidRDefault="000F1A32" w:rsidP="00BA7AA6">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
-      <w:r w:rsidR="00B87985" w:rsidRPr="00153F6E">
-[...17 lines deleted...]
-        <w:t>Detention Centre</w:t>
+      <w:bookmarkStart w:id="0" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="000858D8" w:rsidRPr="00694537">
+        <w:t>6.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B523BA" w:rsidRPr="00694537">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="000858D8" w:rsidRPr="00694537">
+        <w:t>Case Planning and Release Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8C7067" w14:textId="77777777" w:rsidR="00E96E71" w:rsidRPr="00694537" w:rsidRDefault="00E96E71" w:rsidP="00E96E71"/>
+    <w:p w14:paraId="0C2C069A" w14:textId="77777777" w:rsidR="00E96E71" w:rsidRPr="00694537" w:rsidRDefault="00E96E71" w:rsidP="00E96E71">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Youth Detention Centres </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9204" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9204"/>
+        <w:gridCol w:w="9003"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00126611" w14:paraId="70A803A7" w14:textId="77777777" w:rsidTr="00F10D3D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00352E48" w:rsidRPr="00694537" w14:paraId="7BD5D5F2" w14:textId="77777777" w:rsidTr="006D3A81">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9204" w:type="dxa"/>
+            <w:tcW w:w="9003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="7B824563" w14:textId="3A621097" w:rsidR="00126611" w:rsidRDefault="00126611" w:rsidP="00126611">
+          <w:p w14:paraId="707962F2" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
             <w:pPr>
-              <w:pStyle w:val="Heading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Toc1737193"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> and Standards</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Principles and Standards</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A2C1486" w14:textId="3ABC5C86" w:rsidR="00B672DD" w:rsidRPr="00C67242" w:rsidRDefault="00B672DD" w:rsidP="00C67242">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352E48" w:rsidRPr="00694537" w14:paraId="4F090754" w14:textId="77777777" w:rsidTr="006D3A81">
+        <w:trPr>
+          <w:trHeight w:val="4018"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="557DA4D1" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
             <w:pPr>
-              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C67242">
-              <w:t>In the context of the following:</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Model of Care (MoC) Instruction guides and supports staff to operationalise the MoC’s high-level principles. The Moc creates a rehabilitative and therapeutic environment within Youth Detention Centres, to support, build and nurture a young person’s skills and individual strengths, to enable rehabilitation, reduce reoffending and promote positive life outcomes. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D0055BB" w14:textId="4C66A0BA" w:rsidR="00F85E6D" w:rsidRPr="005D6FF7" w:rsidRDefault="00727129" w:rsidP="00CC3C68">
-[...1 lines deleted...]
-              <w:r w:rsidR="00F85E6D" w:rsidRPr="001C698D">
+          <w:p w14:paraId="5028C229" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>In the context of the MoC, the Commissioner’s Operating Policies and Procedures are developed in accordance with Western Australian legislation and consideration of the following national and international standards, guidelines to inform best practice:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46AD8FBD" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="00EE2AC3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>National Child Principles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B700E45" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="00EE2AC3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Department Standards and Guidelines</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64E020EA" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="00EE2AC3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Principles of Youth Justice in Australia (Australasian Youth Justice Administrators, 2019)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="055BA586" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="00EE2AC3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Standard Minimum Rules for the Administration of Juvenile Justice </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E9CA77" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="00EE2AC3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(“The Beijing Rules”) (United Nations, 1985)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352E48" w:rsidRPr="00694537" w14:paraId="2C397839" w14:textId="77777777" w:rsidTr="006D3A81">
+        <w:trPr>
+          <w:trHeight w:val="57"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="286B0206" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352E48" w:rsidRPr="00694537" w14:paraId="3B6F8A83" w14:textId="77777777" w:rsidTr="006D3A81">
+        <w:trPr>
+          <w:trHeight w:val="4825"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C5E698" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Refer to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00694537">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hyperlink1Char"/>
+                  <w:rFonts w:eastAsia="MS Mincho"/>
+                  <w:sz w:val="22"/>
                 </w:rPr>
-                <w:t>Australasian Juvenile Justice Administrators Standards</w:t>
+                <w:t>Public Information Privacy Statemen</w:t>
               </w:r>
-              <w:r w:rsidR="00822C66" w:rsidRPr="001C698D">
+              <w:r w:rsidRPr="00694537">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:color w:val="467886"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>, 2009</w:t>
+                <w:t>t</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00822C66" w:rsidRPr="001C698D">
+            <w:r w:rsidRPr="00694537">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00694537">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                  <w:color w:val="467886"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Privacy and Responsible Information Sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2513729F" w14:textId="77777777" w:rsidR="00CE0CED" w:rsidRPr="005D6FF7" w:rsidRDefault="00CE0CED" w:rsidP="00CC3C68"/>
-[...2 lines deleted...]
-              <w:t>Interventions demonstrate a capacity to reduce reoffending</w:t>
+          <w:p w14:paraId="4A2C1E6C" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="199800D6" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="00EE2AC3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A5DBB53" w14:textId="77777777" w:rsidR="00CE0CED" w:rsidRPr="005E3C8B" w:rsidRDefault="00CE0CED" w:rsidP="00CC3C68"/>
-[...2 lines deleted...]
-              <w:t>Interventions foster an understanding in children and young people of the impact of</w:t>
+          <w:p w14:paraId="7764BEEC" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="00EE2AC3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7377108F" w14:textId="77777777" w:rsidR="00CE0CED" w:rsidRPr="005E3C8B" w:rsidRDefault="00CE0CED" w:rsidP="00CC3C68">
-[...1 lines deleted...]
-              <w:t>offending on victims and communities</w:t>
+          <w:p w14:paraId="6EFD51E0" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="00EE2AC3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39C32F51" w14:textId="77777777" w:rsidR="00CE0CED" w:rsidRPr="005D6FF7" w:rsidRDefault="00CE0CED" w:rsidP="00CC3C68"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="073AFF2E" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="00EE2AC3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F6CF26D" w14:textId="77777777" w:rsidR="0052467B" w:rsidRPr="005D6FF7" w:rsidRDefault="0052467B" w:rsidP="00CC3C68"/>
-[...2 lines deleted...]
-              <w:t>Children and young people are informed about their rights, participate in decisions affecting them and are taken seriously.</w:t>
+          <w:p w14:paraId="7D5C4479" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="00EE2AC3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57BBE212" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="00EE2AC3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DDCC027" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="00EE2AC3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78C47C6B" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="00EE2AC3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Identifiers – restrict use of government identifiers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24E6166D" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="00EE2AC3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F70953" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="00EE2AC3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="052D71B3" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00694537" w:rsidRDefault="00352E48" w:rsidP="00EE2AC3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Retention and disposal – destroy or de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>identify information when no longer needed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6529D105" w14:textId="622A5B28" w:rsidR="00835169" w:rsidRDefault="00835169" w:rsidP="00803710">
-      <w:pPr>
+    <w:p w14:paraId="15461777" w14:textId="6F1EEB23" w:rsidR="00655C09" w:rsidRPr="00694537" w:rsidRDefault="00655C09">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00835169" w:rsidSect="002E5756">
-[...12 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F312FE8" w14:textId="58F3972E" w:rsidR="00550DEF" w:rsidRPr="00694537" w:rsidRDefault="00550DEF" w:rsidP="00550DEF">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
         <w:rPr>
-          <w:b/>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D248DA">
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFD62E4" w14:textId="75EBEE34" w:rsidR="0052274A" w:rsidRDefault="00D248DA">
+    <w:p w14:paraId="4E801BD3" w14:textId="2AD54E62" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00D92259" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:color w:val="467886"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D248DA">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00D248DA">
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D248DA">
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc153440318" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237936977" w:history="1">
+        <w:r w:rsidR="00995C29" w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00995C29" w:rsidRPr="00694537">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+        <w:r w:rsidR="00995C29" w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00995C29" w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00995C29" w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00995C29" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936977 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00995C29" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00995C29" w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00995C29" w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22C7A63D" w14:textId="06E1D2A3" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="23B84A6A" w14:textId="2D4D0BBD" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440319" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237936978" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936978 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60412ABB" w14:textId="1460AC36" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="700B9966" w14:textId="178D5D79" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440320" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237936979" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Procedures</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>Principles of case planning</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936979 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
-[...5 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F112718" w14:textId="04475C7B" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="0808D68B" w14:textId="49EA83A8" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440321" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237936980" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>3.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Principles of case planning</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>Throughcare</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153440321 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936980 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1015916C" w14:textId="1C211FC6" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="561B48F8" w14:textId="46C16896" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440322" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237936981" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3.2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>3.3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Throughcare</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>Collaborative case management</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153440322 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936981 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26789D93" w14:textId="193E2A00" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="6FCB2DF4" w14:textId="1A3F51B5" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237936982" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Case Planning Meetings</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936982 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="60AEDE01" w14:textId="038ACF14" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440323" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237936983" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3.3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>4.1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Documentation</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>General</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153440323 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936983 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C41D2DC" w14:textId="701007DA" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="2F87A9A6" w14:textId="505C7D37" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237936984" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Participants</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936984 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0284249E" w14:textId="1D22452E" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237936985" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Function, format and responsibilities</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936985 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="227D76AD" w14:textId="134EC990" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237936986" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Delayed or unrealised case planning meetings</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936986 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="423E83F2" w14:textId="3EA26985" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440324" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237936987" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Remand and Sentenced Detainees</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>Young People on Remand</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936987 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
-[...5 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0443468D" w14:textId="714631FC" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="7358B520" w14:textId="776F0EBE" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440325" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237936988" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>5.1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Remand detainees</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>Admission</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153440325 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936988 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23F62FD2" w14:textId="711DBC3D" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="2D298124" w14:textId="1954E723" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440326" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237936989" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4.2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Detention management report</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>Assessment</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153440326 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936989 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36953F4A" w14:textId="12F5C57B" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="2C4C06F0" w14:textId="1BED0639" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440327" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237936990" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4.3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>5.3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sentenced detainees</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>Case management</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153440327 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936990 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16A9D5F9" w14:textId="37E881CA" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="7BB2FC40" w14:textId="4CAB4EB6" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237936991" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Detention management report</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936991 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1C842601" w14:textId="3E105F9E" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237936992" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Remand period exceeding two weeks</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936992 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="14B2A67E" w14:textId="671977F8" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237936993" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Release on bail</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936993 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="24A9F71B" w14:textId="0B502B2D" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440328" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237936994" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Case Planning Meetings</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>Sentenced Young People</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936994 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
-[...5 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C826E01" w14:textId="02383C22" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="27799DA7" w14:textId="7578E496" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440329" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237936995" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>5.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>6.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>General</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>Assessment</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153440329 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936995 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02C2C6DA" w14:textId="4DB4C738" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="7FA1D725" w14:textId="16C12843" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440330" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237936996" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>5.2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>6.3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Initial detainee meeting</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>Case Management</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153440330 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936996 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05534C4D" w14:textId="2DC5A56D" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="7EC7B194" w14:textId="2B56A8C7" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237936997" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Release Planning</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936997 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4DF486CE" w14:textId="3AB80E8D" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440331" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237936998" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>5.3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>7.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Admission Planning Meeting</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>Supervised Release Review Board</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153440331 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936998 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67A2D4CE" w14:textId="403F75F8" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="38E47968" w14:textId="60213A55" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237936999" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237936999 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="30126C30" w14:textId="4C570E04" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237937000" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237937000 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4DCD4C5F" w14:textId="32601D91" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440332" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237937001" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>5.4</w:t>
-[...3 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:t>Appendices</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
             <w:noProof/>
-            <w:sz w:val="22"/>
-[...1 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
             <w:noProof/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="0052274A">
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237937001 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153440332 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-        </w:r>
-        <w:r w:rsidR="0052274A">
+          <w:t>16</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
-[...12 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CCAC175" w14:textId="36170843" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="57F7B7AB" w14:textId="6EA8FF66" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440333" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237937002" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>5.5</w:t>
-[...3 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:t>Related COPPs</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
             <w:noProof/>
-            <w:sz w:val="22"/>
-[...1 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
             <w:noProof/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="0052274A">
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237937002 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153440333 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-        </w:r>
-        <w:r w:rsidR="0052274A">
+          <w:t>16</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
-[...12 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="396CA63B" w14:textId="2D45019B" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="554E0F2F" w14:textId="64B1C8F9" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440334" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237937003" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>5.6</w:t>
-[...3 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:t>Related Documents</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
             <w:noProof/>
-            <w:sz w:val="22"/>
-[...1 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237937003 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2EA965C7" w14:textId="1818CD1E" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="90"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237937004" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Admission/Discharge Planning Meeting</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>Related Legislation</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153440334 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237937004 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0052274A">
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="183201AC" w14:textId="7D4995C9" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="33B245C1" w14:textId="4FFE775A" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440335" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237937005" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>6</w:t>
-[...8 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
-[...11 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237937005 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
-[...5 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5176EDF6" w14:textId="765B85D4" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="592ADB5F" w14:textId="3903CACC" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440336" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237937006" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>7</w:t>
-[...8 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+          <w:t>Document Version History</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
-[...11 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237937006 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
-[...5 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A93E556" w14:textId="21F9A668" w:rsidR="0052274A" w:rsidRDefault="00727129">
-[...171 lines deleted...]
-    <w:p w14:paraId="6EB5CCA7" w14:textId="08000042" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="5C2EB8AE" w14:textId="67A4E09B" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440339" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237937007" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>8</w:t>
-[...8 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+          <w:t>Appendix A: Initial meeting with young person</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
-[...11 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237937007 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
-[...5 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F790DE4" w14:textId="45A7B110" w:rsidR="0052274A" w:rsidRDefault="00727129">
-[...257 lines deleted...]
-    <w:p w14:paraId="0B64D33A" w14:textId="1D4FB637" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="076FDE01" w14:textId="61A9A6B8" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440343" w:history="1">
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
+      <w:hyperlink w:anchor="_Toc237937008" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>9</w:t>
-[...8 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+          <w:t>Appendix B: Admission Planning Meeting</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0052274A" w:rsidRPr="00170CC7">
-[...11 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237937008 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0052274A">
-[...5 lines deleted...]
-        <w:r w:rsidR="0052274A">
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36080075" w14:textId="0E435EA4" w:rsidR="0052274A" w:rsidRDefault="00727129">
+    <w:p w14:paraId="69A48A54" w14:textId="72E42FC3" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237937009" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix C: Post Sentence Meeting</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237937009 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="685B9AAB" w14:textId="4ADB49E4" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237937010" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix D: Interim Planning Meeting</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237937010 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1D499061" w14:textId="20F8DF76" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237937011" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix E: Discharge Planning Meeting</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237937011 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2A348F30" w14:textId="2D0E0434" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237937012" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix F: Admission/Discharge Planning Meeting</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237937012 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3D65F5E3" w14:textId="3C19B53A" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237937013" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix G: Case Management Plan</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237937013 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0B96C9F4" w14:textId="1FF7FFE4" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:spacing w:after="90"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237937014" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix H: Changing Habits and Reaching Targets</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237937014 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B91973" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F23D9F4" w14:textId="1E56F1CB" w:rsidR="00156F18" w:rsidRPr="00694537" w:rsidRDefault="00D92259" w:rsidP="00A246B9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153440344" w:history="1">
-[...67 lines deleted...]
-      <w:r w:rsidRPr="00D248DA">
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Toc1737195"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="451876FC" w14:textId="540EABB6" w:rsidR="00C8272F" w:rsidRPr="00C67242" w:rsidRDefault="00C8272F" w:rsidP="001B6984">
+      <w:bookmarkStart w:id="1" w:name="_Toc237936977"/>
+      <w:r w:rsidR="00156F18" w:rsidRPr="00694537">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Scope</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="77886644" w14:textId="77777777" w:rsidR="000858D8" w:rsidRPr="00694537" w:rsidRDefault="000858D8" w:rsidP="000858D8">
+      <w:r w:rsidRPr="00694537">
+        <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all Youth Detention Centre (YDC) Custodial Officers, staff and Youth Justice Officer’s (YJO).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535C99BD" w14:textId="0A8E612C" w:rsidR="00863C19" w:rsidRPr="00694537" w:rsidRDefault="00156F18" w:rsidP="00544128">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc153440318"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc237936978"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Policy</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="56998C2B" w14:textId="7EDA8A6D" w:rsidR="00B37932" w:rsidRPr="00B37932" w:rsidRDefault="00365BC2" w:rsidP="001B6984">
-[...313 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="51004C45" w14:textId="77777777" w:rsidR="000858D8" w:rsidRPr="00694537" w:rsidRDefault="000858D8" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc31709743"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk85100113"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc216356025"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>This COPP provides the framework for case planning at a YDC for the assessment, planning and collaborative case-management of a young person until their release or transfer to adult prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137AC50A" w14:textId="77777777" w:rsidR="000858D8" w:rsidRPr="00694537" w:rsidRDefault="000858D8" w:rsidP="000858D8">
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">Case planning includes assessments to identify the individual needs of young people. This informs the planning of throughcare and the management of integrated goal orientated interventions to address identified needs and offending behaviour. Throughcare aims to support the reintegration and transition of young people returning to the community by providing comprehensive collaborative case management at a YDC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BD4882" w14:textId="77777777" w:rsidR="000858D8" w:rsidRPr="00694537" w:rsidRDefault="000858D8" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The Case Planning and Programs Unit (CPPU) is responsible for: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109396D8" w14:textId="77777777" w:rsidR="000858D8" w:rsidRPr="00694537" w:rsidRDefault="000858D8" w:rsidP="00A246B9">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">coordination with government and non-government agencies to enable continuity of support, service and relationships for young people accommodated at YDCs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090E9A70" w14:textId="77777777" w:rsidR="000858D8" w:rsidRPr="00694537" w:rsidRDefault="000858D8" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>the case management of young people at a YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1047767C" w14:textId="77777777" w:rsidR="000858D8" w:rsidRPr="00694537" w:rsidRDefault="000858D8" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>connection with the responsible adults/caregivers and family of young people</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20992494" w14:textId="77777777" w:rsidR="000858D8" w:rsidRPr="00694537" w:rsidRDefault="000858D8" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>ensuring the voices of young people and their responsible adults/caregivers and family are incorporated into case management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C32D217" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="000858D8" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">the authorisation and submission of relevant reports to sentencing and releasing authorities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F586F2" w14:textId="5FA231DE" w:rsidR="000858D8" w:rsidRPr="00694537" w:rsidRDefault="000858D8" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:before="120" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The Supervised Release Review Board (SRRB) determines whether a young person is suitable for release from Detention to the community on a Supervised Release Order (SRO).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E203B7E" w14:textId="77777777" w:rsidR="000858D8" w:rsidRPr="00694537" w:rsidRDefault="000858D8" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Staff shall consider young people from all cultural backgrounds and ensure they are treated and managed within the principles of substantive equality according to their individual needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CC2065" w14:textId="037F5625" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="000858D8" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>All documentation and interactions with the young people shall be documented in the Total Offender Management System (TOMS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47188EC0" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3D12AD" w14:textId="5B1B5A5D" w:rsidR="00621C96" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00093F7C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc237936979"/>
+      <w:r w:rsidRPr="00694537">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Principles of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54D5B" w:rsidRPr="00694537">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">ase </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54D5B" w:rsidRPr="00694537">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:t>lanning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="4DB2DE36" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Case planning shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62039821" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
         <w:t>be collaborative by seeking input from multiple stakeholders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023D1005" w14:textId="77777777" w:rsidR="008D6FEE" w:rsidRDefault="008D6FEE" w:rsidP="00C63F76">
+    <w:p w14:paraId="3EF01403" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>respect and elevate the voices of young people by meaningfully involving them and their family/responsible adult in case planning and decisions providing them with a planned and integrated process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3C91C1" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>support young people in maintaining and building positive relationships</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB06AB5" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>build on the skills, abilities and talents of young people</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FA9A89" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>empower young people and their families to take an active role in developing future plans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7007727A" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>provide focused interventions that address the needs of young people based on a throughcare model</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BFA422" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>maintain and/or re-establish links with community</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B08A942" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>address offending behaviour and provide opportunities to young people for successful re-entry into the community</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36521AF3" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>ensure that case plans are culturally informed, prioritise cultural identity and connection to family and country.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63701080" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc233885772"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc237936980"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Throughcare</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="5D35EA8C" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="0078601E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="0089704C">
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The CPPU utilises a throughcare management approach which aims to support the reintegration and transition of young people returning to the community by providing comprehensive case management up until their release. Throughcare also identifies and ensures young people receive the appropriate services to support their reintegration into the community. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE95152" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc233885774"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc237936981"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Collaborative case management</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="07E1BA84" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>To provide young people with continuous and consistent support through the justice system the CPPU, Youth Justice Services Community (YJS) and the Metropolitan Youth Bail Service (MYBS) shall collaborate on the case management of young people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BD1A03" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>To facilitate communication to and from young people and Custodial Officers at a YDC the CPPU shall be the liaison for YJS and MYBS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669BF0E7" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The case management of each young person shall be individualised on a case-by-case basis. CPPU shall continuously collaborate with other stakeholders ensuring continuity of care and coordinated support for the young person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0775CC07" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>While a young person is at a YDC their assigned Senior Case Manager (SCM) shall, keep their YJO (where one is allocated) informed in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537" w:rsidDel="00E51C96">
+        <w:t xml:space="preserve"> ongoing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">case management of the young person. The YJO may offer support such as attend case planning meetings.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D20D08E" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>When a young person is received at a YDC, released from a YDC or transferred to adult prison the SCM and YJO assigned to the young person shall collaborate as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFD3C70" w14:textId="79C264B0" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc237936982"/>
+      <w:r w:rsidRPr="00694537">
+        <w:lastRenderedPageBreak/>
+        <w:t>Case Planning Meetings</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="0F592A74" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc233885778"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc237936983"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>General</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00694537">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="7B9C3CFF" w14:textId="77777777" w:rsidR="008D6FEE" w:rsidRDefault="008D6FEE" w:rsidP="00C63F76">
+    </w:p>
+    <w:p w14:paraId="6ABE5B10" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="33DCF0C9" w14:textId="4BA68258" w:rsidR="00351F1A" w:rsidRPr="00351F1A" w:rsidRDefault="00351F1A" w:rsidP="00C63F76">
+        <w:spacing w:before="200"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Case planning meetings create opportunities for the young person, their family/responsible adult and internal and community stakeholders to be meaningfully involved in the planning of the young person’s current situation, future direction and to inform the completion of Case Management Plans (CMP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B85420" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...458 lines deleted...]
-      <w:r w:rsidRPr="00D36228">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Case planning meetings include (but are not limited to):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718004E5" w14:textId="24DB664E" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00FD7386" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:instrText>HYPERLINK  \l "_Appendix_A:_Initial"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00995C29" w:rsidRPr="00694537">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Initial young person meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5748CB03" w14:textId="69D6AC16" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00FD7386" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_B:_Admission" w:history="1">
+        <w:r w:rsidR="00995C29" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Admission and Planning Meeting (APM)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1EA11BD1" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Appendix_C:_Post" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Post Sentence Meeting (PSM)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25B4DFB8" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Appendix_D:_Interim" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Interim Planning Meeting (IPM)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="26F75190" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Appendix_E:_Discharge" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Discharge Planning Meeting (DPM)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7900D23B" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Appendix_F:_Admission/Discharge" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Admission/Discharge Planning Meeting (ADPM)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B16931A" w14:textId="1E69783E" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="0078601E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The SCM shall coordinate the relevant case planning meeting date, meeting and attendees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1637AB" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="0078601E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The SCM may request reports from stakeholders to assist case management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B627230" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">Case planning meetings shall where appropriate utilise a range of communication tools and the use of easy language, words and short sentences to assist the young person in understanding the discussion. It is important to treat the young person with respect and clearly identify any issue(s) to be discussed in a calm and positive environment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC377D3" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">Every effort should be made to support family members and significant others to be actively involved in case planning meetings including interpreters/language services or video conference attendance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D8B211" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Where the SCM is unable to contact the responsible adult/caregiver they shall seek the assistance of the YJO to contact them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F341CE7" w14:textId="66CF52D1" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">Where an interpreter is required it shall be arranged in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP </w:t>
+        </w:r>
+        <w:r w:rsidR="001B50E5" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs w:val="0"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs w:val="0"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="001B50E5" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs w:val="0"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidR="001B50E5" w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs w:val="0"/>
+          </w:rPr>
+          <w:t>Orientation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D45A4E1" w14:textId="7FCDB8FB" w:rsidR="00111825" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="0078601E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The SCM shall record case planning meetings in TOMS and ensure that documentation is accessible to the relevant stakeholders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123E7769" w14:textId="77777777" w:rsidR="00111825" w:rsidRPr="00694537" w:rsidRDefault="00111825">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D33936" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The SCM shall chair case planning meetings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79468EA0" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The Team Leader CPPU shall review case planning meeting minutes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DA914E" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The Chair must actively provide the young person, their family, responsible adult/caregivers and key stakeholders with opportunities to contribute in case planning meetings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36051682" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="0078601E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Additional meetings may be scheduled:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3D4367" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">where there is significant change which may compromise the young person’s release, for example, the young person is involved in a critical incident or refusing to comply with their management </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554FBFE0" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="0078601E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>at the request of the YJO or SCM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F80DF25" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc233885779"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc237936984"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Participants</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="3DFD886D" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">Participants invited to case planning meetings should include those involved in the young person’s life and essential to the implementation of case management interventions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42678C59" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Case planning meeting participants may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19800881" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>CPPU Team Leader (where deemed necessary)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD2EBFE" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>SCM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B452C7" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>YJO and/or SYJO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D87E86" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>the young person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7AB989" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">the young person’s family/responsible adult/care giver </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182CBB54" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Representative from Department of Communities, Child Protection and Family Support (CPFS) (if relevant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071B310E" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Mental Health Advocate (If relevant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393587A8" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>interpreters (if relevant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A1F9E4" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>service providers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FC9311" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Aboriginal Youth Support Officer (AYSO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A2DAF4" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Psychologist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB68C12" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Education representative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092868AE" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Unit Manager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E44A264" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>other relevant stakeholders who can provide support to case management interventions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A16C598" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A74E62" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc233885780"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc237936985"/>
+      <w:r w:rsidRPr="00694537">
+        <w:lastRenderedPageBreak/>
+        <w:t>Function, format and responsibilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="4B76CA3C" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The Chair or SCM is responsible for case planning meetings: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27394853" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>providing a debrief to the young person and their family, responsible adult/caregivers from court and/or Supervised Release Review Board (SRRB) appearances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B985A8A" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>promoting discussion to ensure the young person’s understanding of their remand, order and/or order conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED6376C" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>inviting and encouraging the young person, their family, responsible adult/caregivers and other participants to offer views and suggestions on how the young person can be supported to achieve the goals and interventions of the CMP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B191B86" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>to actively seek input from the young person to ensure their voice is heard when planning or reviewing the CMP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D41D619" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>facilitating discussion with the young person and their family to engage them in further developing the CMP and discussing changes as required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BF3EA5" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">encouraging the young person to think about the CMP interventions in terms of “I” statements. For example: if the CMP includes attendance at substance abuse counselling, encourage the young person to verbalise the intervention by stating “I will attend substance use counselling on Tuesday”  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D31750" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>to (where appropriate) set a date for next case planning meeting with the young person and advise them they will be provided with a summarised version of the CMP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D320399" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>CPPU staff may use visual illustrations to demonstrate the goals and interventions of the CMP that best suit the young person’s cognitive capability and literacy level</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C0CC83" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">not providing the CMP on TOMS to the young person, their family, responsible adult/caregivers as it contains information on the YLS-CMI rating score and TOMS ID number </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00114201">
+    </w:p>
+    <w:p w14:paraId="4972A5D1" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to conclude the meeting with a summary of the main discussion points and confirmation of responsibilities. Be clear what actions are to be undertaken and who is responsible for the action and the anticipated timelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E500FCD" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc233885781"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc237936986"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Delayed or unrealised case planning meetings</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="707B133F" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Where extenuating circumstances delay or prevent a case planning meeting from occurring in the designated time the SCM shall inform the CPPU Team Leader and record the following as a case note on TOMS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9E47AE" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">the extenuating circumstances that prevented the case planning meeting from occurring </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234274A9" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>steps taken by the SCM to manage the extenuating circumstances or find an alternative solution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642FF7DA" w14:textId="300F0ED7" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>the date the case planning meeting will be scheduled or reason why it cannot be rescheduled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB9119E" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0077BF96" w14:textId="028572BC" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc237936987"/>
+      <w:r w:rsidRPr="00694537">
+        <w:lastRenderedPageBreak/>
+        <w:t>Young People on Remand</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="1C9427C7" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc233885784"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc237936988"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Admission</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="7AC6C572" w14:textId="009DADCA" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Youth Justice Court Services (YJCS) in the metro area or the YJO allocated to Court Officer duty in regional children’s courts shall provide the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3691A38C" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>any at-risk information immediately after the court appearance, social issues, agency or program involvement to CPPU and Admissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3BF287" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>copy of the most recent court report and psychological report (where available) and any other relevant reports to CPPU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D3CF26" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>any further information as deemed appropriate in the view of the officer to CPPU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BEE827" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The admission of young people shall be in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 2.1 Admission</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DD0A0B" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Within 72 hours of admission unless the young person is released to bail the following shall occur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD714B9" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>the CPPU Team Leader shall allocate a SCM to the young person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1842D70C" w14:textId="2AFF8507" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">the SCM shall conduct an initial meeting with the young person as per </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A:_Initial" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix A: Initial meeting with young person</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5740B908" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>the SCM shall contact the young person’s responsible adult/caregiver to discuss the young person’s circumstances and needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6907414B" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">the SCM shall request the young person and their responsible adult/caregiver sign a consent to obtain/release information form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5660CED5" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The SCM shall complete the Preliminary Assessment in TOMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEBB37E" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The SCM shall complete assessments as per 5.2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F51DB1E" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc233885785"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc237936989"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Assessment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="224FC86B" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The SCM shall review the young person’s remand status on TOMS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C88563" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Where a young person is on remand with bail, the SCM shall determine the status of the bail and document accordingly. Where the bail is a responsible person undertaking the SCM shall document progress towards bail in TOMS daily.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB222F9" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The SCM shall review available, specialist reports, YJS reports and TOMS case and offender notes and where appropriate request and review any additional relevant information for case management from the YJO (where applicable).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F47588" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Where there are outstanding recommendations identified the SCM shall communicate them to the relevant business areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054DE2C3" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The SCM shall complete/update relevant alerts in TOMS where appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18010C16" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc233192768"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc233885786"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc233192769"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc233885787"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc233192770"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc233885788"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc233192771"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc233885789"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc233192772"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc233885790"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc233885791"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc237936990"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Case management</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="7B397923" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">Where the court has granted bail to a young person that has not been undertaken within 24 hours the CPPU shall liaise with relevant parities to facilitate bail. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E9290D" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:lastRenderedPageBreak/>
+        <w:t>CPPU shall monitor young people that have been granted bail. Where bail is not undertaken within 24 hours (or over the weekend) the Manager CPPU shall be informed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D8C2F3" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The SCM shall then seek daily updates regarding the progress of a bail placement with the responsible adult/caregiver, legal practitioner, YJCS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00AC654B">
+      <w:r w:rsidRPr="00694537">
+        <w:t>MYBS and/or the relevant YJS office on a case-by-case basis. Where a young person has not been released on bail within seven days of admission the SCM shall alert the Deputy Superintendent R&amp;R via email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SCM</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E1A98">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBB94FB" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The SCM shall complete appropriate referrals to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564F3D92" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>programs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F9E275" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Youth Justice Psychological Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="657162DE" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Justice Health and Wellbeing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EAB99C" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Neurodevelopmental and Mental Health Team</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDF8324" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mentors </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B6E461" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Substance use counselling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44643115" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The SCM shall inform the relevant YJS staff of any Custodial Case Management Plans (CMP) referrals, and decisions for young people who are subject to statutory orders or Juvenile Justice Team referral. YJS staff shall continue to maintain contact with young people on open statutory orders including visiting them in custody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BBD648" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Where appropriate, a Multi-Disciplinary Team (MDT) meeting may be held for young people, the assigned YJO shall attend if requested.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B187854" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>If there is a change of circumstances that may mitigate the reason for remand (e.g. exceptional circumstances, program completions, information provided by young person) as determined by the SCM, YJO and/or MYBS Officer the SCM (or authorised officer) shall request an early listing before the court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CCDEC5" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="0078601E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">YJS are responsible for completing Court Reports for sentencing and related purposes prior to a young person’s court appearances. Where information is requested to complete the Court Report CPPU shall assist YJS in identifying required custodial information and provide that information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028B0483" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The CPPU may conduct home visits at any stage of case management on a case-by-case basis. When planning a home visit the SCM shall consider: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A38BA02" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>the best interests of the young person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D449CD8" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>the objective(s) to be facilitated by the home visit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C41EB34" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>operational capacity to facilitate the home visit (e.g. work priorities, distance of travel and safety concerns)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E8F078" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>any other relevant factors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5E2FD8" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Where it is impractical for CPPU to facilitate a home visit (e.g. regional locations), the SCM may request the relevant YJS office conduct a home visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5E3BDF" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc233192774"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc233885792"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc233192775"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc233885793"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc233885794"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc237936991"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="00694537">
+        <w:lastRenderedPageBreak/>
+        <w:t>Detention management report</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="402BC203" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The court may also request a Detention Management Report (DMR). The SCM shall be responsible for its completion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E939EB">
+        <w:t xml:space="preserve"> on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve"> including the following young person information and attachments:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BECB6C" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>participation in education, recreation, programs and psychological intervention</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578EE25F" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">placement and time spent in the Crisis Care Unit, Intensive Support Unit or Cue Unit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8F452F" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">involvement in incidents including the type of incident and outcome </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565DDA6A" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>confinement hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6990F324" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="0078601E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The SCM shall send the DMR via email to the YJCS and the YJO no less than 48 hours prior to the young person’s court appearance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CC95B9" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc233192777"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc233885795"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc233192778"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc233885796"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc233192779"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc233885797"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc233192780"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc233885798"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc233192781"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc233885799"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc233192782"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc233885800"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc233192783"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc233885801"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc233885802"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc237936992"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Remand period exceeding two weeks</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="5B98DEC1" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="0078601E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The SCM shall review relevant </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>assessment tools</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve"> to inform case management of the young person. Assessment tools shall be reviewed/updated by the SCM every six months and endorsed by the CPPU Team Leader. The SCM shall complete a new assessment tool every 12 months at a minimum (refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Assessment Tool Procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A67865" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Hlk233094454"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">Within two weeks of admission the SCM shall convene an Admission Planning Meeting (APM) as per </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_B:_Admission" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix B: Admission Planning Meeting</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p w14:paraId="17656BD9" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">A Custodial CMP shall be completed as per </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_G:_Case" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix G: Case Management Plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E71D4E" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">will liaise </w:t>
-[...27 lines deleted...]
-      <w:r>
+        <w:t>Where a young person has been in custody for a period greater than four weeks and is subject to a statutory order the YJO shall make an application to list the matter for the Court’s attention</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F0A9AE" w14:textId="1301E3F5" w:rsidR="00E839A7" w:rsidRPr="00E839A7" w:rsidRDefault="0084610C" w:rsidP="00C67242">
+    <w:p w14:paraId="455BF906" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidR="00E839A7">
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The SCM shall commence addressing the young person’s criminogenic needs including the Changing Habits and Reaching Targets (CHART) for the young person as per </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_H:_Changing" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix H: Changing Habits and Reaching Targets</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78AA484E" w14:textId="29C98477" w:rsidR="002732AB" w:rsidRPr="002732AB" w:rsidRDefault="00AE0BEF" w:rsidP="00C67242">
+    <w:p w14:paraId="746D4427" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="37A4DF35" w14:textId="59288805" w:rsidR="002732AB" w:rsidRPr="002732AB" w:rsidRDefault="00A515B8" w:rsidP="00C67242">
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">Where a young person is at the YDC on remand for an extended period of six weeks or greater the SCM shall convene IPMs every six weeks as per </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_D:_Interim" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix D: Interim Planning Meeting</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve"> until their release. The first IPM shall occur no later than six weeks after the APM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDC785E" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc233885803"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc237936993"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Release on bail</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="0B026CB8" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...32 lines deleted...]
-      <w:r w:rsidR="009C5904">
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The release of a young person on bail shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 13.1 – Release</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B13CC4B" w14:textId="67D21015" w:rsidR="0057269D" w:rsidRPr="0057269D" w:rsidRDefault="009C5904" w:rsidP="00C67242">
+    <w:p w14:paraId="3ABE3A90" w14:textId="3BBDC9EB" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w14:paraId="5191437E" w14:textId="4EECF3F2" w:rsidR="005647C7" w:rsidRPr="005647C7" w:rsidRDefault="002C6D09" w:rsidP="00C67242">
+      <w:r w:rsidRPr="00694537">
+        <w:t>The SCM shall collaborate with the YJO (where appropriate), responsible adult/caregiver and relevant stakeholders to plan and support relevant throughcare requirements. The SCM shall notify the Movements Co-ordinator of through care arrangements where appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297F2398" w14:textId="2C64A265" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc237936994"/>
+      <w:r w:rsidRPr="00694537">
+        <w:lastRenderedPageBreak/>
+        <w:t>Sentenced Young People</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="66A777C2" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...150 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-      <w:r w:rsidR="00C75283">
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">On the sentencing of a young person, the YJCS officer or the regional YJO Court Officer shall provide CPPU with a Custodial Sentencing Advice form and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>D</w:t>
-[...34 lines deleted...]
-      <w:r w:rsidR="001E5707" w:rsidRPr="001E5707">
+        <w:t xml:space="preserve">any other relevant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:t>information listed in 5.1.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41AA3122" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Where the sentenced young person is a new admission at the YDC within 72 hours the following shall occur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392BAF28" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve"> the CPPU Team Leader shall allocate a SCM to the young person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEB6826" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The SCM shall conduct an initial meeting with the young person as per </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A:_Initial" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix A: Initial meeting with young person</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="710752BE" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The SCM shall contact the young person’s responsible adult/caregiver to discuss the young person’s circumstances and needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FE342A" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The SCM shall request the young person and their responsible adult/caregiver sign a consent to obtain/release information form </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732413E2" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The SCM shall complete the Preliminary Assessment in TOMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1BC321" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc233192787"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc233885805"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc233192788"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc233885806"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc233192789"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc233885807"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc237936995"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Assessment</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="70" w:name="_Toc233192790"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc233885808"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc233192791"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc233885809"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc233192792"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc233885810"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc233192793"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc233885811"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc233192794"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc233885812"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc233192795"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc233885813"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc233192796"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc233885814"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc233192797"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc233885815"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc233192798"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc233885816"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc233192799"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc233885817"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc233192800"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc233885818"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc233192801"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc233885819"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc233192802"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc233885820"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc233192803"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc233885821"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc233192804"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc233885822"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc233192805"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc233885823"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc233192806"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc233885824"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc233192807"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc233885825"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc233192808"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc233885826"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc233192809"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc233885827"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc233192810"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc233885828"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc233192811"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc233885829"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc233192812"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc233885830"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc233192813"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc233885831"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc233192814"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc233885832"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc233192815"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc233885833"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc233192816"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc233885834"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc233192817"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc233885835"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc233192818"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc233885836"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc233192819"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc233885837"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc233192820"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc233885838"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc233192821"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc233885839"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc233192822"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc233885840"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc233192823"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc233885841"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc233192824"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc233885842"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc233192825"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc233885843"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc233192826"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc233885844"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc233192827"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc233885845"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc233192828"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc233885846"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc233192829"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc233885847"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc233192830"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc233885848"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc233192831"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc233885849"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc233192832"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc233885850"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc233192833"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc233885851"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc233192834"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc233885852"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc233192835"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc233885853"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc233192836"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc233885854"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc233192837"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc233885855"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc233192838"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc233885856"/>
+      <w:bookmarkStart w:id="168" w:name="_Toc233192839"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc233885857"/>
+      <w:bookmarkStart w:id="170" w:name="_Toc233885858"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="135"/>
+      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkEnd w:id="143"/>
+      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkEnd w:id="145"/>
+      <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkEnd w:id="152"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkEnd w:id="156"/>
+      <w:bookmarkEnd w:id="157"/>
+      <w:bookmarkEnd w:id="158"/>
+      <w:bookmarkEnd w:id="159"/>
+      <w:bookmarkEnd w:id="160"/>
+      <w:bookmarkEnd w:id="161"/>
+      <w:bookmarkEnd w:id="162"/>
+      <w:bookmarkEnd w:id="163"/>
+      <w:bookmarkEnd w:id="164"/>
+      <w:bookmarkEnd w:id="165"/>
+      <w:bookmarkEnd w:id="166"/>
+      <w:bookmarkEnd w:id="167"/>
+      <w:bookmarkEnd w:id="168"/>
+      <w:bookmarkEnd w:id="169"/>
+      <w:bookmarkEnd w:id="170"/>
+    </w:p>
+    <w:p w14:paraId="2619B6E9" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="0078601E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Prior to the relevant case planning meeting (refer to 6.2.3 and 6.2.4) the SCM shall review relevant information and request information from stakeholders as per 5.2.3. The SCM shall also review relevant assessment tools and update, endorse or complete an assessment tool where:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438ACE07" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">no assessment tool has been conducted </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0EC406" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>an assessment tool has not been completed in the last six months</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34830015" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>there has been a significant change in circumstances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A700AB" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>additional information becomes available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D16E32" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The SCM shall review assessment tools as per 5.5.1. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7D5859" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="171" w:name="_Hlk233094465"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">Within two weeks of sentencing the SCM shall convene an Admission Planning Meeting (APM) as per </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_B:_Admission" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix B: Admission Planning Meeting</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">. Where the young person receives a short term of detention (three months or less), or their sentence has been backdated significantly the SCM shall convene an ADPM as per </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_F:_Admission/Discharge" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix F: Admission/Discharge Planning Meeting</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p w14:paraId="55B2FC30" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">Where the young person was already at the YDC at the time of sentencing a PSM shall be held instead of an APM as per </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_C:_Post" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix C: Post Sentencing Meeting</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E819D92" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="172" w:name="_Toc233192841"/>
+      <w:bookmarkStart w:id="173" w:name="_Toc233885859"/>
+      <w:bookmarkStart w:id="174" w:name="_Toc233885860"/>
+      <w:bookmarkStart w:id="175" w:name="_Toc237936996"/>
+      <w:bookmarkEnd w:id="172"/>
+      <w:bookmarkEnd w:id="173"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Case Management</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="174"/>
+      <w:bookmarkEnd w:id="175"/>
+    </w:p>
+    <w:p w14:paraId="5D86C59A" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">A Custodial CMP shall be developed and finalised as per </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_G:_Case" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix G: Case Management Plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve"> within seven days of the APM, PSM or ADPM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16577D70" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:lastRenderedPageBreak/>
+        <w:t>The SCM shall refer the young person to appropriate programs and services in consideration of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3573F905" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>criminogenic needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D250BA9" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>cultural needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513D19E0" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">health </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30168B28" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">mental health </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE53CC5" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>the young person’s motivation and interests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54593718" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The SCM shall monitor and record in TOMS case notes the young person’s engagement and progress with programs, services and recreation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA3725A" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The SCM shall encourage the young person’s engagement by maintaining regular contact with the young person, their family, responsible adult/caregivers and relevant stakeholders, assessing and evaluating ongoing requirements and supporting the involvement of the young person’s family.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0266D059" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>CPPU shall consult with relevant stakeholders, both internal and community based to provide collaborative case planning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D539E4E" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">CHART shall continue as part of addressing the young person’s criminogenic needs or be commenced for the young person as per </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_H:_Changing" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix H: Changing Habits and Reaching Targets</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BECE41D" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The SCM shall refer to 5.3.5 for young people on statutory orders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F80BD8" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>MDT meetings may be held as per 5.3.6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEB391C" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Where YJS request information to complete a Court Report refer to 5.3.8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29FAA045" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">Following sentencing and the initial case planning meeting the SCM shall convene IPMs every six weeks as per </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_D:_Interim" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix D: Interim Planning Meeting</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298E68AB" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="176" w:name="_Toc233885862"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc237936997"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Release Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="176"/>
+      <w:bookmarkEnd w:id="177"/>
+    </w:p>
+    <w:p w14:paraId="57522AF5" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Release planning should commence at the time a young person enters custody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0646D3BF" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The SCM shall convene a DPM as per </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_E:_Discharge" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix E: Discharge Planning Meeting</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6635F896" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">Three weeks before the SRRB review the SCM shall complete the relevant sections of the SRRB Report. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8E8728" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>YJS is responsible for the development and completion of the Release Plan including liaising with stakeholders relevant to the young person post-release.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E3DC40" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Where there are concerns regarding the Release Plan (e.g. no suitable accommodation) the SCM and YJO shall raise this with the CPPU and YJS Managers and arrange an MDT as per 5.3.6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15857179" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>One week before the SRRB review the SCM shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5EE9DA" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>consult with the YJO where changes to the release plan are required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433E2131" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
-          <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>provide the SRRB with relevant program completion reports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418C3C34" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1074"/>
+        </w:tabs>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>finalise and submit the SRO report to the SRRB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEE63D8" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:bookmarkStart w:id="178" w:name="_Toc233192845"/>
+      <w:bookmarkStart w:id="179" w:name="_Toc233885863"/>
+      <w:bookmarkStart w:id="180" w:name="_Toc233192846"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc233885864"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc233192847"/>
+      <w:bookmarkStart w:id="183" w:name="_Toc233885865"/>
+      <w:bookmarkStart w:id="184" w:name="_Toc233192853"/>
+      <w:bookmarkStart w:id="185" w:name="_Toc233885871"/>
+      <w:bookmarkStart w:id="186" w:name="_Toc233885872"/>
+      <w:bookmarkStart w:id="187" w:name="_Toc237936998"/>
+      <w:bookmarkEnd w:id="178"/>
+      <w:bookmarkEnd w:id="179"/>
+      <w:bookmarkEnd w:id="180"/>
+      <w:bookmarkEnd w:id="181"/>
+      <w:bookmarkEnd w:id="182"/>
+      <w:bookmarkEnd w:id="183"/>
+      <w:bookmarkEnd w:id="184"/>
+      <w:bookmarkEnd w:id="185"/>
+      <w:r w:rsidRPr="00694537">
+        <w:lastRenderedPageBreak/>
+        <w:t>Supervised Release Review Board</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="186"/>
+      <w:bookmarkEnd w:id="187"/>
+      <w:r w:rsidRPr="00694537">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F4226">
-[...19 lines deleted...]
-    <w:p w14:paraId="40BE84C1" w14:textId="319AF1CF" w:rsidR="003D664C" w:rsidRPr="003D664C" w:rsidRDefault="004D2CDC" w:rsidP="00C67242">
+    </w:p>
+    <w:p w14:paraId="43791DD9" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...2096 lines deleted...]
-      <w:r w:rsidR="00D7369E">
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The SRRB reviews sentenced young people in order to release a young person from Detention.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1B62AC6B" w14:textId="37E8ED3E" w:rsidR="00A4654C" w:rsidRDefault="00A4654C" w:rsidP="00C67242">
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187AF982" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="337D4696" w14:textId="635DCA40" w:rsidR="00A4654C" w:rsidRDefault="00900732" w:rsidP="007F114D">
+      <w:r w:rsidRPr="00694537">
+        <w:t>The following may be invited to attend SRRB reviews:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C2A460" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>officers and staff members involved in the management of the young person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0628E0E7" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">family, responsible adult, caregivers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6948B237" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="6809A76E" w14:textId="77777777" w:rsidR="004A0B3E" w:rsidRPr="0000665D" w:rsidRDefault="00EB0813" w:rsidP="007F114D">
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Following the SRRB review the Manager CPPU, or authorised SCM, shall email the YDC Superintendent and the Assistant Commissioner Young People informing them of the outcome of the SRRB review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E9DFF1" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="3BA363DD" w14:textId="52C01EB4" w:rsidR="00E778C4" w:rsidRPr="00C67242" w:rsidRDefault="004F6A54" w:rsidP="00C67242">
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Prior to release of a young person the SCM (or YJO where applicable) shall confirm the young person’s understanding of any SRO Conditions and reiterate importance and engagement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B40F2F9" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:r w:rsidR="00275992" w:rsidRPr="00206B30">
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The Release of a young person shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00694537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 13.1 – Release</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E068B9" w:rsidRPr="00C67242">
+      <w:r w:rsidRPr="00694537">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FF8D8D" w14:textId="77777777" w:rsidR="008A0166" w:rsidRPr="00C67242" w:rsidRDefault="008A0166" w:rsidP="00C67242">
-[...5 lines deleted...]
-    <w:p w14:paraId="063AF679" w14:textId="1EACCB4A" w:rsidR="000755EE" w:rsidRPr="00C67242" w:rsidRDefault="003D708E" w:rsidP="006D7DEC">
+    <w:p w14:paraId="45B60CCE" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Where the SRRB defers release, the SCM shall convene a case planning meeting as soon as practicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0C1D79" w14:textId="74160636" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Where the young person has had their SRO cancelled and it is appropriate the SCM shall in consultation with the YJO assist the young person to write a letter to the SRRB requesting they be reconsidered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70630C89" w14:textId="184ADB27" w:rsidR="00F533CF" w:rsidRPr="00694537" w:rsidRDefault="009D49EF" w:rsidP="00A246B9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc153440339"/>
-[...155 lines deleted...]
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkStart w:id="188" w:name="_Toc237936999"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="188"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2115"/>
-        <w:gridCol w:w="7053"/>
+        <w:gridCol w:w="2086"/>
+        <w:gridCol w:w="16"/>
+        <w:gridCol w:w="6824"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="3DF81543" w14:textId="77777777" w:rsidTr="00360E31">
+      <w:tr w:rsidR="00C545D7" w:rsidRPr="00694537" w14:paraId="15F2AA14" w14:textId="77777777" w:rsidTr="002855FC">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="5785D9DD" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="67FE0ECC" w14:textId="77777777" w:rsidR="00C545D7" w:rsidRPr="00694537" w:rsidRDefault="00C545D7" w:rsidP="00A246B9">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00694537">
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="4503CDB9" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="188A8A91" w14:textId="77777777" w:rsidR="00C545D7" w:rsidRPr="00694537" w:rsidRDefault="00C545D7" w:rsidP="00A246B9">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00694537">
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...19 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="19E55A68" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="71548A1F" w14:textId="3FCD6E5B" w:rsidR="00360E31" w:rsidRPr="00CC3C68" w:rsidRDefault="006F3BCB" w:rsidP="00CC3C68">
+          <w:p w14:paraId="32AAA8A3" w14:textId="637EC0A7" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CC3C68">
-              <w:t>APM</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Authorised Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5343BED9" w14:textId="44733692" w:rsidR="00360E31" w:rsidRPr="00CC3C68" w:rsidRDefault="006F3BCB" w:rsidP="00CC3C68">
+          <w:p w14:paraId="58143295" w14:textId="0B10D9C3" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CC3C68">
-[...3 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>An officer authorised by the Superintendent to conduct a function or activity from this COPP. This authorisation will be made in writing and recorded.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005063BE" w:rsidRPr="00472498" w14:paraId="29DE82FD" w14:textId="77777777" w:rsidTr="00360E31">
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="4201F244" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2FED144E" w14:textId="787C7E9E" w:rsidR="005063BE" w:rsidRPr="00CC3C68" w:rsidRDefault="005063BE" w:rsidP="00CC3C68">
+          <w:p w14:paraId="36061247" w14:textId="4715DD21" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC3C68">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00CC3C68">
+            <w:r w:rsidRPr="00694537">
               <w:t>Case Planning and Program Unit (CPPU)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17D612EF" w14:textId="30EF6EAC" w:rsidR="006F3BCB" w:rsidRPr="00CC3C68" w:rsidRDefault="006F3BCB" w:rsidP="00CC3C68">
+          <w:p w14:paraId="21F7FF18" w14:textId="2CD1173A" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC3C68">
-              <w:t>Responsible for liaising with internal and external service providers and while coordinating and scheduling any program delivery for detainees.</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Responsible for coordinating and scheduling any program delivery for young people accommodated in a YDC. The CPPU liaise with internal and external service providers and offer through-care support to young people transitioning to the community.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3BCB" w:rsidRPr="00472498" w14:paraId="0569163E" w14:textId="77777777" w:rsidTr="00360E31">
+      <w:tr w:rsidR="00D830B1" w:rsidRPr="00694537" w14:paraId="29183ACF" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2C9D1EBF" w14:textId="2B87066A" w:rsidR="006F3BCB" w:rsidRPr="00CC3C68" w:rsidRDefault="006F3BCB" w:rsidP="00CC3C68">
+          <w:p w14:paraId="43F13A8A" w14:textId="46ABCDE5" w:rsidR="00D830B1" w:rsidRPr="00694537" w:rsidRDefault="00D830B1" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CC3C68">
-[...30 lines deleted...]
-            <w:r w:rsidRPr="00CC3C68">
+            <w:r w:rsidRPr="00694537">
               <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A22119B" w14:textId="77777777" w:rsidR="006F3BCB" w:rsidRPr="00344FBE" w:rsidRDefault="006F3BCB" w:rsidP="006F3BCB">
+          <w:p w14:paraId="185FAA62" w14:textId="48069DA9" w:rsidR="00D830B1" w:rsidRPr="00694537" w:rsidRDefault="00D830B1" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00EE59D9">
-              <w:t>Operational Instruments that provide instructions to staff how the relevant legislative requirements are implemented.</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:t>COPPs are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3BCB" w:rsidRPr="00344FBE" w14:paraId="5652F924" w14:textId="77777777" w:rsidTr="00360E31">
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="3C8C6FCB" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="26765CEB" w14:textId="79D1DFFD" w:rsidR="006F3BCB" w:rsidRPr="00AD59CD" w:rsidRDefault="006F3BCB" w:rsidP="006F3BCB">
+          <w:p w14:paraId="2194DC6F" w14:textId="59D646AE" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00186ECF">
-              <w:t>Community Youth Justice Court (CYJCS)</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:t>Confinement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25D7793E" w14:textId="503B397B" w:rsidR="006F3BCB" w:rsidRPr="00924644" w:rsidRDefault="006F3BCB" w:rsidP="006F3BCB">
+          <w:p w14:paraId="66D961DE" w14:textId="36C9F6AF" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00924644">
-[...2 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00694537">
               <w:rPr>
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">includes </w:t>
-[...43 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Any occasion in which a young person is confined to their sleeping quarters or a designated cell at a time outside of the approved daily routine (i.e., non-routine confinement).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...19 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="6E3493FD" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7D88F3EE" w14:textId="77777777" w:rsidR="00CF288F" w:rsidRPr="00720463" w:rsidRDefault="00CF288F" w:rsidP="003B38BE">
+          <w:p w14:paraId="72A99908" w14:textId="3870EDED" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:bookmarkStart w:id="33" w:name="_Toc1737202"/>
-            <w:r w:rsidRPr="00720463">
+            <w:r w:rsidRPr="00694537">
+              <w:lastRenderedPageBreak/>
+              <w:t>Custodial Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F60C363" w14:textId="2928A9E9" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In accordance with section 11(1a)(a) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, a Custodial Officer is a person appointed as a custodial officer for non-administrative functions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="7D0F3B25" w14:textId="77777777" w:rsidTr="002855FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="721E47D2" w14:textId="67AC2253" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
               <w:t>Detainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A02E11C" w14:textId="70D2C7E3" w:rsidR="00CF288F" w:rsidRPr="00344FBE" w:rsidRDefault="00C73193" w:rsidP="003B38BE">
+          <w:p w14:paraId="0E2E30CD" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C73193">
-              <w:t>Means a person who is detained in a detention centre as defined in s</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Means a person who is accommodated in a detention centre</w:t>
             </w:r>
-            <w:r w:rsidR="00A0697D">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C73193">
-              <w:t xml:space="preserve">3 of the </w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as defined in section 3 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C73193">
+            <w:r w:rsidRPr="00694537">
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C73193">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or, a young person subject to a custody order or an interim or extended custody order under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D12E46B" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EB62752" w14:textId="78D19C55" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>For the purpose of this COPP, all references to ‘detainee’ will be replaced with the term ‘young person’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008015FA" w:rsidRPr="00344FBE" w14:paraId="7CE831C5" w14:textId="77777777" w:rsidTr="00CF288F">
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="4B5C2BD6" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="65D400E6" w14:textId="595968FD" w:rsidR="008015FA" w:rsidRPr="00A274F1" w:rsidRDefault="00864F29" w:rsidP="003B38BE">
+          <w:p w14:paraId="123CEF52" w14:textId="4ABDC2C4" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00864F29">
-[...6 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:t>Detention Summary Report (DSR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11336CF8" w14:textId="61A49557" w:rsidR="008015FA" w:rsidRPr="00864F29" w:rsidRDefault="00864F29" w:rsidP="003B38BE">
+          <w:p w14:paraId="46B5E698" w14:textId="46347A96" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00864F29">
+            <w:r w:rsidRPr="00694537">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>A report prepared for the Supervised Release Review Board as a releasing authority providing information specific to the detainee</w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>A report prepared for the Supervised Release Review Board as a releasing authority providing information specific to the young person’s progress as requested by the Supervised Release Review Board.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008015FA" w:rsidRPr="00344FBE" w14:paraId="39C1969D" w14:textId="77777777" w:rsidTr="00CF288F">
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="4349662D" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F448E33" w14:textId="2B55B65F" w:rsidR="008015FA" w:rsidRPr="00A274F1" w:rsidRDefault="00B7083C" w:rsidP="003B38BE">
+          <w:p w14:paraId="2A0A89AF" w14:textId="3F4DC4CC" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B7083C">
-[...132 lines deleted...]
-            <w:r w:rsidRPr="005E0D26">
+            <w:r w:rsidRPr="00694537">
               <w:t>Multi-Disciplinary Team (MDT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FAB6586" w14:textId="77777777" w:rsidR="003942E9" w:rsidRPr="003942E9" w:rsidRDefault="003942E9" w:rsidP="003942E9">
+          <w:p w14:paraId="42858284" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003942E9">
+            <w:r w:rsidRPr="00694537">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Multi-Disciplinary Assessment and Planning Team.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D62AEA7" w14:textId="09F7DDCA" w:rsidR="005E0D26" w:rsidRPr="00720463" w:rsidRDefault="003942E9" w:rsidP="003942E9">
+          <w:p w14:paraId="7150C95A" w14:textId="16ECC9BD" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="003942E9">
+            <w:r w:rsidRPr="00694537">
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">The MDT brings together expertise to conduct a detainee’s treatment assessment that includes cultural, health, mental health, psychological, education and security. The MDT provides </w:t>
-[...21 lines deleted...]
-              <w:t>s care and transitional through care plan.</w:t>
+              <w:t>A team that includes a range of varied internal and external stakeholders, with the aim of collaboratively discussing issues and developing an agreed outcome.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF288F" w:rsidRPr="00720463" w14:paraId="1933A23C" w14:textId="77777777" w:rsidTr="00CF288F">
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="16A4F3F6" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="08D38B38" w14:textId="77777777" w:rsidR="00CF288F" w:rsidRPr="00720463" w:rsidRDefault="00CF288F" w:rsidP="003B38BE">
+          <w:p w14:paraId="71E19626" w14:textId="4DCDF252" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B94888">
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00694537">
               <w:t>Officers and Employees of Particular Classes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36908A28" w14:textId="32F01978" w:rsidR="00CF288F" w:rsidRPr="00B94888" w:rsidRDefault="00CF288F" w:rsidP="003B38BE">
+          <w:p w14:paraId="5CD3224F" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B94888">
-[...30 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:t>The following descriptions of classes of officers and employees are prescribed for the purpose of section 11(1a)(b) of the Young Offenders Act 1994 and regulation 49(2) of the Young Offender Regulations 1995:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6210FDD1" w14:textId="5EF398E8" w:rsidR="00CF288F" w:rsidRPr="00B94888" w:rsidRDefault="00CF288F" w:rsidP="003B38BE">
+          <w:p w14:paraId="2AD812EF" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B94888">
-              <w:t>(a) Medical staff who have undergone medical, nursing or health training and hold qualifications indicating successful completion of that training.</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:t>Medical staff – persons who have undergone medical, nursing or health training and hold qualifications indicating successful completion of that training.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40E61A3C" w14:textId="77777777" w:rsidR="00CF288F" w:rsidRPr="00B94888" w:rsidRDefault="00CF288F" w:rsidP="003B38BE">
+          <w:p w14:paraId="3E5B1352" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B94888">
-              <w:t>(b) Teaching staff persons who provide recreation or sports supervision, teachers, vocational trainers and social trainers.</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:t>Teaching staff – persons who provide recreation or sports supervision, teachers, vocational trainers and social trainers.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56894B6F" w14:textId="30D0B4FE" w:rsidR="00CF288F" w:rsidRPr="00B94888" w:rsidRDefault="004F6A54" w:rsidP="003B38BE">
+          <w:p w14:paraId="470108FB" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Program support staff counsellors, program facilitators and librarians.</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:t xml:space="preserve">Program support staff – counsellors, program facilitators and librarians. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C1FC0C8" w14:textId="77777777" w:rsidR="00CF288F" w:rsidRPr="00720463" w:rsidRDefault="00CF288F" w:rsidP="003B38BE">
+          <w:p w14:paraId="0DC25702" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B94888">
-              <w:t>(d) Centre support staff cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff and hairdressers.</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:t>Centre support staff – cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff and hairdressers.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="764A2CC8" w14:textId="70D60037" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77457" w:rsidRPr="00720463" w14:paraId="742F848D" w14:textId="77777777" w:rsidTr="00FC3DD0">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="0EB88B5C" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE388B9" w14:textId="77777777" w:rsidR="00E77457" w:rsidRPr="00B94888" w:rsidRDefault="00E77457" w:rsidP="003B38BE">
+          <w:p w14:paraId="512FEF38" w14:textId="500F8D0F" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r>
-              <w:t>Open Case</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:t>Remand Young people</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7001127F" w14:textId="77777777" w:rsidR="00E77457" w:rsidRPr="00B94888" w:rsidRDefault="00E77457" w:rsidP="00C67242">
+          <w:p w14:paraId="36F922CB" w14:textId="385949E4" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> maintain primary oversight.</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:t xml:space="preserve">Young people in detention who are awaiting court outcomes and are not sentenced. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...19 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="7BE70F85" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5DFCFD26" w14:textId="77777777" w:rsidR="00B53112" w:rsidRPr="00B94888" w:rsidRDefault="00B53112" w:rsidP="003B38BE">
+          <w:p w14:paraId="47D31616" w14:textId="6D67D06B" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DE4C17">
-              <w:t>Public Service Officer</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Responsible Adult</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D88723F" w14:textId="5ADC36C4" w:rsidR="00B53112" w:rsidRPr="00B94888" w:rsidRDefault="00B53112" w:rsidP="003B38BE">
+          <w:p w14:paraId="08032675" w14:textId="7FAAF825" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DE4C17">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DE4C17">
+            <w:r w:rsidRPr="00694537">
               <w:rPr>
-                <w:i/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Public Sector Management Act 1994</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> and includes such officers and other persons as are necessary to implement or administer this Act.</w:t>
+              <w:t>In relation to a young person, means a parent, guardian, or other person having responsibility for the day-to-day care of the young person but does not include a person who the regulations may provide is not a responsible adult.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C12352" w:rsidRPr="00B94888" w14:paraId="5EAF0098" w14:textId="77777777" w:rsidTr="00B53112">
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="336CB482" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B63B6EC" w14:textId="77777777" w:rsidR="00C12352" w:rsidRPr="00DE4C17" w:rsidRDefault="00C12352" w:rsidP="003B38BE">
+          <w:p w14:paraId="6A4B6A48" w14:textId="53F7B398" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C12352">
-[...6 lines deleted...]
-              <w:t>etainees</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:t>Sentenced Young person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6D6455" w14:textId="21EE2A81" w:rsidR="00C12352" w:rsidRPr="00DE4C17" w:rsidRDefault="00C12352" w:rsidP="003B38BE">
+          <w:p w14:paraId="6A394DDB" w14:textId="1E3ACE93" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">who are awaiting court outcomes and are not sentenced. </w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:t>A Young person in detention who has been served a term of detention.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00645200" w:rsidRPr="00B94888" w14:paraId="10CA0B5B" w14:textId="77777777" w:rsidTr="00B53112">
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="44E57D30" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="02DA1C1A" w14:textId="5FAA7BE2" w:rsidR="00CB6EBB" w:rsidRPr="00C12352" w:rsidRDefault="00AC654B" w:rsidP="003B38BE">
+          <w:p w14:paraId="6C55B2EB" w14:textId="18D98B37" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>anager</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:t>Supervised Release Review Board (SRRB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0474D2DD" w14:textId="27C67A12" w:rsidR="00645200" w:rsidRDefault="00CB6EBB" w:rsidP="00CB6EBB">
+          <w:p w14:paraId="2EBDDD74" w14:textId="6373CD13" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r>
-              <w:t>An employee of the Department responsible for the c</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Is responsible for determining the suitability of young people for </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB6EBB">
-              <w:t xml:space="preserve">ase </w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>release</w:t>
             </w:r>
-            <w:r>
-              <w:t>m</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t> from detention into the community on a </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB6EBB">
-              <w:t xml:space="preserve">anagement </w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Supervised Release</w:t>
             </w:r>
-            <w:r>
-              <w:t>of a</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Order (SRO) and to impose the conditions of that Order in accordance with </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB6EBB">
-              <w:t xml:space="preserve"> detainee while in custody</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>section 151 of the</w:t>
             </w:r>
-            <w:r w:rsidR="00900732">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Young Offenders Act 1994.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B53112" w:rsidRPr="00DE4C17" w14:paraId="1DF17672" w14:textId="77777777" w:rsidTr="00B53112">
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="066D576B" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB6C0D3" w14:textId="3573DCD2" w:rsidR="00B53112" w:rsidRPr="00DE4C17" w:rsidRDefault="00B53112" w:rsidP="003B38BE">
+          <w:p w14:paraId="3300704E" w14:textId="2A96187A" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FD60B0">
-[...270 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00694537">
               <w:t>Throughcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF53E8F" w14:textId="77777777" w:rsidR="00BA4F69" w:rsidRPr="00A20E1E" w:rsidRDefault="005F6BDD" w:rsidP="005F6BDD">
+          <w:p w14:paraId="32E14052" w14:textId="36F482A2" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> rehabilitation support, individual structured assessment and individual case plans created before release and followed through into the community.</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:t>Includes case management, rehabilitation support, individual structured assessment and individual case plans created before release and followed through into the community.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0AA2" w:rsidRPr="00DB64E8" w14:paraId="44E9F840" w14:textId="77777777" w:rsidTr="00B53112">
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="5DC6529A" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="18E9CB25" w14:textId="77777777" w:rsidR="00ED0AA2" w:rsidRDefault="00ED0AA2" w:rsidP="003B38BE">
+          <w:p w14:paraId="37B86A71" w14:textId="32789126" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00ED0AA2">
+            <w:r w:rsidRPr="00694537">
               <w:t>Total Offender Management System (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C22FA52" w14:textId="0201F49B" w:rsidR="00ED0AA2" w:rsidRDefault="00A06A3A" w:rsidP="005F6BDD">
+          <w:p w14:paraId="38D851C9" w14:textId="56653186" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A06A3A">
-[...3 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:t>The computer application used by the Department of Justice for the management of young people in custody.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B53112" w:rsidRPr="00DB64E8" w14:paraId="69C6C6D7" w14:textId="77777777" w:rsidTr="00B53112">
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="43E8AEC5" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE58EA2" w14:textId="77777777" w:rsidR="00B53112" w:rsidRPr="00DB64E8" w:rsidRDefault="00B53112" w:rsidP="003B38BE">
+          <w:p w14:paraId="07A08FBC" w14:textId="52A28F35" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B179DD">
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Trauma-Informed Care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="415CCBBB" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trauma-informed care recognises that young people in detention are likely to have experiences of past trauma, and is practically based on the principles of four Rs: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="200098DB" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:t xml:space="preserve">Realises the widespread impact of trauma and understands potential paths for recovery. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51F4CDD1" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:t xml:space="preserve">Recognises the signs and symptoms of trauma in clients, families, staff, and others involved. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51771ACE" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:t xml:space="preserve">Responds by fully integrating knowledge about trauma into policies, procedures, and practices. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35B6E129" w14:textId="48DFEC3F" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Seeks to actively resist re-traumatisation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="0D6021DF" w14:textId="77777777" w:rsidTr="002855FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2C6CE6" w14:textId="273B6656" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
               <w:t>Unit Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="279DBF76" w14:textId="26F9F5E3" w:rsidR="00B53112" w:rsidRPr="00DB64E8" w:rsidRDefault="00B53112" w:rsidP="003B38BE">
+          <w:p w14:paraId="295A6EF9" w14:textId="2CD1C577" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B179DD">
-              <w:t>A Youth Custodial Officer substantive to this rank or Youth Custodial Officer acting in the capacity of Unit Manager, appointed by the Chief Executive Officer with reference to s</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:t xml:space="preserve">A Custodial Officer substantive to this rank or Custodial Officer acting in the capacity of Unit Manager, appointed by the Chief Executive Officer with reference to section 11 of the </w:t>
             </w:r>
-            <w:r w:rsidR="00A0697D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00B179DD">
+            <w:r w:rsidRPr="00694537">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B179DD">
+            <w:r w:rsidRPr="00694537">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B53112" w:rsidRPr="00344FBE" w14:paraId="3ABA1A60" w14:textId="77777777" w:rsidTr="00B53112">
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="7981ADD8" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="09C7100F" w14:textId="2925E625" w:rsidR="00B53112" w:rsidRPr="00472498" w:rsidRDefault="00B53112" w:rsidP="00E37843">
+          <w:p w14:paraId="3A2F155A" w14:textId="331EC9CC" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B179DD">
-              <w:t>Custodial Officer</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:t>Young Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34BFBCC8" w14:textId="4FAF023B" w:rsidR="00B53112" w:rsidRPr="00344FBE" w:rsidRDefault="00E26FC1" w:rsidP="006F3BCB">
+          <w:p w14:paraId="3F3072BF" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">An </w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A detainee as defined in section 3 of the </w:t>
             </w:r>
-            <w:r w:rsidR="00900732">
-[...11 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00694537">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Young Offenders Act 1994</w:t>
+              <w:t>Y</w:t>
             </w:r>
-            <w:r>
-              <w:t xml:space="preserve">; or a person who is appointed under </w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>oung Offenders Act 1994.</w:t>
             </w:r>
-            <w:r w:rsidR="00A0697D">
-[...27 lines deleted...]
-              <w:t>fficer. This includes but is not limited to Youth Custodial Officers, Unit Managers and Senior Officers.</w:t>
+          </w:p>
+          <w:p w14:paraId="40AEE8D8" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B52FB5B" w14:textId="1127900C" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Any young person who is accommodated in a YDC, or who is in the custody of a YDC. The term young person also describes someone who is alleged to be an offender, or who is remanded in custody prior to being dealt with by the Courts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6984" w:rsidRPr="00344FBE" w14:paraId="50C852D2" w14:textId="77777777" w:rsidTr="00B53112">
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="1A32926B" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="259BD8BD" w14:textId="155F389A" w:rsidR="001B6984" w:rsidRPr="00B179DD" w:rsidRDefault="001B6984" w:rsidP="00E37843">
+          <w:p w14:paraId="5B9D534E" w14:textId="3001DC44" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00694537">
+              <w:lastRenderedPageBreak/>
               <w:t>Youth Detention Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54C50CB9" w14:textId="77777777" w:rsidR="001B6984" w:rsidRPr="00B60466" w:rsidRDefault="001B6984" w:rsidP="001B6984">
+          <w:p w14:paraId="3D91B752" w14:textId="526BED8D" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="64"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">A gazetted detention centre declared by the Minister to be a detention centre to accommodate male and female, remanded or sentenced detainees. Refer to section 13 of </w:t>
+              <w:t xml:space="preserve">A gazetted detention centre declared by the Minister to be a detention centre to accommodate remanded or sentenced young people. Refer to section 13 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F33B91">
+            <w:r w:rsidRPr="00694537">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66D692BD" w14:textId="77777777" w:rsidR="001B6984" w:rsidRDefault="001B6984" w:rsidP="006F3BCB">
-[...3 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6984" w:rsidRPr="00344FBE" w14:paraId="79745B82" w14:textId="77777777" w:rsidTr="00B53112">
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="4733A02B" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3F1567" w14:textId="49C1779B" w:rsidR="001B6984" w:rsidRDefault="001B6984" w:rsidP="00E37843">
+          <w:p w14:paraId="3272735B" w14:textId="32324289" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00292D82">
+            <w:r w:rsidRPr="00694537">
               <w:t>Youth Justice Officer (YJO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05250D1A" w14:textId="37D8914D" w:rsidR="001B6984" w:rsidRPr="00F33B91" w:rsidRDefault="001B6984" w:rsidP="001B6984">
+          <w:p w14:paraId="6BC03163" w14:textId="4D2F3EFC" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="64"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">An Officer employed by the Department to supervise, and </w:t>
+              <w:t xml:space="preserve">Provides case management and supervision to young people who are subject to Court and Early Release orders. The YJO offers through-care and connection to community interventions and works closely with a young person’s family when a young person is sentenced to detention. YJOs are appointed as supervising officers under the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00292D82">
-              <w:t xml:space="preserve">case manage young people </w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D10252">
-[...3 lines deleted...]
-              <w:t>t to a community supervision order.</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00803862" w:rsidRPr="00344FBE" w14:paraId="44EAD0EE" w14:textId="77777777" w:rsidTr="00B53112">
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="1D2797B1" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1092A6ED" w14:textId="2FA372FA" w:rsidR="00803862" w:rsidRPr="00B179DD" w:rsidRDefault="00803862" w:rsidP="003B38BE">
+          <w:p w14:paraId="3FF39CED" w14:textId="289032BF" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00803862">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> (YLS-CMI)</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Youth Justice Services (YJS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="651A819A" w14:textId="1842B88E" w:rsidR="00803862" w:rsidRPr="00B179DD" w:rsidRDefault="005D600E" w:rsidP="005D600E">
+          <w:p w14:paraId="7FD8043D" w14:textId="3EF7A420" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00A246B9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="005D600E">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="005D600E">
+            <w:r w:rsidRPr="00694537">
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The tool</w:t>
-[...20 lines deleted...]
-              <w:t>planning activities and programs are targeted to the individual.</w:t>
+              <w:t>A Department of Justice Branch within the Young People Directorate responsible for the safety, security and rehabilitation of young people engaged with YJS services in the community. YJS staff also work collaboratively with Case Planning and Programs Unit staff to case manage young people in custody.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F5E0815" w14:textId="77777777" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="00C67242">
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="69CC068D" w14:textId="77777777" w:rsidR="006D79C6" w:rsidRPr="00694537" w:rsidRDefault="006D79C6" w:rsidP="006D79C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="189" w:name="_Toc237937000"/>
+      <w:bookmarkStart w:id="190" w:name="_Toc230247655"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="191" w:name="_Toc230247653"/>
+      <w:bookmarkStart w:id="192" w:name="_Toc235088076"/>
+      <w:bookmarkEnd w:id="189"/>
+    </w:p>
+    <w:p w14:paraId="507C276F" w14:textId="01EBA77A" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="006D79C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A0166">
-[...29 lines deleted...]
-      <w:pPr>
+      <w:bookmarkStart w:id="193" w:name="_Toc237937001"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Appendices</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="193"/>
+    </w:p>
+    <w:p w14:paraId="745BF341" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="938"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Appendix_A:_Initial" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix A: Initial young person meeting</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="06900B90" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="938"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Appendix_B:_Admission" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix B: Admission and Planning Meeting (APM)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5F184C08" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="938"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Appendix_C:_Post" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix C: Post Sentence Meeting (PSM)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4229BC01" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="938"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Appendix_D:_Interim" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix D: Interim Planning Meeting (IPM)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="561E37D2" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="938"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Appendix_E:_Discharge" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix E: Discharge Planning Meeting (DPM).</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="60505BBD" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="938"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Appendix_F:_Admission/Discharge" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix F: Admission/Discharge Planning Meeting (ADPM)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="05DC4372" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="938"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Appendix_G:_Case" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix G: Case Management Plan</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6E142176" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Appendix_H:_Changing" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix H: Changing Habits and Reaching Targets</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="53242FBB" w14:textId="2E500FD5" w:rsidR="006D79C6" w:rsidRPr="00694537" w:rsidRDefault="006D79C6" w:rsidP="006D79C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="194" w:name="_Toc237937002"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Related COPPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="191"/>
+      <w:bookmarkEnd w:id="192"/>
+      <w:bookmarkEnd w:id="194"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="195" w:name="_Related_COPPs"/>
+    <w:bookmarkStart w:id="196" w:name="_Toc230247654"/>
+    <w:bookmarkStart w:id="197" w:name="_Toc235088077"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p w14:paraId="3BF6AA67" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:ind w:left="641" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidR="003230A2" w:rsidRPr="003230A2">
+      <w:r w:rsidRPr="00694537">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve">Operational </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00AF1FA6">
+        <w:t>COPP 2.1 Admission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F4033E" w14:textId="62BCE9C0" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="641" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rStyle w:val="SmartLink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:rStyle w:val="SmartLink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP </w:t>
+      </w:r>
+      <w:r w:rsidR="001B50E5" w:rsidRPr="00694537">
+        <w:rPr>
+          <w:rStyle w:val="SmartLink"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:rStyle w:val="SmartLink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="001B50E5" w:rsidRPr="00694537">
+        <w:rPr>
+          <w:rStyle w:val="SmartLink"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:rStyle w:val="SmartLink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="001B50E5" w:rsidRPr="00694537">
+        <w:rPr>
+          <w:rStyle w:val="SmartLink"/>
+        </w:rPr>
+        <w:t>Orientation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2D227D" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:ind w:left="641" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00694537">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Women and Young People, Head Office will undertake management oversight as required. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 13.1 – Release</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F46AB5" w14:textId="5A90DB65" w:rsidR="006D79C6" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b w:val="0"/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="198" w:name="_Toc237937003"/>
+      <w:r w:rsidR="006D79C6" w:rsidRPr="00694537">
+        <w:t>Related Documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="196"/>
+      <w:bookmarkEnd w:id="197"/>
+      <w:bookmarkEnd w:id="198"/>
+      <w:r w:rsidR="006D79C6" w:rsidRPr="00694537">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3BA63D" w14:textId="77777777" w:rsidR="00877F41" w:rsidRPr="00694537" w:rsidRDefault="00877F41" w:rsidP="00EE2AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:instrText xml:space="preserve"> HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>Operational</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF1FA6">
+        <w:t>Australasian Youth Justice Administrators Standards, 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC65AB4" w14:textId="6A562D92" w:rsidR="00A246B9" w:rsidRPr="00694537" w:rsidRDefault="00877F41" w:rsidP="00A246B9">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>United Nations (UN) Rules for the Protection of Juveniles Deprived of their Liberty</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0ED0E7F9" w14:textId="628BFD94" w:rsidR="00A246B9" w:rsidRPr="00694537" w:rsidRDefault="00A246B9" w:rsidP="00A246B9">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>YJS Case Management Plan Procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="519F84EE" w14:textId="3B225162" w:rsidR="00A246B9" w:rsidRPr="00694537" w:rsidRDefault="00A246B9" w:rsidP="00A246B9">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Changing Habits and Reaching Targets (CHART) – Supervision Intervention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="217A0109" w14:textId="712508E4" w:rsidR="002D1C49" w:rsidRPr="00694537" w:rsidRDefault="002D1C49" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="199" w:name="_Toc237937004"/>
+      <w:r w:rsidRPr="00694537">
+        <w:lastRenderedPageBreak/>
+        <w:t>Related Legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="190"/>
+      <w:bookmarkEnd w:id="199"/>
+    </w:p>
+    <w:p w14:paraId="23921673" w14:textId="10E02B6A" w:rsidR="00315D93" w:rsidRPr="00694537" w:rsidRDefault="006D79C6" w:rsidP="00D92259">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">Young Offenders </w:t>
+      </w:r>
+      <w:r w:rsidR="00315D93" w:rsidRPr="00694537">
+        <w:t>Act 19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:t>94</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D96CB1F" w14:textId="6DC353A7" w:rsidR="007B001A" w:rsidRPr="00694537" w:rsidRDefault="006D79C6" w:rsidP="00D92259">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Young Offenders Regulations 1995</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1DD8B3" w14:textId="44EF8878" w:rsidR="002D1C49" w:rsidRPr="00694537" w:rsidRDefault="002D1C49" w:rsidP="00A246B9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="200" w:name="_Toc230247656"/>
+      <w:bookmarkStart w:id="201" w:name="_Toc237937005"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Assurance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="200"/>
+      <w:bookmarkEnd w:id="201"/>
+    </w:p>
+    <w:p w14:paraId="2A0F0912" w14:textId="77777777" w:rsidR="002D1C49" w:rsidRPr="00694537" w:rsidRDefault="002D1C49" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>It is expected that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E64C98" w14:textId="5C1BA655" w:rsidR="006178B5" w:rsidRPr="00694537" w:rsidRDefault="006178B5" w:rsidP="00A246B9">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rStyle w:val="Hyperlink1Char"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Compliance Branch will undertake checks in accordance with the </w:t>
-[...5 lines deleted...]
-            <w:rFonts w:eastAsia="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The YDC will undertake local compliance in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
+          </w:rPr>
+          <w:t>Compliance Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4C1516C5" w14:textId="52461E42" w:rsidR="006178B5" w:rsidRPr="00694537" w:rsidRDefault="006178B5" w:rsidP="00A246B9">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The Young People Directorate within Head Office will undertake management oversight as required </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60175C34" w14:textId="466A42C7" w:rsidR="006178B5" w:rsidRPr="00694537" w:rsidRDefault="006178B5" w:rsidP="00A246B9">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">Operational Compliance will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
           </w:rPr>
           <w:t>Operational Compliance Framework</w:t>
         </w:r>
-        <w:r w:rsidR="00EA0A7A" w:rsidRPr="00343AE5">
-[...7 lines deleted...]
-        </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="197D73F6" w14:textId="4D77FFFD" w:rsidR="006F3BCB" w:rsidRPr="00C67242" w:rsidRDefault="00AF1FA6" w:rsidP="00C67242">
-[...8 lines deleted...]
-    <w:p w14:paraId="6070DD03" w14:textId="0BE71CF8" w:rsidR="00245869" w:rsidRPr="00B41FFD" w:rsidRDefault="00245869" w:rsidP="0052274A">
+    <w:p w14:paraId="7D70B53E" w14:textId="617F9E48" w:rsidR="00B402FD" w:rsidRPr="00694537" w:rsidRDefault="006178B5" w:rsidP="00A246B9">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Independent oversight will be undertaken as required</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7386" w:rsidRPr="00694537">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EE0194" w14:textId="77777777" w:rsidR="00C854A7" w:rsidRPr="00694537" w:rsidRDefault="00C854A7" w:rsidP="00C854A7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:bookmarkEnd w:id="39"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="202" w:name="_Toc219976011"/>
+      <w:bookmarkStart w:id="203" w:name="_Hlk228538805"/>
+      <w:bookmarkStart w:id="204" w:name="_Toc230247657"/>
+      <w:bookmarkStart w:id="205" w:name="_Toc237937006"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">Document Version </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="202"/>
+      <w:bookmarkEnd w:id="203"/>
+      <w:bookmarkEnd w:id="204"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>History</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="205"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="9579" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1252"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1776"/>
+        <w:gridCol w:w="1052"/>
         <w:gridCol w:w="1795"/>
+        <w:gridCol w:w="3244"/>
+        <w:gridCol w:w="1688"/>
+        <w:gridCol w:w="1714"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A25FF" w:rsidRPr="007D3C6F" w14:paraId="4D329A0C" w14:textId="15994FCD" w:rsidTr="00CC3C68">
+      <w:tr w:rsidR="00536DB1" w:rsidRPr="00694537" w14:paraId="60866036" w14:textId="77777777" w:rsidTr="00995C29">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="57CA24F5" w14:textId="77777777" w:rsidR="002A25FF" w:rsidRPr="007D3C6F" w:rsidRDefault="002A25FF" w:rsidP="00DF778C">
+          <w:p w14:paraId="239422AD" w14:textId="77777777" w:rsidR="00536DB1" w:rsidRPr="00694537" w:rsidRDefault="00536DB1" w:rsidP="00C854A7">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="00F8AEBD" w14:textId="77777777" w:rsidR="002A25FF" w:rsidRPr="007D3C6F" w:rsidRDefault="002A25FF" w:rsidP="00DF778C">
+          <w:p w14:paraId="050317ED" w14:textId="77777777" w:rsidR="00536DB1" w:rsidRPr="00694537" w:rsidRDefault="00536DB1" w:rsidP="00C854A7">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3537" w:type="dxa"/>
+            <w:tcW w:w="3244" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="5F543311" w14:textId="77777777" w:rsidR="002A25FF" w:rsidRPr="007D3C6F" w:rsidRDefault="002A25FF" w:rsidP="00DF778C">
+          <w:p w14:paraId="62B980BD" w14:textId="77777777" w:rsidR="00536DB1" w:rsidRPr="00694537" w:rsidRDefault="00536DB1" w:rsidP="00C854A7">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1688" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="3C380C09" w14:textId="77777777" w:rsidR="002A25FF" w:rsidRPr="007D3C6F" w:rsidRDefault="002A25FF" w:rsidP="00DF778C">
+          <w:p w14:paraId="018CC1DC" w14:textId="6F8B6F01" w:rsidR="00536DB1" w:rsidRPr="00694537" w:rsidRDefault="002D1C49" w:rsidP="00C854A7">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
-              <w:t>Date completed</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t>Date Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1504" w:type="dxa"/>
+            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="359734C1" w14:textId="78766252" w:rsidR="002A25FF" w:rsidRPr="007D3C6F" w:rsidRDefault="002A25FF" w:rsidP="00DF778C">
+          <w:p w14:paraId="0FF5B751" w14:textId="77777777" w:rsidR="00536DB1" w:rsidRPr="00694537" w:rsidRDefault="00536DB1" w:rsidP="00C854A7">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Effective date</w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effective date </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B5A38" w:rsidRPr="007D3C6F" w14:paraId="034009A9" w14:textId="77777777" w:rsidTr="00CC3C68">
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="1D9C9F22" w14:textId="77777777" w:rsidTr="00995C29">
         <w:trPr>
-          <w:trHeight w:val="554"/>
+          <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="095BE81F" w14:textId="3B4DC46C" w:rsidR="003B5A38" w:rsidRDefault="003B5A38" w:rsidP="003B5A38">
+          <w:p w14:paraId="1E25EF64" w14:textId="2F0571D7" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00694537">
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25E49D38" w14:textId="3220BAE5" w:rsidR="003B5A38" w:rsidRDefault="003B5A38" w:rsidP="003B5A38">
+          <w:p w14:paraId="305DA38C" w14:textId="7EED0252" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00694537">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3537" w:type="dxa"/>
+            <w:tcW w:w="3244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E702A69" w14:textId="5FB65AB1" w:rsidR="003B5A38" w:rsidRDefault="003B5A38" w:rsidP="003B5A38">
+          <w:p w14:paraId="135811FF" w14:textId="657EECFD" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00694537">
               <w:t>Approved by A/Director, Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4017D968" w14:textId="155210CB" w:rsidR="003B5A38" w:rsidRDefault="00F373D5" w:rsidP="00E57746">
+          <w:p w14:paraId="34B718D6" w14:textId="515680A6" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00694537">
               <w:t>3 November 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1504" w:type="dxa"/>
+            <w:tcW w:w="1714" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DFC4DC2" w14:textId="18FC1667" w:rsidR="003B5A38" w:rsidRDefault="003B5A38" w:rsidP="00E57746">
+          <w:p w14:paraId="6F40A23B" w14:textId="7E9238DE" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00694537">
               <w:t>6 December 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE793E" w:rsidRPr="007D3C6F" w14:paraId="5DD6A1FE" w14:textId="77777777" w:rsidTr="00CC3C68">
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="5F73E566" w14:textId="77777777" w:rsidTr="00995C29">
         <w:trPr>
-          <w:trHeight w:val="554"/>
+          <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1284" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11124FA3" w14:textId="731123B2" w:rsidR="00DE793E" w:rsidRDefault="00DE793E" w:rsidP="003B5A38">
+          <w:p w14:paraId="4B40DB66" w14:textId="306B5DFB" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00694537">
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1411" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF84100" w14:textId="77777777" w:rsidR="00DE793E" w:rsidRDefault="00DE793E" w:rsidP="003B5A38">
+          <w:p w14:paraId="22012C8B" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00694537">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7177D288" w14:textId="77777777" w:rsidR="006E23B2" w:rsidRDefault="006E23B2" w:rsidP="003B5A38">
+          <w:p w14:paraId="2216997A" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5FB6EDE3" w14:textId="77777777" w:rsidR="006E23B2" w:rsidRDefault="006E23B2" w:rsidP="006E23B2">
+          <w:p w14:paraId="580AB403" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00694537">
               <w:t>Memo Reference:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07D11009" w14:textId="77777777" w:rsidR="006E23B2" w:rsidRDefault="006E23B2" w:rsidP="006E23B2">
+          <w:p w14:paraId="2DA8B700" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00694537">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>D23/940474</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A60D254" w14:textId="77777777" w:rsidR="006E23B2" w:rsidRDefault="006E23B2" w:rsidP="006E23B2">
+          <w:p w14:paraId="3C8141A8" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F71CF08" w14:textId="77777777" w:rsidR="006E23B2" w:rsidRDefault="006E23B2" w:rsidP="006E23B2">
+          <w:p w14:paraId="45C0AEE2" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00694537">
               <w:t>Content Manager Reference:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C20631C" w14:textId="2F955BA6" w:rsidR="006E23B2" w:rsidRDefault="006E23B2" w:rsidP="006E23B2">
+          <w:p w14:paraId="0C0200AD" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00694537">
               <w:t>S23/99472</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0685CCF3" w14:textId="61A426F8" w:rsidR="006E23B2" w:rsidRDefault="006E23B2" w:rsidP="003B5A38">
+          <w:p w14:paraId="122DBFFC" w14:textId="4D4A7CAF" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3537" w:type="dxa"/>
+            <w:tcW w:w="3244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26BDECF9" w14:textId="77777777" w:rsidR="00D537DB" w:rsidRDefault="00384177" w:rsidP="003B5A38">
+          <w:p w14:paraId="6FDF3117" w14:textId="653A5F69" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00775C63">
-              <w:t xml:space="preserve">Endorsed by the </w:t>
+            <w:r w:rsidRPr="00694537">
+              <w:t>Approved by the Deputy Commissioner</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56144A9C" w14:textId="43E2E5FE" w:rsidR="00DE793E" w:rsidRDefault="00D537DB" w:rsidP="003B5A38">
+          <w:p w14:paraId="002AD78E" w14:textId="606B3C7C" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...87 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00694537">
               <w:t>Operational Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9A325E" w14:textId="75805BAA" w:rsidR="00DE793E" w:rsidRDefault="00567363" w:rsidP="00E57746">
+          <w:p w14:paraId="069C0E20" w14:textId="7C81C6DA" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00694537">
               <w:t>15 November 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1504" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1714" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="158B2860" w14:textId="77777777" w:rsidR="00DE793E" w:rsidRDefault="00DE793E" w:rsidP="003B5A38">
+          <w:p w14:paraId="2BD68332" w14:textId="4C20FA48" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:t>18 December 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995C29" w:rsidRPr="00694537" w14:paraId="17E19847" w14:textId="77777777" w:rsidTr="00995C29">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F29A8ED" w14:textId="22503339" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:jc w:val="right"/>
             </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:t>3.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D72966" w14:textId="77777777" w:rsidR="00995C29" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+            <w:r w:rsidRPr="00694537">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29E6430F" w14:textId="77777777" w:rsidR="00665B45" w:rsidRPr="00694537" w:rsidRDefault="00665B45" w:rsidP="00665B45">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:t>Memo Reference:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01A759BD" w14:textId="0BA0AFC7" w:rsidR="00665B45" w:rsidRPr="00694537" w:rsidRDefault="00665B45" w:rsidP="00665B45">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6/824008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C2A5F7C" w14:textId="77777777" w:rsidR="00665B45" w:rsidRPr="00694537" w:rsidRDefault="00665B45" w:rsidP="00665B45">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="509DD7E3" w14:textId="77777777" w:rsidR="00665B45" w:rsidRPr="00694537" w:rsidRDefault="00665B45" w:rsidP="00665B45">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:t>Content Manager Reference:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C424B43" w14:textId="7EE9BB9B" w:rsidR="00665B45" w:rsidRPr="00665B45" w:rsidRDefault="00665B45" w:rsidP="00665B45">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>S26/89475</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="264E27E7" w14:textId="513618DA" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694537">
+              <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1688" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5D853D" w14:textId="3B06118E" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00665B45" w:rsidP="00995C29">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>31 August 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1714" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61CD311A" w14:textId="1DA650AF" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00665B45" w:rsidP="00995C29">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>2 September 2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="557E1CB4" w14:textId="77777777" w:rsidR="00B41FFD" w:rsidRPr="00C67242" w:rsidRDefault="00B41FFD" w:rsidP="00C67242"/>
-[...4 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId24"/>
+    <w:p w14:paraId="0FBE415D" w14:textId="77777777" w:rsidR="00EB2ABC" w:rsidRPr="00694537" w:rsidRDefault="00EB2ABC" w:rsidP="00B402FD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:sectPr w:rsidR="00EB2ABC" w:rsidRPr="00694537" w:rsidSect="007F6A61">
+          <w:headerReference w:type="even" r:id="rId24"/>
+          <w:headerReference w:type="default" r:id="rId25"/>
+          <w:footerReference w:type="default" r:id="rId26"/>
+          <w:headerReference w:type="first" r:id="rId27"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1418" w:right="1440" w:bottom="1021" w:left="1440" w:header="709" w:footer="794" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56834658" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="206" w:name="_Appendix_A:_Request"/>
+      <w:bookmarkStart w:id="207" w:name="_Toc233885885"/>
+      <w:bookmarkStart w:id="208" w:name="_Hlk233191483"/>
+      <w:bookmarkEnd w:id="206"/>
+      <w:r w:rsidRPr="00694537">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6E0227" w14:textId="288A2391" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="209" w:name="_Appendix_A:_Initial"/>
+      <w:bookmarkStart w:id="210" w:name="_Toc237937007"/>
+      <w:bookmarkEnd w:id="209"/>
+      <w:r w:rsidRPr="00694537">
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix A: Initial meeting with young person</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="207"/>
+      <w:bookmarkEnd w:id="210"/>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p w14:paraId="10557633" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The initial meeting with the young person provides the first contact between a SCM and a young person at a YDC. The purpose of the meeting is to outline the role of case planning, identify the needs of the young person and to provide information relevant to the young person’s court outcome.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A448D0" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Unlike other case planning meetings, the initial meeting with the young person may be an informal discussion between the young person and the SCM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8A1592" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The SCM shall provide an overview of the case management process to the young person. The overview shall include but is not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B38B485" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="717"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>important dates (e.g. future court dates, early release, expiry etc)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1971F623" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="717"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>the SRRB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FC4972" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="717"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>future case planning meetings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409A851D" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The SCM shall offer the young person a summary of agreed actions in a format suitable for their understanding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F17631" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="211" w:name="_Appendix_B:_Admission"/>
+      <w:bookmarkStart w:id="212" w:name="_Toc233885886"/>
+      <w:bookmarkStart w:id="213" w:name="_Toc237937008"/>
+      <w:bookmarkEnd w:id="211"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Appendix B: Admission Planning Meeting</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="212"/>
+      <w:bookmarkEnd w:id="213"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044FE250" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The SCM shall convene an The Admission Planning meeting (APM) within two weeks of admission of a sentenced young person. Where a young person is sentenced to a term of detention and is not a new admission a PSM shall occur instead of an APM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A9C680" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Where a young person is on remand at a YDC for more than two weeks an APM shall be conducted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1730BFC9" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The APM is usually the first case planning meeting for a sentenced or remand young person involving the young person, their family, responsible adult/caregivers and relevant internal and external stakeholders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443A3B71" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The APM provides an opportunity to debrief with the young person and their family, responsible adult/caregivers regarding how the young person is progressing in custody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0907448E" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The APM shall determine if any assessments have been undertaken and where the necessary assessments have been completed the APM shall develop an initial draft of a CMP for the young person, building on their input, strengths, individual responsivity factors and available supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345AAA6A" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">Where the young person’s remaining term of detention is three months or less a ADPM meeting shall be convened instead of the APM in accordance with </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_F:_Admission/Discharge" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix F: Admission/Discharge Planning Meeting</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156998F1" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="214" w:name="_Appendix_C:_Post"/>
+      <w:bookmarkStart w:id="215" w:name="_Toc233885887"/>
+      <w:bookmarkStart w:id="216" w:name="_Toc237937009"/>
+      <w:bookmarkEnd w:id="214"/>
+      <w:r w:rsidRPr="00694537">
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix C: Post Sentence Meeting</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="215"/>
+      <w:bookmarkEnd w:id="216"/>
+    </w:p>
+    <w:p w14:paraId="6BB03805" w14:textId="745A94F8" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The Post Sentence Meetings (PSM) shall occur within two weeks of the young person being sentenced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63218489" w14:textId="37A30322" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>PSM are formal meetings convened by CPPU and YJS to collaborate and consult with the young person, their family, responsible adult/caregivers and other relevant stakeholders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B522920" w14:textId="37D210C5" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The PSM occurs instead of an APM where a young person receives a term of detention, and they are already at a YDC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AF87AB" w14:textId="2094B8CB" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The SCM shall review/update </w:t>
+      </w:r>
+      <w:r w:rsidR="00B849A8" w:rsidRPr="00694537">
+        <w:t>the relevant assessment tool</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve"> prior to the PSM. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF46D34" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The PSM shall review the CMP with the young person and their family, responsible adult/caregivers building on their input, strengths, individual responsivity factors and available supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480E6C09" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="217" w:name="_Appendix_D:_Interim"/>
+      <w:bookmarkStart w:id="218" w:name="_Toc233885888"/>
+      <w:bookmarkStart w:id="219" w:name="_Toc237937010"/>
+      <w:bookmarkStart w:id="220" w:name="_Hlk233192037"/>
+      <w:bookmarkEnd w:id="217"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Appendix D: Interim Planning Meeting</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="218"/>
+      <w:bookmarkEnd w:id="219"/>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:p w14:paraId="6C5370C1" w14:textId="093AED1A" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The SCM shall convene an Interim Planning meeting (IPM) for both sentenced young people and young people on remand every six weeks after their APM or PSM until their DPM and/or release of the young person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581993FF" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The IPM provides a forum to discuss and assess with the young person and their family, responsible adult/caregivers any concerns, the progress the young person has made at the YDC and to plan the next period. Consideration shall be given to throughcare, specifically based on the young person’s goals and/or plans upon their return to the community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684F8F73" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="221" w:name="_Appendix_E:_Discharge"/>
+      <w:bookmarkStart w:id="222" w:name="_Toc233885889"/>
+      <w:bookmarkStart w:id="223" w:name="_Toc237937011"/>
+      <w:bookmarkEnd w:id="221"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Appendix E: Discharge Planning Meeting</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="222"/>
+      <w:bookmarkEnd w:id="223"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3F2B9B" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Except for sentences which are four months or less, the SCM shall convene a Discharge Planning meeting (DPM) meeting six weeks prior to the young person’s appearance before the SRRB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4578CAAD" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Where a young person has not consented to making an SRO or has been denied by the SRRB, a discharge planning meeting shall be convened by the SCM six weeks prior to the young person’s sentence expiry date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460421DE" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The DPM provides an opportunity to report and update the young person’s achievements and to identify any areas for improvement. The DPM also ensures the young person’s release plan is in place where a young person is applying for early release. The DPM also provides an opportunity to discuss and explain the expectations and conditions of an SRO with the young person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27942561" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Where a young person is serving a full term of detention, the DPM provides an opportunity for the young person’s accommodation plans on release to be confirmed and to identify additional throughcare requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796ACB02" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:lastRenderedPageBreak/>
+        <w:t>YJS shall confirm and outline the details of the draft release plan, such as accommodation, education, vocation, community program-attendance and community supports (e.g. mentors, counselling).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FB0497" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The DPM will work collaboratively to support the young person, their family and their responsible adult/caregivers to participate informing the release plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EBC7E3" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Where the young person is subject to a SRO the DPM shall ensure the young person their family and their responsible adult/caregivers understand the SRO conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585FF753" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="224" w:name="_Appendix_F:_Admission/Discharge"/>
+      <w:bookmarkStart w:id="225" w:name="_Toc233885890"/>
+      <w:bookmarkStart w:id="226" w:name="_Toc237937012"/>
+      <w:bookmarkEnd w:id="224"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Appendix F: Admission/Discharge Planning Meeting</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="225"/>
+      <w:bookmarkEnd w:id="226"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A01D44" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>An Admission/Discharge Planning meeting (ADPM) is convened in place of an APM and/or DPM when a young person receives a short term of detention (three months or less), or their sentence has been backdated significantly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8FAC0B" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>An ADPM is a meeting combining the elements of both the Admission and Discharge Planning meetings into one meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC80307" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="005F60F5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="227" w:name="_Appendix_G:_Case"/>
+      <w:bookmarkStart w:id="228" w:name="_Toc233885891"/>
+      <w:bookmarkStart w:id="229" w:name="_Toc237937013"/>
+      <w:bookmarkEnd w:id="227"/>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Appendix G: Case Management Plan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="228"/>
+      <w:bookmarkEnd w:id="229"/>
+    </w:p>
+    <w:p w14:paraId="532905FF" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The Custodial Case Management Plan (CMP) is an ACM Checklist on TOMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D7FB66" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The CMP shall be individual and reflective of the young person’s needs as identified by the relevant assessment tools and based on the Risk Needs Responsivity principles. The CMP shall also acknowledge the identified strengths of the young person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D46A3E" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The SCM shall develop the CMP at the APM, PSM, ADPM or other relevant case planning meeting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66FCC5D5" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The CMP shall be finalised within seven days of case planning meetings and approved by the CPPU Team Leader alongside the case planning meeting minutes as per 4.1.11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3E5925" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Staff shall provide the young person a visual version of the CMP that has been adjusted to suit their responsivity factors, including the goals and time frames negotiated with the young person. The CMP ACM checklist on TOMS must not be printed and provided to the young person as it contains TOMS identifying information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EE8EFA" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">The CMP shall be reviewed at subsequent case planning meetings (refer to 3) and updated where there are changes to circumstances or progress. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D88E299" w14:textId="1177B73C" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>The CMP shall be reviewed by the SCM every six weeks at a minimum and where there are updates the CMP shall be endorsed by the CPPU Team Leader</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376A09CF" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="00FD7386">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">Refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>YJS Case Management Plan Procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve"> for further guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A071859" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="005F60F5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="230" w:name="_Appendix_H:_Changing"/>
+      <w:bookmarkStart w:id="231" w:name="_Toc233885892"/>
+      <w:bookmarkStart w:id="232" w:name="_Toc237937014"/>
+      <w:bookmarkEnd w:id="230"/>
+      <w:r w:rsidRPr="00694537">
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix H: Changing Habits and Reaching Targets</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="231"/>
+      <w:bookmarkEnd w:id="232"/>
+    </w:p>
+    <w:p w14:paraId="7D3DF97A" w14:textId="5E9EEE6C" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="005F60F5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Changing Habits and Reaching Targets (CHART) is a valuable resource for both SCM and YJS to address criminogenic needs and may be used as evidence in SRRB reports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D98B3EE" w14:textId="1793B9C6" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="005F60F5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">As part of the APM, the SCM shall introduce CHART in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00694537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Changing Habits and Reaching Targets (CHART)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00694537">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763B9FFA" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="005F60F5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>CHART Modules shall be completed where a young person is sentenced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687536F3" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="005F60F5">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:keepNext/>
+        <w:spacing w:before="0" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Only discretionary CHART Modules shall be completed where a young person is on remand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C9EF4D" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00694537" w:rsidRDefault="00995C29" w:rsidP="005F60F5">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:keepNext/>
+        <w:spacing w:before="0" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t>Where a young person is on remand CHART modules may be completed in relation to previous criminogenic needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EE53D0" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="00C67242" w:rsidRDefault="00995C29" w:rsidP="005F60F5">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:keepNext/>
+        <w:spacing w:before="0" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694537">
+        <w:t xml:space="preserve">Where CHART is suspended the SCM shall record the reason in TOMS and the CPPU Team Leader shall endorse the suspension. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38256F3D" w14:textId="77777777" w:rsidR="004B7F7E" w:rsidRPr="00D05B49" w:rsidRDefault="004B7F7E" w:rsidP="004B7F7E"/>
+    <w:p w14:paraId="5CAEA91E" w14:textId="77777777" w:rsidR="004B7F7E" w:rsidRPr="00EB2ABC" w:rsidRDefault="004B7F7E" w:rsidP="00EB2ABC"/>
+    <w:sectPr w:rsidR="004B7F7E" w:rsidRPr="00EB2ABC" w:rsidSect="000D3867">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1276" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="1588" w:right="1440" w:bottom="2438" w:left="1440" w:header="1417" w:footer="1020" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1851727A" w14:textId="77777777" w:rsidR="00080A52" w:rsidRDefault="00080A52" w:rsidP="00D06E62">
+    <w:p w14:paraId="60D60012" w14:textId="77777777" w:rsidR="002212DA" w:rsidRDefault="002212DA" w:rsidP="000451B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59ECE530" w14:textId="77777777" w:rsidR="00080A52" w:rsidRDefault="00080A52" w:rsidP="00D06E62">
+    <w:p w14:paraId="49AB1C11" w14:textId="77777777" w:rsidR="002212DA" w:rsidRDefault="002212DA" w:rsidP="000451B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="48724DC1" w14:textId="77777777" w:rsidR="002212DA" w:rsidRDefault="002212DA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Dotum">
+    <w:panose1 w:val="020B0600000101010101"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-    <w:panose1 w:val="020B0704020202020204"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6AC5447C" w14:textId="47427BB2" w:rsidR="0092584D" w:rsidRDefault="0092584D" w:rsidP="00CC3C68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="353A6204" w14:textId="174D9C90" w:rsidR="00E47878" w:rsidRPr="00B028FC" w:rsidRDefault="00E47878">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:right="-178"/>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
-      <w:t xml:space="preserve">Custodial </w:t>
-[...11 lines deleted...]
-      <w:t>s</w:t>
+      <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
-    <w:r w:rsidR="00CC3C68">
-      <w:tab/>
+    <w:r w:rsidR="00B028FC">
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00627992">
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
-        <w:noProof/>
-[...11 lines deleted...]
-        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
-        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:t>15</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
-        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22AF9418" w14:textId="77777777" w:rsidR="00080A52" w:rsidRDefault="00080A52" w:rsidP="00D06E62">
+    <w:p w14:paraId="63EAEAE5" w14:textId="77777777" w:rsidR="002212DA" w:rsidRDefault="002212DA" w:rsidP="000451B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="249D91DF" w14:textId="77777777" w:rsidR="00080A52" w:rsidRDefault="00080A52" w:rsidP="00D06E62">
+    <w:p w14:paraId="774CF4F7" w14:textId="77777777" w:rsidR="002212DA" w:rsidRDefault="002212DA" w:rsidP="000451B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-    <w:p w14:paraId="2265A721" w14:textId="74794CF2" w:rsidR="0092584D" w:rsidRDefault="0092584D">
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="71D8BC7F" w14:textId="77777777" w:rsidR="002212DA" w:rsidRDefault="002212DA"/>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="45B4EFBF" w14:textId="77777777" w:rsidR="000858D8" w:rsidRPr="009E63C2" w:rsidRDefault="000858D8" w:rsidP="000858D8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> s 132 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Young Offenders Act 1994</w:t>
+        <w:t xml:space="preserve">Young Offenders Act 1994, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Section 132</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="2B567970" w14:textId="77777777" w:rsidR="00995C29" w:rsidRPr="009E63C2" w:rsidRDefault="00995C29" w:rsidP="00995C29">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Young Offenders Act 1994, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Section 132</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="32B4C547" w14:textId="30E89288" w:rsidR="0092584D" w:rsidRDefault="0092584D" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7494750F" w14:textId="121BF7D8" w:rsidR="0087244E" w:rsidRDefault="00F56F06">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55FFC1DB" wp14:editId="6EB7B3DA">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="259819291" name="Text Box 8" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="198D252D" w14:textId="56D7FC99" w:rsidR="00F56F06" w:rsidRPr="00F56F06" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F56F06">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="55FFC1DB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="198D252D" w14:textId="56D7FC99" w:rsidR="00F56F06" w:rsidRPr="00F56F06" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00F56F06">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="529AB0DF" w14:textId="4C231050" w:rsidR="001C1AFE" w:rsidRDefault="00F56F06" w:rsidP="001C1AFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5284D87C" wp14:editId="6DFC6AE3">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1746931753" name="Text Box 9" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="25296A59" w14:textId="40E1915A" w:rsidR="00F56F06" w:rsidRPr="00FD688F" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00FD688F">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5284D87C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="25296A59" w14:textId="40E1915A" w:rsidR="00F56F06" w:rsidRPr="00FD688F" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00FD688F">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="001C1AFE">
+      <w:rPr>
+        <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C1AFE">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00FD688F">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>COPP 6.5 – Case Planning and Release Review</w:t>
+    </w:r>
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00415279" w:rsidRPr="00491B7B">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="00FD688F" w:rsidRPr="00FD688F">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3.0</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5C010B8F" w14:textId="77777777" w:rsidR="0092584D" w:rsidRDefault="0092584D">
+  <w:p w14:paraId="42408781" w14:textId="42216205" w:rsidR="003B7806" w:rsidRDefault="003B7806" w:rsidP="000451B2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="460DAE8D" w14:textId="08F2FED3" w:rsidR="0092584D" w:rsidRDefault="0092584D">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BD384C7" w14:textId="322CFEBF" w:rsidR="007140F0" w:rsidRDefault="00352E48" w:rsidP="00352E48">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r w:rsidRPr="00D521D2">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="711A4B07" wp14:editId="18BD51F8">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EB8D338" wp14:editId="185B149B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>181610</wp:posOffset>
+                <wp:posOffset>577850</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>220980</wp:posOffset>
+                <wp:posOffset>334010</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
-                            <w:p w14:paraId="380C40CA" w14:textId="77777777" w:rsidR="0092584D" w:rsidRPr="00464E72" w:rsidRDefault="0092584D" w:rsidP="008D51C1">
+                            <w:p w14:paraId="4882013D" w14:textId="77777777" w:rsidR="000D6033" w:rsidRPr="00464E72" w:rsidRDefault="000D6033" w:rsidP="000D6033">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="711A4B07" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5EB8D338" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QViZkUyEQVxAFKvXmxm4SEa+j2G3C37Oc4Dia0cyb&#10;cjP7XpzdGLtACNlCgXBUB9tRg/Dx/nyjQcRkyJo+kEP4dhE21eVFaQobJnpz521qBJdQLAxCm9JQ&#10;SBnr1nkTF2FwxN4xjN4klmMj7WgmLve9zJVaS2864oXWDO6xdfXX9uQRPl+O+91SvTZPfjVMYVaS&#10;/J1EvL6aH+5BJDenvzD84jM6VMx0CCeyUfQIuV5zEuF2yQ/Yz7XOQBwQdLYCWZXy/4HqBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADlXVaj2AQAAzQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:45.5pt;margin-top:26.3pt;width:129.75pt;height:23.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE5YjI+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueqZqaTneTCFusjySDx8Fm9Cxo&#10;06L/y1lHFqt4+LMHLznTXyxJuZrMZsmTOZjNr6YU+MvM9jIDVhBUxSNnw/Y2Zh8PxG5I8kZlNZ47&#10;ObVM1skinWyevHkZ51PPj3HzDwAA//8DAFBLAwQUAAYACAAAACEAOZl1FdwAAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7Oi4LalIiFMhEFsQ5SGxc+NpEhGPo9htwt8zrGA5&#10;OqN7zy23s+/VicbYBTawXGhQxHVwHTcG3l4fr25AxWTZ2T4wGfimCNvq/Ky0hQsTv9BplxolIRwL&#10;a6BNaSgQY92St3ERBmJhhzB6m+QcG3SjnSTc97jSeoPediwNrR3ovqX6a3f0Bt6fDp8f1/q5efDZ&#10;MIVZI/scjbm8mO9uQSWa098z/OqLOlTitA9HdlH1BvKlTEkGstUGlPB1pjNQewH5GrAq8f+A6gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCE5YjI+gEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA5mXUV3AAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
-                      <w:p w14:paraId="380C40CA" w14:textId="77777777" w:rsidR="0092584D" w:rsidRPr="00464E72" w:rsidRDefault="0092584D" w:rsidP="008D51C1">
+                      <w:p w14:paraId="4882013D" w14:textId="77777777" w:rsidR="000D6033" w:rsidRPr="00464E72" w:rsidRDefault="000D6033" w:rsidP="000D6033">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D521D2">
       <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
-[...102 lines deleted...]
-        <w:lang w:eastAsia="en-AU"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05C4C2F2" wp14:editId="687772AA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03F191A5" wp14:editId="213AC8B4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-29210</wp:posOffset>
+            <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>-59055</wp:posOffset>
+            <wp:align>top</wp:align>
           </wp:positionV>
-          <wp:extent cx="7580630" cy="10719435"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="7553325" cy="10718800"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="6350"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Picture 2"/>
+          <wp:docPr id="868667830" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7580630" cy="10719435"/>
+                    <a:ext cx="7553325" cy="10718800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...22 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00F56F06">
       <w:rPr>
+        <w:rFonts w:cs="Arial"/>
         <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="607BC7FE" wp14:editId="265B0BE8">
+              <wp:simplePos x="914400" y="447675"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1430070932" name="Text Box 7" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="28E1DA23" w14:textId="7B7A4335" w:rsidR="00F56F06" w:rsidRPr="00FD688F" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00FD688F">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="607BC7FE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 7" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd3zrmDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFre9q1hR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha2EAatKflKB367ev1t2rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/T6rvOgI&#10;vTXZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBITMlp94wnT6du3hmq6Uo9l64upHnNsQ/dNGKxlLR&#10;C9S9QMEOvvkDqm2khwAaJxLaDLRupEoz0DTT/M0021o4lWYhcoK70BT+H6x8PG7ds2fYf4GeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHpQpvqkUlyLmazm5wikkI3Hxfz+TyiZNfLzgf8qqBl0Si5p60kssTx&#10;IeCQOqbEWhY2jTFpM8b+5iDM6MmuHUYL+13PmoqKj93voDrRUB6GfQcnNw2VfhABn4WnBVO3JFp8&#10;okMb6EoOZ4uzGvyPv/ljPvFOUc46EkzJLSmaM/PN0j6itpIx/ZzPIxl+dO9Gwx7aOyAZTulFOJnM&#10;mIdmNLWH9pXkvI6FKCSspHIlx9G8w0G59BykWq9TEsnICXywWycjdKQrcvnSvwrvzoQjbeoRRjWJ&#10;4g3vQ268Gdz6gMR+WkqkdiDyzDhJMK31/Fyixn/9T1nXR736CQAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBd3zrmDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="28E1DA23" w14:textId="7B7A4335" w:rsidR="00F56F06" w:rsidRPr="00FD688F" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00FD688F">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
-      <w:rPr>
-[...44 lines deleted...]
-      <w:t>0</w:t>
+      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
+    <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6684E2E"/>
+    <w:tmpl w:val="226035A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00A42ED8"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B40DD4C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
-    </w:lvl>
-[...70 lines deleted...]
-      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="045B4D86"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C090001"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...72 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="BCCEADA2"/>
+    <w:tmpl w:val="20665148"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="576" w:hanging="576"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:specVanish w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading6"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading7"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="070A41C4"/>
+    <w:nsid w:val="122F4122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E2162322"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1304" w:hanging="453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2018" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="ListNumber1"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2738" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3458" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4178" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4898" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5618" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6338" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7058" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13945255"/>
+    <w:nsid w:val="1E8935F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="841477E4"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="37AC1C14"/>
+    <w:lvl w:ilvl="0" w:tplc="DEF4BEEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="12" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="732" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1452" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2172" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2892" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3612" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4332" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5052" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E9E4A5D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8D2EA130"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Sectionheading"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Subsectionheading"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="207A1671"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4558D5AC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="StyleHeading1Arial12ptJustifiedBottomNoborder"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="289D3B1B"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28BD09AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="82BCDE1A"/>
-[...264 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="7E0ABF1C">
+    <w:tmpl w:val="A5CE6210"/>
+    <w:lvl w:ilvl="0" w:tplc="8F065F90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -9876,490 +11624,54 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="492B4C85"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29DF79C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="775C81AA"/>
-[...435 lines deleted...]
-    <w:tmpl w:val="92A69580"/>
+    <w:tmpl w:val="9788C2B4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -10425,140 +11737,1890 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E3F7366"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="49969496"/>
+    <w:styleLink w:val="StyleOutlinenumberedTrebuchetMS11ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1067"/>
+        </w:tabs>
+        <w:ind w:left="1067" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30712E20"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="62E43742"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39F64AB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A56EDAAC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="StyleStyleHeading113ptJustifiedBefore0pt125pt"/>
+      <w:lvlText w:val="1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1648"/>
+        </w:tabs>
+        <w:ind w:left="1648" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1792"/>
+        </w:tabs>
+        <w:ind w:left="1792" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1936"/>
+        </w:tabs>
+        <w:ind w:left="1936" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2080"/>
+        </w:tabs>
+        <w:ind w:left="2080" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2224"/>
+        </w:tabs>
+        <w:ind w:left="2224" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2368"/>
+        </w:tabs>
+        <w:ind w:left="2368" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EC42CEA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34504F38"/>
+    <w:lvl w:ilvl="0" w:tplc="7E0ABF1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-2115" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-1395" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-675" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="45" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="765" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1485" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2205" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2925" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3645" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F085036"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001D"/>
+    <w:styleLink w:val="1ai"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42DD6A24"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C79E752E"/>
+    <w:lvl w:ilvl="0" w:tplc="060AF856">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="StyleHeading1Before0ptBottomSinglesolidlineAuto"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="81343D40">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="17C68D96">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C2A9A52">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DBC4A7FA">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BE82FADC">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="50820832">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C79E98AC">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AB989B9C">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71150A8A"/>
+    <w:nsid w:val="4C5F1835"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F985AA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1067"/>
+        </w:tabs>
+        <w:ind w:left="1067" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="520F5E76"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:styleLink w:val="111111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B273644"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0BFC433A"/>
+    <w:tmpl w:val="C786F1B6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DEC6B6C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3BED860"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66631DFC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="993616EE"/>
+    <w:styleLink w:val="StyleOutlinenumbered13ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="34"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="510"/>
+        </w:tabs>
+        <w:ind w:left="510" w:hanging="510"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F2118B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2E8E8B6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FA012B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="199E1078"/>
+    <w:styleLink w:val="StyleNumbered13ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71150A8A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0C41CE8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="818" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1538" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2258" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2978" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3698" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4418" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5138" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5858" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6578" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72004AC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA8A70BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleHeader1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleHeader2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5536" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleBody3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -10608,1343 +13670,2558 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="760F758F"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="773E52E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="775C81AA"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="96060B5C"/>
+    <w:lvl w:ilvl="0" w:tplc="12A6B1F6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="List"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1635059877">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79FC022D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35D8E93E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1446726632">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1767072405">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="43799854">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1706834199">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1189567666">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1869099608">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="818303905">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="279990399">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1578203529">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1441333933">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1624849358">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="350692075">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1157265718">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="730034449">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1697077025">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1222979721">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1035421077">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1081635389">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="18" w16cid:durableId="895046219">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="531117415">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="19" w16cid:durableId="624047923">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="939408154">
+  <w:num w:numId="20" w16cid:durableId="1318993412">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="367031995">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1668678226">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1011839704">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="660042265">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="157889793">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="804011441">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="26" w16cid:durableId="523521746">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2120223424">
-[...14 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="638069139">
+  <w:num w:numId="27" w16cid:durableId="2120223424">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="154345843">
-[...29 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="918366993">
+  <w:num w:numId="28" w16cid:durableId="915551631">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1535650254">
-[...5 lines deleted...]
-  <w:numIdMacAtCleanup w:val="14"/>
+  <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ZBvkZthY3GSLO2CZHkWvk/lGlcGe5awMuah5ivttilbUbqhQnDK+B/pL8xCSVXq7HX+/RkOxSL1KA23TMhkmuw==" w:salt="uU0DappIPNOmfSDOs1GcGg=="/>
+  <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="uyMFWpiebgP8oe5EiyPXy7v1N0fcCTLenUlrdMrDxbuZUY01UD9G869FkJZh86FFjPzMZkkwVIPaypU3peMgkg==" w:salt="r8SsTafTkwR0f0V9DYsKGA=="/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...1 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00AB250B"/>
-[...867 lines deleted...]
-    <w:rsid w:val="00FF6D03"/>
+    <w:rsidRoot w:val="000451B2"/>
+    <w:rsid w:val="0000064C"/>
+    <w:rsid w:val="000008A1"/>
+    <w:rsid w:val="00000AEA"/>
+    <w:rsid w:val="00001F99"/>
+    <w:rsid w:val="000024BF"/>
+    <w:rsid w:val="00002EC6"/>
+    <w:rsid w:val="0000777B"/>
+    <w:rsid w:val="00007DDA"/>
+    <w:rsid w:val="000110A8"/>
+    <w:rsid w:val="0001259D"/>
+    <w:rsid w:val="000127F5"/>
+    <w:rsid w:val="00012F56"/>
+    <w:rsid w:val="00013B88"/>
+    <w:rsid w:val="00013BB5"/>
+    <w:rsid w:val="00015765"/>
+    <w:rsid w:val="0001614C"/>
+    <w:rsid w:val="00016FA6"/>
+    <w:rsid w:val="000171B7"/>
+    <w:rsid w:val="00017AAE"/>
+    <w:rsid w:val="00020180"/>
+    <w:rsid w:val="00020D14"/>
+    <w:rsid w:val="00021FAD"/>
+    <w:rsid w:val="000224F2"/>
+    <w:rsid w:val="000244EB"/>
+    <w:rsid w:val="00025119"/>
+    <w:rsid w:val="0002629F"/>
+    <w:rsid w:val="00027566"/>
+    <w:rsid w:val="000300AB"/>
+    <w:rsid w:val="00030F25"/>
+    <w:rsid w:val="0003184B"/>
+    <w:rsid w:val="000330DF"/>
+    <w:rsid w:val="000333A4"/>
+    <w:rsid w:val="00034D41"/>
+    <w:rsid w:val="00035D15"/>
+    <w:rsid w:val="0003659E"/>
+    <w:rsid w:val="00037D7B"/>
+    <w:rsid w:val="00040247"/>
+    <w:rsid w:val="000403EF"/>
+    <w:rsid w:val="00040C4A"/>
+    <w:rsid w:val="00040CE8"/>
+    <w:rsid w:val="000436F5"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rsid w:val="00045EDD"/>
+    <w:rsid w:val="00046E6B"/>
+    <w:rsid w:val="0004748E"/>
+    <w:rsid w:val="00053E5D"/>
+    <w:rsid w:val="00055385"/>
+    <w:rsid w:val="00055616"/>
+    <w:rsid w:val="00057B0A"/>
+    <w:rsid w:val="00057F3B"/>
+    <w:rsid w:val="00061792"/>
+    <w:rsid w:val="00062495"/>
+    <w:rsid w:val="00062F86"/>
+    <w:rsid w:val="000651A6"/>
+    <w:rsid w:val="00065689"/>
+    <w:rsid w:val="00066E2A"/>
+    <w:rsid w:val="000720F5"/>
+    <w:rsid w:val="00072156"/>
+    <w:rsid w:val="00072BB5"/>
+    <w:rsid w:val="00072E31"/>
+    <w:rsid w:val="0007336E"/>
+    <w:rsid w:val="000751BF"/>
+    <w:rsid w:val="00075536"/>
+    <w:rsid w:val="00080217"/>
+    <w:rsid w:val="00080281"/>
+    <w:rsid w:val="00080788"/>
+    <w:rsid w:val="00081258"/>
+    <w:rsid w:val="000820B0"/>
+    <w:rsid w:val="000821E0"/>
+    <w:rsid w:val="00083FC7"/>
+    <w:rsid w:val="00085145"/>
+    <w:rsid w:val="000858D8"/>
+    <w:rsid w:val="00087062"/>
+    <w:rsid w:val="000919CF"/>
+    <w:rsid w:val="0009210B"/>
+    <w:rsid w:val="00092613"/>
+    <w:rsid w:val="0009289B"/>
+    <w:rsid w:val="000933BE"/>
+    <w:rsid w:val="00093F7C"/>
+    <w:rsid w:val="0009519D"/>
+    <w:rsid w:val="000A0F6A"/>
+    <w:rsid w:val="000A1D4A"/>
+    <w:rsid w:val="000A2A33"/>
+    <w:rsid w:val="000A2AA6"/>
+    <w:rsid w:val="000A2E48"/>
+    <w:rsid w:val="000A319A"/>
+    <w:rsid w:val="000A31BA"/>
+    <w:rsid w:val="000A533C"/>
+    <w:rsid w:val="000A6725"/>
+    <w:rsid w:val="000A682B"/>
+    <w:rsid w:val="000A714D"/>
+    <w:rsid w:val="000A73CD"/>
+    <w:rsid w:val="000B0765"/>
+    <w:rsid w:val="000B0A21"/>
+    <w:rsid w:val="000B37DF"/>
+    <w:rsid w:val="000B4B8B"/>
+    <w:rsid w:val="000B7A92"/>
+    <w:rsid w:val="000C1D72"/>
+    <w:rsid w:val="000C2FCA"/>
+    <w:rsid w:val="000C324F"/>
+    <w:rsid w:val="000D0ED4"/>
+    <w:rsid w:val="000D2763"/>
+    <w:rsid w:val="000D3867"/>
+    <w:rsid w:val="000D3F72"/>
+    <w:rsid w:val="000D5571"/>
+    <w:rsid w:val="000D5789"/>
+    <w:rsid w:val="000D6033"/>
+    <w:rsid w:val="000D63D7"/>
+    <w:rsid w:val="000D6494"/>
+    <w:rsid w:val="000D66F8"/>
+    <w:rsid w:val="000D7977"/>
+    <w:rsid w:val="000E2CE7"/>
+    <w:rsid w:val="000E2E41"/>
+    <w:rsid w:val="000E3196"/>
+    <w:rsid w:val="000E3662"/>
+    <w:rsid w:val="000E43FA"/>
+    <w:rsid w:val="000E5288"/>
+    <w:rsid w:val="000E56C6"/>
+    <w:rsid w:val="000E6065"/>
+    <w:rsid w:val="000E7DF8"/>
+    <w:rsid w:val="000F0545"/>
+    <w:rsid w:val="000F1A32"/>
+    <w:rsid w:val="000F2924"/>
+    <w:rsid w:val="000F3BB5"/>
+    <w:rsid w:val="000F44A9"/>
+    <w:rsid w:val="000F5116"/>
+    <w:rsid w:val="000F5277"/>
+    <w:rsid w:val="000F557D"/>
+    <w:rsid w:val="000F6C5F"/>
+    <w:rsid w:val="001004A9"/>
+    <w:rsid w:val="001023C9"/>
+    <w:rsid w:val="00103D57"/>
+    <w:rsid w:val="001047FB"/>
+    <w:rsid w:val="00104999"/>
+    <w:rsid w:val="00105A63"/>
+    <w:rsid w:val="00111825"/>
+    <w:rsid w:val="00112601"/>
+    <w:rsid w:val="001126BF"/>
+    <w:rsid w:val="00112C3B"/>
+    <w:rsid w:val="00113C06"/>
+    <w:rsid w:val="00113C5A"/>
+    <w:rsid w:val="001143CA"/>
+    <w:rsid w:val="00114D53"/>
+    <w:rsid w:val="001174E1"/>
+    <w:rsid w:val="00120291"/>
+    <w:rsid w:val="001207FC"/>
+    <w:rsid w:val="001222E9"/>
+    <w:rsid w:val="00123973"/>
+    <w:rsid w:val="00126C93"/>
+    <w:rsid w:val="001278B6"/>
+    <w:rsid w:val="0012790A"/>
+    <w:rsid w:val="001279BF"/>
+    <w:rsid w:val="00132781"/>
+    <w:rsid w:val="001328C2"/>
+    <w:rsid w:val="00137D57"/>
+    <w:rsid w:val="00140A59"/>
+    <w:rsid w:val="00140AE8"/>
+    <w:rsid w:val="00141DB5"/>
+    <w:rsid w:val="0014380C"/>
+    <w:rsid w:val="00144FF9"/>
+    <w:rsid w:val="00145A82"/>
+    <w:rsid w:val="00145B02"/>
+    <w:rsid w:val="0014696C"/>
+    <w:rsid w:val="001474AF"/>
+    <w:rsid w:val="001512A6"/>
+    <w:rsid w:val="00151922"/>
+    <w:rsid w:val="00151C0C"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rsid w:val="0015363F"/>
+    <w:rsid w:val="00155017"/>
+    <w:rsid w:val="00156F18"/>
+    <w:rsid w:val="00157201"/>
+    <w:rsid w:val="00157E1C"/>
+    <w:rsid w:val="0016077F"/>
+    <w:rsid w:val="00162B85"/>
+    <w:rsid w:val="00162EFD"/>
+    <w:rsid w:val="001632CB"/>
+    <w:rsid w:val="0016504F"/>
+    <w:rsid w:val="0017031F"/>
+    <w:rsid w:val="00173150"/>
+    <w:rsid w:val="00174364"/>
+    <w:rsid w:val="00174DD4"/>
+    <w:rsid w:val="00175E9C"/>
+    <w:rsid w:val="00176153"/>
+    <w:rsid w:val="0017634C"/>
+    <w:rsid w:val="001775A0"/>
+    <w:rsid w:val="0018042B"/>
+    <w:rsid w:val="00180D2F"/>
+    <w:rsid w:val="00182A24"/>
+    <w:rsid w:val="0018426E"/>
+    <w:rsid w:val="00184961"/>
+    <w:rsid w:val="00187323"/>
+    <w:rsid w:val="0019028E"/>
+    <w:rsid w:val="001921B5"/>
+    <w:rsid w:val="0019412B"/>
+    <w:rsid w:val="00194B06"/>
+    <w:rsid w:val="00195474"/>
+    <w:rsid w:val="001956B1"/>
+    <w:rsid w:val="00197B95"/>
+    <w:rsid w:val="001A09DA"/>
+    <w:rsid w:val="001A0D89"/>
+    <w:rsid w:val="001A1BD4"/>
+    <w:rsid w:val="001A2133"/>
+    <w:rsid w:val="001A2E64"/>
+    <w:rsid w:val="001A369E"/>
+    <w:rsid w:val="001A419E"/>
+    <w:rsid w:val="001A481D"/>
+    <w:rsid w:val="001A4D00"/>
+    <w:rsid w:val="001A4D77"/>
+    <w:rsid w:val="001A5E6C"/>
+    <w:rsid w:val="001A6BA7"/>
+    <w:rsid w:val="001A7DB7"/>
+    <w:rsid w:val="001B0292"/>
+    <w:rsid w:val="001B0ECB"/>
+    <w:rsid w:val="001B1A56"/>
+    <w:rsid w:val="001B1ADA"/>
+    <w:rsid w:val="001B1E74"/>
+    <w:rsid w:val="001B2409"/>
+    <w:rsid w:val="001B418C"/>
+    <w:rsid w:val="001B4500"/>
+    <w:rsid w:val="001B4DB5"/>
+    <w:rsid w:val="001B50E5"/>
+    <w:rsid w:val="001C018C"/>
+    <w:rsid w:val="001C0B66"/>
+    <w:rsid w:val="001C17A6"/>
+    <w:rsid w:val="001C1AFE"/>
+    <w:rsid w:val="001C2084"/>
+    <w:rsid w:val="001C40B5"/>
+    <w:rsid w:val="001C6342"/>
+    <w:rsid w:val="001C6F2F"/>
+    <w:rsid w:val="001C73A5"/>
+    <w:rsid w:val="001C7A78"/>
+    <w:rsid w:val="001D0A8E"/>
+    <w:rsid w:val="001D26A5"/>
+    <w:rsid w:val="001D3382"/>
+    <w:rsid w:val="001D5638"/>
+    <w:rsid w:val="001D5BC1"/>
+    <w:rsid w:val="001D6E59"/>
+    <w:rsid w:val="001E1717"/>
+    <w:rsid w:val="001E24E2"/>
+    <w:rsid w:val="001E3374"/>
+    <w:rsid w:val="001E5298"/>
+    <w:rsid w:val="001E6D42"/>
+    <w:rsid w:val="001E7264"/>
+    <w:rsid w:val="001F09B2"/>
+    <w:rsid w:val="00200FB3"/>
+    <w:rsid w:val="002019B1"/>
+    <w:rsid w:val="00201ABB"/>
+    <w:rsid w:val="00201BB8"/>
+    <w:rsid w:val="00202C1B"/>
+    <w:rsid w:val="00203303"/>
+    <w:rsid w:val="002038CB"/>
+    <w:rsid w:val="002064F4"/>
+    <w:rsid w:val="002078E2"/>
+    <w:rsid w:val="00211DC2"/>
+    <w:rsid w:val="00212F03"/>
+    <w:rsid w:val="00213251"/>
+    <w:rsid w:val="0021477A"/>
+    <w:rsid w:val="0021484F"/>
+    <w:rsid w:val="00215043"/>
+    <w:rsid w:val="0021664F"/>
+    <w:rsid w:val="0021673E"/>
+    <w:rsid w:val="002169F2"/>
+    <w:rsid w:val="00220E6E"/>
+    <w:rsid w:val="002212DA"/>
+    <w:rsid w:val="002213F2"/>
+    <w:rsid w:val="00221C3C"/>
+    <w:rsid w:val="0022268C"/>
+    <w:rsid w:val="00222BD7"/>
+    <w:rsid w:val="00223477"/>
+    <w:rsid w:val="002243C3"/>
+    <w:rsid w:val="00224B17"/>
+    <w:rsid w:val="0022672C"/>
+    <w:rsid w:val="0023084D"/>
+    <w:rsid w:val="00230C9C"/>
+    <w:rsid w:val="0023534D"/>
+    <w:rsid w:val="0023793C"/>
+    <w:rsid w:val="00237AE4"/>
+    <w:rsid w:val="00237E96"/>
+    <w:rsid w:val="002403B9"/>
+    <w:rsid w:val="0024271A"/>
+    <w:rsid w:val="00242AA6"/>
+    <w:rsid w:val="00243A4C"/>
+    <w:rsid w:val="00243D8B"/>
+    <w:rsid w:val="0024497C"/>
+    <w:rsid w:val="00244B35"/>
+    <w:rsid w:val="00244DA9"/>
+    <w:rsid w:val="00245B7B"/>
+    <w:rsid w:val="002469C8"/>
+    <w:rsid w:val="00247A85"/>
+    <w:rsid w:val="00250C77"/>
+    <w:rsid w:val="0025156E"/>
+    <w:rsid w:val="00251BFD"/>
+    <w:rsid w:val="00253118"/>
+    <w:rsid w:val="00254DF0"/>
+    <w:rsid w:val="00256272"/>
+    <w:rsid w:val="002571DF"/>
+    <w:rsid w:val="0026033C"/>
+    <w:rsid w:val="0026062B"/>
+    <w:rsid w:val="00261684"/>
+    <w:rsid w:val="00262DD5"/>
+    <w:rsid w:val="002637C2"/>
+    <w:rsid w:val="002657D8"/>
+    <w:rsid w:val="002661A7"/>
+    <w:rsid w:val="00266302"/>
+    <w:rsid w:val="00266681"/>
+    <w:rsid w:val="00267586"/>
+    <w:rsid w:val="00270DAE"/>
+    <w:rsid w:val="00271D46"/>
+    <w:rsid w:val="0027212A"/>
+    <w:rsid w:val="00272A96"/>
+    <w:rsid w:val="00272F0D"/>
+    <w:rsid w:val="00273003"/>
+    <w:rsid w:val="0027334C"/>
+    <w:rsid w:val="002744F7"/>
+    <w:rsid w:val="002822FC"/>
+    <w:rsid w:val="00282C7F"/>
+    <w:rsid w:val="00283E34"/>
+    <w:rsid w:val="0028484D"/>
+    <w:rsid w:val="002852FE"/>
+    <w:rsid w:val="002855FC"/>
+    <w:rsid w:val="00285940"/>
+    <w:rsid w:val="00285A34"/>
+    <w:rsid w:val="002876BB"/>
+    <w:rsid w:val="0029114E"/>
+    <w:rsid w:val="002913D9"/>
+    <w:rsid w:val="002933D3"/>
+    <w:rsid w:val="002950DF"/>
+    <w:rsid w:val="002962E4"/>
+    <w:rsid w:val="0029631F"/>
+    <w:rsid w:val="00296993"/>
+    <w:rsid w:val="002A0B0F"/>
+    <w:rsid w:val="002A0E89"/>
+    <w:rsid w:val="002A217C"/>
+    <w:rsid w:val="002A2312"/>
+    <w:rsid w:val="002A2991"/>
+    <w:rsid w:val="002A3C81"/>
+    <w:rsid w:val="002A6CD7"/>
+    <w:rsid w:val="002A7D74"/>
+    <w:rsid w:val="002B0949"/>
+    <w:rsid w:val="002B09ED"/>
+    <w:rsid w:val="002B15AE"/>
+    <w:rsid w:val="002B1B87"/>
+    <w:rsid w:val="002B2494"/>
+    <w:rsid w:val="002B28C1"/>
+    <w:rsid w:val="002B2BDC"/>
+    <w:rsid w:val="002B3345"/>
+    <w:rsid w:val="002B4AA1"/>
+    <w:rsid w:val="002B6C30"/>
+    <w:rsid w:val="002C132D"/>
+    <w:rsid w:val="002C2066"/>
+    <w:rsid w:val="002C2D52"/>
+    <w:rsid w:val="002C3082"/>
+    <w:rsid w:val="002C6B04"/>
+    <w:rsid w:val="002D1C49"/>
+    <w:rsid w:val="002D558A"/>
+    <w:rsid w:val="002D6D1A"/>
+    <w:rsid w:val="002E0843"/>
+    <w:rsid w:val="002E4578"/>
+    <w:rsid w:val="002E7805"/>
+    <w:rsid w:val="002E7FBB"/>
+    <w:rsid w:val="002F1428"/>
+    <w:rsid w:val="002F6F2A"/>
+    <w:rsid w:val="00302C2E"/>
+    <w:rsid w:val="00303D1F"/>
+    <w:rsid w:val="00303F8B"/>
+    <w:rsid w:val="00304A39"/>
+    <w:rsid w:val="00304C92"/>
+    <w:rsid w:val="00305D8B"/>
+    <w:rsid w:val="00310627"/>
+    <w:rsid w:val="00310C8B"/>
+    <w:rsid w:val="00312201"/>
+    <w:rsid w:val="00313145"/>
+    <w:rsid w:val="00313694"/>
+    <w:rsid w:val="00313E8E"/>
+    <w:rsid w:val="00315499"/>
+    <w:rsid w:val="00315D93"/>
+    <w:rsid w:val="00316B14"/>
+    <w:rsid w:val="003211C2"/>
+    <w:rsid w:val="00322684"/>
+    <w:rsid w:val="0032329F"/>
+    <w:rsid w:val="00323D92"/>
+    <w:rsid w:val="00323E3F"/>
+    <w:rsid w:val="003242A3"/>
+    <w:rsid w:val="00324347"/>
+    <w:rsid w:val="0032538A"/>
+    <w:rsid w:val="00326393"/>
+    <w:rsid w:val="003327CA"/>
+    <w:rsid w:val="00332D29"/>
+    <w:rsid w:val="003354C4"/>
+    <w:rsid w:val="0033690E"/>
+    <w:rsid w:val="0033712D"/>
+    <w:rsid w:val="003372DF"/>
+    <w:rsid w:val="003441C2"/>
+    <w:rsid w:val="00346F04"/>
+    <w:rsid w:val="00347CBB"/>
+    <w:rsid w:val="00352E48"/>
+    <w:rsid w:val="00353DEC"/>
+    <w:rsid w:val="00353FF9"/>
+    <w:rsid w:val="00355E7B"/>
+    <w:rsid w:val="00357D86"/>
+    <w:rsid w:val="003624A3"/>
+    <w:rsid w:val="00362998"/>
+    <w:rsid w:val="00365293"/>
+    <w:rsid w:val="00365F9E"/>
+    <w:rsid w:val="003663DD"/>
+    <w:rsid w:val="00370605"/>
+    <w:rsid w:val="003723C0"/>
+    <w:rsid w:val="00374800"/>
+    <w:rsid w:val="003765C3"/>
+    <w:rsid w:val="00376E58"/>
+    <w:rsid w:val="00377492"/>
+    <w:rsid w:val="00377F76"/>
+    <w:rsid w:val="00380413"/>
+    <w:rsid w:val="00380E26"/>
+    <w:rsid w:val="003812ED"/>
+    <w:rsid w:val="00381EE1"/>
+    <w:rsid w:val="0038337D"/>
+    <w:rsid w:val="0038419C"/>
+    <w:rsid w:val="003841F3"/>
+    <w:rsid w:val="00384A7A"/>
+    <w:rsid w:val="00385961"/>
+    <w:rsid w:val="00385E9B"/>
+    <w:rsid w:val="00387604"/>
+    <w:rsid w:val="0039231A"/>
+    <w:rsid w:val="00392908"/>
+    <w:rsid w:val="00393712"/>
+    <w:rsid w:val="00393A06"/>
+    <w:rsid w:val="003A053B"/>
+    <w:rsid w:val="003A2450"/>
+    <w:rsid w:val="003A2575"/>
+    <w:rsid w:val="003A2AEB"/>
+    <w:rsid w:val="003A2CD4"/>
+    <w:rsid w:val="003A3257"/>
+    <w:rsid w:val="003A4DB1"/>
+    <w:rsid w:val="003A5381"/>
+    <w:rsid w:val="003A5519"/>
+    <w:rsid w:val="003A56C8"/>
+    <w:rsid w:val="003A6BA6"/>
+    <w:rsid w:val="003B0901"/>
+    <w:rsid w:val="003B1DC7"/>
+    <w:rsid w:val="003B215D"/>
+    <w:rsid w:val="003B22C2"/>
+    <w:rsid w:val="003B4231"/>
+    <w:rsid w:val="003B526C"/>
+    <w:rsid w:val="003B547E"/>
+    <w:rsid w:val="003B7806"/>
+    <w:rsid w:val="003C0DBF"/>
+    <w:rsid w:val="003C0FDD"/>
+    <w:rsid w:val="003C3197"/>
+    <w:rsid w:val="003C3EE5"/>
+    <w:rsid w:val="003C66B7"/>
+    <w:rsid w:val="003C6D9B"/>
+    <w:rsid w:val="003C772F"/>
+    <w:rsid w:val="003D027C"/>
+    <w:rsid w:val="003D09B7"/>
+    <w:rsid w:val="003D0DF7"/>
+    <w:rsid w:val="003D1DEA"/>
+    <w:rsid w:val="003D1FD1"/>
+    <w:rsid w:val="003D24C8"/>
+    <w:rsid w:val="003D420B"/>
+    <w:rsid w:val="003D6418"/>
+    <w:rsid w:val="003D7184"/>
+    <w:rsid w:val="003E068F"/>
+    <w:rsid w:val="003E0B64"/>
+    <w:rsid w:val="003E230F"/>
+    <w:rsid w:val="003E6C84"/>
+    <w:rsid w:val="003F0624"/>
+    <w:rsid w:val="003F0B9C"/>
+    <w:rsid w:val="003F1762"/>
+    <w:rsid w:val="003F2BE3"/>
+    <w:rsid w:val="003F575E"/>
+    <w:rsid w:val="0040159E"/>
+    <w:rsid w:val="00401EED"/>
+    <w:rsid w:val="0040283A"/>
+    <w:rsid w:val="0040309A"/>
+    <w:rsid w:val="004034B7"/>
+    <w:rsid w:val="00403877"/>
+    <w:rsid w:val="00403D88"/>
+    <w:rsid w:val="00405B39"/>
+    <w:rsid w:val="0040675D"/>
+    <w:rsid w:val="00406D57"/>
+    <w:rsid w:val="00407F3E"/>
+    <w:rsid w:val="00407FA2"/>
+    <w:rsid w:val="00413DE4"/>
+    <w:rsid w:val="00413E22"/>
+    <w:rsid w:val="00414FDD"/>
+    <w:rsid w:val="00415279"/>
+    <w:rsid w:val="00420981"/>
+    <w:rsid w:val="0043349D"/>
+    <w:rsid w:val="00433E00"/>
+    <w:rsid w:val="0043467E"/>
+    <w:rsid w:val="004366E7"/>
+    <w:rsid w:val="004401A5"/>
+    <w:rsid w:val="0044178E"/>
+    <w:rsid w:val="004438CA"/>
+    <w:rsid w:val="00443C06"/>
+    <w:rsid w:val="00447B3F"/>
+    <w:rsid w:val="00450355"/>
+    <w:rsid w:val="00451B9A"/>
+    <w:rsid w:val="004543E7"/>
+    <w:rsid w:val="00463B38"/>
+    <w:rsid w:val="004653BE"/>
+    <w:rsid w:val="00471045"/>
+    <w:rsid w:val="004719D7"/>
+    <w:rsid w:val="00473BD9"/>
+    <w:rsid w:val="004743B4"/>
+    <w:rsid w:val="00474EDB"/>
+    <w:rsid w:val="0047610C"/>
+    <w:rsid w:val="00476906"/>
+    <w:rsid w:val="0048393E"/>
+    <w:rsid w:val="00485153"/>
+    <w:rsid w:val="004860C8"/>
+    <w:rsid w:val="004866A3"/>
+    <w:rsid w:val="0048768D"/>
+    <w:rsid w:val="00487AB0"/>
+    <w:rsid w:val="00487C69"/>
+    <w:rsid w:val="004907CF"/>
+    <w:rsid w:val="00490E4A"/>
+    <w:rsid w:val="00491314"/>
+    <w:rsid w:val="0049164F"/>
+    <w:rsid w:val="00491B7B"/>
+    <w:rsid w:val="00491E62"/>
+    <w:rsid w:val="004923E1"/>
+    <w:rsid w:val="00493571"/>
+    <w:rsid w:val="004937EE"/>
+    <w:rsid w:val="004948E8"/>
+    <w:rsid w:val="00495AD0"/>
+    <w:rsid w:val="00495B65"/>
+    <w:rsid w:val="00496594"/>
+    <w:rsid w:val="00496A62"/>
+    <w:rsid w:val="004975FE"/>
+    <w:rsid w:val="004A3130"/>
+    <w:rsid w:val="004A66C4"/>
+    <w:rsid w:val="004B1046"/>
+    <w:rsid w:val="004B2F5D"/>
+    <w:rsid w:val="004B33CE"/>
+    <w:rsid w:val="004B3782"/>
+    <w:rsid w:val="004B5430"/>
+    <w:rsid w:val="004B7F7E"/>
+    <w:rsid w:val="004C187E"/>
+    <w:rsid w:val="004C369C"/>
+    <w:rsid w:val="004C4725"/>
+    <w:rsid w:val="004C5136"/>
+    <w:rsid w:val="004C550D"/>
+    <w:rsid w:val="004C63B2"/>
+    <w:rsid w:val="004C665F"/>
+    <w:rsid w:val="004C7584"/>
+    <w:rsid w:val="004D3A89"/>
+    <w:rsid w:val="004D3D54"/>
+    <w:rsid w:val="004D4D6B"/>
+    <w:rsid w:val="004D58E3"/>
+    <w:rsid w:val="004D728E"/>
+    <w:rsid w:val="004E04E6"/>
+    <w:rsid w:val="004E2BD0"/>
+    <w:rsid w:val="004E54BA"/>
+    <w:rsid w:val="004F00DF"/>
+    <w:rsid w:val="004F3B47"/>
+    <w:rsid w:val="004F4893"/>
+    <w:rsid w:val="004F55BA"/>
+    <w:rsid w:val="004F6177"/>
+    <w:rsid w:val="004F6FBC"/>
+    <w:rsid w:val="004F7449"/>
+    <w:rsid w:val="0050167B"/>
+    <w:rsid w:val="00502128"/>
+    <w:rsid w:val="00503840"/>
+    <w:rsid w:val="00503906"/>
+    <w:rsid w:val="005039FF"/>
+    <w:rsid w:val="00503E5A"/>
+    <w:rsid w:val="0050401D"/>
+    <w:rsid w:val="00504769"/>
+    <w:rsid w:val="00504AF7"/>
+    <w:rsid w:val="00505775"/>
+    <w:rsid w:val="00505DC6"/>
+    <w:rsid w:val="00506BD4"/>
+    <w:rsid w:val="00507EB9"/>
+    <w:rsid w:val="005109AD"/>
+    <w:rsid w:val="005111EC"/>
+    <w:rsid w:val="00512354"/>
+    <w:rsid w:val="00512578"/>
+    <w:rsid w:val="00513ACE"/>
+    <w:rsid w:val="0051500E"/>
+    <w:rsid w:val="00515DA1"/>
+    <w:rsid w:val="00516040"/>
+    <w:rsid w:val="005163E5"/>
+    <w:rsid w:val="00517FF8"/>
+    <w:rsid w:val="00523BC5"/>
+    <w:rsid w:val="00524BFB"/>
+    <w:rsid w:val="0052532C"/>
+    <w:rsid w:val="0052553A"/>
+    <w:rsid w:val="0053196F"/>
+    <w:rsid w:val="00531E1E"/>
+    <w:rsid w:val="005322D5"/>
+    <w:rsid w:val="0053667F"/>
+    <w:rsid w:val="00536DB1"/>
+    <w:rsid w:val="00541C7F"/>
+    <w:rsid w:val="00543FDD"/>
+    <w:rsid w:val="00544128"/>
+    <w:rsid w:val="00550A4A"/>
+    <w:rsid w:val="00550B3D"/>
+    <w:rsid w:val="00550DEF"/>
+    <w:rsid w:val="005513BF"/>
+    <w:rsid w:val="0055169A"/>
+    <w:rsid w:val="00551A42"/>
+    <w:rsid w:val="00552B8A"/>
+    <w:rsid w:val="00552E98"/>
+    <w:rsid w:val="00553A45"/>
+    <w:rsid w:val="00553E84"/>
+    <w:rsid w:val="0055627E"/>
+    <w:rsid w:val="0056442E"/>
+    <w:rsid w:val="00566C77"/>
+    <w:rsid w:val="00567DAC"/>
+    <w:rsid w:val="005708C8"/>
+    <w:rsid w:val="00570B21"/>
+    <w:rsid w:val="00570C4E"/>
+    <w:rsid w:val="00570F02"/>
+    <w:rsid w:val="005721C1"/>
+    <w:rsid w:val="005724C7"/>
+    <w:rsid w:val="005726AF"/>
+    <w:rsid w:val="00572FA2"/>
+    <w:rsid w:val="00573481"/>
+    <w:rsid w:val="00575D21"/>
+    <w:rsid w:val="00575EF2"/>
+    <w:rsid w:val="00576969"/>
+    <w:rsid w:val="00577A58"/>
+    <w:rsid w:val="00581A86"/>
+    <w:rsid w:val="0058356F"/>
+    <w:rsid w:val="005835C2"/>
+    <w:rsid w:val="005867E0"/>
+    <w:rsid w:val="00587149"/>
+    <w:rsid w:val="00587461"/>
+    <w:rsid w:val="005876EF"/>
+    <w:rsid w:val="005903E1"/>
+    <w:rsid w:val="00594A15"/>
+    <w:rsid w:val="00594C37"/>
+    <w:rsid w:val="005A02C0"/>
+    <w:rsid w:val="005A1BD2"/>
+    <w:rsid w:val="005A1D25"/>
+    <w:rsid w:val="005A20A5"/>
+    <w:rsid w:val="005A35CE"/>
+    <w:rsid w:val="005A37E8"/>
+    <w:rsid w:val="005A45E4"/>
+    <w:rsid w:val="005A52B2"/>
+    <w:rsid w:val="005A5818"/>
+    <w:rsid w:val="005B11E8"/>
+    <w:rsid w:val="005B2B65"/>
+    <w:rsid w:val="005B2ED1"/>
+    <w:rsid w:val="005B7729"/>
+    <w:rsid w:val="005C238B"/>
+    <w:rsid w:val="005C43AE"/>
+    <w:rsid w:val="005C4836"/>
+    <w:rsid w:val="005C4B9B"/>
+    <w:rsid w:val="005C5A2B"/>
+    <w:rsid w:val="005D0450"/>
+    <w:rsid w:val="005D05CF"/>
+    <w:rsid w:val="005D23DF"/>
+    <w:rsid w:val="005D3347"/>
+    <w:rsid w:val="005D373E"/>
+    <w:rsid w:val="005D4104"/>
+    <w:rsid w:val="005E0C33"/>
+    <w:rsid w:val="005E2C42"/>
+    <w:rsid w:val="005E2F54"/>
+    <w:rsid w:val="005E3F72"/>
+    <w:rsid w:val="005E4093"/>
+    <w:rsid w:val="005E4A35"/>
+    <w:rsid w:val="005E502D"/>
+    <w:rsid w:val="005F1A75"/>
+    <w:rsid w:val="005F1DF8"/>
+    <w:rsid w:val="005F3F99"/>
+    <w:rsid w:val="005F4704"/>
+    <w:rsid w:val="005F60F5"/>
+    <w:rsid w:val="005F669A"/>
+    <w:rsid w:val="005F7856"/>
+    <w:rsid w:val="00601B68"/>
+    <w:rsid w:val="006023FF"/>
+    <w:rsid w:val="00602930"/>
+    <w:rsid w:val="00603443"/>
+    <w:rsid w:val="00604145"/>
+    <w:rsid w:val="00604A8C"/>
+    <w:rsid w:val="0060510C"/>
+    <w:rsid w:val="006062CB"/>
+    <w:rsid w:val="0060651F"/>
+    <w:rsid w:val="00607BF1"/>
+    <w:rsid w:val="0061167F"/>
+    <w:rsid w:val="00612D6D"/>
+    <w:rsid w:val="00614D8B"/>
+    <w:rsid w:val="00615B97"/>
+    <w:rsid w:val="00615C1E"/>
+    <w:rsid w:val="0061601E"/>
+    <w:rsid w:val="006161C5"/>
+    <w:rsid w:val="00617445"/>
+    <w:rsid w:val="00617670"/>
+    <w:rsid w:val="006178B5"/>
+    <w:rsid w:val="006205A0"/>
+    <w:rsid w:val="00620680"/>
+    <w:rsid w:val="006210DA"/>
+    <w:rsid w:val="0062161A"/>
+    <w:rsid w:val="00621C96"/>
+    <w:rsid w:val="006240B9"/>
+    <w:rsid w:val="0062570A"/>
+    <w:rsid w:val="00630AB6"/>
+    <w:rsid w:val="00630B6F"/>
+    <w:rsid w:val="00631025"/>
+    <w:rsid w:val="006316A0"/>
+    <w:rsid w:val="00631B52"/>
+    <w:rsid w:val="00636048"/>
+    <w:rsid w:val="006409C9"/>
+    <w:rsid w:val="00642781"/>
+    <w:rsid w:val="006429A2"/>
+    <w:rsid w:val="0064436C"/>
+    <w:rsid w:val="00645049"/>
+    <w:rsid w:val="006453C3"/>
+    <w:rsid w:val="0064686E"/>
+    <w:rsid w:val="0065122D"/>
+    <w:rsid w:val="00654AAE"/>
+    <w:rsid w:val="00655B64"/>
+    <w:rsid w:val="00655C09"/>
+    <w:rsid w:val="00656EB0"/>
+    <w:rsid w:val="00657015"/>
+    <w:rsid w:val="00660942"/>
+    <w:rsid w:val="00660E18"/>
+    <w:rsid w:val="00662AE5"/>
+    <w:rsid w:val="00665B45"/>
+    <w:rsid w:val="006663FB"/>
+    <w:rsid w:val="0066787D"/>
+    <w:rsid w:val="00667A10"/>
+    <w:rsid w:val="0067032F"/>
+    <w:rsid w:val="00670BF2"/>
+    <w:rsid w:val="00671714"/>
+    <w:rsid w:val="00672CA9"/>
+    <w:rsid w:val="00675C72"/>
+    <w:rsid w:val="00675D83"/>
+    <w:rsid w:val="006774E2"/>
+    <w:rsid w:val="00680399"/>
+    <w:rsid w:val="006807DA"/>
+    <w:rsid w:val="00680CD1"/>
+    <w:rsid w:val="0068246C"/>
+    <w:rsid w:val="00682CE0"/>
+    <w:rsid w:val="0068385D"/>
+    <w:rsid w:val="00683B2D"/>
+    <w:rsid w:val="00684338"/>
+    <w:rsid w:val="00685CDF"/>
+    <w:rsid w:val="00686F7E"/>
+    <w:rsid w:val="00690060"/>
+    <w:rsid w:val="00690495"/>
+    <w:rsid w:val="00690F67"/>
+    <w:rsid w:val="006922B6"/>
+    <w:rsid w:val="00692D91"/>
+    <w:rsid w:val="00694537"/>
+    <w:rsid w:val="00695446"/>
+    <w:rsid w:val="0069568D"/>
+    <w:rsid w:val="006958B1"/>
+    <w:rsid w:val="00696722"/>
+    <w:rsid w:val="006A052B"/>
+    <w:rsid w:val="006A0AB2"/>
+    <w:rsid w:val="006A0D9E"/>
+    <w:rsid w:val="006A19B5"/>
+    <w:rsid w:val="006A39CE"/>
+    <w:rsid w:val="006A4F67"/>
+    <w:rsid w:val="006A5D20"/>
+    <w:rsid w:val="006A630B"/>
+    <w:rsid w:val="006A6A03"/>
+    <w:rsid w:val="006A7FCC"/>
+    <w:rsid w:val="006B166B"/>
+    <w:rsid w:val="006B266E"/>
+    <w:rsid w:val="006B2D46"/>
+    <w:rsid w:val="006B6260"/>
+    <w:rsid w:val="006B740F"/>
+    <w:rsid w:val="006C030F"/>
+    <w:rsid w:val="006C0D42"/>
+    <w:rsid w:val="006C1618"/>
+    <w:rsid w:val="006C1C83"/>
+    <w:rsid w:val="006C3F45"/>
+    <w:rsid w:val="006C5F20"/>
+    <w:rsid w:val="006D356C"/>
+    <w:rsid w:val="006D4F6C"/>
+    <w:rsid w:val="006D56A8"/>
+    <w:rsid w:val="006D5A3A"/>
+    <w:rsid w:val="006D65D3"/>
+    <w:rsid w:val="006D6B6A"/>
+    <w:rsid w:val="006D79C6"/>
+    <w:rsid w:val="006D7CC6"/>
+    <w:rsid w:val="006E02FF"/>
+    <w:rsid w:val="006E0321"/>
+    <w:rsid w:val="006E2224"/>
+    <w:rsid w:val="006E2279"/>
+    <w:rsid w:val="006E2435"/>
+    <w:rsid w:val="006E378F"/>
+    <w:rsid w:val="006E38AE"/>
+    <w:rsid w:val="006E5475"/>
+    <w:rsid w:val="006E6141"/>
+    <w:rsid w:val="006F23DF"/>
+    <w:rsid w:val="006F5BE2"/>
+    <w:rsid w:val="006F7AED"/>
+    <w:rsid w:val="00700C09"/>
+    <w:rsid w:val="0070161E"/>
+    <w:rsid w:val="00701652"/>
+    <w:rsid w:val="00701C3F"/>
+    <w:rsid w:val="007028A9"/>
+    <w:rsid w:val="00703E0C"/>
+    <w:rsid w:val="00705A91"/>
+    <w:rsid w:val="00705AC8"/>
+    <w:rsid w:val="0070614E"/>
+    <w:rsid w:val="00706647"/>
+    <w:rsid w:val="00707BE1"/>
+    <w:rsid w:val="00710F96"/>
+    <w:rsid w:val="00712E98"/>
+    <w:rsid w:val="00713551"/>
+    <w:rsid w:val="00713F06"/>
+    <w:rsid w:val="007140F0"/>
+    <w:rsid w:val="0071454D"/>
+    <w:rsid w:val="00715BF8"/>
+    <w:rsid w:val="00720892"/>
+    <w:rsid w:val="007235E1"/>
+    <w:rsid w:val="00725408"/>
+    <w:rsid w:val="0072615D"/>
+    <w:rsid w:val="00726EF3"/>
+    <w:rsid w:val="00730ABF"/>
+    <w:rsid w:val="007321F4"/>
+    <w:rsid w:val="00732AFC"/>
+    <w:rsid w:val="00732B34"/>
+    <w:rsid w:val="00734125"/>
+    <w:rsid w:val="00734EFB"/>
+    <w:rsid w:val="0073553B"/>
+    <w:rsid w:val="007369FE"/>
+    <w:rsid w:val="00737DFF"/>
+    <w:rsid w:val="00740389"/>
+    <w:rsid w:val="007406B6"/>
+    <w:rsid w:val="0074084F"/>
+    <w:rsid w:val="007409DD"/>
+    <w:rsid w:val="00740F66"/>
+    <w:rsid w:val="00742429"/>
+    <w:rsid w:val="00745E8C"/>
+    <w:rsid w:val="007469C3"/>
+    <w:rsid w:val="00746D5A"/>
+    <w:rsid w:val="00746FA6"/>
+    <w:rsid w:val="007500A4"/>
+    <w:rsid w:val="00750192"/>
+    <w:rsid w:val="0075355E"/>
+    <w:rsid w:val="0075482D"/>
+    <w:rsid w:val="00754DB3"/>
+    <w:rsid w:val="007559B5"/>
+    <w:rsid w:val="00757CBE"/>
+    <w:rsid w:val="00760D55"/>
+    <w:rsid w:val="00761A26"/>
+    <w:rsid w:val="00761AB7"/>
+    <w:rsid w:val="00761B78"/>
+    <w:rsid w:val="00761C16"/>
+    <w:rsid w:val="00763723"/>
+    <w:rsid w:val="0076547B"/>
+    <w:rsid w:val="00771ED9"/>
+    <w:rsid w:val="007770F3"/>
+    <w:rsid w:val="00777CBA"/>
+    <w:rsid w:val="0078036E"/>
+    <w:rsid w:val="00780C0E"/>
+    <w:rsid w:val="007816AF"/>
+    <w:rsid w:val="007823BF"/>
+    <w:rsid w:val="00784481"/>
+    <w:rsid w:val="00785A98"/>
+    <w:rsid w:val="0078601E"/>
+    <w:rsid w:val="00787531"/>
+    <w:rsid w:val="007934D9"/>
+    <w:rsid w:val="007935A5"/>
+    <w:rsid w:val="00793FB7"/>
+    <w:rsid w:val="00795966"/>
+    <w:rsid w:val="007A0ECA"/>
+    <w:rsid w:val="007A1004"/>
+    <w:rsid w:val="007A3155"/>
+    <w:rsid w:val="007A4318"/>
+    <w:rsid w:val="007A4773"/>
+    <w:rsid w:val="007A4E91"/>
+    <w:rsid w:val="007A5F5F"/>
+    <w:rsid w:val="007A66B4"/>
+    <w:rsid w:val="007A684B"/>
+    <w:rsid w:val="007B001A"/>
+    <w:rsid w:val="007B2FC7"/>
+    <w:rsid w:val="007B4AB5"/>
+    <w:rsid w:val="007B5B8D"/>
+    <w:rsid w:val="007B68ED"/>
+    <w:rsid w:val="007B6A90"/>
+    <w:rsid w:val="007B6F90"/>
+    <w:rsid w:val="007C1F4F"/>
+    <w:rsid w:val="007C352B"/>
+    <w:rsid w:val="007C4697"/>
+    <w:rsid w:val="007C65AD"/>
+    <w:rsid w:val="007C6CB8"/>
+    <w:rsid w:val="007C75DA"/>
+    <w:rsid w:val="007C7B1B"/>
+    <w:rsid w:val="007C7BD6"/>
+    <w:rsid w:val="007D095C"/>
+    <w:rsid w:val="007D2416"/>
+    <w:rsid w:val="007D3A14"/>
+    <w:rsid w:val="007D44E1"/>
+    <w:rsid w:val="007D55AE"/>
+    <w:rsid w:val="007D7238"/>
+    <w:rsid w:val="007E1281"/>
+    <w:rsid w:val="007E1312"/>
+    <w:rsid w:val="007E2BD2"/>
+    <w:rsid w:val="007E2C5B"/>
+    <w:rsid w:val="007E57BB"/>
+    <w:rsid w:val="007E66A3"/>
+    <w:rsid w:val="007F0D48"/>
+    <w:rsid w:val="007F1A3C"/>
+    <w:rsid w:val="007F1F08"/>
+    <w:rsid w:val="007F26EA"/>
+    <w:rsid w:val="007F3498"/>
+    <w:rsid w:val="007F3F5A"/>
+    <w:rsid w:val="007F456F"/>
+    <w:rsid w:val="007F4A81"/>
+    <w:rsid w:val="007F5A18"/>
+    <w:rsid w:val="007F5C31"/>
+    <w:rsid w:val="007F6A61"/>
+    <w:rsid w:val="007F7ECA"/>
+    <w:rsid w:val="008023A2"/>
+    <w:rsid w:val="00803C8A"/>
+    <w:rsid w:val="0081354B"/>
+    <w:rsid w:val="00813A40"/>
+    <w:rsid w:val="008157C6"/>
+    <w:rsid w:val="00820A86"/>
+    <w:rsid w:val="00825142"/>
+    <w:rsid w:val="008261A6"/>
+    <w:rsid w:val="00826582"/>
+    <w:rsid w:val="008271FD"/>
+    <w:rsid w:val="00831E77"/>
+    <w:rsid w:val="00833238"/>
+    <w:rsid w:val="008340C7"/>
+    <w:rsid w:val="008363EE"/>
+    <w:rsid w:val="00837062"/>
+    <w:rsid w:val="008377A3"/>
+    <w:rsid w:val="008410C4"/>
+    <w:rsid w:val="008427A4"/>
+    <w:rsid w:val="008438DC"/>
+    <w:rsid w:val="008457B0"/>
+    <w:rsid w:val="00845880"/>
+    <w:rsid w:val="00847B31"/>
+    <w:rsid w:val="00850262"/>
+    <w:rsid w:val="00850E0E"/>
+    <w:rsid w:val="00852176"/>
+    <w:rsid w:val="00853C70"/>
+    <w:rsid w:val="00857672"/>
+    <w:rsid w:val="0085797A"/>
+    <w:rsid w:val="00860781"/>
+    <w:rsid w:val="0086079E"/>
+    <w:rsid w:val="00860D02"/>
+    <w:rsid w:val="00861CB3"/>
+    <w:rsid w:val="00863C19"/>
+    <w:rsid w:val="00864A56"/>
+    <w:rsid w:val="00865972"/>
+    <w:rsid w:val="00870684"/>
+    <w:rsid w:val="00870853"/>
+    <w:rsid w:val="0087244E"/>
+    <w:rsid w:val="0087381C"/>
+    <w:rsid w:val="008746C3"/>
+    <w:rsid w:val="00875B38"/>
+    <w:rsid w:val="008762ED"/>
+    <w:rsid w:val="008763B6"/>
+    <w:rsid w:val="00876D10"/>
+    <w:rsid w:val="008778FE"/>
+    <w:rsid w:val="00877F41"/>
+    <w:rsid w:val="0088261E"/>
+    <w:rsid w:val="00882CB5"/>
+    <w:rsid w:val="00883875"/>
+    <w:rsid w:val="008841D8"/>
+    <w:rsid w:val="00885052"/>
+    <w:rsid w:val="00890EA0"/>
+    <w:rsid w:val="0089144C"/>
+    <w:rsid w:val="00893532"/>
+    <w:rsid w:val="00894350"/>
+    <w:rsid w:val="00895751"/>
+    <w:rsid w:val="00895917"/>
+    <w:rsid w:val="00895A98"/>
+    <w:rsid w:val="00896E5E"/>
+    <w:rsid w:val="00897B11"/>
+    <w:rsid w:val="00897F7F"/>
+    <w:rsid w:val="008A0FA6"/>
+    <w:rsid w:val="008A1E68"/>
+    <w:rsid w:val="008A55A4"/>
+    <w:rsid w:val="008A68F6"/>
+    <w:rsid w:val="008A6F5B"/>
+    <w:rsid w:val="008B1053"/>
+    <w:rsid w:val="008B37C4"/>
+    <w:rsid w:val="008B470D"/>
+    <w:rsid w:val="008C0F9F"/>
+    <w:rsid w:val="008C1E70"/>
+    <w:rsid w:val="008C200F"/>
+    <w:rsid w:val="008C3822"/>
+    <w:rsid w:val="008C56F0"/>
+    <w:rsid w:val="008C5FC1"/>
+    <w:rsid w:val="008D1732"/>
+    <w:rsid w:val="008D190E"/>
+    <w:rsid w:val="008D1B41"/>
+    <w:rsid w:val="008D2794"/>
+    <w:rsid w:val="008D30D9"/>
+    <w:rsid w:val="008D3F47"/>
+    <w:rsid w:val="008D4203"/>
+    <w:rsid w:val="008D5DF5"/>
+    <w:rsid w:val="008D6FB2"/>
+    <w:rsid w:val="008D770F"/>
+    <w:rsid w:val="008D7B4F"/>
+    <w:rsid w:val="008E171D"/>
+    <w:rsid w:val="008E2AF6"/>
+    <w:rsid w:val="008E32CB"/>
+    <w:rsid w:val="008E368A"/>
+    <w:rsid w:val="008E4B48"/>
+    <w:rsid w:val="008E5198"/>
+    <w:rsid w:val="008E55BC"/>
+    <w:rsid w:val="008E5BA7"/>
+    <w:rsid w:val="008E5C49"/>
+    <w:rsid w:val="008E5E0D"/>
+    <w:rsid w:val="008F031A"/>
+    <w:rsid w:val="008F04EC"/>
+    <w:rsid w:val="008F2C1B"/>
+    <w:rsid w:val="008F2CA8"/>
+    <w:rsid w:val="008F5D5A"/>
+    <w:rsid w:val="008F7C0F"/>
+    <w:rsid w:val="008F7D9A"/>
+    <w:rsid w:val="00901A21"/>
+    <w:rsid w:val="00901C3D"/>
+    <w:rsid w:val="0090359C"/>
+    <w:rsid w:val="0090360E"/>
+    <w:rsid w:val="00904AF2"/>
+    <w:rsid w:val="00906ED2"/>
+    <w:rsid w:val="00913557"/>
+    <w:rsid w:val="00913C44"/>
+    <w:rsid w:val="009165FC"/>
+    <w:rsid w:val="00921A6A"/>
+    <w:rsid w:val="009221E7"/>
+    <w:rsid w:val="00924B97"/>
+    <w:rsid w:val="00925D8F"/>
+    <w:rsid w:val="00926034"/>
+    <w:rsid w:val="00926734"/>
+    <w:rsid w:val="00926AD0"/>
+    <w:rsid w:val="009307FC"/>
+    <w:rsid w:val="00930B88"/>
+    <w:rsid w:val="009330FC"/>
+    <w:rsid w:val="00933367"/>
+    <w:rsid w:val="00934186"/>
+    <w:rsid w:val="00937A2B"/>
+    <w:rsid w:val="00940A03"/>
+    <w:rsid w:val="00940BF4"/>
+    <w:rsid w:val="00944A6C"/>
+    <w:rsid w:val="00947DF8"/>
+    <w:rsid w:val="00953142"/>
+    <w:rsid w:val="00954A0C"/>
+    <w:rsid w:val="00955EF4"/>
+    <w:rsid w:val="009560F2"/>
+    <w:rsid w:val="009608EC"/>
+    <w:rsid w:val="00960DB1"/>
+    <w:rsid w:val="009630AD"/>
+    <w:rsid w:val="009648DF"/>
+    <w:rsid w:val="00965791"/>
+    <w:rsid w:val="0097065D"/>
+    <w:rsid w:val="00972ED4"/>
+    <w:rsid w:val="00973973"/>
+    <w:rsid w:val="0098089F"/>
+    <w:rsid w:val="00981667"/>
+    <w:rsid w:val="00981A19"/>
+    <w:rsid w:val="00981CBA"/>
+    <w:rsid w:val="00984098"/>
+    <w:rsid w:val="009918C8"/>
+    <w:rsid w:val="00992611"/>
+    <w:rsid w:val="0099373E"/>
+    <w:rsid w:val="0099438F"/>
+    <w:rsid w:val="00995C29"/>
+    <w:rsid w:val="00995C5F"/>
+    <w:rsid w:val="009973AF"/>
+    <w:rsid w:val="009A00C0"/>
+    <w:rsid w:val="009A1A9B"/>
+    <w:rsid w:val="009A1F77"/>
+    <w:rsid w:val="009A2A36"/>
+    <w:rsid w:val="009A2E45"/>
+    <w:rsid w:val="009A3D5B"/>
+    <w:rsid w:val="009A42E4"/>
+    <w:rsid w:val="009A5022"/>
+    <w:rsid w:val="009A5F4A"/>
+    <w:rsid w:val="009B2F29"/>
+    <w:rsid w:val="009B367A"/>
+    <w:rsid w:val="009B3780"/>
+    <w:rsid w:val="009B4D67"/>
+    <w:rsid w:val="009B5347"/>
+    <w:rsid w:val="009B5625"/>
+    <w:rsid w:val="009B600D"/>
+    <w:rsid w:val="009B659F"/>
+    <w:rsid w:val="009B694B"/>
+    <w:rsid w:val="009C1121"/>
+    <w:rsid w:val="009C34C9"/>
+    <w:rsid w:val="009C4808"/>
+    <w:rsid w:val="009C48A5"/>
+    <w:rsid w:val="009C4C71"/>
+    <w:rsid w:val="009C53E2"/>
+    <w:rsid w:val="009C61BB"/>
+    <w:rsid w:val="009D1F5F"/>
+    <w:rsid w:val="009D3F60"/>
+    <w:rsid w:val="009D49EF"/>
+    <w:rsid w:val="009D7BC8"/>
+    <w:rsid w:val="009E1544"/>
+    <w:rsid w:val="009E1B7D"/>
+    <w:rsid w:val="009E3CE2"/>
+    <w:rsid w:val="009E4F97"/>
+    <w:rsid w:val="009E7E5B"/>
+    <w:rsid w:val="009F3FC1"/>
+    <w:rsid w:val="009F4043"/>
+    <w:rsid w:val="009F6BE9"/>
+    <w:rsid w:val="009F71CB"/>
+    <w:rsid w:val="00A0061C"/>
+    <w:rsid w:val="00A02C13"/>
+    <w:rsid w:val="00A04152"/>
+    <w:rsid w:val="00A052C4"/>
+    <w:rsid w:val="00A057F2"/>
+    <w:rsid w:val="00A068DD"/>
+    <w:rsid w:val="00A10EB0"/>
+    <w:rsid w:val="00A11321"/>
+    <w:rsid w:val="00A11EE9"/>
+    <w:rsid w:val="00A121F4"/>
+    <w:rsid w:val="00A14079"/>
+    <w:rsid w:val="00A155CC"/>
+    <w:rsid w:val="00A20A64"/>
+    <w:rsid w:val="00A20C44"/>
+    <w:rsid w:val="00A246B9"/>
+    <w:rsid w:val="00A249BB"/>
+    <w:rsid w:val="00A250FD"/>
+    <w:rsid w:val="00A2532E"/>
+    <w:rsid w:val="00A25A33"/>
+    <w:rsid w:val="00A25FA5"/>
+    <w:rsid w:val="00A2680B"/>
+    <w:rsid w:val="00A30796"/>
+    <w:rsid w:val="00A3157D"/>
+    <w:rsid w:val="00A33F92"/>
+    <w:rsid w:val="00A3473F"/>
+    <w:rsid w:val="00A35A2F"/>
+    <w:rsid w:val="00A35E91"/>
+    <w:rsid w:val="00A36D43"/>
+    <w:rsid w:val="00A37161"/>
+    <w:rsid w:val="00A40447"/>
+    <w:rsid w:val="00A409D9"/>
+    <w:rsid w:val="00A41039"/>
+    <w:rsid w:val="00A418F3"/>
+    <w:rsid w:val="00A41A76"/>
+    <w:rsid w:val="00A41AD1"/>
+    <w:rsid w:val="00A42508"/>
+    <w:rsid w:val="00A44383"/>
+    <w:rsid w:val="00A4452E"/>
+    <w:rsid w:val="00A46FB0"/>
+    <w:rsid w:val="00A54828"/>
+    <w:rsid w:val="00A562C7"/>
+    <w:rsid w:val="00A56BB8"/>
+    <w:rsid w:val="00A56BD9"/>
+    <w:rsid w:val="00A5761C"/>
+    <w:rsid w:val="00A6055A"/>
+    <w:rsid w:val="00A60BF6"/>
+    <w:rsid w:val="00A61077"/>
+    <w:rsid w:val="00A64CDB"/>
+    <w:rsid w:val="00A657E5"/>
+    <w:rsid w:val="00A674CA"/>
+    <w:rsid w:val="00A67C6D"/>
+    <w:rsid w:val="00A7071D"/>
+    <w:rsid w:val="00A711B0"/>
+    <w:rsid w:val="00A73CD3"/>
+    <w:rsid w:val="00A73DCC"/>
+    <w:rsid w:val="00A808C1"/>
+    <w:rsid w:val="00A80BAC"/>
+    <w:rsid w:val="00A81491"/>
+    <w:rsid w:val="00A84167"/>
+    <w:rsid w:val="00A84D02"/>
+    <w:rsid w:val="00A85253"/>
+    <w:rsid w:val="00A85A98"/>
+    <w:rsid w:val="00A8606C"/>
+    <w:rsid w:val="00A870EA"/>
+    <w:rsid w:val="00A87AC2"/>
+    <w:rsid w:val="00A9015F"/>
+    <w:rsid w:val="00A91C63"/>
+    <w:rsid w:val="00A91C9B"/>
+    <w:rsid w:val="00A91D31"/>
+    <w:rsid w:val="00A91F09"/>
+    <w:rsid w:val="00A93692"/>
+    <w:rsid w:val="00A93AF5"/>
+    <w:rsid w:val="00A973A2"/>
+    <w:rsid w:val="00A97D8D"/>
+    <w:rsid w:val="00AA087F"/>
+    <w:rsid w:val="00AA1012"/>
+    <w:rsid w:val="00AA4B56"/>
+    <w:rsid w:val="00AA5F6E"/>
+    <w:rsid w:val="00AA63A2"/>
+    <w:rsid w:val="00AA6635"/>
+    <w:rsid w:val="00AA68E7"/>
+    <w:rsid w:val="00AA79CB"/>
+    <w:rsid w:val="00AB0D77"/>
+    <w:rsid w:val="00AB17BC"/>
+    <w:rsid w:val="00AB19DC"/>
+    <w:rsid w:val="00AB2901"/>
+    <w:rsid w:val="00AB4F5A"/>
+    <w:rsid w:val="00AB705C"/>
+    <w:rsid w:val="00AB74E6"/>
+    <w:rsid w:val="00AB7962"/>
+    <w:rsid w:val="00AB7D04"/>
+    <w:rsid w:val="00AC1165"/>
+    <w:rsid w:val="00AC1503"/>
+    <w:rsid w:val="00AC4FB2"/>
+    <w:rsid w:val="00AC7675"/>
+    <w:rsid w:val="00AC7C53"/>
+    <w:rsid w:val="00AD030F"/>
+    <w:rsid w:val="00AD0D4E"/>
+    <w:rsid w:val="00AD13A9"/>
+    <w:rsid w:val="00AD388C"/>
+    <w:rsid w:val="00AD6DEB"/>
+    <w:rsid w:val="00AE0731"/>
+    <w:rsid w:val="00AE0DF7"/>
+    <w:rsid w:val="00AE1B20"/>
+    <w:rsid w:val="00AE3B8D"/>
+    <w:rsid w:val="00AE5768"/>
+    <w:rsid w:val="00AE5ACF"/>
+    <w:rsid w:val="00AE71F7"/>
+    <w:rsid w:val="00AF20D6"/>
+    <w:rsid w:val="00AF3214"/>
+    <w:rsid w:val="00AF33CF"/>
+    <w:rsid w:val="00AF4510"/>
+    <w:rsid w:val="00AF4B87"/>
+    <w:rsid w:val="00AF6266"/>
+    <w:rsid w:val="00AF6E94"/>
+    <w:rsid w:val="00B01B98"/>
+    <w:rsid w:val="00B028FC"/>
+    <w:rsid w:val="00B02EA9"/>
+    <w:rsid w:val="00B02EAC"/>
+    <w:rsid w:val="00B04339"/>
+    <w:rsid w:val="00B0738C"/>
+    <w:rsid w:val="00B101F2"/>
+    <w:rsid w:val="00B12D74"/>
+    <w:rsid w:val="00B16FD5"/>
+    <w:rsid w:val="00B2007B"/>
+    <w:rsid w:val="00B20602"/>
+    <w:rsid w:val="00B20BEB"/>
+    <w:rsid w:val="00B23370"/>
+    <w:rsid w:val="00B23BB2"/>
+    <w:rsid w:val="00B24095"/>
+    <w:rsid w:val="00B26D37"/>
+    <w:rsid w:val="00B26EF1"/>
+    <w:rsid w:val="00B27A89"/>
+    <w:rsid w:val="00B30C56"/>
+    <w:rsid w:val="00B32115"/>
+    <w:rsid w:val="00B34813"/>
+    <w:rsid w:val="00B369B4"/>
+    <w:rsid w:val="00B402FD"/>
+    <w:rsid w:val="00B40CE2"/>
+    <w:rsid w:val="00B40CFA"/>
+    <w:rsid w:val="00B44F81"/>
+    <w:rsid w:val="00B45FC9"/>
+    <w:rsid w:val="00B460B7"/>
+    <w:rsid w:val="00B51345"/>
+    <w:rsid w:val="00B51D3A"/>
+    <w:rsid w:val="00B523BA"/>
+    <w:rsid w:val="00B54F8F"/>
+    <w:rsid w:val="00B554AB"/>
+    <w:rsid w:val="00B55BE2"/>
+    <w:rsid w:val="00B56BCA"/>
+    <w:rsid w:val="00B57C6A"/>
+    <w:rsid w:val="00B61DE8"/>
+    <w:rsid w:val="00B6277B"/>
+    <w:rsid w:val="00B62842"/>
+    <w:rsid w:val="00B633EF"/>
+    <w:rsid w:val="00B64BD7"/>
+    <w:rsid w:val="00B656CD"/>
+    <w:rsid w:val="00B66C2D"/>
+    <w:rsid w:val="00B6714E"/>
+    <w:rsid w:val="00B70145"/>
+    <w:rsid w:val="00B7022B"/>
+    <w:rsid w:val="00B728B6"/>
+    <w:rsid w:val="00B72C01"/>
+    <w:rsid w:val="00B73791"/>
+    <w:rsid w:val="00B73EA0"/>
+    <w:rsid w:val="00B75C1F"/>
+    <w:rsid w:val="00B76186"/>
+    <w:rsid w:val="00B7619E"/>
+    <w:rsid w:val="00B77443"/>
+    <w:rsid w:val="00B774B4"/>
+    <w:rsid w:val="00B810A7"/>
+    <w:rsid w:val="00B82BF7"/>
+    <w:rsid w:val="00B845DF"/>
+    <w:rsid w:val="00B849A8"/>
+    <w:rsid w:val="00B84A93"/>
+    <w:rsid w:val="00B85791"/>
+    <w:rsid w:val="00B86B59"/>
+    <w:rsid w:val="00B87B6A"/>
+    <w:rsid w:val="00B900CD"/>
+    <w:rsid w:val="00B91752"/>
+    <w:rsid w:val="00B91973"/>
+    <w:rsid w:val="00B97BD5"/>
+    <w:rsid w:val="00B97C2B"/>
+    <w:rsid w:val="00BA033C"/>
+    <w:rsid w:val="00BA2DE1"/>
+    <w:rsid w:val="00BA5D97"/>
+    <w:rsid w:val="00BA759F"/>
+    <w:rsid w:val="00BA7AA6"/>
+    <w:rsid w:val="00BB2F47"/>
+    <w:rsid w:val="00BB3778"/>
+    <w:rsid w:val="00BC0546"/>
+    <w:rsid w:val="00BC06D5"/>
+    <w:rsid w:val="00BC346A"/>
+    <w:rsid w:val="00BC3958"/>
+    <w:rsid w:val="00BC58AB"/>
+    <w:rsid w:val="00BC5C62"/>
+    <w:rsid w:val="00BC5D86"/>
+    <w:rsid w:val="00BC621D"/>
+    <w:rsid w:val="00BC7A8C"/>
+    <w:rsid w:val="00BD00CB"/>
+    <w:rsid w:val="00BD0D6D"/>
+    <w:rsid w:val="00BD25FB"/>
+    <w:rsid w:val="00BD3F64"/>
+    <w:rsid w:val="00BD67E6"/>
+    <w:rsid w:val="00BD6804"/>
+    <w:rsid w:val="00BE0B72"/>
+    <w:rsid w:val="00BE116E"/>
+    <w:rsid w:val="00BE1C8F"/>
+    <w:rsid w:val="00BE1FDD"/>
+    <w:rsid w:val="00BE2D51"/>
+    <w:rsid w:val="00BE33FB"/>
+    <w:rsid w:val="00BE5305"/>
+    <w:rsid w:val="00BF0046"/>
+    <w:rsid w:val="00BF0B30"/>
+    <w:rsid w:val="00BF0EE6"/>
+    <w:rsid w:val="00BF3295"/>
+    <w:rsid w:val="00BF529C"/>
+    <w:rsid w:val="00BF6A30"/>
+    <w:rsid w:val="00BF7ED9"/>
+    <w:rsid w:val="00C00B0A"/>
+    <w:rsid w:val="00C01C78"/>
+    <w:rsid w:val="00C038A4"/>
+    <w:rsid w:val="00C07772"/>
+    <w:rsid w:val="00C129B8"/>
+    <w:rsid w:val="00C12DBA"/>
+    <w:rsid w:val="00C143DC"/>
+    <w:rsid w:val="00C14B82"/>
+    <w:rsid w:val="00C1598F"/>
+    <w:rsid w:val="00C16825"/>
+    <w:rsid w:val="00C17A98"/>
+    <w:rsid w:val="00C20F13"/>
+    <w:rsid w:val="00C22E1A"/>
+    <w:rsid w:val="00C243AA"/>
+    <w:rsid w:val="00C25338"/>
+    <w:rsid w:val="00C26D33"/>
+    <w:rsid w:val="00C279B7"/>
+    <w:rsid w:val="00C27F98"/>
+    <w:rsid w:val="00C309E4"/>
+    <w:rsid w:val="00C313B9"/>
+    <w:rsid w:val="00C31D1B"/>
+    <w:rsid w:val="00C335C6"/>
+    <w:rsid w:val="00C348B7"/>
+    <w:rsid w:val="00C402CF"/>
+    <w:rsid w:val="00C40759"/>
+    <w:rsid w:val="00C41D3A"/>
+    <w:rsid w:val="00C41EAE"/>
+    <w:rsid w:val="00C458CB"/>
+    <w:rsid w:val="00C46747"/>
+    <w:rsid w:val="00C50632"/>
+    <w:rsid w:val="00C51618"/>
+    <w:rsid w:val="00C52644"/>
+    <w:rsid w:val="00C526D5"/>
+    <w:rsid w:val="00C53752"/>
+    <w:rsid w:val="00C545D7"/>
+    <w:rsid w:val="00C5488D"/>
+    <w:rsid w:val="00C54D5B"/>
+    <w:rsid w:val="00C55142"/>
+    <w:rsid w:val="00C562FA"/>
+    <w:rsid w:val="00C60E8D"/>
+    <w:rsid w:val="00C61AFC"/>
+    <w:rsid w:val="00C61CE7"/>
+    <w:rsid w:val="00C61D10"/>
+    <w:rsid w:val="00C628BE"/>
+    <w:rsid w:val="00C63E9A"/>
+    <w:rsid w:val="00C6631E"/>
+    <w:rsid w:val="00C67006"/>
+    <w:rsid w:val="00C67367"/>
+    <w:rsid w:val="00C71685"/>
+    <w:rsid w:val="00C75D7D"/>
+    <w:rsid w:val="00C764A0"/>
+    <w:rsid w:val="00C77D12"/>
+    <w:rsid w:val="00C77FA3"/>
+    <w:rsid w:val="00C80704"/>
+    <w:rsid w:val="00C82085"/>
+    <w:rsid w:val="00C8279F"/>
+    <w:rsid w:val="00C83F6E"/>
+    <w:rsid w:val="00C8458C"/>
+    <w:rsid w:val="00C854A7"/>
+    <w:rsid w:val="00C86037"/>
+    <w:rsid w:val="00C86832"/>
+    <w:rsid w:val="00C8792B"/>
+    <w:rsid w:val="00C87C71"/>
+    <w:rsid w:val="00C87D18"/>
+    <w:rsid w:val="00C90747"/>
+    <w:rsid w:val="00C91993"/>
+    <w:rsid w:val="00C920EE"/>
+    <w:rsid w:val="00C93ED9"/>
+    <w:rsid w:val="00C9506B"/>
+    <w:rsid w:val="00C95F57"/>
+    <w:rsid w:val="00C977C4"/>
+    <w:rsid w:val="00CA2AF7"/>
+    <w:rsid w:val="00CA3E6A"/>
+    <w:rsid w:val="00CA461B"/>
+    <w:rsid w:val="00CB1DF7"/>
+    <w:rsid w:val="00CB3985"/>
+    <w:rsid w:val="00CB47CE"/>
+    <w:rsid w:val="00CB4E88"/>
+    <w:rsid w:val="00CB53B2"/>
+    <w:rsid w:val="00CB78C8"/>
+    <w:rsid w:val="00CC191F"/>
+    <w:rsid w:val="00CC2976"/>
+    <w:rsid w:val="00CC5B99"/>
+    <w:rsid w:val="00CC5D28"/>
+    <w:rsid w:val="00CC662F"/>
+    <w:rsid w:val="00CC7748"/>
+    <w:rsid w:val="00CD0507"/>
+    <w:rsid w:val="00CD07A4"/>
+    <w:rsid w:val="00CD1976"/>
+    <w:rsid w:val="00CD2C16"/>
+    <w:rsid w:val="00CD3F42"/>
+    <w:rsid w:val="00CD47EA"/>
+    <w:rsid w:val="00CD51D7"/>
+    <w:rsid w:val="00CD636E"/>
+    <w:rsid w:val="00CD7421"/>
+    <w:rsid w:val="00CD7655"/>
+    <w:rsid w:val="00CE1D3B"/>
+    <w:rsid w:val="00CE3CC5"/>
+    <w:rsid w:val="00CE5EF2"/>
+    <w:rsid w:val="00CF0D43"/>
+    <w:rsid w:val="00CF1A8F"/>
+    <w:rsid w:val="00CF24DF"/>
+    <w:rsid w:val="00CF2671"/>
+    <w:rsid w:val="00CF35C1"/>
+    <w:rsid w:val="00CF42BE"/>
+    <w:rsid w:val="00CF5FAA"/>
+    <w:rsid w:val="00D005BF"/>
+    <w:rsid w:val="00D00D56"/>
+    <w:rsid w:val="00D0176E"/>
+    <w:rsid w:val="00D01D52"/>
+    <w:rsid w:val="00D04543"/>
+    <w:rsid w:val="00D050B2"/>
+    <w:rsid w:val="00D05D43"/>
+    <w:rsid w:val="00D05E7F"/>
+    <w:rsid w:val="00D068E3"/>
+    <w:rsid w:val="00D076A8"/>
+    <w:rsid w:val="00D07746"/>
+    <w:rsid w:val="00D1004C"/>
+    <w:rsid w:val="00D1776C"/>
+    <w:rsid w:val="00D17F25"/>
+    <w:rsid w:val="00D200AF"/>
+    <w:rsid w:val="00D20649"/>
+    <w:rsid w:val="00D23153"/>
+    <w:rsid w:val="00D23570"/>
+    <w:rsid w:val="00D24337"/>
+    <w:rsid w:val="00D26B67"/>
+    <w:rsid w:val="00D3152F"/>
+    <w:rsid w:val="00D33618"/>
+    <w:rsid w:val="00D363D1"/>
+    <w:rsid w:val="00D36654"/>
+    <w:rsid w:val="00D40C27"/>
+    <w:rsid w:val="00D460F2"/>
+    <w:rsid w:val="00D548C0"/>
+    <w:rsid w:val="00D5575F"/>
+    <w:rsid w:val="00D57769"/>
+    <w:rsid w:val="00D6222D"/>
+    <w:rsid w:val="00D6340B"/>
+    <w:rsid w:val="00D6505D"/>
+    <w:rsid w:val="00D659A9"/>
+    <w:rsid w:val="00D65FA7"/>
+    <w:rsid w:val="00D66D25"/>
+    <w:rsid w:val="00D705BD"/>
+    <w:rsid w:val="00D70DB6"/>
+    <w:rsid w:val="00D71501"/>
+    <w:rsid w:val="00D71DB7"/>
+    <w:rsid w:val="00D72391"/>
+    <w:rsid w:val="00D746F0"/>
+    <w:rsid w:val="00D74E37"/>
+    <w:rsid w:val="00D7585F"/>
+    <w:rsid w:val="00D76A19"/>
+    <w:rsid w:val="00D776BA"/>
+    <w:rsid w:val="00D77DE4"/>
+    <w:rsid w:val="00D81D0A"/>
+    <w:rsid w:val="00D8272A"/>
+    <w:rsid w:val="00D830B1"/>
+    <w:rsid w:val="00D83BE3"/>
+    <w:rsid w:val="00D845CE"/>
+    <w:rsid w:val="00D86631"/>
+    <w:rsid w:val="00D86D0F"/>
+    <w:rsid w:val="00D86F69"/>
+    <w:rsid w:val="00D91092"/>
+    <w:rsid w:val="00D92259"/>
+    <w:rsid w:val="00D948DE"/>
+    <w:rsid w:val="00D96AA2"/>
+    <w:rsid w:val="00D96F91"/>
+    <w:rsid w:val="00D96FC1"/>
+    <w:rsid w:val="00DA0B34"/>
+    <w:rsid w:val="00DA1B57"/>
+    <w:rsid w:val="00DA233B"/>
+    <w:rsid w:val="00DA243E"/>
+    <w:rsid w:val="00DA2960"/>
+    <w:rsid w:val="00DA3E1D"/>
+    <w:rsid w:val="00DA56F6"/>
+    <w:rsid w:val="00DA5B2E"/>
+    <w:rsid w:val="00DA62C5"/>
+    <w:rsid w:val="00DA6710"/>
+    <w:rsid w:val="00DA7F46"/>
+    <w:rsid w:val="00DB0461"/>
+    <w:rsid w:val="00DB3BA9"/>
+    <w:rsid w:val="00DB439A"/>
+    <w:rsid w:val="00DB50C3"/>
+    <w:rsid w:val="00DB684D"/>
+    <w:rsid w:val="00DC32EF"/>
+    <w:rsid w:val="00DC34C9"/>
+    <w:rsid w:val="00DC3736"/>
+    <w:rsid w:val="00DC3F08"/>
+    <w:rsid w:val="00DC6096"/>
+    <w:rsid w:val="00DC75D9"/>
+    <w:rsid w:val="00DC7BC3"/>
+    <w:rsid w:val="00DC7EB7"/>
+    <w:rsid w:val="00DD149D"/>
+    <w:rsid w:val="00DD5AE8"/>
+    <w:rsid w:val="00DD72E1"/>
+    <w:rsid w:val="00DE0AB0"/>
+    <w:rsid w:val="00DE250C"/>
+    <w:rsid w:val="00DE2934"/>
+    <w:rsid w:val="00DE34F4"/>
+    <w:rsid w:val="00DE4EC9"/>
+    <w:rsid w:val="00DE5256"/>
+    <w:rsid w:val="00DE5FEF"/>
+    <w:rsid w:val="00DF137F"/>
+    <w:rsid w:val="00DF192D"/>
+    <w:rsid w:val="00DF2B36"/>
+    <w:rsid w:val="00DF5563"/>
+    <w:rsid w:val="00E02AB5"/>
+    <w:rsid w:val="00E02B77"/>
+    <w:rsid w:val="00E02C3A"/>
+    <w:rsid w:val="00E05465"/>
+    <w:rsid w:val="00E05BF0"/>
+    <w:rsid w:val="00E0690C"/>
+    <w:rsid w:val="00E06ADD"/>
+    <w:rsid w:val="00E06F62"/>
+    <w:rsid w:val="00E13343"/>
+    <w:rsid w:val="00E14E25"/>
+    <w:rsid w:val="00E1686D"/>
+    <w:rsid w:val="00E2131C"/>
+    <w:rsid w:val="00E249EE"/>
+    <w:rsid w:val="00E25E0C"/>
+    <w:rsid w:val="00E25FF6"/>
+    <w:rsid w:val="00E26355"/>
+    <w:rsid w:val="00E26AD2"/>
+    <w:rsid w:val="00E27FC2"/>
+    <w:rsid w:val="00E304E4"/>
+    <w:rsid w:val="00E3166F"/>
+    <w:rsid w:val="00E32BB7"/>
+    <w:rsid w:val="00E32BC9"/>
+    <w:rsid w:val="00E376E9"/>
+    <w:rsid w:val="00E37F96"/>
+    <w:rsid w:val="00E41144"/>
+    <w:rsid w:val="00E42E71"/>
+    <w:rsid w:val="00E431FD"/>
+    <w:rsid w:val="00E43C80"/>
+    <w:rsid w:val="00E442DC"/>
+    <w:rsid w:val="00E44EE6"/>
+    <w:rsid w:val="00E47878"/>
+    <w:rsid w:val="00E47B0E"/>
+    <w:rsid w:val="00E47FAE"/>
+    <w:rsid w:val="00E5033F"/>
+    <w:rsid w:val="00E509D8"/>
+    <w:rsid w:val="00E551A7"/>
+    <w:rsid w:val="00E55C03"/>
+    <w:rsid w:val="00E57AEB"/>
+    <w:rsid w:val="00E61E52"/>
+    <w:rsid w:val="00E62FF0"/>
+    <w:rsid w:val="00E63FCE"/>
+    <w:rsid w:val="00E6400F"/>
+    <w:rsid w:val="00E658D0"/>
+    <w:rsid w:val="00E6678F"/>
+    <w:rsid w:val="00E67D54"/>
+    <w:rsid w:val="00E700F8"/>
+    <w:rsid w:val="00E71075"/>
+    <w:rsid w:val="00E73A4D"/>
+    <w:rsid w:val="00E74E3C"/>
+    <w:rsid w:val="00E75611"/>
+    <w:rsid w:val="00E75EB3"/>
+    <w:rsid w:val="00E7611B"/>
+    <w:rsid w:val="00E76BB8"/>
+    <w:rsid w:val="00E8050B"/>
+    <w:rsid w:val="00E8110B"/>
+    <w:rsid w:val="00E81401"/>
+    <w:rsid w:val="00E81E2A"/>
+    <w:rsid w:val="00E823CD"/>
+    <w:rsid w:val="00E82542"/>
+    <w:rsid w:val="00E85120"/>
+    <w:rsid w:val="00E855F5"/>
+    <w:rsid w:val="00E908F8"/>
+    <w:rsid w:val="00E94D3F"/>
+    <w:rsid w:val="00E94FC8"/>
+    <w:rsid w:val="00E955B9"/>
+    <w:rsid w:val="00E963EA"/>
+    <w:rsid w:val="00E96796"/>
+    <w:rsid w:val="00E96E71"/>
+    <w:rsid w:val="00EA00D5"/>
+    <w:rsid w:val="00EA1EAA"/>
+    <w:rsid w:val="00EA509B"/>
+    <w:rsid w:val="00EA515B"/>
+    <w:rsid w:val="00EA567E"/>
+    <w:rsid w:val="00EA6449"/>
+    <w:rsid w:val="00EA6A14"/>
+    <w:rsid w:val="00EA7701"/>
+    <w:rsid w:val="00EB00DD"/>
+    <w:rsid w:val="00EB2ABC"/>
+    <w:rsid w:val="00EB2B4A"/>
+    <w:rsid w:val="00EB30C7"/>
+    <w:rsid w:val="00EB3980"/>
+    <w:rsid w:val="00EB53D5"/>
+    <w:rsid w:val="00EB62F4"/>
+    <w:rsid w:val="00EB65A7"/>
+    <w:rsid w:val="00EB774E"/>
+    <w:rsid w:val="00EC071E"/>
+    <w:rsid w:val="00EC0C38"/>
+    <w:rsid w:val="00EC1629"/>
+    <w:rsid w:val="00EC30CB"/>
+    <w:rsid w:val="00EC3464"/>
+    <w:rsid w:val="00ED12D1"/>
+    <w:rsid w:val="00ED1542"/>
+    <w:rsid w:val="00ED175B"/>
+    <w:rsid w:val="00ED2EB4"/>
+    <w:rsid w:val="00ED3B0F"/>
+    <w:rsid w:val="00ED4944"/>
+    <w:rsid w:val="00ED673B"/>
+    <w:rsid w:val="00ED7835"/>
+    <w:rsid w:val="00ED79F0"/>
+    <w:rsid w:val="00EE08F8"/>
+    <w:rsid w:val="00EE0F92"/>
+    <w:rsid w:val="00EE1F2F"/>
+    <w:rsid w:val="00EE2AC3"/>
+    <w:rsid w:val="00EE2AD5"/>
+    <w:rsid w:val="00EE4551"/>
+    <w:rsid w:val="00EE7342"/>
+    <w:rsid w:val="00EF0780"/>
+    <w:rsid w:val="00EF1607"/>
+    <w:rsid w:val="00EF188E"/>
+    <w:rsid w:val="00EF1B0F"/>
+    <w:rsid w:val="00EF266C"/>
+    <w:rsid w:val="00EF4740"/>
+    <w:rsid w:val="00EF47B9"/>
+    <w:rsid w:val="00EF48A4"/>
+    <w:rsid w:val="00EF5D4C"/>
+    <w:rsid w:val="00EF70FC"/>
+    <w:rsid w:val="00F0116A"/>
+    <w:rsid w:val="00F01352"/>
+    <w:rsid w:val="00F03F69"/>
+    <w:rsid w:val="00F07819"/>
+    <w:rsid w:val="00F1142E"/>
+    <w:rsid w:val="00F1420D"/>
+    <w:rsid w:val="00F17559"/>
+    <w:rsid w:val="00F17B4B"/>
+    <w:rsid w:val="00F17EEE"/>
+    <w:rsid w:val="00F20379"/>
+    <w:rsid w:val="00F2146A"/>
+    <w:rsid w:val="00F256A7"/>
+    <w:rsid w:val="00F25789"/>
+    <w:rsid w:val="00F27775"/>
+    <w:rsid w:val="00F27E76"/>
+    <w:rsid w:val="00F3122B"/>
+    <w:rsid w:val="00F319B5"/>
+    <w:rsid w:val="00F32E78"/>
+    <w:rsid w:val="00F341A7"/>
+    <w:rsid w:val="00F367F5"/>
+    <w:rsid w:val="00F37A4A"/>
+    <w:rsid w:val="00F40027"/>
+    <w:rsid w:val="00F40C95"/>
+    <w:rsid w:val="00F41DE8"/>
+    <w:rsid w:val="00F41F35"/>
+    <w:rsid w:val="00F43CCC"/>
+    <w:rsid w:val="00F44AF3"/>
+    <w:rsid w:val="00F45B00"/>
+    <w:rsid w:val="00F46199"/>
+    <w:rsid w:val="00F46822"/>
+    <w:rsid w:val="00F46A3A"/>
+    <w:rsid w:val="00F47423"/>
+    <w:rsid w:val="00F50B83"/>
+    <w:rsid w:val="00F52C1C"/>
+    <w:rsid w:val="00F533CF"/>
+    <w:rsid w:val="00F56F06"/>
+    <w:rsid w:val="00F57E59"/>
+    <w:rsid w:val="00F61026"/>
+    <w:rsid w:val="00F6173C"/>
+    <w:rsid w:val="00F6185E"/>
+    <w:rsid w:val="00F62E19"/>
+    <w:rsid w:val="00F62FDF"/>
+    <w:rsid w:val="00F65722"/>
+    <w:rsid w:val="00F65800"/>
+    <w:rsid w:val="00F65914"/>
+    <w:rsid w:val="00F670F4"/>
+    <w:rsid w:val="00F7058D"/>
+    <w:rsid w:val="00F70C10"/>
+    <w:rsid w:val="00F70FA7"/>
+    <w:rsid w:val="00F73062"/>
+    <w:rsid w:val="00F739C9"/>
+    <w:rsid w:val="00F778D7"/>
+    <w:rsid w:val="00F80289"/>
+    <w:rsid w:val="00F80311"/>
+    <w:rsid w:val="00F81ADA"/>
+    <w:rsid w:val="00F81C8C"/>
+    <w:rsid w:val="00F83426"/>
+    <w:rsid w:val="00F843E3"/>
+    <w:rsid w:val="00F872B2"/>
+    <w:rsid w:val="00F901A4"/>
+    <w:rsid w:val="00F91617"/>
+    <w:rsid w:val="00F92343"/>
+    <w:rsid w:val="00F92406"/>
+    <w:rsid w:val="00F93EF5"/>
+    <w:rsid w:val="00F94A7B"/>
+    <w:rsid w:val="00F94C60"/>
+    <w:rsid w:val="00F94F11"/>
+    <w:rsid w:val="00F951F0"/>
+    <w:rsid w:val="00F96280"/>
+    <w:rsid w:val="00FA032B"/>
+    <w:rsid w:val="00FA0C97"/>
+    <w:rsid w:val="00FA1167"/>
+    <w:rsid w:val="00FA2EAC"/>
+    <w:rsid w:val="00FA6ACD"/>
+    <w:rsid w:val="00FA78A5"/>
+    <w:rsid w:val="00FB017F"/>
+    <w:rsid w:val="00FB1286"/>
+    <w:rsid w:val="00FB1D22"/>
+    <w:rsid w:val="00FB1D9F"/>
+    <w:rsid w:val="00FB2022"/>
+    <w:rsid w:val="00FB2ABA"/>
+    <w:rsid w:val="00FB4B91"/>
+    <w:rsid w:val="00FB4DEC"/>
+    <w:rsid w:val="00FB6619"/>
+    <w:rsid w:val="00FC032B"/>
+    <w:rsid w:val="00FC06FF"/>
+    <w:rsid w:val="00FC19CE"/>
+    <w:rsid w:val="00FC206E"/>
+    <w:rsid w:val="00FC2386"/>
+    <w:rsid w:val="00FC3E2B"/>
+    <w:rsid w:val="00FC68FF"/>
+    <w:rsid w:val="00FC69DD"/>
+    <w:rsid w:val="00FC6C2D"/>
+    <w:rsid w:val="00FC78F4"/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:rsid w:val="00FD0323"/>
+    <w:rsid w:val="00FD2D64"/>
+    <w:rsid w:val="00FD5509"/>
+    <w:rsid w:val="00FD60C8"/>
+    <w:rsid w:val="00FD688F"/>
+    <w:rsid w:val="00FD6F2E"/>
+    <w:rsid w:val="00FD7386"/>
+    <w:rsid w:val="00FE17D4"/>
+    <w:rsid w:val="00FE3342"/>
+    <w:rsid w:val="00FE390B"/>
+    <w:rsid w:val="00FE4D65"/>
+    <w:rsid w:val="00FE5B79"/>
+    <w:rsid w:val="00FE6EDF"/>
+    <w:rsid w:val="00FF08FE"/>
+    <w:rsid w:val="00FF1254"/>
+    <w:rsid w:val="00FF1D44"/>
+    <w:rsid w:val="00FF22ED"/>
+    <w:rsid w:val="00FF2A22"/>
+    <w:rsid w:val="00FF2C23"/>
+    <w:rsid w:val="00FF44C9"/>
+    <w:rsid w:val="00FF5F7B"/>
+    <w:rsid w:val="01524EBF"/>
+    <w:rsid w:val="01596A5A"/>
+    <w:rsid w:val="021556D3"/>
+    <w:rsid w:val="03284DBC"/>
+    <w:rsid w:val="03914239"/>
+    <w:rsid w:val="04348358"/>
+    <w:rsid w:val="05A3CAB9"/>
+    <w:rsid w:val="06985060"/>
+    <w:rsid w:val="06D918CB"/>
+    <w:rsid w:val="08B0825A"/>
+    <w:rsid w:val="0C0C5CD1"/>
+    <w:rsid w:val="0E28EBA4"/>
+    <w:rsid w:val="0ED03E03"/>
+    <w:rsid w:val="10327DC6"/>
+    <w:rsid w:val="10C56224"/>
+    <w:rsid w:val="10D00763"/>
+    <w:rsid w:val="11609341"/>
+    <w:rsid w:val="12509244"/>
+    <w:rsid w:val="13E06BC3"/>
+    <w:rsid w:val="16068BCC"/>
+    <w:rsid w:val="16114F69"/>
+    <w:rsid w:val="173B6874"/>
+    <w:rsid w:val="1793E390"/>
+    <w:rsid w:val="18467EC1"/>
+    <w:rsid w:val="199D516C"/>
+    <w:rsid w:val="1A2C059F"/>
+    <w:rsid w:val="1D1E1C6A"/>
+    <w:rsid w:val="1D7719D2"/>
+    <w:rsid w:val="1DA7C8A6"/>
+    <w:rsid w:val="1E410BDE"/>
+    <w:rsid w:val="1FAD487C"/>
+    <w:rsid w:val="1FE7A1B4"/>
+    <w:rsid w:val="203EF6DD"/>
+    <w:rsid w:val="20432FC3"/>
+    <w:rsid w:val="2060DEAE"/>
+    <w:rsid w:val="20B21B37"/>
+    <w:rsid w:val="240E87CB"/>
+    <w:rsid w:val="2774C331"/>
+    <w:rsid w:val="27F85FC7"/>
+    <w:rsid w:val="287EB801"/>
+    <w:rsid w:val="2B0D3EC4"/>
+    <w:rsid w:val="2C37186F"/>
+    <w:rsid w:val="2C624597"/>
+    <w:rsid w:val="2C902509"/>
+    <w:rsid w:val="2CE6BC20"/>
+    <w:rsid w:val="2CE7D19C"/>
+    <w:rsid w:val="2DC4315D"/>
+    <w:rsid w:val="2E1832C2"/>
+    <w:rsid w:val="2EB89212"/>
+    <w:rsid w:val="2F85024B"/>
+    <w:rsid w:val="2F8B7580"/>
+    <w:rsid w:val="2FBD3B1A"/>
+    <w:rsid w:val="326D99EA"/>
+    <w:rsid w:val="33096BF7"/>
+    <w:rsid w:val="33BB7915"/>
+    <w:rsid w:val="33FDC5F3"/>
+    <w:rsid w:val="35925DCD"/>
+    <w:rsid w:val="3713A253"/>
+    <w:rsid w:val="3733B406"/>
+    <w:rsid w:val="373D55CF"/>
+    <w:rsid w:val="37D0608C"/>
+    <w:rsid w:val="38AADB16"/>
+    <w:rsid w:val="38BD46D0"/>
+    <w:rsid w:val="38C9898D"/>
+    <w:rsid w:val="3B8236C3"/>
+    <w:rsid w:val="3CC1E9C3"/>
+    <w:rsid w:val="3D5C9BC5"/>
+    <w:rsid w:val="3D9539AC"/>
+    <w:rsid w:val="3DAED75F"/>
+    <w:rsid w:val="44C8BF48"/>
+    <w:rsid w:val="46467A25"/>
+    <w:rsid w:val="48699428"/>
+    <w:rsid w:val="492F888F"/>
+    <w:rsid w:val="495579D9"/>
+    <w:rsid w:val="4A2628C2"/>
+    <w:rsid w:val="4B952711"/>
+    <w:rsid w:val="4BB35C68"/>
+    <w:rsid w:val="4EBE885A"/>
+    <w:rsid w:val="4EC7EA48"/>
+    <w:rsid w:val="4F565E56"/>
+    <w:rsid w:val="50BD8626"/>
+    <w:rsid w:val="53A1852F"/>
+    <w:rsid w:val="54A445E1"/>
+    <w:rsid w:val="54DCBD8E"/>
+    <w:rsid w:val="54EE87DA"/>
+    <w:rsid w:val="5561A021"/>
+    <w:rsid w:val="55A1AEAF"/>
+    <w:rsid w:val="5696AD2D"/>
+    <w:rsid w:val="5BE48689"/>
+    <w:rsid w:val="5C247B84"/>
+    <w:rsid w:val="5C7E4A05"/>
+    <w:rsid w:val="5FD8A016"/>
+    <w:rsid w:val="603A3810"/>
+    <w:rsid w:val="60672415"/>
+    <w:rsid w:val="634F6B63"/>
+    <w:rsid w:val="6552221C"/>
+    <w:rsid w:val="6774FDB9"/>
+    <w:rsid w:val="682F999F"/>
+    <w:rsid w:val="68EFEB2C"/>
+    <w:rsid w:val="695A03D1"/>
+    <w:rsid w:val="69BC9303"/>
+    <w:rsid w:val="6A2E9A4A"/>
+    <w:rsid w:val="6A5FC2BD"/>
+    <w:rsid w:val="6B4DC041"/>
+    <w:rsid w:val="6E0D4FE9"/>
+    <w:rsid w:val="6F528D5C"/>
+    <w:rsid w:val="74017440"/>
+    <w:rsid w:val="742D51D5"/>
+    <w:rsid w:val="747E0A5B"/>
+    <w:rsid w:val="78902EE6"/>
+    <w:rsid w:val="7A634495"/>
+    <w:rsid w:val="7B61C12C"/>
+    <w:rsid w:val="7C2A3B50"/>
+    <w:rsid w:val="7EBCF539"/>
+    <w:rsid w:val="7EF54147"/>
+    <w:rsid w:val="7F0799C7"/>
+    <w:rsid w:val="7F701375"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="495FDC14"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{C1A92E89-F422-455F-B2B6-D35900D2700A}"/>
+  <w14:docId w14:val="3748CE2E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0A2BA495-D024-4C88-952F-19062F3C78E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="64" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="65" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -12099,2083 +16376,9334 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C67242"/>
+    <w:rsid w:val="00F94A7B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C67242"/>
+    <w:rsid w:val="00A56BD9"/>
     <w:pPr>
-      <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="17"/>
       </w:numPr>
-      <w:spacing w:before="360" w:after="240"/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="431" w:hanging="431"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Heading1"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C67242"/>
+    <w:rsid w:val="00D92259"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="240" w:after="120"/>
-      <w:ind w:left="578" w:hanging="578"/>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
-    <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C67242"/>
+    <w:rsid w:val="00D92259"/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-      <w:keepLines w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...6 lines deleted...]
-    <w:rsid w:val="003C1B90"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A56BD9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="003C1B90"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D92259"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D92259"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
-    <w:name w:val="Document details"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="243F60"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00250C62"/>
+    <w:rsid w:val="007C75DA"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="007C75DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Mincho" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:color w:val="565A5C"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Mincho" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="565A5C"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="64"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="4320"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="4680" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A56BD9"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="65"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="5040"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="5400" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00592112"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="-284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00592112"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F94A7B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="467886"/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeadingChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="009D49EF"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
-[...149 lines deleted...]
-      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00822C66"/>
+    <w:rsid w:val="00C6631E"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="480"/>
+        <w:tab w:val="left" w:pos="426"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
       <w:b/>
-      <w:bCs/>
       <w:noProof/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="00D92259"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
-      <w:ind w:left="240" w:firstLine="194"/>
-[...23 lines deleted...]
-      <w:spacing w:before="1800" w:after="120"/>
+      <w:ind w:left="998" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...84 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable">
     <w:name w:val="DCStable"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D52373"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00B101F2"/>
     <w:pPr>
-      <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:after="120"/>
-      <w:ind w:left="357" w:hanging="357"/>
+      <w:ind w:left="714" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
+    <w:name w:val="Table data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
+    <w:name w:val="Table heading"/>
+    <w:basedOn w:val="Tabledata"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C1AFE"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C1AFE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C1AFE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw237951122">
+    <w:name w:val="scxw237951122"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00490E4A"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C67367"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable1">
+    <w:name w:val="DCStable1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:link w:val="Style1Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="0"/>
+      <w:ind w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Dotum"/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+    <w:name w:val="Style1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Style1"/>
+    <w:rsid w:val="00F61026"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Dotum"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
+    <w:name w:val="H1nonumber"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73DCC"/>
+    <w:pPr>
+      <w:spacing w:before="60"/>
+      <w:ind w:left="743" w:hanging="743"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00057F3B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00126C93"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00126C93"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading112ptLeft0cmBefore0pt1">
+    <w:name w:val="Style Heading 1 + 12 pt Left:  0 cm Before:  0 pt1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumberedTrebuchetMS11ptBold">
+    <w:name w:val="Style Outline numbered Trebuchet MS 11 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00213251"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable2">
+    <w:name w:val="DCStable2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00690060"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
+    <w:name w:val="Document details"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable4">
+    <w:name w:val="DCStable4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E06F62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F0C2D8" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="111111">
+    <w:name w:val="Outline List 2"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="1ai">
+    <w:name w:val="Outline List 1"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader1">
+    <w:name w:val="AC Rule Header 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="ACRuleBody2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader2">
+    <w:name w:val="AC Rule Header 2"/>
+    <w:basedOn w:val="ACRuleHeader1"/>
+    <w:next w:val="ACRuleBody3"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleBody2">
+    <w:name w:val="AC Rule Body 2"/>
+    <w:basedOn w:val="ACRuleHeader2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1276" w:hanging="709"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleBody3">
+    <w:name w:val="AC Rule Body 3"/>
+    <w:basedOn w:val="ACRuleBody2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:eastAsia="MS Mincho" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharDefText">
+    <w:name w:val="CharDefText"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
+    <w:name w:val="Classification"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="C00000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocumentMapChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="DocumentMap"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2Arial12ptNotBoldBottomNoborder">
+    <w:name w:val="Heading 2 + Arial 12 pt Not Bold Bottom: (No border)"/>
+    <w:basedOn w:val="TOC3"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="InTableHeadings">
+    <w:name w:val="In Table Headings"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="InTableHeadingsChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="InTableHeadingsChar">
+    <w:name w:val="In Table Headings Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="InTableHeadings"/>
+    <w:locked/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="MS Mincho" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructionalnote">
+    <w:name w:val="Instructional note"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="C00000"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="003D708E"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3EDD1" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3EDD1" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003D708E"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="num" w:pos="1418"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
-[...1 lines deleted...]
-    <w:basedOn w:val="Tabledata"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumList1-Accent11">
+    <w:name w:val="Medium List 1 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="2520" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumList2-Accent11">
+    <w:name w:val="Medium List 2 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="5760"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="6120" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading1-Accent11">
+    <w:name w:val="Medium Shading 1 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EA7EAC"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="1077" w:hanging="357"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading2-Accent11">
+    <w:name w:val="Medium Shading 2 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="1797" w:hanging="357"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msolistparagraph0">
+    <w:name w:val="msolistparagraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00544128"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
     <w:name w:val="Publicationtitle"/>
     <w:basedOn w:val="Subtitle"/>
     <w:qFormat/>
-    <w:rsid w:val="008D51C1"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber">
-[...4 lines deleted...]
-    <w:rsid w:val="002E5756"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sectionheading">
+    <w:name w:val="Section heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="180"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497" w:themeColor="text2"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBottomNoborder">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Justified Bottom: (No border)"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBottomNoborder1">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Justified Bottom: (No border)1"/>
+    <w:basedOn w:val="TOC2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1022"/>
+        <w:tab w:val="clear" w:pos="9168"/>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Before0ptBottomSinglesolidlineAuto">
+    <w:name w:val="Style Heading 1 + Before:  0 pt Bottom: (Single solid line Auto ..."/>
+    <w:basedOn w:val="TOC1"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="13"/>
       </w:numPr>
-      <w:spacing w:before="120" w:after="120"/>
-[...1 lines deleted...]
-      <w:contextualSpacing w:val="0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="18" w:space="6" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9600"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:right="187"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:eastAsia="Dotum"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading2Before6ptAfter6pt">
+    <w:name w:val="Style Heading 2 + Before:  6 pt After:  6 pt"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="851" w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleNumbered13ptBold">
+    <w:name w:val="Style Numbered 13 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumbered13ptBold">
+    <w:name w:val="Style Outline numbered 13 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt">
+    <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt1">
+    <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="num" w:pos="1644"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+      <w:ind w:left="680" w:hanging="680"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subsectionheading">
+    <w:name w:val="Subsection heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="12"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="180"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableData0">
+    <w:name w:val="Table Data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TableDataChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TableDataChar">
+    <w:name w:val="Table Data Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="TableData0"/>
+    <w:locked/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="MS Mincho" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
+    <w:name w:val="Table text"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="960"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1680"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1920"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="365F91"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Appendix">
+    <w:name w:val="Appendix"/>
+    <w:basedOn w:val="Heading"/>
+    <w:link w:val="AppendixChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00152E07"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable1">
-    <w:name w:val="DCStable1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeadingChar">
+    <w:name w:val="Heading Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AppendixChar">
+    <w:name w:val="Appendix Char"/>
+    <w:basedOn w:val="HeadingChar"/>
+    <w:link w:val="Appendix"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="22"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Hyperlink1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00155017"/>
+    <w:pPr>
+      <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="4576"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="467886"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1Char">
+    <w:name w:val="Hyperlink1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Hyperlink1"/>
+    <w:rsid w:val="00155017"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="467886"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E67D54"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SmartLink">
+    <w:name w:val="Smart Link"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00995C29"/>
+    <w:rPr>
+      <w:color w:val="467886"/>
+      <w:u w:val="single"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F3F2F1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SmartHyperlink">
+    <w:name w:val="Smart Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00995C29"/>
+    <w:rPr>
+      <w:u w:val="dotted"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable3">
+    <w:name w:val="DCStable3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00360E31"/>
+    <w:rsid w:val="00995C29"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable2">
-[...262 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="265700579">
+    <w:div w:id="9307919">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="148593329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="235281266">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="855383489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1457602585">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1737969596">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1836141549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1887403956">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="23134873">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="180437317">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="922377883">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1493179671">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="29306702">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="296569316">
+    <w:div w:id="63988114">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="695734369">
+    <w:div w:id="118307814">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="47723961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1847285699">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="199437976">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="670062912">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="815993258">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1350374767">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="290021159">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1635721736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="311451398">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="609437817">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1405034178">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1675373717">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="346518090">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="760100074">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="930889736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2012759413">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="598031070">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="638386507">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1129322034">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1339237319">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="666715444">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291982973">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="877625180">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="948775990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="926885902">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1814980201">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1830170420">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2091078353">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1072317907">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="705982944">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1124154629">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1844278992">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1237666431">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1937519541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1727219129">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="493687385">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1886288580">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="752628816">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2123575434">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="70548375">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="209347045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="533806594">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="542594277">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1434977467">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="935599465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1152482220">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1315110943">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1474829876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="188883268">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1036588777">
+    <w:div w:id="236718672">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="241531647">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1914315813">
+        <w:div w:id="1273972037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2019773506">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="244070269">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="390468743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1749156608">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="245766985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="63377743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="295529751">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1677734350">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="302776875">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="339043733">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="132716908">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="500506130">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="776213002">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="369262134">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="491290560">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="499659485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="265579432">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="499588586">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720330676">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="581991592">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="602224163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="481777628">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="961502465">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="2115241554">
+            <w:div w:id="94986648">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="651173954">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="899513489">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1041906563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1320572385">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1782145901">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1112473766">
+    <w:div w:id="616179890">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="240726063">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1007056587">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1415206144">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1926256577">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1528526337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1026373078">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="631642528">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="485242781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1358777447">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1174298241">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="653337934">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="4479750">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1376926797">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="123473781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="762845539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851603639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1007830916">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1896159030">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1911887531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2138600382">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="666254452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1350527912">
+    <w:div w:id="678889407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="58211844">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1984576543">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="797257616">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1475757146">
+    <w:div w:id="821391549">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1685352798">
+    <w:div w:id="851603400">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="901982915">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="214900516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="348265405">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1001129122">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="974142700">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="36593283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1360161774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2018651290">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2068331841">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="893809264">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="62804369">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="488445106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1047029438">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1582329385">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="390233379">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="26951734">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1228539170">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="204148977">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1428430459">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1546067453">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1913538256">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="427510187">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="886184469">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="511069188">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="155726432">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="171577906">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2044164915">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="560100745">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="614092663">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="685062766">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="796026594">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="626619691">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="72699627">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448156586">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2134712043">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="996152388">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="846945158">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1106924074">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1121067359">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1124424589">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="804395615">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1480459093">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="202327721">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1450469123">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1964772183">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1500347029">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1991205604">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1839153732">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="306400047">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="467627875">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1106120448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1638994479">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1861820827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1912537310">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="471364609">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2133278452">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1375034521">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2014992492">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="895354517">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1892380264">
+    <w:div w:id="976296014">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="136454896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="580599731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="917860380">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="941717790">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1005012009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1384518674">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786995924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="977807285">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="61757955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="155269608">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="479276796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1338966939">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="425542009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="194470199">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1073620026">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1969192863">
+    <w:div w:id="1092555627">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1116101677">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1123353163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1135174262">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="54624124">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="121851903">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="126513377">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="178466367">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="209222733">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="218174509">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="253824985">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="287008294">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="316303769">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="372539023">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="378284667">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="570165689">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="602684058">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="728112997">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="786852845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="808396451">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="875698512">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="889077704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="909272142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="969897034">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="988634912">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1118908921">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1136877538">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1144666706">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1145467252">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1162311173">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1187251209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1199734304">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1292008824">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1312906164">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1328704080">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1346858068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1427071022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1447848006">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1466850821">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1501044295">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1518500549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1598558441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1636907449">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1638299001">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1639460479">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652365958">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1748376209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1768500957">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1770807299">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786995666">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1902985846">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1927184223">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1936329008">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1950162774">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2040616868">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2064475968">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2106991823">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1157452642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="235287250">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="37054244">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="190152680">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="493187433">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="506747484">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="737703937">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="933974778">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1440493615">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1793551718">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2057461516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1309699940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="400101015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="404451510">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1170146424">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1191184404">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1222911341">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="109209907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="755975314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1591893120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1679313887">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1876582202">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1957567051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1288970661">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1345133739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="841159575">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1006790611">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1284464222">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652830988">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1712222097">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2121878426">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1357733719">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="471168817">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="701981609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1398046539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1938051735">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2004628595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1988971460">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="484443893">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="620461398">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1904827962">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1409962164">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="723482244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1675262458">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2112628157">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2134320209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520317995">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1612858105">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1816140971">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520965522">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1777166633">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1197354445">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1633825838">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1814979927">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="822894758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1551845640">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1496074207">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1596134754">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1866750215">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2081244077">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="362561517">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="67768391">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="915894236">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="101146412">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1038624541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1174421473">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1797217769">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="154153832">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1022899991">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="164520390">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1304702448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2027293864">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="170144671">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="495614144">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="225071631">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="236594990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="315111722">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="573707656">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="230625148">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="642855880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="842084196">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="907181893">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1202013827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="282619494">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1816870883">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="479273358">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1384408896">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="492835385">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1384870500">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="495808956">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1150710564">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1250499400">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="496309113">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="726031807">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="519054091">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2007517944">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="615986199">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="340402689">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="625503516">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="526068433">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="639768416">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1001085185">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="684483096">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1118335649">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="716466210">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1740323718">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="752094227">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="377820633">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="893931821">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1027101112">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="762262874">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="194854881">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1471283661">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="845554950">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1336805308">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="885291196">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1033575714">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="915280139">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="227152278">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1032993668">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1571843895">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1154948206">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1838769925">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1171918154">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1215459211">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1183284970">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1988702146">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1194878758">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="313414804">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1285383117">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="429551652">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1311523499">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="156727310">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1311981849">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="755174279">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="915242318">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="948463538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1351418065">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1594701395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1385062559">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="703600066">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1422676390">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1932354652">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1471481375">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="665791884">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1141069661">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1716613340">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1505509179">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="812140837">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="907228045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="959074082">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1472019265">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1748647759">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1619067931">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1593011247">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1690257937">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291792142">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448891715">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1703827526">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1608805186">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1709913312">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="375399612">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1761832543">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1336955038">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1772431865">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1442649629">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2046178330">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1813601454">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1969968834">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1825392416">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1835224342">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1825926562">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1207644590">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1852837361">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2141682833">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1894191489">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="14697199">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1917401817">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291404706">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="549922364">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="665786048">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1412508057">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1442261965">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1559703516">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1766539490">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2080781719">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1938713714">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1698195299">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2006516980">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2132283880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2015259293">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1294404425">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2079398645">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="937718618">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2103447685">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1694303395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2111003933">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="816607538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="988824924">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1421754619">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1902523917">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2132092860">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="567109999">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="786434373">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2110392742">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1607272450">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="721173327">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="29769842">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1886405429">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2084402355">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2045791533">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="501579638">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1614357684">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="146747648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="563493888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="725832775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2006129015">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1687754562">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="119301776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="617570567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1859850184">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="118846427">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="128868143">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="213591116">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817921574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817921713">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1322926935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2107726831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2137529392">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1904755739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1907061064">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1923293889">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1953631998">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="103504038">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="514149298">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2094662518">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="3170099">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="265693177">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="448159031">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="630861940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1163617924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1666544371">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childsafe.humanrights.gov.au/national-principles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ics.act.gov.au/__data/assets/pdf_file/0003/1342767/AJJA-Standards-2009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/youth-justice/Pages/policies-and-procedures.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/youth-justice/Pages/policies-and-procedures.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/youth-justice/Pages/policies-and-procedures.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/youth-justice/Pages/policies-and-procedures.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/youth-justice/Pages/policies-and-procedures.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/youth-justice/Pages/policies-and-procedures.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/professionalinterest/pages/juvenilesdeprivedofliberty.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DOJ CS">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="305497"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="691A41"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="D1B948"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="83C5E1"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="203866"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="467886"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="E2DCCB"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...5 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
-[...59 lines deleted...]
-    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <Saved xmlns="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
-[...3 lines deleted...]
-    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079CFC7F88D195F44898BCBABA994C892" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="af5b358a11aeeb26b8a8fa2881645a88">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4888e352-1a2e-44da-ab65-b22d44bb57b4" xmlns:ns3="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5bdee512909a91f53f1c8e325c35edb" ns2:_="" ns3:_="">
+    <xsd:import namespace="4888e352-1a2e-44da-ab65-b22d44bb57b4"/>
+    <xsd:import namespace="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
-[...15 lines deleted...]
-                <xsd:element ref="ns2:pa8a0a93780a4945b3173f20d8e45055" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:Saved" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87620643-678a-4ec4-b8d1-35ea5295a2f1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4888e352-1a2e-44da-ab65-b22d44bb57b4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="2" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4b0680b8-824f-4913-9105-d98a88a20ba5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f6c902c1-a70b-4cda-a604-fa1e7b84f0bb">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
-[...28 lines deleted...]
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
-                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Contributor_x0020_Email" ma:index="16" ma:displayName="Content Owner Email" ma:list="UserInfo" ma:SharePointGroup="4" ma:internalName="Contributor_x0020_Email" ma:readOnly="false" ma:showField="EMail">
-[...16 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Position" ma:index="17" nillable="true" ma:displayName="Content Owner Position" ma:default="Senior Project Officer" ma:internalName="Position">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Saved" ma:index="19" nillable="true" ma:displayName="Saved" ma:format="Dropdown" ma:internalName="Saved">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...73 lines deleted...]
-        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="27" ma:displayName="Content Type"/>
-[...1 lines deleted...]
-        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="8" ma:displayName="Subject"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="keywords" maxOccurs="1" ma:index="9" ma:displayName="Keywords">
-[...5 lines deleted...]
-        </xsd:element>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Category"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
           <xs:element ref="pc:AccountType" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="DisplayName" type="xs:string"/>
@@ -14215,236 +25743,167 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ACFDBBD-BB17-4DCB-A7D8-AA3152684401}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E63E6A4-E929-4CC2-A117-902F963389A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4B80A1F-5DF6-4D39-BF3E-C88AC81230BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+    <ds:schemaRef ds:uri="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397C2977-CF0E-4634-84CF-52A5020095DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="4888e352-1a2e-44da-ab65-b22d44bb57b4"/>
+    <ds:schemaRef ds:uri="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ea60d57e-af5b-4752-ac57-3e4f28ca11dc}" enabled="1" method="Standard" siteId="{36da45f1-dd2c-4d1f-af13-5abe46b99921}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>19135</Characters>
+  <Pages>21</Pages>
+  <Words>6721</Words>
+  <Characters>38311</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>44</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>319</Lines>
+  <Paragraphs>89</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP 6.6 Case Planning and Release Review</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
-  <Company>Department of Justice</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22447</CharactersWithSpaces>
+  <CharactersWithSpaces>44943</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP 6.5 Case Planning and Release Review</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Byrne, Claire</dc:creator>
-  <cp:keywords>Commissioner's Operating Policy and Procedure (COPP); Prison Operations; Adult Custodial; Procedures; Policies; 6.5; Case; Planning.</cp:keywords>
+  <dc:creator>Agostino, Joshua</dc:creator>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
+    <vt:lpwstr>0x01010079CFC7F88D195F44898BCBABA994C892</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>553d2694,f7c871b,68201029</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
-    <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
-    <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
-    <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
-    <vt:lpwstr>_blank</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-23T05:55:38Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>d2176a17-ea10-45b5-9d80-39d3d9e2556c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>